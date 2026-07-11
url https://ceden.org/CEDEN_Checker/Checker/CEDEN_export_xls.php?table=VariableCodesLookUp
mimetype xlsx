--- v0 (2026-05-21)
+++ v1 (2026-07-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1731">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1734">
   <si>
     <t>CodeListName</t>
   </si>
   <si>
     <t>ValueCode</t>
   </si>
   <si>
     <t>CodeDescription</t>
   </si>
   <si>
     <t>LastUpdateDate</t>
   </si>
   <si>
     <t>Age, 1</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>1 year old</t>
   </si>
   <si>
     <t>2007-09-01</t>
   </si>
   <si>
@@ -953,69 +953,78 @@
   <si>
     <t>Map</t>
   </si>
   <si>
     <t>Map used to obtain coordinate</t>
   </si>
   <si>
     <t>CoordinateSource, NR</t>
   </si>
   <si>
     <t>2008-03-21</t>
   </si>
   <si>
     <t>CoordinateSourceList</t>
   </si>
   <si>
     <t>Licensed Surveyor</t>
   </si>
   <si>
     <t>Licensed Surveyor determined coordinate</t>
   </si>
   <si>
     <t>2019-09-27</t>
   </si>
   <si>
+    <t>2013-08-20</t>
+  </si>
+  <si>
+    <t>GIS</t>
+  </si>
+  <si>
+    <t>GIS used to obtain coordinate</t>
+  </si>
+  <si>
+    <t>2017-08-28</t>
+  </si>
+  <si>
     <t>GoogleEarth</t>
   </si>
   <si>
     <t>Google Earth used to obtain coordinate</t>
   </si>
   <si>
     <t>1900-01-01</t>
   </si>
   <si>
-    <t>GIS</t>
-[...8 lines deleted...]
-    <t>2013-08-20</t>
+    <t>DigitalMap</t>
+  </si>
+  <si>
+    <t>Coordinates obtained using a digital mapping tool  e.g. Google Maps, Google Earth, GIS software</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
   </si>
   <si>
     <t>CountRef, 1</t>
   </si>
   <si>
     <t>1st size class</t>
   </si>
   <si>
     <t>CountRef, 2</t>
   </si>
   <si>
     <t>2nd size class</t>
   </si>
   <si>
     <t>CountRef, 3</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>3rd size class</t>
   </si>
   <si>
     <t>CountRef, 4</t>
   </si>
@@ -1715,89 +1724,89 @@
   <si>
     <t>PointCent</t>
   </si>
   <si>
     <t>PointCentroid</t>
   </si>
   <si>
     <t>GeometryShape, Polygon</t>
   </si>
   <si>
     <t>Polygon</t>
   </si>
   <si>
     <t>GeometryShape, PolygonCent</t>
   </si>
   <si>
     <t>PolygonCent</t>
   </si>
   <si>
     <t>PolygonCentroid</t>
   </si>
   <si>
     <t>GeometryShapeList</t>
   </si>
   <si>
+    <t>2019-08-05</t>
+  </si>
+  <si>
     <t>Not Applicable</t>
   </si>
   <si>
-    <t>2019-08-05</t>
-[...1 lines deleted...]
-  <si>
     <t>GeometryShape</t>
   </si>
   <si>
     <t>2008-10-07</t>
   </si>
   <si>
     <t>GPSAccValues</t>
   </si>
   <si>
     <t>m</t>
   </si>
   <si>
     <t>meters</t>
   </si>
   <si>
     <t>PDOP</t>
   </si>
   <si>
     <t>EPE</t>
   </si>
   <si>
     <t>estimated position error</t>
   </si>
   <si>
+    <t>DGPS</t>
+  </si>
+  <si>
+    <t>Differential GPS</t>
+  </si>
+  <si>
     <t>DOP</t>
   </si>
   <si>
-    <t>DGPS</t>
-[...4 lines deleted...]
-  <si>
     <t>ft</t>
   </si>
   <si>
     <t>feet</t>
   </si>
   <si>
     <t>GPSFix, 2D</t>
   </si>
   <si>
     <t>2D</t>
   </si>
   <si>
     <t>2 Dimensional</t>
   </si>
   <si>
     <t>GPSFix, 3D</t>
   </si>
   <si>
     <t>3D</t>
   </si>
   <si>
     <t>3 Dimensional</t>
   </si>
   <si>
     <t>GPSFix, NR</t>
@@ -2498,65 +2507,65 @@
   <si>
     <t>OrganismGroup, Mammal</t>
   </si>
   <si>
     <t>Mammal</t>
   </si>
   <si>
     <t>OrganismGroup, Not Applicable</t>
   </si>
   <si>
     <t>2008-05-07</t>
   </si>
   <si>
     <t>OrganismGroup, Not Recorded</t>
   </si>
   <si>
     <t>OrganismGroupList</t>
   </si>
   <si>
     <t>Phytoplankton</t>
   </si>
   <si>
     <t>2024-05-01</t>
   </si>
   <si>
+    <t>Reptile</t>
+  </si>
+  <si>
+    <t>2008-12-01</t>
+  </si>
+  <si>
     <t>Plankton</t>
   </si>
   <si>
     <t>2018-04-17</t>
   </si>
   <si>
     <t>Plant</t>
   </si>
   <si>
-    <t>2008-12-01</t>
-[...4 lines deleted...]
-  <si>
     <t>Non-bivalve Mollusc</t>
   </si>
   <si>
     <t>Invertebrate</t>
   </si>
   <si>
     <t>Lamprey</t>
   </si>
   <si>
     <t>2012-08-28</t>
   </si>
   <si>
     <t>2014-07-09</t>
   </si>
   <si>
     <t>Biosentinel</t>
   </si>
   <si>
     <t>2009-01-09</t>
   </si>
   <si>
     <t>Annelid</t>
   </si>
   <si>
     <t>Sportfish</t>
@@ -3032,140 +3041,239 @@
   <si>
     <t>ResQualType, Hab</t>
   </si>
   <si>
     <t>ResQualType, Lab</t>
   </si>
   <si>
     <t>ResQualType, TI</t>
   </si>
   <si>
     <t>ResQualType, Tox</t>
   </si>
   <si>
     <t>ResQualTypeList</t>
   </si>
   <si>
     <t>SampleLocationList</t>
   </si>
   <si>
     <t>Bank</t>
   </si>
   <si>
     <t>Bank/Thalweg</t>
   </si>
   <si>
+    <t>NearBank</t>
+  </si>
+  <si>
+    <t>not midchannel but not at bank</t>
+  </si>
+  <si>
     <t>Midchannel</t>
   </si>
   <si>
-    <t>NearBank</t>
-[...4 lines deleted...]
-  <si>
     <t>not applicable</t>
   </si>
   <si>
     <t>Open Water</t>
   </si>
   <si>
     <t>Riffle</t>
   </si>
   <si>
     <t>Thalweg</t>
   </si>
   <si>
     <t>SamplingCrewList</t>
   </si>
   <si>
     <t>T. Prichard</t>
   </si>
   <si>
     <t>MLJ-LLC</t>
   </si>
   <si>
     <t>T. Pritchard, D. Smith, E. Olson</t>
   </si>
   <si>
     <t>UCD-AEAL</t>
   </si>
   <si>
     <t>T. Pritchard, M. Dogan</t>
   </si>
   <si>
     <t>T. Pritchard, M. Dogan, D. Smith</t>
   </si>
   <si>
     <t>T. Pritchard, M. Dyer</t>
   </si>
   <si>
     <t>V. Pham, L. Chu</t>
   </si>
   <si>
     <t>V. Pham, S. Burkholder</t>
   </si>
   <si>
+    <t>S. Clark</t>
+  </si>
+  <si>
+    <t>PER</t>
+  </si>
+  <si>
+    <t>S. Clark, M. McElroy</t>
+  </si>
+  <si>
+    <t>S. Hulbert, P. Buford</t>
+  </si>
+  <si>
+    <t>RWQCB5F</t>
+  </si>
+  <si>
+    <t>S. Hulbert, S. Hatton</t>
+  </si>
+  <si>
     <t>RWQCB5L Staff</t>
   </si>
   <si>
     <t>RWQCB5L</t>
   </si>
   <si>
-    <t>S. Clark</t>
-[...16 lines deleted...]
-  <si>
     <t>R. Bush, K. Woodside</t>
   </si>
   <si>
     <t>R. Bush, K. Woodside, B. Hammock, S. Azimis</t>
   </si>
   <si>
     <t>R. Bush, K. Woodside, B. Landis</t>
   </si>
   <si>
     <t>R. Bush, K. Woodside, K. Eder</t>
   </si>
   <si>
     <t>R. Holmes</t>
   </si>
   <si>
+    <t>M. Alcorta, L. Bell</t>
+  </si>
+  <si>
+    <t>M. Dogan, J. Iversen</t>
+  </si>
+  <si>
+    <t>M. Dyer, J. Schwam, M. Dogan</t>
+  </si>
+  <si>
+    <t>UDC-AEAL</t>
+  </si>
+  <si>
+    <t>M. Gilbart, J. Katz</t>
+  </si>
+  <si>
+    <t>M. McElroy</t>
+  </si>
+  <si>
+    <t>M. McElroy, B. Texiera</t>
+  </si>
+  <si>
+    <t>M. McElroy, C. Messer</t>
+  </si>
+  <si>
+    <t>M. McElroy, C. Pincetich</t>
+  </si>
+  <si>
+    <t>M. McElroy, D. Bosworth</t>
+  </si>
+  <si>
+    <t>M. McElroy, D. Nagy</t>
+  </si>
+  <si>
+    <t>M. McElroy, E. Kolumbo</t>
+  </si>
+  <si>
+    <t>M. McElroy, J. Schwalbe</t>
+  </si>
+  <si>
+    <t>M. McElroy, K. Nowell</t>
+  </si>
+  <si>
+    <t>M. McElroy, L. Nugent</t>
+  </si>
+  <si>
+    <t>M. McElroy, L. Wickham</t>
+  </si>
+  <si>
+    <t>M. McElroy, M. Maldonado</t>
+  </si>
+  <si>
+    <t>M. Scroggins, S. Hatton</t>
+  </si>
+  <si>
+    <t>M. Turner</t>
+  </si>
+  <si>
+    <t>M. Turner, A. King</t>
+  </si>
+  <si>
+    <t>M. Turner, A. King, J. Sanchez</t>
+  </si>
+  <si>
+    <t>M. Turner, A. King, K. Woodside</t>
+  </si>
+  <si>
+    <t>M. Turner, A. Wehrmann</t>
+  </si>
+  <si>
+    <t>M. Turner, B. Hammock</t>
+  </si>
+  <si>
+    <t>M. Turner, B. Landis</t>
+  </si>
+  <si>
+    <t>M. Turner, D. Smith</t>
+  </si>
+  <si>
+    <t>M. Turner, H. Calanchini, J. Sanchez</t>
+  </si>
+  <si>
+    <t>M. Turner, J. Kiernan</t>
+  </si>
+  <si>
+    <t>M. Turner, K. Woodside</t>
+  </si>
+  <si>
+    <t>M. Turner, M. Johnson</t>
+  </si>
+  <si>
+    <t>M. Turner, R. Bush, K. Woodside</t>
+  </si>
+  <si>
+    <t>M. Turner, S. Chun</t>
+  </si>
+  <si>
+    <t>M. Turner, T. Kimball</t>
+  </si>
+  <si>
     <t>L. Chu, C. Lamar</t>
   </si>
   <si>
     <t>L. Nugent, E. Kalumbo</t>
   </si>
   <si>
     <t>L. Nugent, K. Lai</t>
   </si>
   <si>
     <t>L. Nugent, K. Nishiki</t>
   </si>
   <si>
     <t>J. Hannel</t>
   </si>
   <si>
     <t>J. Iversen</t>
   </si>
   <si>
     <t>J. Iverson, K. Callinan</t>
   </si>
   <si>
     <t>J. Katz</t>
   </si>
   <si>
     <t>J. Katz, A. Siadatan</t>
@@ -3245,149 +3353,50 @@
   <si>
     <t>J. Schwam, D. Huggins</t>
   </si>
   <si>
     <t>J. Schwam, D. Huggins, M. Dryer</t>
   </si>
   <si>
     <t>K. Callinan</t>
   </si>
   <si>
     <t>K. Callinan, B. Landis</t>
   </si>
   <si>
     <t>K. Callinan, D. Corcoran</t>
   </si>
   <si>
     <t>K. Elliot, A. Ferranti</t>
   </si>
   <si>
     <t>K. Woodside, G. Walden</t>
   </si>
   <si>
     <t>K. Woodside, S. Burkholder</t>
   </si>
   <si>
-    <t>M. Alcorta, L. Bell</t>
-[...97 lines deleted...]
-  <si>
     <t>C. Pease, M. Oliver</t>
   </si>
   <si>
     <t>ZALOM</t>
   </si>
   <si>
     <t>C. Pincetich, D. Hornyak</t>
   </si>
   <si>
     <t>B. Hammock</t>
   </si>
   <si>
     <t>B. Hammock, D. Corcoran</t>
   </si>
   <si>
     <t>B. Hammock, E. Sommerauer</t>
   </si>
   <si>
     <t>B. Hammock, F. Wulff</t>
   </si>
   <si>
     <t>B. Hammock, G. Walden</t>
   </si>
   <si>
     <t>B. Hammock, J. Iversen</t>
@@ -4076,137 +4085,137 @@
   <si>
     <t>SWAMP_SB Stream Pollution Trends</t>
   </si>
   <si>
     <t>StationSource, UMD</t>
   </si>
   <si>
     <t>UMD</t>
   </si>
   <si>
     <t>University of Maryland</t>
   </si>
   <si>
     <t>StationSourceList</t>
   </si>
   <si>
     <t>UM-CES</t>
   </si>
   <si>
     <t>University of Maryland Center for Environmental Science</t>
   </si>
   <si>
     <t>2016-03-11</t>
   </si>
   <si>
+    <t>UCD-GC</t>
+  </si>
+  <si>
+    <t>University of California Davis-Granite Canyon</t>
+  </si>
+  <si>
+    <t>UCD-TERC</t>
+  </si>
+  <si>
+    <t>University of California Davis-Tahoe Environmental Research Center</t>
+  </si>
+  <si>
+    <t>2019-11-04</t>
+  </si>
+  <si>
     <t>USFS-VALLEJO</t>
   </si>
   <si>
     <t>U.S. Forest Service Vallejo</t>
   </si>
   <si>
     <t>USGS-Scto</t>
   </si>
   <si>
     <t>U.S. Geological Survey-Water Resources-Sacramento</t>
   </si>
   <si>
-    <t>UCD-GC</t>
-[...13 lines deleted...]
-  <si>
     <t>VCWPD</t>
   </si>
   <si>
     <t>2018-03-13</t>
   </si>
   <si>
     <t>TRWC</t>
   </si>
   <si>
     <t>2014-08-22</t>
   </si>
   <si>
     <t>TRWQMP</t>
   </si>
   <si>
     <t>2016-02-12</t>
   </si>
   <si>
     <t>SWB_NLA</t>
   </si>
   <si>
     <t xml:space="preserve">	SWAMP_SB_National Lakes Survey</t>
   </si>
   <si>
     <t>2012-10-01</t>
   </si>
   <si>
+    <t>SWRCB</t>
+  </si>
+  <si>
+    <t>State Water Resources Control Board</t>
+  </si>
+  <si>
+    <t>SWRCB-SMC</t>
+  </si>
+  <si>
+    <t>SWRCB-SWAMP-BOG</t>
+  </si>
+  <si>
+    <t>SWRCB-SWAMP-EPA-NS</t>
+  </si>
+  <si>
+    <t>SWRCB-SWAMP-PSA</t>
+  </si>
+  <si>
+    <t>SWRCB-SWAMP-RCMP</t>
+  </si>
+  <si>
+    <t>SWRCB-SWAMP-SPoT</t>
+  </si>
+  <si>
     <t>SWAMP_SB_BOG_LK</t>
   </si>
   <si>
     <t>SWAMP_SB Bioaccumulation Oversight Group Lakes</t>
   </si>
   <si>
     <t>2016-04-29</t>
   </si>
   <si>
-    <t>SWRCB</t>
-[...22 lines deleted...]
-  <si>
     <t>SSI_FDC</t>
   </si>
   <si>
     <t>Sierra Streams Institute previously Friends of Deer Creek</t>
   </si>
   <si>
     <t>2017-03-14</t>
   </si>
   <si>
     <t>TNC</t>
   </si>
   <si>
     <t>The Nature Conservancy</t>
   </si>
   <si>
     <t>2017-03-08</t>
   </si>
   <si>
     <t>SFEI</t>
   </si>
   <si>
     <t>SCAPOSD</t>
   </si>
   <si>
     <t>Sonoma County Agricultural Preservation and Open Space District</t>
@@ -4241,62 +4250,62 @@
   <si>
     <t>RWQCB1</t>
   </si>
   <si>
     <t>RWQCB2</t>
   </si>
   <si>
     <t>RWQCB3</t>
   </si>
   <si>
     <t>RWQCB4</t>
   </si>
   <si>
     <t>RWQCB5</t>
   </si>
   <si>
     <t>Reg5S</t>
   </si>
   <si>
     <t>2013-10-24</t>
   </si>
   <si>
     <t>2016-09-14</t>
   </si>
   <si>
+    <t>MPSL-DFW</t>
+  </si>
+  <si>
+    <t>Marine Pollution Studies Lab, Department of Fish and Wildlife</t>
+  </si>
+  <si>
+    <t>2018-08-13</t>
+  </si>
+  <si>
     <t>Michael L. Johnson, LLC</t>
   </si>
   <si>
-    <t>MPSL-DFW</t>
-[...7 lines deleted...]
-  <si>
     <t>MBNEP</t>
   </si>
   <si>
     <t>Morrow Bay National Estuary Program</t>
   </si>
   <si>
     <t>2014-02-15</t>
   </si>
   <si>
     <t>MBNMS</t>
   </si>
   <si>
     <t>Montery Bay National Marine Sactuary</t>
   </si>
   <si>
     <t>2014-09-19</t>
   </si>
   <si>
     <t>MCU</t>
   </si>
   <si>
     <t>2016-03-30</t>
   </si>
   <si>
     <t>GBP</t>
@@ -4790,62 +4799,62 @@
   <si>
     <t>UnitAssemblageIDSampleVolumeList</t>
   </si>
   <si>
     <t>UnitBiomassSampleVolume, ml</t>
   </si>
   <si>
     <t>UnitBiomassSampleVolumeList</t>
   </si>
   <si>
     <t>UnitChlorophyllSampleVolume, ml</t>
   </si>
   <si>
     <t>UnitChlorophyllSampleVolumeList</t>
   </si>
   <si>
     <t>UnitCollectionDepth, cm</t>
   </si>
   <si>
     <t>UnitCollectionDepth, m</t>
   </si>
   <si>
     <t>UnitCollectionDepthList</t>
   </si>
   <si>
+    <t>2016-07-15</t>
+  </si>
+  <si>
     <t>mm</t>
   </si>
   <si>
     <t>millimeters</t>
   </si>
   <si>
     <t>2024-06-21</t>
   </si>
   <si>
-    <t>2016-07-15</t>
-[...1 lines deleted...]
-  <si>
     <t>2013-10-02</t>
   </si>
   <si>
     <t>um</t>
   </si>
   <si>
     <t>micrometers</t>
   </si>
   <si>
     <t>UnitCollectionDeviceDetail, feet</t>
   </si>
   <si>
     <t>measurement in feet</t>
   </si>
   <si>
     <t>UnitCollectionDeviceDetail, in</t>
   </si>
   <si>
     <t>UnitCollectionDeviceDetail, m</t>
   </si>
   <si>
     <t>UnitCollectionDeviceDetail, m2</t>
   </si>
   <si>
     <t>m2</t>
@@ -5114,60 +5123,60 @@
   <si>
     <t>UnitTypeList</t>
   </si>
   <si>
     <t>UnitWeight, g</t>
   </si>
   <si>
     <t>UnitWeightBirdMeasurements, g</t>
   </si>
   <si>
     <t>UnitWeightBirdMeasurementsList</t>
   </si>
   <si>
     <t>UnitWeightBivalve, g</t>
   </si>
   <si>
     <t>UnitWeightBivalveList</t>
   </si>
   <si>
     <t>UnitWeightFish, g</t>
   </si>
   <si>
     <t>UnitWeightFishList</t>
   </si>
   <si>
+    <t>lb</t>
+  </si>
+  <si>
+    <t>pounds</t>
+  </si>
+  <si>
     <t>kg</t>
   </si>
   <si>
     <t>kilograms</t>
-  </si>
-[...4 lines deleted...]
-    <t>pounds</t>
   </si>
   <si>
     <t>UnitWeightList</t>
   </si>
   <si>
     <t>UnitWireOut, m</t>
   </si>
   <si>
     <t>UnitWireOutList</t>
   </si>
   <si>
     <t>WaveForm, AC</t>
   </si>
   <si>
     <t>AC</t>
   </si>
   <si>
     <t>AC Wave form setting for shocking apparatus</t>
   </si>
   <si>
     <t>WaveForm, DC</t>
   </si>
   <si>
     <t>DC</t>
   </si>
@@ -5578,51 +5587,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1425"/>
+  <dimension ref="A1:D1426"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="179.241943" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.281738" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
@@ -6963,99 +6972,99 @@
       <c r="B111" t="s">
         <v>80</v>
       </c>
       <c r="C111"/>
       <c r="D111" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>149</v>
       </c>
       <c r="B112" t="s">
         <v>78</v>
       </c>
       <c r="C112"/>
       <c r="D112" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
         <v>149</v>
       </c>
       <c r="B113" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C113"/>
       <c r="D113" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>149</v>
       </c>
       <c r="B114" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C114"/>
       <c r="D114" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>149</v>
       </c>
       <c r="B115" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C115"/>
       <c r="D115" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>149</v>
       </c>
       <c r="B116" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C116"/>
       <c r="D116" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
         <v>149</v>
       </c>
       <c r="B117" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C117"/>
       <c r="D117" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>149</v>
       </c>
       <c r="B118" t="s">
         <v>66</v>
       </c>
       <c r="C118"/>
       <c r="D118" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
         <v>149</v>
       </c>
       <c r="B119" t="s">
         <v>64</v>
       </c>
@@ -7519,68 +7528,68 @@
         <v>192</v>
       </c>
       <c r="D155" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
         <v>196</v>
       </c>
       <c r="B156" t="s">
         <v>188</v>
       </c>
       <c r="C156" t="s">
         <v>189</v>
       </c>
       <c r="D156" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
         <v>196</v>
       </c>
       <c r="B157" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="C157" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="D157" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
         <v>196</v>
       </c>
       <c r="B158" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C158" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D158" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
         <v>196</v>
       </c>
       <c r="B159" t="s">
         <v>180</v>
       </c>
       <c r="C159" t="s">
         <v>180</v>
       </c>
       <c r="D159" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
         <v>196</v>
       </c>
       <c r="B160" t="s">
         <v>177</v>
@@ -8773,2460 +8782,2460 @@
         <v>306</v>
       </c>
       <c r="D252" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" t="s">
         <v>309</v>
       </c>
       <c r="B253" t="s">
         <v>310</v>
       </c>
       <c r="C253" t="s">
         <v>311</v>
       </c>
       <c r="D253" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" t="s">
         <v>309</v>
       </c>
       <c r="B254" t="s">
+        <v>302</v>
+      </c>
+      <c r="C254" t="s">
+        <v>303</v>
+      </c>
+      <c r="D254" t="s">
         <v>313</v>
-      </c>
-[...4 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" t="s">
         <v>309</v>
       </c>
       <c r="B255" t="s">
+        <v>314</v>
+      </c>
+      <c r="C255" t="s">
+        <v>315</v>
+      </c>
+      <c r="D255" t="s">
         <v>316</v>
-      </c>
-[...4 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" t="s">
         <v>309</v>
       </c>
       <c r="B256" t="s">
-        <v>302</v>
+        <v>317</v>
       </c>
       <c r="C256" t="s">
-        <v>303</v>
+        <v>318</v>
       </c>
       <c r="D256" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" t="s">
+        <v>309</v>
+      </c>
+      <c r="B257" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="C257" t="s">
         <v>321</v>
       </c>
       <c r="D257" t="s">
-        <v>7</v>
+        <v>322</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B258" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C258" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D258" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B259" t="s">
-        <v>325</v>
+        <v>9</v>
       </c>
       <c r="C259" t="s">
         <v>326</v>
       </c>
       <c r="D259" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" t="s">
         <v>327</v>
       </c>
       <c r="B260" t="s">
         <v>328</v>
       </c>
       <c r="C260" t="s">
         <v>329</v>
       </c>
       <c r="D260" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" t="s">
         <v>330</v>
       </c>
       <c r="B261" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C261" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="D261" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="B262" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="C262" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="D262" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="B263" t="s">
-        <v>9</v>
+        <v>328</v>
       </c>
       <c r="C263" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="D263" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="B264" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="D264" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B265" t="s">
-        <v>332</v>
+        <v>5</v>
       </c>
       <c r="C265" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="D265" t="s">
-        <v>333</v>
+        <v>7</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" t="s">
         <v>334</v>
       </c>
       <c r="B266" t="s">
         <v>335</v>
       </c>
       <c r="C266" t="s">
         <v>335</v>
       </c>
       <c r="D266" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" t="s">
+        <v>337</v>
+      </c>
+      <c r="B267" t="s">
+        <v>338</v>
+      </c>
+      <c r="C267" t="s">
+        <v>338</v>
+      </c>
+      <c r="D267" t="s">
         <v>336</v>
-      </c>
-[...7 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B268" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C268" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D268" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B269" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C269" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D269" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B270" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C270" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D270" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B271" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C271" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D271" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B272" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C272" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D272" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B273" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C273" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D273" t="s">
-        <v>350</v>
+        <v>336</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" t="s">
         <v>351</v>
       </c>
       <c r="B274" t="s">
         <v>352</v>
       </c>
       <c r="C274" t="s">
         <v>352</v>
       </c>
       <c r="D274" t="s">
-        <v>333</v>
+        <v>353</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B275" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C275" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D275" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B276" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C276" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D276" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B277" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C277" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D277" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B278" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C278" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D278" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B279" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C279" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="D279" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B280" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C280" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D280" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B281" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C281" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D281" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B282" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C282" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D282" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B283" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C283" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="D283" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B284" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C284" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D284" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B285" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C285" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D285" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B286" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C286" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D286" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B287" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C287" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D287" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B288" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C288" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D288" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B289" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C289" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="D289" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B290" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C290" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D290" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B291" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C291" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="D291" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B292" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C292" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D292" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B293" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C293" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D293" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B294" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C294" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D294" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B295" t="s">
-        <v>13</v>
+        <v>395</v>
       </c>
       <c r="C295" t="s">
-        <v>13</v>
+        <v>395</v>
       </c>
       <c r="D295" t="s">
-        <v>394</v>
+        <v>336</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B296" t="s">
-        <v>396</v>
+        <v>13</v>
       </c>
       <c r="C296" t="s">
-        <v>396</v>
+        <v>13</v>
       </c>
       <c r="D296" t="s">
-        <v>333</v>
+        <v>397</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B297" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C297" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="D297" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B298" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C298" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D298" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B299" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C299" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="D299" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B300" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C300" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="D300" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B301" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C301" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="D301" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B302" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C302" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D302" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B303" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C303" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="D303" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B304" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C304" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D304" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B305" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C305" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="D305" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B306" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C306" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D306" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B307" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C307" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D307" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B308" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C308" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="D308" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B309" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C309" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="D309" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B310" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C310" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D310" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="B311" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C311" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="D311" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B312" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C312" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D312" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B313" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C313" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="D313" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B314" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C314" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D314" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B315" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C315" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="D315" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B316" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C316" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D316" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B317" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C317" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="D317" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B318" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C318" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D318" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B319" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C319" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="D319" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B320" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C320" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D320" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B321" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C321" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="D321" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B322" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C322" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D322" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B323" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C323" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D323" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B324" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C324" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D324" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B325" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="C325" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="D325" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" t="s">
+        <v>456</v>
+      </c>
+      <c r="B326" t="s">
         <v>453</v>
       </c>
-      <c r="B326" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C326" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D326" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B327" t="s">
-        <v>448</v>
+        <v>455</v>
       </c>
       <c r="C327" t="s">
-        <v>448</v>
+        <v>455</v>
       </c>
       <c r="D327" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B328" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="C328" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="D328" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B329" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="C329" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="D329" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B330" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="C330" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="D330" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B331" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="C331" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="D331" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B332" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="C332" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="D332" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B333" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="C333" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="D333" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B334" t="s">
-        <v>430</v>
+        <v>439</v>
       </c>
       <c r="C334" t="s">
-        <v>430</v>
+        <v>439</v>
       </c>
       <c r="D334" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B335" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="C335" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="D335" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B336" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="C336" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="D336" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B337" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C337" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="D337" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B338" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C338" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D338" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B339" t="s">
-        <v>406</v>
+        <v>433</v>
       </c>
       <c r="C339" t="s">
-        <v>406</v>
+        <v>433</v>
       </c>
       <c r="D339" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B340" t="s">
-        <v>408</v>
+        <v>425</v>
       </c>
       <c r="C340" t="s">
-        <v>408</v>
+        <v>425</v>
       </c>
       <c r="D340" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B341" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="C341" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="D341" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B342" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="C342" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="D342" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B343" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="C343" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="D343" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B344" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="C344" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="D344" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B345" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="C345" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="D345" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B346" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="C346" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="D346" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B347" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="C347" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="D347" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B348" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="C348" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="D348" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B349" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="C349" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="D349" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B350" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="C350" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="D350" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B351" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C351" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="D351" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B352" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="C352" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="D352" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B353" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="C353" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="D353" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B354" t="s">
-        <v>13</v>
+        <v>399</v>
       </c>
       <c r="C354" t="s">
-        <v>13</v>
+        <v>399</v>
       </c>
       <c r="D354" t="s">
-        <v>394</v>
+        <v>336</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B355" t="s">
-        <v>392</v>
+        <v>13</v>
       </c>
       <c r="C355" t="s">
-        <v>392</v>
+        <v>13</v>
       </c>
       <c r="D355" t="s">
-        <v>333</v>
+        <v>397</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B356" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="C356" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="D356" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B357" t="s">
-        <v>384</v>
+        <v>393</v>
       </c>
       <c r="C357" t="s">
-        <v>384</v>
+        <v>393</v>
       </c>
       <c r="D357" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B358" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C358" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="D358" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B359" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C359" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D359" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B360" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="C360" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="D360" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B361" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="C361" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="D361" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B362" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="C362" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="D362" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B363" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C363" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D363" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B364" t="s">
-        <v>374</v>
+        <v>381</v>
       </c>
       <c r="C364" t="s">
-        <v>374</v>
+        <v>381</v>
       </c>
       <c r="D364" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B365" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="C365" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="D365" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B366" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="C366" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="D366" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B367" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="C367" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="D367" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B368" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="C368" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="D368" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B369" t="s">
-        <v>362</v>
+        <v>369</v>
       </c>
       <c r="C369" t="s">
-        <v>362</v>
+        <v>369</v>
       </c>
       <c r="D369" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B370" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="C370" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="D370" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B371" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="C371" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="D371" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B372" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="C372" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="D372" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B373" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="C373" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="D373" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B374" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="C374" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="D374" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B375" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="C375" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="D375" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B376" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="C376" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="D376" t="s">
-        <v>350</v>
+        <v>336</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B377" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="C377" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="D377" t="s">
-        <v>333</v>
+        <v>353</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B378" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="C378" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="D378" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B379" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="C379" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="D379" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B380" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="C380" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="D380" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B381" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="C381" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="D381" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B382" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
       <c r="C382" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
       <c r="D382" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B383" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C383" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D383" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B384" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
       <c r="C384" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
       <c r="D384" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="B385" t="s">
-        <v>455</v>
-[...1 lines deleted...]
-      <c r="C385"/>
+        <v>335</v>
+      </c>
+      <c r="C385" t="s">
+        <v>335</v>
+      </c>
       <c r="D385" t="s">
-        <v>26</v>
+        <v>336</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B386" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C386"/>
       <c r="D386" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B387" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C387"/>
       <c r="D387" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B388" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C388"/>
       <c r="D388" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B389" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="C389"/>
       <c r="D389" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="B390" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="C390"/>
       <c r="D390" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" t="s">
+        <v>465</v>
+      </c>
+      <c r="B391" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
       <c r="C391"/>
       <c r="D391" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="B392" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="C392"/>
       <c r="D392" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="B393" t="s">
-        <v>464</v>
-[...3 lines deleted...]
-      </c>
+        <v>458</v>
+      </c>
+      <c r="C393"/>
       <c r="D393" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B394" t="s">
-        <v>12</v>
+        <v>467</v>
       </c>
       <c r="C394" t="s">
-        <v>13</v>
+        <v>467</v>
       </c>
       <c r="D394" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="B395" t="s">
-        <v>467</v>
+        <v>12</v>
       </c>
       <c r="C395" t="s">
-        <v>467</v>
+        <v>13</v>
       </c>
       <c r="D395" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B396" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="C396" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="D396" t="s">
-        <v>469</v>
+        <v>7</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="B397" t="s">
-        <v>12</v>
+        <v>470</v>
       </c>
       <c r="C397" t="s">
-        <v>13</v>
+        <v>470</v>
       </c>
       <c r="D397" t="s">
-        <v>14</v>
+        <v>472</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="B398" t="s">
-        <v>464</v>
+        <v>12</v>
       </c>
       <c r="C398" t="s">
-        <v>464</v>
+        <v>13</v>
       </c>
       <c r="D398" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="B399" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="C399" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="D399" t="s">
-        <v>471</v>
+        <v>7</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="B400" t="s">
         <v>473</v>
       </c>
-      <c r="C400"/>
+      <c r="C400" t="s">
+        <v>473</v>
+      </c>
       <c r="D400" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="B401" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C401"/>
       <c r="D401" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="B402" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="C402"/>
       <c r="D402" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="B403" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="C403"/>
       <c r="D403" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="B404" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="C404"/>
       <c r="D404" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="B405" t="s">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>481</v>
+      </c>
+      <c r="C405"/>
       <c r="D405" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="B406" t="s">
         <v>12</v>
       </c>
       <c r="C406" t="s">
         <v>13</v>
       </c>
       <c r="D406" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="B407" t="s">
-        <v>482</v>
+        <v>12</v>
       </c>
       <c r="C407" t="s">
-        <v>482</v>
+        <v>13</v>
       </c>
       <c r="D407" t="s">
-        <v>206</v>
+        <v>477</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B408" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C408" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="D408" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B409" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="C409" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="D409" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B410" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="C410" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="D410" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="B411" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="C411" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="D411" t="s">
-        <v>489</v>
+        <v>202</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" t="s">
+        <v>489</v>
+      </c>
+      <c r="B412" t="s">
         <v>490</v>
       </c>
-      <c r="B412" t="s">
+      <c r="C412" t="s">
         <v>491</v>
       </c>
-      <c r="C412" t="s">
+      <c r="D412" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>489</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" t="s">
         <v>493</v>
       </c>
       <c r="B413" t="s">
         <v>494</v>
       </c>
       <c r="C413" t="s">
         <v>495</v>
       </c>
       <c r="D413" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" t="s">
         <v>496</v>
       </c>
       <c r="B414" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="C414" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="D414" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="B415" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
       <c r="C415" t="s">
+        <v>498</v>
+      </c>
+      <c r="D415" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>489</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="B416" t="s">
-        <v>487</v>
+        <v>494</v>
       </c>
       <c r="C416" t="s">
-        <v>488</v>
+        <v>495</v>
       </c>
       <c r="D416" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="B417" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="C417"/>
+        <v>490</v>
+      </c>
+      <c r="C417" t="s">
+        <v>491</v>
+      </c>
       <c r="D417" t="s">
-        <v>26</v>
+        <v>492</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="B418" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C418"/>
       <c r="D418" t="s">
-        <v>499</v>
+        <v>26</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B419" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C419"/>
       <c r="D419" t="s">
-        <v>26</v>
+        <v>502</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B420" t="s">
         <v>22</v>
       </c>
       <c r="C420"/>
       <c r="D420" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="B421" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C421"/>
       <c r="D421" t="s">
-        <v>202</v>
+        <v>26</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="B422" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C422"/>
       <c r="D422" t="s">
-        <v>26</v>
+        <v>202</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="B423" t="s">
-        <v>503</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="C423"/>
       <c r="D423" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="B424" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C424" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="D424" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="B425" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C425" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="D425" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="B426" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C426" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="D426" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="B427" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C427" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="D427" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="B428" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="C428" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="D428" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" t="s">
-        <v>515</v>
+        <v>505</v>
       </c>
       <c r="B429" t="s">
         <v>516</v>
       </c>
       <c r="C429" t="s">
         <v>517</v>
       </c>
       <c r="D429" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" t="s">
         <v>518</v>
       </c>
       <c r="B430" t="s">
         <v>519</v>
       </c>
       <c r="C430" t="s">
         <v>520</v>
       </c>
       <c r="D430" t="s">
         <v>7</v>
       </c>
     </row>
@@ -11241,4639 +11250,4639 @@
         <v>523</v>
       </c>
       <c r="D431" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" t="s">
         <v>524</v>
       </c>
       <c r="B432" t="s">
         <v>525</v>
       </c>
       <c r="C432" t="s">
         <v>526</v>
       </c>
       <c r="D432" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" t="s">
         <v>527</v>
       </c>
       <c r="B433" t="s">
-        <v>491</v>
+        <v>528</v>
       </c>
       <c r="C433" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D433" t="s">
-        <v>529</v>
+        <v>7</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" t="s">
         <v>530</v>
       </c>
       <c r="B434" t="s">
-        <v>12</v>
+        <v>494</v>
       </c>
       <c r="C434" t="s">
         <v>531</v>
       </c>
       <c r="D434" t="s">
-        <v>14</v>
+        <v>532</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B435" t="s">
-        <v>533</v>
+        <v>12</v>
       </c>
       <c r="C435" t="s">
         <v>534</v>
       </c>
       <c r="D435" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" t="s">
         <v>535</v>
       </c>
       <c r="B436" t="s">
         <v>536</v>
       </c>
       <c r="C436" t="s">
         <v>537</v>
       </c>
       <c r="D436" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" t="s">
         <v>538</v>
       </c>
       <c r="B437" t="s">
         <v>539</v>
       </c>
       <c r="C437" t="s">
-        <v>186</v>
+        <v>540</v>
       </c>
       <c r="D437" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="B438" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="C438" t="s">
-        <v>542</v>
+        <v>186</v>
       </c>
       <c r="D438" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" t="s">
         <v>543</v>
       </c>
       <c r="B439" t="s">
         <v>544</v>
       </c>
       <c r="C439" t="s">
         <v>545</v>
       </c>
       <c r="D439" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" t="s">
         <v>546</v>
       </c>
       <c r="B440" t="s">
         <v>547</v>
       </c>
       <c r="C440" t="s">
         <v>548</v>
       </c>
       <c r="D440" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" t="s">
         <v>549</v>
       </c>
       <c r="B441" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="C441" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="D441" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="B442" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="C442" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="D442" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="B443" t="s">
-        <v>541</v>
+        <v>547</v>
       </c>
       <c r="C443" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="D443" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="B444" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="C444" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="D444" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="B445" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="C445" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="D445" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="B446" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="C446" t="s">
-        <v>534</v>
+        <v>553</v>
       </c>
       <c r="D446" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="B447" t="s">
-        <v>12</v>
+        <v>536</v>
       </c>
       <c r="C447" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="D447" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="B448" t="s">
-        <v>491</v>
+        <v>12</v>
       </c>
       <c r="C448" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="D448" t="s">
-        <v>202</v>
+        <v>14</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="B449" t="s">
-        <v>525</v>
+        <v>494</v>
       </c>
       <c r="C449" t="s">
-        <v>550</v>
+        <v>531</v>
       </c>
       <c r="D449" t="s">
-        <v>7</v>
+        <v>202</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="B450" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="C450" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="D450" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="B451" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="C451" t="s">
-        <v>520</v>
+        <v>553</v>
       </c>
       <c r="D451" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="B452" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="C452" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="D452" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="B453" t="s">
-        <v>552</v>
+        <v>519</v>
       </c>
       <c r="C453" t="s">
-        <v>552</v>
+        <v>520</v>
       </c>
       <c r="D453" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B454" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C454" t="s">
         <v>555</v>
       </c>
       <c r="D454" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" t="s">
         <v>556</v>
       </c>
       <c r="B455" t="s">
         <v>557</v>
       </c>
       <c r="C455" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="D455" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="B456" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="C456" t="s">
         <v>560</v>
       </c>
       <c r="D456" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" t="s">
         <v>561</v>
       </c>
       <c r="B457" t="s">
         <v>562</v>
       </c>
       <c r="C457" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="D457" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="B458" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C458" t="s">
         <v>565</v>
       </c>
       <c r="D458" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" t="s">
         <v>566</v>
       </c>
       <c r="B459" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="C459" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="D459" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="B460" t="s">
-        <v>562</v>
+        <v>567</v>
       </c>
       <c r="C460" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="D460" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="B461" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="C461" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="D461" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="B462" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="C462" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="D462" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="B463" t="s">
-        <v>567</v>
+        <v>560</v>
       </c>
       <c r="C463" t="s">
-        <v>567</v>
+        <v>560</v>
       </c>
       <c r="D463" t="s">
-        <v>568</v>
+        <v>7</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="B464" t="s">
         <v>13</v>
       </c>
       <c r="C464" t="s">
         <v>13</v>
       </c>
       <c r="D464" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="B465" t="s">
-        <v>180</v>
+        <v>571</v>
       </c>
       <c r="C465" t="s">
-        <v>180</v>
+        <v>571</v>
       </c>
       <c r="D465" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="B466" t="s">
-        <v>552</v>
+        <v>180</v>
       </c>
       <c r="C466" t="s">
-        <v>569</v>
+        <v>180</v>
       </c>
       <c r="D466" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="B467" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C467" t="s">
-        <v>555</v>
+        <v>572</v>
       </c>
       <c r="D467" t="s">
-        <v>7</v>
+        <v>573</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="B468" t="s">
-        <v>572</v>
+        <v>557</v>
       </c>
       <c r="C468" t="s">
-        <v>573</v>
+        <v>558</v>
       </c>
       <c r="D468" t="s">
-        <v>469</v>
+        <v>7</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="B469" t="s">
-        <v>574</v>
-[...1 lines deleted...]
-      <c r="C469"/>
+        <v>575</v>
+      </c>
+      <c r="C469" t="s">
+        <v>576</v>
+      </c>
       <c r="D469" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="B470" t="s">
-        <v>575</v>
-[...3 lines deleted...]
-      </c>
+        <v>577</v>
+      </c>
+      <c r="C470"/>
       <c r="D470" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="B471" t="s">
-        <v>577</v>
-[...1 lines deleted...]
-      <c r="C471"/>
+        <v>578</v>
+      </c>
+      <c r="C471" t="s">
+        <v>579</v>
+      </c>
       <c r="D471" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="B472" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="C472" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="D472" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="B473" t="s">
-        <v>580</v>
-[...3 lines deleted...]
-      </c>
+        <v>582</v>
+      </c>
+      <c r="C473"/>
       <c r="D473" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="B474" t="s">
         <v>583</v>
       </c>
       <c r="C474" t="s">
         <v>584</v>
       </c>
       <c r="D474" t="s">
-        <v>14</v>
+        <v>472</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475" t="s">
         <v>585</v>
       </c>
       <c r="B475" t="s">
         <v>586</v>
       </c>
       <c r="C475" t="s">
         <v>587</v>
       </c>
       <c r="D475" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476" t="s">
         <v>588</v>
       </c>
       <c r="B476" t="s">
-        <v>12</v>
+        <v>589</v>
       </c>
       <c r="C476" t="s">
-        <v>13</v>
+        <v>590</v>
       </c>
       <c r="D476" t="s">
-        <v>308</v>
+        <v>14</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="B477" t="s">
         <v>12</v>
       </c>
       <c r="C477" t="s">
         <v>13</v>
       </c>
       <c r="D477" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="B478" t="s">
-        <v>586</v>
+        <v>12</v>
       </c>
       <c r="C478" t="s">
-        <v>587</v>
+        <v>13</v>
       </c>
       <c r="D478" t="s">
-        <v>14</v>
+        <v>308</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479" t="s">
+        <v>592</v>
+      </c>
+      <c r="B479" t="s">
         <v>589</v>
-      </c>
-[...1 lines deleted...]
-        <v>583</v>
       </c>
       <c r="C479" t="s">
         <v>590</v>
       </c>
       <c r="D479" t="s">
-        <v>591</v>
+        <v>14</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480" t="s">
         <v>592</v>
       </c>
       <c r="B480" t="s">
+        <v>586</v>
+      </c>
+      <c r="C480" t="s">
         <v>593</v>
       </c>
-      <c r="C480" t="s">
+      <c r="D480" t="s">
         <v>594</v>
-      </c>
-[...1 lines deleted...]
-        <v>595</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481" t="s">
+        <v>595</v>
+      </c>
+      <c r="B481" t="s">
         <v>596</v>
       </c>
-      <c r="B481" t="s">
+      <c r="C481" t="s">
         <v>597</v>
       </c>
-      <c r="C481" t="s">
+      <c r="D481" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>595</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" t="s">
         <v>599</v>
       </c>
       <c r="B482" t="s">
-        <v>593</v>
+        <v>600</v>
       </c>
       <c r="C482" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="D482" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="B483" t="s">
+        <v>596</v>
+      </c>
+      <c r="C483" t="s">
         <v>597</v>
       </c>
-      <c r="C483" t="s">
+      <c r="D483" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>595</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="B484" t="s">
         <v>600</v>
       </c>
-      <c r="C484"/>
+      <c r="C484" t="s">
+        <v>601</v>
+      </c>
       <c r="D484" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="B485" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="C485" t="s">
         <v>603</v>
       </c>
+      <c r="C485"/>
       <c r="D485" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486" t="s">
+        <v>602</v>
+      </c>
+      <c r="B486" t="s">
         <v>605</v>
       </c>
-      <c r="B486" t="s">
+      <c r="C486" t="s">
         <v>606</v>
       </c>
-      <c r="C486"/>
       <c r="D486" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487" t="s">
         <v>608</v>
       </c>
       <c r="B487" t="s">
         <v>609</v>
       </c>
       <c r="C487"/>
       <c r="D487" t="s">
-        <v>26</v>
+        <v>610</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="B488" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="C488"/>
       <c r="D488" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="B489" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C489"/>
       <c r="D489" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="B490" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="C490"/>
       <c r="D490" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="B491" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="C491"/>
       <c r="D491" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="B492" t="s">
-        <v>613</v>
+        <v>618</v>
       </c>
       <c r="C492"/>
       <c r="D492" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493" t="s">
+        <v>619</v>
+      </c>
+      <c r="B493" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>611</v>
       </c>
       <c r="C493"/>
       <c r="D493" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="B494" t="s">
-        <v>609</v>
+        <v>614</v>
       </c>
       <c r="C494"/>
       <c r="D494" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="B495" t="s">
-        <v>606</v>
+        <v>612</v>
       </c>
       <c r="C495"/>
       <c r="D495" t="s">
-        <v>607</v>
+        <v>26</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="B496" t="s">
-        <v>618</v>
-[...3 lines deleted...]
-      </c>
+        <v>609</v>
+      </c>
+      <c r="C496"/>
       <c r="D496" t="s">
-        <v>7</v>
+        <v>610</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" t="s">
         <v>620</v>
       </c>
       <c r="B497" t="s">
         <v>621</v>
       </c>
       <c r="C497" t="s">
         <v>622</v>
       </c>
       <c r="D497" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498" t="s">
         <v>623</v>
       </c>
       <c r="B498" t="s">
         <v>624</v>
       </c>
       <c r="C498" t="s">
         <v>625</v>
       </c>
       <c r="D498" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" t="s">
         <v>626</v>
       </c>
       <c r="B499" t="s">
-        <v>491</v>
+        <v>627</v>
       </c>
       <c r="C499" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D499" t="s">
-        <v>628</v>
+        <v>7</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" t="s">
         <v>629</v>
       </c>
       <c r="B500" t="s">
-        <v>12</v>
+        <v>494</v>
       </c>
       <c r="C500" t="s">
-        <v>531</v>
+        <v>630</v>
       </c>
       <c r="D500" t="s">
-        <v>14</v>
+        <v>631</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="B501" t="s">
-        <v>631</v>
+        <v>12</v>
       </c>
       <c r="C501" t="s">
-        <v>632</v>
+        <v>534</v>
       </c>
       <c r="D501" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" t="s">
         <v>633</v>
       </c>
       <c r="B502" t="s">
         <v>634</v>
       </c>
       <c r="C502" t="s">
         <v>635</v>
       </c>
       <c r="D502" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" t="s">
         <v>636</v>
       </c>
       <c r="B503" t="s">
         <v>637</v>
       </c>
       <c r="C503" t="s">
-        <v>625</v>
+        <v>638</v>
       </c>
       <c r="D503" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="B504" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="C504" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
       <c r="D504" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="B505" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
       <c r="C505" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="D505" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" t="s">
+        <v>641</v>
+      </c>
+      <c r="B506" t="s">
+        <v>637</v>
+      </c>
+      <c r="C506" t="s">
         <v>638</v>
-      </c>
-[...4 lines deleted...]
-        <v>632</v>
       </c>
       <c r="D506" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="B507" t="s">
-        <v>12</v>
+        <v>634</v>
       </c>
       <c r="C507" t="s">
-        <v>531</v>
+        <v>635</v>
       </c>
       <c r="D507" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="B508" t="s">
-        <v>491</v>
+        <v>12</v>
       </c>
       <c r="C508" t="s">
-        <v>627</v>
+        <v>534</v>
       </c>
       <c r="D508" t="s">
-        <v>202</v>
+        <v>14</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="B509" t="s">
-        <v>624</v>
+        <v>494</v>
       </c>
       <c r="C509" t="s">
-        <v>639</v>
+        <v>630</v>
       </c>
       <c r="D509" t="s">
-        <v>7</v>
+        <v>202</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="B510" t="s">
-        <v>621</v>
+        <v>627</v>
       </c>
       <c r="C510" t="s">
-        <v>622</v>
+        <v>642</v>
       </c>
       <c r="D510" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="B511" t="s">
-        <v>618</v>
+        <v>624</v>
       </c>
       <c r="C511" t="s">
-        <v>640</v>
+        <v>625</v>
       </c>
       <c r="D511" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512" t="s">
         <v>641</v>
       </c>
       <c r="B512" t="s">
-        <v>642</v>
-[...1 lines deleted...]
-      <c r="C512"/>
+        <v>621</v>
+      </c>
+      <c r="C512" t="s">
+        <v>643</v>
+      </c>
       <c r="D512" t="s">
-        <v>474</v>
+        <v>7</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="B513" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="C513"/>
       <c r="D513" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="B514" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="C514"/>
       <c r="D514" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="B515" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="C515"/>
       <c r="D515" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="B516" t="s">
-        <v>647</v>
-[...1 lines deleted...]
-      <c r="C516" t="s">
         <v>648</v>
       </c>
+      <c r="C516"/>
       <c r="D516" t="s">
-        <v>649</v>
+        <v>477</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517" t="s">
+        <v>649</v>
+      </c>
+      <c r="B517" t="s">
         <v>650</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
       <c r="C517" t="s">
         <v>651</v>
       </c>
       <c r="D517" t="s">
-        <v>394</v>
+        <v>652</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="B518" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="C518" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="D518" t="s">
-        <v>7</v>
+        <v>397</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="B519" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C519" t="s">
         <v>656</v>
       </c>
       <c r="D519" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" t="s">
         <v>657</v>
       </c>
       <c r="B520" t="s">
         <v>658</v>
       </c>
       <c r="C520" t="s">
         <v>659</v>
       </c>
       <c r="D520" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" t="s">
         <v>660</v>
       </c>
       <c r="B521" t="s">
         <v>661</v>
       </c>
       <c r="C521" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="D521" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="B522" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="C522" t="s">
         <v>664</v>
       </c>
       <c r="D522" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" t="s">
         <v>665</v>
       </c>
       <c r="B523" t="s">
-        <v>180</v>
+        <v>666</v>
       </c>
       <c r="C523" t="s">
-        <v>180</v>
+        <v>667</v>
       </c>
       <c r="D523" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="B524" t="s">
-        <v>12</v>
+        <v>180</v>
       </c>
       <c r="C524" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="D524" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="B525" t="s">
-        <v>182</v>
+        <v>12</v>
       </c>
       <c r="C525" t="s">
-        <v>182</v>
+        <v>13</v>
       </c>
       <c r="D525" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="B526" t="s">
-        <v>669</v>
+        <v>182</v>
       </c>
       <c r="C526" t="s">
-        <v>669</v>
+        <v>182</v>
       </c>
       <c r="D526" t="s">
-        <v>394</v>
+        <v>7</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="B527" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="C527" t="s">
         <v>672</v>
       </c>
       <c r="D527" t="s">
-        <v>7</v>
+        <v>397</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528" t="s">
         <v>673</v>
       </c>
       <c r="B528" t="s">
         <v>674</v>
       </c>
       <c r="C528" t="s">
         <v>675</v>
       </c>
       <c r="D528" t="s">
-        <v>676</v>
+        <v>7</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529" t="s">
+        <v>676</v>
+      </c>
+      <c r="B529" t="s">
         <v>677</v>
       </c>
-      <c r="B529" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C529" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="D529" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530" t="s">
+        <v>680</v>
+      </c>
+      <c r="B530" t="s">
         <v>677</v>
       </c>
-      <c r="B530" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C530" t="s">
-        <v>672</v>
+        <v>678</v>
       </c>
       <c r="D530" t="s">
-        <v>7</v>
+        <v>679</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="B531" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="C531" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="D531" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="B532" t="s">
-        <v>182</v>
+        <v>674</v>
       </c>
       <c r="C532" t="s">
-        <v>182</v>
+        <v>675</v>
       </c>
       <c r="D532" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="B533" t="s">
-        <v>12</v>
+        <v>182</v>
       </c>
       <c r="C533" t="s">
-        <v>13</v>
+        <v>182</v>
       </c>
       <c r="D533" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="B534" t="s">
-        <v>180</v>
+        <v>12</v>
       </c>
       <c r="C534" t="s">
-        <v>180</v>
+        <v>13</v>
       </c>
       <c r="D534" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="B535" t="s">
-        <v>678</v>
+        <v>180</v>
       </c>
       <c r="C535" t="s">
-        <v>664</v>
+        <v>180</v>
       </c>
       <c r="D535" t="s">
-        <v>469</v>
+        <v>7</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="B536" t="s">
-        <v>663</v>
+        <v>681</v>
       </c>
       <c r="C536" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="D536" t="s">
-        <v>14</v>
+        <v>472</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="B537" t="s">
-        <v>658</v>
+        <v>666</v>
       </c>
       <c r="C537" t="s">
-        <v>659</v>
+        <v>667</v>
       </c>
       <c r="D537" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="B538" t="s">
         <v>661</v>
       </c>
       <c r="C538" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="D538" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="B539" t="s">
-        <v>655</v>
+        <v>664</v>
       </c>
       <c r="C539" t="s">
-        <v>656</v>
+        <v>664</v>
       </c>
       <c r="D539" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="B540" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="C540" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="D540" t="s">
-        <v>469</v>
+        <v>14</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="B541" t="s">
-        <v>653</v>
+        <v>659</v>
       </c>
       <c r="C541" t="s">
-        <v>653</v>
+        <v>659</v>
       </c>
       <c r="D541" t="s">
-        <v>7</v>
+        <v>472</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="B542" t="s">
-        <v>651</v>
+        <v>656</v>
       </c>
       <c r="C542" t="s">
-        <v>651</v>
+        <v>656</v>
       </c>
       <c r="D542" t="s">
-        <v>202</v>
+        <v>7</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="B543" t="s">
-        <v>647</v>
+        <v>654</v>
       </c>
       <c r="C543" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="D543" t="s">
-        <v>649</v>
+        <v>202</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="B544" t="s">
-        <v>679</v>
+        <v>650</v>
       </c>
       <c r="C544" t="s">
-        <v>679</v>
+        <v>651</v>
       </c>
       <c r="D544" t="s">
-        <v>202</v>
+        <v>652</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="B545" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="C545" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="D545" t="s">
-        <v>681</v>
+        <v>202</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="B546" t="s">
         <v>683</v>
       </c>
       <c r="C546" t="s">
+        <v>683</v>
+      </c>
+      <c r="D546" t="s">
         <v>684</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547" t="s">
         <v>685</v>
       </c>
       <c r="B547" t="s">
-        <v>491</v>
+        <v>686</v>
       </c>
       <c r="C547" t="s">
-        <v>567</v>
+        <v>687</v>
       </c>
       <c r="D547" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="B548" t="s">
-        <v>12</v>
+        <v>494</v>
       </c>
       <c r="C548" t="s">
-        <v>13</v>
+        <v>571</v>
       </c>
       <c r="D548" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="B549" t="s">
-        <v>688</v>
+        <v>12</v>
       </c>
       <c r="C549" t="s">
-        <v>689</v>
+        <v>13</v>
       </c>
       <c r="D549" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550" t="s">
         <v>690</v>
       </c>
       <c r="B550" t="s">
         <v>691</v>
       </c>
       <c r="C550" t="s">
         <v>692</v>
       </c>
       <c r="D550" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551" t="s">
         <v>693</v>
       </c>
       <c r="B551" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="C551" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="D551" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="B552" t="s">
-        <v>688</v>
+        <v>694</v>
       </c>
       <c r="C552" t="s">
-        <v>689</v>
+        <v>695</v>
       </c>
       <c r="D552" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="B553" t="s">
-        <v>12</v>
+        <v>691</v>
       </c>
       <c r="C553" t="s">
-        <v>13</v>
+        <v>692</v>
       </c>
       <c r="D553" t="s">
-        <v>469</v>
+        <v>7</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="B554" t="s">
-        <v>491</v>
+        <v>12</v>
       </c>
       <c r="C554" t="s">
-        <v>567</v>
+        <v>13</v>
       </c>
       <c r="D554" t="s">
-        <v>7</v>
+        <v>472</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="B555" t="s">
-        <v>683</v>
+        <v>494</v>
       </c>
       <c r="C555" t="s">
-        <v>684</v>
+        <v>571</v>
       </c>
       <c r="D555" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="B556" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="C556" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
       <c r="D556" t="s">
-        <v>474</v>
+        <v>7</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557" t="s">
         <v>697</v>
       </c>
       <c r="B557" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="C557" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="D557" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558" t="s">
+        <v>700</v>
+      </c>
+      <c r="B558" t="s">
         <v>698</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="C558" t="s">
         <v>699</v>
       </c>
       <c r="D558" t="s">
-        <v>14</v>
+        <v>477</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="B559" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="C559" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D559" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="B560" t="s">
         <v>250</v>
       </c>
       <c r="C560" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="D560" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="B561" t="s">
-        <v>491</v>
+        <v>250</v>
       </c>
       <c r="C561" t="s">
-        <v>567</v>
+        <v>704</v>
       </c>
       <c r="D561" t="s">
-        <v>703</v>
+        <v>14</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="B562" t="s">
-        <v>12</v>
+        <v>494</v>
       </c>
       <c r="C562" t="s">
-        <v>704</v>
+        <v>571</v>
       </c>
       <c r="D562" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="B563" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="C563" t="s">
-        <v>699</v>
+        <v>707</v>
       </c>
       <c r="D563" t="s">
-        <v>14</v>
+        <v>708</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="B564" t="s">
-        <v>707</v>
+        <v>246</v>
       </c>
       <c r="C564" t="s">
-        <v>708</v>
+        <v>702</v>
       </c>
       <c r="D564" t="s">
-        <v>709</v>
+        <v>14</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565" t="s">
+        <v>709</v>
+      </c>
+      <c r="B565" t="s">
         <v>710</v>
       </c>
-      <c r="B565" t="s">
+      <c r="C565" t="s">
         <v>711</v>
       </c>
-      <c r="C565" t="s">
+      <c r="D565" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566" t="s">
         <v>713</v>
       </c>
       <c r="B566" t="s">
         <v>714</v>
       </c>
       <c r="C566" t="s">
         <v>715</v>
       </c>
       <c r="D566" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567" t="s">
         <v>716</v>
       </c>
       <c r="B567" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="C567" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="D567" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="B568" t="s">
-        <v>711</v>
+        <v>717</v>
       </c>
       <c r="C568" t="s">
+        <v>718</v>
+      </c>
+      <c r="D568" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="B569" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="C569" t="s">
-        <v>708</v>
+        <v>715</v>
       </c>
       <c r="D569" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="B570" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
       <c r="C570" t="s">
-        <v>719</v>
+        <v>711</v>
       </c>
       <c r="D570" t="s">
-        <v>7</v>
+        <v>712</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571" t="s">
         <v>720</v>
       </c>
       <c r="B571" t="s">
         <v>721</v>
       </c>
       <c r="C571" t="s">
         <v>722</v>
       </c>
       <c r="D571" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572" t="s">
         <v>723</v>
       </c>
       <c r="B572" t="s">
-        <v>711</v>
+        <v>724</v>
       </c>
       <c r="C572" t="s">
-        <v>712</v>
+        <v>725</v>
       </c>
       <c r="D572" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="B573" t="s">
         <v>714</v>
       </c>
       <c r="C573" t="s">
         <v>715</v>
       </c>
       <c r="D573" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="B574" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="C574" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="D574" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="B575" t="s">
-        <v>726</v>
+        <v>717</v>
       </c>
       <c r="C575" t="s">
-        <v>727</v>
+        <v>718</v>
       </c>
       <c r="D575" t="s">
-        <v>728</v>
+        <v>7</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="B576" t="s">
-        <v>637</v>
+        <v>729</v>
       </c>
       <c r="C576" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="D576" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="B577" t="s">
-        <v>711</v>
+        <v>640</v>
       </c>
       <c r="C577" t="s">
-        <v>712</v>
+        <v>732</v>
       </c>
       <c r="D577" t="s">
-        <v>7</v>
+        <v>731</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="B578" t="s">
-        <v>721</v>
+        <v>714</v>
       </c>
       <c r="C578" t="s">
-        <v>722</v>
+        <v>715</v>
       </c>
       <c r="D578" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579" t="s">
+        <v>728</v>
+      </c>
+      <c r="B579" t="s">
+        <v>724</v>
+      </c>
+      <c r="C579" t="s">
         <v>725</v>
-      </c>
-[...4 lines deleted...]
-        <v>719</v>
       </c>
       <c r="D579" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="B580" t="s">
-        <v>731</v>
+        <v>721</v>
       </c>
       <c r="C580" t="s">
-        <v>732</v>
+        <v>722</v>
       </c>
       <c r="D580" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="B581" t="s">
-        <v>12</v>
+        <v>734</v>
       </c>
       <c r="C581" t="s">
-        <v>13</v>
+        <v>735</v>
       </c>
       <c r="D581" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="B582" t="s">
-        <v>733</v>
+        <v>12</v>
       </c>
       <c r="C582" t="s">
-        <v>734</v>
+        <v>13</v>
       </c>
       <c r="D582" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="B583" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="C583"/>
+        <v>736</v>
+      </c>
+      <c r="C583" t="s">
+        <v>737</v>
+      </c>
       <c r="D583" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="B584" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C584"/>
       <c r="D584" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="B585" t="s">
         <v>20</v>
       </c>
       <c r="C585"/>
       <c r="D585" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="B586" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C586"/>
       <c r="D586" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="B587" t="s">
         <v>17</v>
       </c>
       <c r="C587"/>
       <c r="D587" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B588" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C588"/>
       <c r="D588" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="B589" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C589"/>
       <c r="D589" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="B590" t="s">
         <v>22</v>
       </c>
       <c r="C590"/>
       <c r="D590" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="B591" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C591"/>
       <c r="D591" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="B592" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C592"/>
       <c r="D592" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="B593" t="s">
-        <v>743</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="C593"/>
       <c r="D593" t="s">
-        <v>469</v>
+        <v>26</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="B594" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="C594" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="D594" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" t="s">
-        <v>747</v>
+        <v>745</v>
       </c>
       <c r="B595" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="C595"/>
+        <v>748</v>
+      </c>
+      <c r="C595" t="s">
+        <v>749</v>
+      </c>
       <c r="D595" t="s">
-        <v>26</v>
+        <v>472</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="B596" t="s">
-        <v>246</v>
+        <v>17</v>
       </c>
       <c r="C596"/>
       <c r="D596" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="B597" t="s">
-        <v>294</v>
+        <v>246</v>
       </c>
       <c r="C597"/>
       <c r="D597" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="B598" t="s">
-        <v>250</v>
+        <v>294</v>
       </c>
       <c r="C598"/>
       <c r="D598" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="B599" t="s">
-        <v>20</v>
+        <v>250</v>
       </c>
       <c r="C599"/>
       <c r="D599" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="B600" t="s">
         <v>20</v>
       </c>
       <c r="C600"/>
       <c r="D600" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="B601" t="s">
-        <v>250</v>
+        <v>20</v>
       </c>
       <c r="C601"/>
       <c r="D601" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="B602" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="C602"/>
       <c r="D602" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="B603" t="s">
-        <v>294</v>
+        <v>246</v>
       </c>
       <c r="C603"/>
       <c r="D603" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="B604" t="s">
-        <v>17</v>
+        <v>294</v>
       </c>
       <c r="C604"/>
       <c r="D604" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="B605" t="s">
-        <v>754</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="C605"/>
       <c r="D605" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606" t="s">
         <v>756</v>
       </c>
       <c r="B606" t="s">
         <v>757</v>
       </c>
       <c r="C606" t="s">
         <v>758</v>
       </c>
       <c r="D606" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607" t="s">
         <v>759</v>
       </c>
       <c r="B607" t="s">
         <v>760</v>
       </c>
       <c r="C607" t="s">
         <v>761</v>
       </c>
       <c r="D607" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" t="s">
         <v>762</v>
       </c>
       <c r="B608" t="s">
-        <v>12</v>
+        <v>763</v>
       </c>
       <c r="C608" t="s">
-        <v>13</v>
+        <v>764</v>
       </c>
       <c r="D608" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="B609" t="s">
-        <v>182</v>
+        <v>12</v>
       </c>
       <c r="C609" t="s">
-        <v>764</v>
+        <v>13</v>
       </c>
       <c r="D609" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="B610" t="s">
-        <v>766</v>
+        <v>182</v>
       </c>
       <c r="C610" t="s">
         <v>767</v>
       </c>
       <c r="D610" t="s">
-        <v>676</v>
+        <v>14</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" t="s">
         <v>768</v>
       </c>
       <c r="B611" t="s">
         <v>769</v>
       </c>
       <c r="C611" t="s">
         <v>770</v>
       </c>
       <c r="D611" t="s">
-        <v>7</v>
+        <v>679</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" t="s">
         <v>771</v>
       </c>
       <c r="B612" t="s">
         <v>772</v>
       </c>
       <c r="C612" t="s">
         <v>773</v>
       </c>
       <c r="D612" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" t="s">
         <v>774</v>
       </c>
       <c r="B613" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
       <c r="C613" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="D613" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="B614" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="C614" t="s">
-        <v>770</v>
+        <v>776</v>
       </c>
       <c r="D614" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="B615" t="s">
-        <v>766</v>
+        <v>772</v>
       </c>
       <c r="C615" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="D615" t="s">
-        <v>676</v>
+        <v>7</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="B616" t="s">
-        <v>182</v>
+        <v>769</v>
       </c>
       <c r="C616" t="s">
-        <v>764</v>
+        <v>770</v>
       </c>
       <c r="D616" t="s">
-        <v>14</v>
+        <v>679</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="B617" t="s">
-        <v>669</v>
+        <v>182</v>
       </c>
       <c r="C617" t="s">
-        <v>775</v>
+        <v>767</v>
       </c>
       <c r="D617" t="s">
-        <v>776</v>
+        <v>14</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="B618" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="C618" t="s">
-        <v>13</v>
+        <v>778</v>
       </c>
       <c r="D618" t="s">
-        <v>14</v>
+        <v>779</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="B619" t="s">
+        <v>12</v>
+      </c>
+      <c r="C619" t="s">
         <v>13</v>
       </c>
-      <c r="C619"/>
       <c r="D619" t="s">
-        <v>469</v>
+        <v>14</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="B620" t="s">
-        <v>777</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C620"/>
       <c r="D620" t="s">
-        <v>779</v>
+        <v>472</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="B621" t="s">
         <v>780</v>
       </c>
       <c r="C621" t="s">
         <v>781</v>
       </c>
       <c r="D621" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="B622" t="s">
+        <v>783</v>
+      </c>
+      <c r="C622" t="s">
+        <v>784</v>
+      </c>
+      <c r="D622" t="s">
         <v>782</v>
-      </c>
-[...4 lines deleted...]
-        <v>784</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="B623" t="s">
-        <v>760</v>
+        <v>785</v>
       </c>
       <c r="C623" t="s">
-        <v>761</v>
+        <v>786</v>
       </c>
       <c r="D623" t="s">
-        <v>7</v>
+        <v>787</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="B624" t="s">
-        <v>757</v>
+        <v>763</v>
       </c>
       <c r="C624" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
       <c r="D624" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="B625" t="s">
-        <v>785</v>
+        <v>760</v>
       </c>
       <c r="C625" t="s">
-        <v>786</v>
+        <v>761</v>
       </c>
       <c r="D625" t="s">
-        <v>784</v>
+        <v>7</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="B626" t="s">
-        <v>754</v>
+        <v>788</v>
       </c>
       <c r="C626" t="s">
-        <v>755</v>
+        <v>789</v>
       </c>
       <c r="D626" t="s">
-        <v>469</v>
+        <v>787</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="B627" t="s">
-        <v>787</v>
+        <v>757</v>
       </c>
       <c r="C627" t="s">
-        <v>788</v>
+        <v>758</v>
       </c>
       <c r="D627" t="s">
-        <v>779</v>
+        <v>472</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628" t="s">
-        <v>789</v>
+        <v>777</v>
       </c>
       <c r="B628" t="s">
         <v>790</v>
       </c>
       <c r="C628" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D628" t="s">
-        <v>791</v>
+        <v>782</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" t="s">
         <v>792</v>
       </c>
       <c r="B629" t="s">
         <v>793</v>
       </c>
       <c r="C629" t="s">
         <v>793</v>
       </c>
       <c r="D629" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" t="s">
+        <v>795</v>
+      </c>
+      <c r="B630" t="s">
+        <v>796</v>
+      </c>
+      <c r="C630" t="s">
+        <v>796</v>
+      </c>
+      <c r="D630" t="s">
         <v>794</v>
-      </c>
-[...7 lines deleted...]
-        <v>791</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="B631" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="C631" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="D631" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="B632" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="C632" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="D632" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="B633" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="C633" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="D633" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="B634" t="s">
-        <v>797</v>
+        <v>802</v>
       </c>
       <c r="C634" t="s">
-        <v>797</v>
+        <v>802</v>
       </c>
       <c r="D634" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635" t="s">
+        <v>803</v>
+      </c>
+      <c r="B635" t="s">
         <v>800</v>
       </c>
-      <c r="B635" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C635" t="s">
-        <v>795</v>
+        <v>800</v>
       </c>
       <c r="D635" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="B636" t="s">
-        <v>790</v>
+        <v>798</v>
       </c>
       <c r="C636" t="s">
-        <v>790</v>
+        <v>798</v>
       </c>
       <c r="D636" t="s">
-        <v>202</v>
+        <v>794</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="B637" t="s">
         <v>793</v>
       </c>
       <c r="C637" t="s">
         <v>793</v>
       </c>
       <c r="D637" t="s">
-        <v>791</v>
+        <v>202</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="B638" t="s">
-        <v>802</v>
+        <v>796</v>
       </c>
       <c r="C638" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="D638" t="s">
-        <v>804</v>
+        <v>794</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639" t="s">
+        <v>804</v>
+      </c>
+      <c r="B639" t="s">
         <v>805</v>
-      </c>
-[...1 lines deleted...]
-        <v>806</v>
       </c>
       <c r="C639" t="s">
         <v>806</v>
       </c>
       <c r="D639" t="s">
-        <v>7</v>
+        <v>807</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="B640" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="C640" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="D640" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="B641" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="C641" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="D641" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="B642" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="C642" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="D642" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="B643" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="C643" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="D643" t="s">
-        <v>804</v>
+        <v>7</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="B644" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="C644" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="D644" t="s">
-        <v>7</v>
+        <v>807</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="B645" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="C645" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="D645" t="s">
-        <v>819</v>
+        <v>7</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646" t="s">
         <v>820</v>
       </c>
       <c r="B646" t="s">
         <v>821</v>
       </c>
       <c r="C646" t="s">
         <v>821</v>
       </c>
       <c r="D646" t="s">
-        <v>7</v>
+        <v>822</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="B647" t="s">
-        <v>567</v>
+        <v>824</v>
       </c>
       <c r="C647" t="s">
-        <v>567</v>
+        <v>824</v>
       </c>
       <c r="D647" t="s">
-        <v>823</v>
+        <v>7</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="B648" t="s">
-        <v>13</v>
+        <v>571</v>
       </c>
       <c r="C648" t="s">
-        <v>13</v>
+        <v>571</v>
       </c>
       <c r="D648" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="B649" t="s">
-        <v>567</v>
+        <v>13</v>
       </c>
       <c r="C649" t="s">
-        <v>567</v>
+        <v>13</v>
       </c>
       <c r="D649" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="A650" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="B650" t="s">
-        <v>13</v>
+        <v>571</v>
       </c>
       <c r="C650" t="s">
-        <v>13</v>
+        <v>571</v>
       </c>
       <c r="D650" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="A651" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="B651" t="s">
+        <v>13</v>
+      </c>
+      <c r="C651" t="s">
+        <v>13</v>
+      </c>
+      <c r="D651" t="s">
         <v>826</v>
-      </c>
-[...4 lines deleted...]
-        <v>827</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="A652" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="B652" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="C652" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="D652" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="A653" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="B653" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="C653" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="D653" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="A654" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="B654" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="C654" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="D654" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="A655" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="B655" t="s">
-        <v>821</v>
+        <v>835</v>
       </c>
       <c r="C655" t="s">
-        <v>821</v>
+        <v>835</v>
       </c>
       <c r="D655" t="s">
-        <v>7</v>
+        <v>832</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="A656" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="B656" t="s">
-        <v>833</v>
+        <v>824</v>
       </c>
       <c r="C656" t="s">
-        <v>833</v>
+        <v>824</v>
       </c>
       <c r="D656" t="s">
-        <v>831</v>
+        <v>7</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="A657" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="B657" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="C657" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="D657" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="A658" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="B658" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="C658" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="D658" t="s">
-        <v>836</v>
+        <v>832</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="A659" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="B659" t="s">
-        <v>818</v>
+        <v>838</v>
       </c>
       <c r="C659" t="s">
-        <v>818</v>
+        <v>838</v>
       </c>
       <c r="D659" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="A660" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="B660" t="s">
-        <v>816</v>
+        <v>821</v>
       </c>
       <c r="C660" t="s">
-        <v>816</v>
+        <v>821</v>
       </c>
       <c r="D660" t="s">
-        <v>7</v>
+        <v>840</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="A661" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="B661" t="s">
-        <v>814</v>
+        <v>819</v>
       </c>
       <c r="C661" t="s">
-        <v>814</v>
+        <v>819</v>
       </c>
       <c r="D661" t="s">
-        <v>202</v>
+        <v>7</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="A662" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="B662" t="s">
-        <v>812</v>
+        <v>817</v>
       </c>
       <c r="C662" t="s">
-        <v>812</v>
+        <v>817</v>
       </c>
       <c r="D662" t="s">
-        <v>7</v>
+        <v>202</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="A663" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="B663" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="C663" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="D663" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="A664" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="B664" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="C664" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="D664" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="A665" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="B665" t="s">
-        <v>838</v>
+        <v>813</v>
       </c>
       <c r="C665" t="s">
-        <v>838</v>
+        <v>813</v>
       </c>
       <c r="D665" t="s">
-        <v>839</v>
+        <v>7</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="A666" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="B666" t="s">
-        <v>806</v>
+        <v>841</v>
       </c>
       <c r="C666" t="s">
-        <v>806</v>
+        <v>841</v>
       </c>
       <c r="D666" t="s">
-        <v>7</v>
+        <v>842</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="A667" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="B667" t="s">
-        <v>840</v>
+        <v>809</v>
       </c>
       <c r="C667" t="s">
-        <v>840</v>
+        <v>809</v>
       </c>
       <c r="D667" t="s">
-        <v>831</v>
+        <v>7</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="A668" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="B668" t="s">
-        <v>802</v>
+        <v>843</v>
       </c>
       <c r="C668" t="s">
-        <v>803</v>
+        <v>843</v>
       </c>
       <c r="D668" t="s">
-        <v>202</v>
+        <v>832</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="A669" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="B669" t="s">
-        <v>841</v>
+        <v>805</v>
       </c>
       <c r="C669" t="s">
-        <v>841</v>
+        <v>806</v>
       </c>
       <c r="D669" t="s">
-        <v>839</v>
+        <v>202</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="A670" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="B670" t="s">
+        <v>844</v>
+      </c>
+      <c r="C670" t="s">
+        <v>844</v>
+      </c>
+      <c r="D670" t="s">
         <v>842</v>
-      </c>
-[...4 lines deleted...]
-        <v>827</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="A671" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="B671" t="s">
-        <v>844</v>
-[...1 lines deleted...]
-      <c r="C671"/>
+        <v>845</v>
+      </c>
+      <c r="C671" t="s">
+        <v>845</v>
+      </c>
       <c r="D671" t="s">
-        <v>845</v>
+        <v>830</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="A672" t="s">
         <v>846</v>
       </c>
       <c r="B672" t="s">
         <v>847</v>
       </c>
       <c r="C672"/>
       <c r="D672" t="s">
-        <v>26</v>
+        <v>848</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="A673" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="B673" t="s">
-        <v>244</v>
+        <v>850</v>
       </c>
       <c r="C673"/>
       <c r="D673" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="A674" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="B674" t="s">
-        <v>808</v>
+        <v>244</v>
       </c>
       <c r="C674"/>
       <c r="D674" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="A675" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="B675" t="s">
-        <v>851</v>
+        <v>811</v>
       </c>
       <c r="C675"/>
       <c r="D675" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="A676" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="B676" t="s">
-        <v>816</v>
+        <v>854</v>
       </c>
       <c r="C676"/>
       <c r="D676" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="A677" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="B677" t="s">
-        <v>821</v>
+        <v>819</v>
       </c>
       <c r="C677"/>
       <c r="D677" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="A678" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="B678" t="s">
-        <v>268</v>
+        <v>824</v>
       </c>
       <c r="C678"/>
       <c r="D678" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="A679" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="B679" t="s">
         <v>268</v>
       </c>
       <c r="C679"/>
       <c r="D679" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="A680" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="B680" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
       <c r="C680" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
       <c r="D680" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="A681" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="B681" t="s">
-        <v>821</v>
+        <v>268</v>
       </c>
       <c r="C681"/>
       <c r="D681" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="A682" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="B682" t="s">
-        <v>826</v>
-[...3 lines deleted...]
-      </c>
+        <v>824</v>
+      </c>
+      <c r="C682"/>
       <c r="D682" t="s">
-        <v>827</v>
+        <v>26</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="A683" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="B683" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="C683" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="D683" t="s">
-        <v>856</v>
+        <v>830</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="A684" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="B684" t="s">
-        <v>816</v>
-[...1 lines deleted...]
-      <c r="C684"/>
+        <v>833</v>
+      </c>
+      <c r="C684" t="s">
+        <v>833</v>
+      </c>
       <c r="D684" t="s">
-        <v>26</v>
+        <v>859</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="A685" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="B685" t="s">
-        <v>851</v>
+        <v>819</v>
       </c>
       <c r="C685"/>
       <c r="D685" t="s">
-        <v>837</v>
+        <v>26</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="A686" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="B686" t="s">
-        <v>808</v>
+        <v>854</v>
       </c>
       <c r="C686"/>
       <c r="D686" t="s">
-        <v>26</v>
+        <v>840</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="A687" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="B687" t="s">
-        <v>847</v>
+        <v>811</v>
       </c>
       <c r="C687"/>
       <c r="D687" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="A688" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="B688" t="s">
-        <v>244</v>
+        <v>850</v>
       </c>
       <c r="C688"/>
       <c r="D688" t="s">
-        <v>837</v>
+        <v>26</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="A689" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="B689" t="s">
-        <v>844</v>
+        <v>244</v>
       </c>
       <c r="C689"/>
       <c r="D689" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
     </row>
     <row r="690" spans="1:4">
       <c r="A690" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="B690" t="s">
-        <v>858</v>
-[...3 lines deleted...]
-      </c>
+        <v>847</v>
+      </c>
+      <c r="C690"/>
       <c r="D690" t="s">
-        <v>7</v>
+        <v>848</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="A691" t="s">
         <v>860</v>
       </c>
       <c r="B691" t="s">
         <v>861</v>
       </c>
       <c r="C691" t="s">
         <v>862</v>
       </c>
       <c r="D691" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="692" spans="1:4">
       <c r="A692" t="s">
         <v>863</v>
       </c>
       <c r="B692" t="s">
         <v>864</v>
       </c>
       <c r="C692" t="s">
         <v>865</v>
       </c>
       <c r="D692" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="A693" t="s">
         <v>866</v>
       </c>
       <c r="B693" t="s">
-        <v>864</v>
+        <v>867</v>
       </c>
       <c r="C693" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="D693" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="A694" t="s">
-        <v>866</v>
+        <v>869</v>
       </c>
       <c r="B694" t="s">
-        <v>861</v>
+        <v>867</v>
       </c>
       <c r="C694" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="D694" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="695" spans="1:4">
       <c r="A695" t="s">
-        <v>866</v>
+        <v>869</v>
       </c>
       <c r="B695" t="s">
-        <v>858</v>
+        <v>864</v>
       </c>
       <c r="C695" t="s">
-        <v>859</v>
+        <v>865</v>
       </c>
       <c r="D695" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="A696" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="B696" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
       <c r="C696" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="D696" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="A697" t="s">
         <v>871</v>
       </c>
       <c r="B697" t="s">
         <v>872</v>
       </c>
       <c r="C697" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="D697" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="A698" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="B698" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="C698" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="D698" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="A699" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="B699" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="C699" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="D699" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="A700" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="B700" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="C700" t="s">
         <v>879</v>
       </c>
       <c r="D700" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="A701" t="s">
         <v>880</v>
       </c>
       <c r="B701" t="s">
         <v>881</v>
       </c>
       <c r="C701" t="s">
         <v>882</v>
       </c>
       <c r="D701" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="A702" t="s">
         <v>883</v>
       </c>
       <c r="B702" t="s">
-        <v>567</v>
+        <v>884</v>
       </c>
       <c r="C702" t="s">
-        <v>567</v>
+        <v>885</v>
       </c>
       <c r="D702" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="A703" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="B703" t="s">
-        <v>885</v>
+        <v>571</v>
       </c>
       <c r="C703" t="s">
-        <v>886</v>
+        <v>571</v>
       </c>
       <c r="D703" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="A704" t="s">
         <v>887</v>
       </c>
       <c r="B704" t="s">
         <v>888</v>
       </c>
       <c r="C704" t="s">
         <v>889</v>
       </c>
       <c r="D704" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="A705" t="s">
         <v>890</v>
       </c>
       <c r="B705" t="s">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="C705" t="s">
-        <v>889</v>
+        <v>892</v>
       </c>
       <c r="D705" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="A706" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="B706" t="s">
-        <v>886</v>
+        <v>891</v>
       </c>
       <c r="C706" t="s">
-        <v>886</v>
+        <v>892</v>
       </c>
       <c r="D706" t="s">
-        <v>469</v>
+        <v>7</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="A707" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="B707" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="C707" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="D707" t="s">
-        <v>892</v>
+        <v>472</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="A708" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="B708" t="s">
-        <v>567</v>
+        <v>894</v>
       </c>
       <c r="C708" t="s">
-        <v>567</v>
+        <v>894</v>
       </c>
       <c r="D708" t="s">
-        <v>7</v>
+        <v>895</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="A709" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="B709" t="s">
-        <v>13</v>
+        <v>571</v>
       </c>
       <c r="C709" t="s">
-        <v>13</v>
+        <v>571</v>
       </c>
       <c r="D709" t="s">
-        <v>893</v>
+        <v>7</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="A710" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="B710" t="s">
-        <v>881</v>
+        <v>13</v>
       </c>
       <c r="C710" t="s">
-        <v>882</v>
+        <v>13</v>
       </c>
       <c r="D710" t="s">
-        <v>7</v>
+        <v>896</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="A711" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="B711" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="C711" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
       <c r="D711" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="A712" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="B712" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="C712" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="D712" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="A713" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="B713" t="s">
-        <v>876</v>
+        <v>884</v>
       </c>
       <c r="C713" t="s">
-        <v>876</v>
+        <v>885</v>
       </c>
       <c r="D713" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="A714" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="B714" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="C714" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="D714" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="A715" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="B715" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
       <c r="C715" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
       <c r="D715" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="A716" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="B716" t="s">
-        <v>869</v>
+        <v>875</v>
       </c>
       <c r="C716" t="s">
-        <v>870</v>
+        <v>875</v>
       </c>
       <c r="D716" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="A717" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="B717" t="s">
-        <v>896</v>
+        <v>872</v>
       </c>
       <c r="C717" t="s">
-        <v>897</v>
+        <v>873</v>
       </c>
       <c r="D717" t="s">
-        <v>315</v>
+        <v>14</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="A718" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="B718" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="C718" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="D718" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="A719" t="s">
-        <v>899</v>
+        <v>893</v>
       </c>
       <c r="B719" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C719"/>
+        <v>901</v>
+      </c>
+      <c r="C719" t="s">
+        <v>901</v>
+      </c>
       <c r="D719" t="s">
-        <v>26</v>
+        <v>319</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="A720" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="B720" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C720"/>
       <c r="D720" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="A721" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="B721" t="s">
         <v>22</v>
       </c>
       <c r="C721"/>
       <c r="D721" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="A722" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="B722" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C722"/>
       <c r="D722" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="A723" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B723" t="s">
-        <v>180</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C723"/>
       <c r="D723" t="s">
-        <v>904</v>
+        <v>26</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="A724" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
       <c r="B724" t="s">
-        <v>905</v>
+        <v>180</v>
       </c>
       <c r="C724" t="s">
         <v>906</v>
       </c>
       <c r="D724" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
     </row>
     <row r="725" spans="1:4">
       <c r="A725" t="s">
+        <v>905</v>
+      </c>
+      <c r="B725" t="s">
+        <v>908</v>
+      </c>
+      <c r="C725" t="s">
+        <v>909</v>
+      </c>
+      <c r="D725" t="s">
         <v>907</v>
-      </c>
-[...5 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="A726" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="B726" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C726"/>
       <c r="D726" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="A727" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="B727" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C727"/>
       <c r="D727" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="A728" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="B728" t="s">
         <v>22</v>
       </c>
       <c r="C728"/>
       <c r="D728" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="A729" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="B729" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C729"/>
       <c r="D729" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="A730" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="B730" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C730"/>
       <c r="D730" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="A731" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="B731" t="s">
-        <v>242</v>
+        <v>17</v>
       </c>
       <c r="C731"/>
       <c r="D731" t="s">
-        <v>315</v>
+        <v>26</v>
       </c>
     </row>
     <row r="732" spans="1:4">
       <c r="A732" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="B732" t="s">
-        <v>17</v>
+        <v>242</v>
       </c>
       <c r="C732"/>
       <c r="D732" t="s">
-        <v>26</v>
+        <v>319</v>
       </c>
     </row>
     <row r="733" spans="1:4">
       <c r="A733" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="B733" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C733"/>
       <c r="D733" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="734" spans="1:4">
       <c r="A734" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="B734" t="s">
-        <v>253</v>
+        <v>20</v>
       </c>
       <c r="C734"/>
       <c r="D734" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="735" spans="1:4">
       <c r="A735" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="B735" t="s">
-        <v>22</v>
+        <v>253</v>
       </c>
       <c r="C735"/>
       <c r="D735" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="736" spans="1:4">
       <c r="A736" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="B736" t="s">
         <v>22</v>
       </c>
       <c r="C736"/>
       <c r="D736" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="737" spans="1:4">
       <c r="A737" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="B737" t="s">
-        <v>253</v>
+        <v>22</v>
       </c>
       <c r="C737"/>
       <c r="D737" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="738" spans="1:4">
       <c r="A738" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="B738" t="s">
-        <v>20</v>
+        <v>253</v>
       </c>
       <c r="C738"/>
       <c r="D738" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="739" spans="1:4">
       <c r="A739" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="B739" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C739"/>
       <c r="D739" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="740" spans="1:4">
       <c r="A740" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="B740" t="s">
-        <v>917</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="C740"/>
       <c r="D740" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
     </row>
     <row r="741" spans="1:4">
       <c r="A741" t="s">
         <v>919</v>
       </c>
       <c r="B741" t="s">
         <v>920</v>
       </c>
       <c r="C741" t="s">
         <v>921</v>
       </c>
       <c r="D741" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="742" spans="1:4">
       <c r="A742" t="s">
         <v>922</v>
       </c>
       <c r="B742" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="C742" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="D742" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="743" spans="1:4">
       <c r="A743" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="B743" t="s">
-        <v>917</v>
+        <v>923</v>
       </c>
       <c r="C743" t="s">
-        <v>918</v>
+        <v>924</v>
       </c>
       <c r="D743" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="744" spans="1:4">
       <c r="A744" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="B744" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="C744"/>
+        <v>920</v>
+      </c>
+      <c r="C744" t="s">
+        <v>921</v>
+      </c>
       <c r="D744" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="745" spans="1:4">
       <c r="A745" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="B745" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C745"/>
       <c r="D745" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="746" spans="1:4">
       <c r="A746" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="B746" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C746"/>
       <c r="D746" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="747" spans="1:4">
       <c r="A747" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="B747" t="s">
         <v>22</v>
       </c>
       <c r="C747"/>
       <c r="D747" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="748" spans="1:4">
       <c r="A748" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="B748" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C748"/>
       <c r="D748" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="749" spans="1:4">
       <c r="A749" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="B749" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C749"/>
       <c r="D749" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="750" spans="1:4">
       <c r="A750" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B750" t="s">
-        <v>242</v>
+        <v>17</v>
       </c>
       <c r="C750"/>
       <c r="D750" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="751" spans="1:4">
       <c r="A751" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B751" t="s">
-        <v>17</v>
+        <v>242</v>
       </c>
       <c r="C751"/>
       <c r="D751" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="752" spans="1:4">
       <c r="A752" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="B752" t="s">
-        <v>246</v>
+        <v>17</v>
       </c>
       <c r="C752"/>
       <c r="D752" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="753" spans="1:4">
       <c r="A753" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="B753" t="s">
-        <v>294</v>
+        <v>246</v>
       </c>
       <c r="C753"/>
       <c r="D753" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="754" spans="1:4">
       <c r="A754" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B754" t="s">
-        <v>250</v>
+        <v>294</v>
       </c>
       <c r="C754"/>
       <c r="D754" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="755" spans="1:4">
       <c r="A755" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="B755" t="s">
-        <v>20</v>
+        <v>250</v>
       </c>
       <c r="C755"/>
       <c r="D755" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="756" spans="1:4">
       <c r="A756" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="B756" t="s">
-        <v>268</v>
+        <v>20</v>
       </c>
       <c r="C756"/>
       <c r="D756" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="757" spans="1:4">
       <c r="A757" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="B757" t="s">
         <v>268</v>
       </c>
       <c r="C757"/>
       <c r="D757" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="758" spans="1:4">
       <c r="A758" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="B758" t="s">
-        <v>20</v>
+        <v>268</v>
       </c>
       <c r="C758"/>
       <c r="D758" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="759" spans="1:4">
       <c r="A759" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="B759" t="s">
-        <v>250</v>
+        <v>20</v>
       </c>
       <c r="C759"/>
       <c r="D759" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="760" spans="1:4">
       <c r="A760" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="B760" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="C760"/>
       <c r="D760" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="761" spans="1:4">
       <c r="A761" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="B761" t="s">
         <v>294</v>
       </c>
       <c r="C761"/>
       <c r="D761" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="762" spans="1:4">
       <c r="A762" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="B762" t="s">
-        <v>17</v>
+        <v>246</v>
       </c>
       <c r="C762"/>
       <c r="D762" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="763" spans="1:4">
       <c r="A763" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="B763" t="s">
-        <v>242</v>
+        <v>17</v>
       </c>
       <c r="C763"/>
       <c r="D763" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="764" spans="1:4">
       <c r="A764" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="B764" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>242</v>
+      </c>
+      <c r="C764"/>
       <c r="D764" t="s">
-        <v>937</v>
+        <v>26</v>
       </c>
     </row>
     <row r="765" spans="1:4">
       <c r="A765" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="B765" t="s">
-        <v>328</v>
+        <v>5</v>
       </c>
       <c r="C765" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="D765" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="766" spans="1:4">
       <c r="A766" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="B766" t="s">
-        <v>939</v>
+        <v>331</v>
       </c>
       <c r="C766" t="s">
+        <v>941</v>
+      </c>
+      <c r="D766" t="s">
         <v>940</v>
-      </c>
-[...1 lines deleted...]
-        <v>941</v>
       </c>
     </row>
     <row r="767" spans="1:4">
       <c r="A767" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="B767" t="s">
-        <v>325</v>
+        <v>942</v>
       </c>
       <c r="C767" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="D767" t="s">
-        <v>937</v>
+        <v>944</v>
       </c>
     </row>
     <row r="768" spans="1:4">
       <c r="A768" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="B768" t="s">
-        <v>9</v>
+        <v>328</v>
       </c>
       <c r="C768" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="D768" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="769" spans="1:4">
       <c r="A769" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="B769" t="s">
-        <v>944</v>
+        <v>9</v>
       </c>
       <c r="C769" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="D769" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="770" spans="1:4">
       <c r="A770" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="B770" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="C770" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="D770" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="771" spans="1:4">
       <c r="A771" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="B771" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="C771" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="D771" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="772" spans="1:4">
       <c r="A772" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="B772" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="C772" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="D772" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="773" spans="1:4">
       <c r="A773" t="s">
-        <v>952</v>
+        <v>938</v>
       </c>
       <c r="B773" t="s">
-        <v>302</v>
+        <v>953</v>
       </c>
       <c r="C773" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="D773" t="s">
-        <v>7</v>
+        <v>940</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="A774" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="B774" t="s">
-        <v>955</v>
+        <v>302</v>
       </c>
       <c r="C774" t="s">
         <v>956</v>
       </c>
       <c r="D774" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="A775" t="s">
         <v>957</v>
       </c>
       <c r="B775" t="s">
         <v>958</v>
       </c>
       <c r="C775" t="s">
         <v>959</v>
       </c>
       <c r="D775" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="A776" t="s">
         <v>960</v>
@@ -15899,8954 +15908,8968 @@
         <v>965</v>
       </c>
       <c r="D777" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778" t="s">
         <v>966</v>
       </c>
       <c r="B778" t="s">
         <v>967</v>
       </c>
       <c r="C778" t="s">
         <v>968</v>
       </c>
       <c r="D778" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="A779" t="s">
         <v>969</v>
       </c>
       <c r="B779" t="s">
-        <v>967</v>
+        <v>970</v>
       </c>
       <c r="C779" t="s">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="D779" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="A780" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B780" t="s">
-        <v>964</v>
+        <v>970</v>
       </c>
       <c r="C780" t="s">
-        <v>965</v>
+        <v>971</v>
       </c>
       <c r="D780" t="s">
-        <v>202</v>
+        <v>7</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="A781" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B781" t="s">
-        <v>961</v>
+        <v>967</v>
       </c>
       <c r="C781" t="s">
-        <v>962</v>
+        <v>968</v>
       </c>
       <c r="D781" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="A782" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B782" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="C782" t="s">
-        <v>959</v>
+        <v>965</v>
       </c>
       <c r="D782" t="s">
-        <v>7</v>
+        <v>202</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="A783" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B783" t="s">
-        <v>955</v>
+        <v>961</v>
       </c>
       <c r="C783" t="s">
-        <v>956</v>
+        <v>962</v>
       </c>
       <c r="D783" t="s">
-        <v>202</v>
+        <v>7</v>
       </c>
     </row>
     <row r="784" spans="1:4">
       <c r="A784" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="B784" t="s">
-        <v>302</v>
+        <v>958</v>
       </c>
       <c r="C784" t="s">
-        <v>953</v>
+        <v>959</v>
       </c>
       <c r="D784" t="s">
-        <v>7</v>
+        <v>202</v>
       </c>
     </row>
     <row r="785" spans="1:4">
       <c r="A785" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="B785" t="s">
-        <v>971</v>
-[...1 lines deleted...]
-      <c r="C785"/>
+        <v>302</v>
+      </c>
+      <c r="C785" t="s">
+        <v>956</v>
+      </c>
       <c r="D785" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="A786" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="B786" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="C786"/>
       <c r="D786" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="A787" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="B787" t="s">
-        <v>5</v>
+        <v>976</v>
       </c>
       <c r="C787"/>
       <c r="D787" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="A788" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="B788" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C788"/>
       <c r="D788" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="A789" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="B789" t="s">
-        <v>325</v>
+        <v>9</v>
       </c>
       <c r="C789"/>
       <c r="D789" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="A790" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="B790" t="s">
         <v>328</v>
       </c>
       <c r="C790"/>
       <c r="D790" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="791" spans="1:4">
       <c r="A791" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="B791" t="s">
-        <v>979</v>
+        <v>331</v>
       </c>
       <c r="C791"/>
       <c r="D791" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="A792" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="B792" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="C792"/>
       <c r="D792" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="A793" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="B793" t="s">
-        <v>948</v>
+        <v>984</v>
       </c>
       <c r="C793"/>
       <c r="D793" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="A794" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="B794" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="C794"/>
       <c r="D794" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="A795" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="B795" t="s">
-        <v>944</v>
+        <v>953</v>
       </c>
       <c r="C795"/>
       <c r="D795" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="A796" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="B796" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="C796"/>
       <c r="D796" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="A797" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="B797" t="s">
-        <v>944</v>
-[...3 lines deleted...]
-      </c>
+        <v>949</v>
+      </c>
+      <c r="C797"/>
       <c r="D797" t="s">
-        <v>988</v>
+        <v>26</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="A798" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="B798" t="s">
-        <v>946</v>
-[...1 lines deleted...]
-      <c r="C798"/>
+        <v>947</v>
+      </c>
+      <c r="C798" t="s">
+        <v>990</v>
+      </c>
       <c r="D798" t="s">
-        <v>26</v>
+        <v>991</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="A799" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="B799" t="s">
-        <v>948</v>
-[...3 lines deleted...]
-      </c>
+        <v>949</v>
+      </c>
+      <c r="C799"/>
       <c r="D799" t="s">
-        <v>988</v>
+        <v>26</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="A800" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="B800" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="C800" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="D800" t="s">
-        <v>988</v>
+        <v>991</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="A801" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="B801" t="s">
-        <v>328</v>
-[...1 lines deleted...]
-      <c r="C801"/>
+        <v>953</v>
+      </c>
+      <c r="C801" t="s">
+        <v>993</v>
+      </c>
       <c r="D801" t="s">
-        <v>26</v>
+        <v>991</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="A802" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="B802" t="s">
-        <v>981</v>
+        <v>331</v>
       </c>
       <c r="C802"/>
       <c r="D802" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="A803" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="B803" t="s">
-        <v>979</v>
-[...3 lines deleted...]
-      </c>
+        <v>984</v>
+      </c>
+      <c r="C803"/>
       <c r="D803" t="s">
-        <v>988</v>
+        <v>26</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="A804" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="B804" t="s">
-        <v>325</v>
-[...1 lines deleted...]
-      <c r="C804"/>
+        <v>982</v>
+      </c>
+      <c r="C804" t="s">
+        <v>994</v>
+      </c>
       <c r="D804" t="s">
-        <v>26</v>
+        <v>991</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="A805" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="B805" t="s">
-        <v>9</v>
+        <v>328</v>
       </c>
       <c r="C805"/>
       <c r="D805" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="806" spans="1:4">
       <c r="A806" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="B806" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="C806"/>
       <c r="D806" t="s">
-        <v>988</v>
+        <v>26</v>
       </c>
     </row>
     <row r="807" spans="1:4">
       <c r="A807" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="B807" t="s">
-        <v>971</v>
-[...1 lines deleted...]
-      <c r="C807"/>
+        <v>5</v>
+      </c>
+      <c r="C807" t="s">
+        <v>995</v>
+      </c>
       <c r="D807" t="s">
-        <v>202</v>
+        <v>991</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="A808" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="B808" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="C808"/>
       <c r="D808" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="A809" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
       <c r="B809" t="s">
-        <v>242</v>
+        <v>976</v>
       </c>
       <c r="C809"/>
       <c r="D809" t="s">
-        <v>26</v>
+        <v>202</v>
       </c>
     </row>
     <row r="810" spans="1:4">
       <c r="A810" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="B810" t="s">
-        <v>17</v>
+        <v>242</v>
       </c>
       <c r="C810"/>
       <c r="D810" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="811" spans="1:4">
       <c r="A811" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="B811" t="s">
-        <v>996</v>
+        <v>17</v>
       </c>
       <c r="C811"/>
       <c r="D811" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="812" spans="1:4">
       <c r="A812" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="B812" t="s">
-        <v>246</v>
+        <v>999</v>
       </c>
       <c r="C812"/>
       <c r="D812" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="813" spans="1:4">
       <c r="A813" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="B813" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="C813"/>
       <c r="D813" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="814" spans="1:4">
       <c r="A814" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="B814" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="C814"/>
       <c r="D814" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="815" spans="1:4">
       <c r="A815" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="B815" t="s">
-        <v>20</v>
+        <v>250</v>
       </c>
       <c r="C815"/>
       <c r="D815" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="816" spans="1:4">
       <c r="A816" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="B816" t="s">
-        <v>268</v>
+        <v>20</v>
       </c>
       <c r="C816"/>
       <c r="D816" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="817" spans="1:4">
       <c r="A817" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="B817" t="s">
         <v>268</v>
       </c>
       <c r="C817"/>
       <c r="D817" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="A818" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
       <c r="B818" t="s">
-        <v>20</v>
+        <v>268</v>
       </c>
       <c r="C818"/>
       <c r="D818" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="819" spans="1:4">
       <c r="A819" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
       <c r="B819" t="s">
-        <v>250</v>
+        <v>20</v>
       </c>
       <c r="C819"/>
       <c r="D819" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="820" spans="1:4">
       <c r="A820" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
       <c r="B820" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C820"/>
       <c r="D820" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="A821" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
       <c r="B821" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C821"/>
       <c r="D821" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="A822" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
       <c r="B822" t="s">
-        <v>996</v>
+        <v>246</v>
       </c>
       <c r="C822"/>
       <c r="D822" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="A823" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
       <c r="B823" t="s">
-        <v>242</v>
+        <v>999</v>
       </c>
       <c r="C823"/>
       <c r="D823" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="A824" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
       <c r="B824" t="s">
-        <v>17</v>
+        <v>242</v>
       </c>
       <c r="C824"/>
       <c r="D824" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="B825" t="s">
-        <v>1004</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="C825"/>
       <c r="D825" t="s">
-        <v>469</v>
+        <v>26</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="A826" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="B826" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="C826" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="D826" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="827" spans="1:4">
       <c r="A827" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="B827" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="C827" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="D827" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="828" spans="1:4">
       <c r="A828" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="B828" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="C828" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="D828" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="829" spans="1:4">
       <c r="A829" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="B829" t="s">
-        <v>567</v>
+        <v>1011</v>
       </c>
       <c r="C829" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="D829" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="830" spans="1:4">
       <c r="A830" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="B830" t="s">
         <v>13</v>
       </c>
       <c r="C830" t="s">
         <v>13</v>
       </c>
       <c r="D830" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="831" spans="1:4">
       <c r="A831" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="B831" t="s">
-        <v>1010</v>
+        <v>571</v>
       </c>
       <c r="C831" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="D831" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="832" spans="1:4">
       <c r="A832" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="B832" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="C832" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="D832" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="833" spans="1:4">
       <c r="A833" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="B833" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="C833" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="D833" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="834" spans="1:4">
       <c r="A834" t="s">
-        <v>1013</v>
+        <v>1006</v>
       </c>
       <c r="B834" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="C834" t="s">
         <v>1015</v>
       </c>
       <c r="D834" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="835" spans="1:4">
       <c r="A835" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B835" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="C835" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="D835" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="836" spans="1:4">
       <c r="A836" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B836" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="C836" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D836" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="837" spans="1:4">
       <c r="A837" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B837" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="C837" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D837" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="838" spans="1:4">
       <c r="A838" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B838" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C838" t="s">
         <v>1020</v>
       </c>
-      <c r="C838" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D838" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="839" spans="1:4">
       <c r="A839" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B839" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="C839" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D839" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="840" spans="1:4">
       <c r="A840" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B840" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="C840" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D840" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="841" spans="1:4">
       <c r="A841" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B841" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="C841" t="s">
-        <v>1024</v>
+        <v>1020</v>
       </c>
       <c r="D841" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="842" spans="1:4">
       <c r="A842" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B842" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="C842" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="D842" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="843" spans="1:4">
       <c r="A843" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B843" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C843" t="s">
         <v>1027</v>
       </c>
-      <c r="C843" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D843" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="844" spans="1:4">
       <c r="A844" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B844" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="C844" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="D844" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="845" spans="1:4">
       <c r="A845" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B845" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C845" t="s">
         <v>1030</v>
       </c>
-      <c r="C845" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D845" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="846" spans="1:4">
       <c r="A846" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B846" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C846" t="s">
-        <v>1017</v>
+        <v>1033</v>
       </c>
       <c r="D846" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="847" spans="1:4">
       <c r="A847" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B847" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="C847" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D847" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="848" spans="1:4">
       <c r="A848" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B848" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="C848" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D848" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="849" spans="1:4">
       <c r="A849" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B849" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="C849" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D849" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="850" spans="1:4">
       <c r="A850" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B850" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="C850" t="s">
-        <v>1024</v>
+        <v>1020</v>
       </c>
       <c r="D850" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="851" spans="1:4">
       <c r="A851" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B851" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="C851" t="s">
-        <v>1017</v>
+        <v>1033</v>
       </c>
       <c r="D851" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="852" spans="1:4">
       <c r="A852" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B852" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="C852" t="s">
-        <v>1026</v>
+        <v>1020</v>
       </c>
       <c r="D852" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="A853" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B853" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="C853" t="s">
-        <v>1026</v>
+        <v>1020</v>
       </c>
       <c r="D853" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="A854" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B854" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="C854" t="s">
-        <v>1026</v>
+        <v>1042</v>
       </c>
       <c r="D854" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="A855" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B855" t="s">
-        <v>1040</v>
+        <v>1043</v>
       </c>
       <c r="C855" t="s">
-        <v>1029</v>
+        <v>1020</v>
       </c>
       <c r="D855" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="A856" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B856" t="s">
-        <v>1041</v>
+        <v>1044</v>
       </c>
       <c r="C856" t="s">
-        <v>1015</v>
+        <v>1027</v>
       </c>
       <c r="D856" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="A857" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B857" t="s">
-        <v>1042</v>
+        <v>1045</v>
       </c>
       <c r="C857" t="s">
-        <v>1015</v>
+        <v>1027</v>
       </c>
       <c r="D857" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="A858" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B858" t="s">
-        <v>1043</v>
+        <v>1046</v>
       </c>
       <c r="C858" t="s">
-        <v>1017</v>
+        <v>1027</v>
       </c>
       <c r="D858" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="859" spans="1:4">
       <c r="A859" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B859" t="s">
-        <v>1044</v>
+        <v>1047</v>
       </c>
       <c r="C859" t="s">
-        <v>1015</v>
+        <v>1027</v>
       </c>
       <c r="D859" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="A860" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B860" t="s">
-        <v>1045</v>
+        <v>1048</v>
       </c>
       <c r="C860" t="s">
-        <v>1015</v>
+        <v>1027</v>
       </c>
       <c r="D860" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="A861" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B861" t="s">
-        <v>1046</v>
+        <v>1049</v>
       </c>
       <c r="C861" t="s">
-        <v>1015</v>
+        <v>1027</v>
       </c>
       <c r="D861" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="A862" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B862" t="s">
-        <v>1047</v>
+        <v>1050</v>
       </c>
       <c r="C862" t="s">
-        <v>1015</v>
+        <v>1027</v>
       </c>
       <c r="D862" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="863" spans="1:4">
       <c r="A863" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B863" t="s">
-        <v>1048</v>
+        <v>1051</v>
       </c>
       <c r="C863" t="s">
-        <v>1015</v>
+        <v>1027</v>
       </c>
       <c r="D863" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="864" spans="1:4">
       <c r="A864" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B864" t="s">
-        <v>1049</v>
+        <v>1052</v>
       </c>
       <c r="C864" t="s">
-        <v>1015</v>
+        <v>1027</v>
       </c>
       <c r="D864" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="865" spans="1:4">
       <c r="A865" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B865" t="s">
-        <v>1050</v>
+        <v>1053</v>
       </c>
       <c r="C865" t="s">
-        <v>1051</v>
+        <v>1027</v>
       </c>
       <c r="D865" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="866" spans="1:4">
       <c r="A866" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B866" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="C866" t="s">
-        <v>1015</v>
+        <v>1027</v>
       </c>
       <c r="D866" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="867" spans="1:4">
       <c r="A867" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B867" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="C867" t="s">
-        <v>1015</v>
+        <v>1027</v>
       </c>
       <c r="D867" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="868" spans="1:4">
       <c r="A868" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B868" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="C868" t="s">
-        <v>1015</v>
+        <v>1030</v>
       </c>
       <c r="D868" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="869" spans="1:4">
       <c r="A869" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B869" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="C869" t="s">
-        <v>1015</v>
+        <v>1020</v>
       </c>
       <c r="D869" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="870" spans="1:4">
       <c r="A870" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B870" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="C870"/>
+        <v>1058</v>
+      </c>
+      <c r="C870" t="s">
+        <v>1020</v>
+      </c>
       <c r="D870" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="871" spans="1:4">
       <c r="A871" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B871" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="C871" t="s">
-        <v>1058</v>
+        <v>1020</v>
       </c>
       <c r="D871" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="872" spans="1:4">
       <c r="A872" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B872" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="C872" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D872" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="873" spans="1:4">
       <c r="A873" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B873" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="C873" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D873" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="874" spans="1:4">
       <c r="A874" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B874" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="C874" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D874" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="875" spans="1:4">
       <c r="A875" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B875" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="C875" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D875" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="876" spans="1:4">
       <c r="A876" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B876" t="s">
-        <v>1063</v>
-[...1 lines deleted...]
-      <c r="C876"/>
+        <v>1064</v>
+      </c>
+      <c r="C876" t="s">
+        <v>1020</v>
+      </c>
       <c r="D876" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="877" spans="1:4">
       <c r="A877" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B877" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="C877" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D877" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="878" spans="1:4">
       <c r="A878" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B878" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="C878" t="s">
-        <v>1026</v>
+        <v>1020</v>
       </c>
       <c r="D878" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="879" spans="1:4">
       <c r="A879" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B879" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="C879" t="s">
-        <v>1026</v>
+        <v>1020</v>
       </c>
       <c r="D879" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="880" spans="1:4">
       <c r="A880" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B880" t="s">
-        <v>1067</v>
-[...3 lines deleted...]
-      </c>
+        <v>1068</v>
+      </c>
+      <c r="C880"/>
       <c r="D880" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="881" spans="1:4">
       <c r="A881" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B881" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="C881" t="s">
-        <v>1026</v>
+        <v>1020</v>
       </c>
       <c r="D881" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="882" spans="1:4">
       <c r="A882" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B882" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="C882" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D882" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="883" spans="1:4">
       <c r="A883" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B883" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="C883" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D883" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="884" spans="1:4">
       <c r="A884" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B884" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="C884" t="s">
-        <v>1015</v>
+        <v>1020</v>
       </c>
       <c r="D884" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="885" spans="1:4">
       <c r="A885" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B885" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="C885" t="s">
-        <v>1017</v>
+        <v>1027</v>
       </c>
       <c r="D885" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="886" spans="1:4">
       <c r="A886" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B886" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="C886" t="s">
-        <v>1015</v>
+        <v>1027</v>
       </c>
       <c r="D886" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="887" spans="1:4">
       <c r="A887" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B887" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="C887" t="s">
-        <v>1029</v>
+        <v>1027</v>
       </c>
       <c r="D887" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="888" spans="1:4">
       <c r="A888" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B888" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="C888" t="s">
-        <v>1017</v>
+        <v>1030</v>
       </c>
       <c r="D888" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="889" spans="1:4">
       <c r="A889" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B889" t="s">
-        <v>1076</v>
-[...1 lines deleted...]
-      <c r="C889"/>
+        <v>1077</v>
+      </c>
+      <c r="C889" t="s">
+        <v>1018</v>
+      </c>
       <c r="D889" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="890" spans="1:4">
       <c r="A890" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B890" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="C890" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="D890" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="891" spans="1:4">
       <c r="A891" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B891" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="C891" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D891" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="892" spans="1:4">
       <c r="A892" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B892" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="C892" t="s">
-        <v>1080</v>
+        <v>1018</v>
       </c>
       <c r="D892" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="893" spans="1:4">
       <c r="A893" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B893" t="s">
         <v>1081</v>
       </c>
       <c r="C893" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="D893" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="894" spans="1:4">
       <c r="A894" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B894" t="s">
         <v>1082</v>
       </c>
       <c r="C894" t="s">
-        <v>1026</v>
+        <v>1018</v>
       </c>
       <c r="D894" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="895" spans="1:4">
       <c r="A895" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B895" t="s">
         <v>1083</v>
       </c>
       <c r="C895" t="s">
-        <v>1026</v>
+        <v>1018</v>
       </c>
       <c r="D895" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="896" spans="1:4">
       <c r="A896" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B896" t="s">
         <v>1084</v>
       </c>
       <c r="C896" t="s">
-        <v>1026</v>
+        <v>1018</v>
       </c>
       <c r="D896" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="897" spans="1:4">
       <c r="A897" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B897" t="s">
         <v>1085</v>
       </c>
       <c r="C897" t="s">
-        <v>1026</v>
+        <v>1018</v>
       </c>
       <c r="D897" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="898" spans="1:4">
       <c r="A898" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B898" t="s">
         <v>1086</v>
       </c>
       <c r="C898" t="s">
-        <v>1026</v>
+        <v>1087</v>
       </c>
       <c r="D898" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="899" spans="1:4">
       <c r="A899" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B899" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="C899" t="s">
-        <v>1026</v>
+        <v>1018</v>
       </c>
       <c r="D899" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="900" spans="1:4">
       <c r="A900" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B900" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="C900" t="s">
-        <v>1026</v>
+        <v>1018</v>
       </c>
       <c r="D900" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="901" spans="1:4">
       <c r="A901" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B901" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="C901" t="s">
-        <v>1026</v>
+        <v>1018</v>
       </c>
       <c r="D901" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="902" spans="1:4">
       <c r="A902" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B902" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="C902" t="s">
-        <v>1026</v>
+        <v>1018</v>
       </c>
       <c r="D902" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="903" spans="1:4">
       <c r="A903" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B903" t="s">
-        <v>1091</v>
-[...3 lines deleted...]
-      </c>
+        <v>1092</v>
+      </c>
+      <c r="C903"/>
       <c r="D903" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="904" spans="1:4">
       <c r="A904" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B904" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="C904" t="s">
-        <v>1026</v>
+        <v>1094</v>
       </c>
       <c r="D904" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="905" spans="1:4">
       <c r="A905" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B905" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="C905" t="s">
-        <v>1026</v>
+        <v>1020</v>
       </c>
       <c r="D905" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="906" spans="1:4">
       <c r="A906" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B906" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="C906" t="s">
-        <v>1029</v>
+        <v>1020</v>
       </c>
       <c r="D906" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="907" spans="1:4">
       <c r="A907" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B907" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="C907" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D907" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="908" spans="1:4">
       <c r="A908" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B908" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="C908" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D908" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="909" spans="1:4">
       <c r="A909" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B909" t="s">
-        <v>1097</v>
-[...3 lines deleted...]
-      </c>
+        <v>1099</v>
+      </c>
+      <c r="C909"/>
       <c r="D909" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="910" spans="1:4">
       <c r="A910" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B910" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="C910" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D910" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="911" spans="1:4">
       <c r="A911" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B911" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="C911" t="s">
-        <v>1017</v>
+        <v>1027</v>
       </c>
       <c r="D911" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="912" spans="1:4">
       <c r="A912" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B912" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="C912" t="s">
-        <v>1017</v>
+        <v>1027</v>
       </c>
       <c r="D912" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="913" spans="1:4">
       <c r="A913" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B913" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="C913" t="s">
-        <v>1017</v>
+        <v>1027</v>
       </c>
       <c r="D913" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="914" spans="1:4">
       <c r="A914" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B914" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="C914" t="s">
-        <v>1017</v>
+        <v>1027</v>
       </c>
       <c r="D914" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="915" spans="1:4">
       <c r="A915" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B915" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="C915" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D915" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="916" spans="1:4">
       <c r="A916" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B916" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="C916" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D916" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="917" spans="1:4">
       <c r="A917" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B917" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="C917" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="D917" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="A918" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B918" t="s">
-        <v>1106</v>
-[...1 lines deleted...]
-      <c r="C918"/>
+        <v>1108</v>
+      </c>
+      <c r="C918" t="s">
+        <v>1020</v>
+      </c>
       <c r="D918" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="919" spans="1:4">
       <c r="A919" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B919" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="C919" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="D919" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="A920" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B920" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="C920" t="s">
-        <v>1017</v>
+        <v>1030</v>
       </c>
       <c r="D920" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="921" spans="1:4">
       <c r="A921" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B921" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="C921" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D921" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="922" spans="1:4">
       <c r="A922" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B922" t="s">
-        <v>1110</v>
-[...3 lines deleted...]
-      </c>
+        <v>1112</v>
+      </c>
+      <c r="C922"/>
       <c r="D922" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="923" spans="1:4">
       <c r="A923" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B923" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="C923" t="s">
-        <v>1026</v>
+        <v>1114</v>
       </c>
       <c r="D923" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="924" spans="1:4">
       <c r="A924" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B924" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="C924" t="s">
-        <v>1017</v>
+        <v>1027</v>
       </c>
       <c r="D924" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="925" spans="1:4">
       <c r="A925" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B925" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="C925" t="s">
-        <v>1015</v>
+        <v>1020</v>
       </c>
       <c r="D925" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="926" spans="1:4">
       <c r="A926" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B926" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="C926" t="s">
-        <v>1015</v>
+        <v>1018</v>
       </c>
       <c r="D926" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="927" spans="1:4">
       <c r="A927" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B927" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="C927" t="s">
-        <v>1015</v>
+        <v>1018</v>
       </c>
       <c r="D927" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="928" spans="1:4">
       <c r="A928" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B928" t="s">
-        <v>1117</v>
-[...1 lines deleted...]
-      <c r="C928"/>
+        <v>1119</v>
+      </c>
+      <c r="C928" t="s">
+        <v>1018</v>
+      </c>
       <c r="D928" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="929" spans="1:4">
       <c r="A929" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B929" t="s">
-        <v>1118</v>
-[...3 lines deleted...]
-      </c>
+        <v>1120</v>
+      </c>
+      <c r="C929"/>
       <c r="D929" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="930" spans="1:4">
       <c r="A930" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B930" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="C930" t="s">
-        <v>1015</v>
+        <v>1018</v>
       </c>
       <c r="D930" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="931" spans="1:4">
       <c r="A931" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B931" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="C931" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="D931" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="932" spans="1:4">
       <c r="A932" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B932" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="C932" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D932" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="933" spans="1:4">
       <c r="A933" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B933" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="C933" t="s">
-        <v>1015</v>
+        <v>1020</v>
       </c>
       <c r="D933" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="934" spans="1:4">
       <c r="A934" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B934" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="C934" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="D934" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="935" spans="1:4">
       <c r="A935" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B935" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="C935" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D935" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="936" spans="1:4">
       <c r="A936" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B936" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="C936" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D936" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="937" spans="1:4">
       <c r="A937" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B937" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="C937" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D937" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="938" spans="1:4">
       <c r="A938" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B938" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="C938" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D938" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="939" spans="1:4">
       <c r="A939" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B939" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="C939" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D939" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="940" spans="1:4">
       <c r="A940" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B940" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="C940" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D940" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="941" spans="1:4">
       <c r="A941" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B941" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="C941" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D941" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="942" spans="1:4">
       <c r="A942" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B942" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="C942" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D942" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="943" spans="1:4">
       <c r="A943" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B943" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="C943" t="s">
-        <v>1029</v>
+        <v>1020</v>
       </c>
       <c r="D943" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="944" spans="1:4">
       <c r="A944" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B944" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="C944" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="D944" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="945" spans="1:4">
       <c r="A945" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B945" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="C945" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="D945" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="946" spans="1:4">
       <c r="A946" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B946" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="C946" t="s">
-        <v>1017</v>
+        <v>1030</v>
       </c>
       <c r="D946" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="947" spans="1:4">
       <c r="A947" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B947" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
       <c r="C947" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D947" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="948" spans="1:4">
       <c r="A948" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B948" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="C948" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D948" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="949" spans="1:4">
       <c r="A949" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B949" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="C949" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D949" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="950" spans="1:4">
       <c r="A950" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B950" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="C950" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D950" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="951" spans="1:4">
       <c r="A951" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B951" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="C951" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D951" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="952" spans="1:4">
       <c r="A952" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B952" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="C952" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D952" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="A953" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B953" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
       <c r="C953" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D953" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="A954" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B954" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="C954" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D954" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="955" spans="1:4">
       <c r="A955" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B955" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="C955" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D955" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="956" spans="1:4">
       <c r="A956" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B956" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="C956" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D956" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="957" spans="1:4">
       <c r="A957" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B957" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="C957" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D957" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="958" spans="1:4">
       <c r="A958" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B958" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="C958" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D958" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="959" spans="1:4">
       <c r="A959" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B959" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="C959" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D959" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="960" spans="1:4">
       <c r="A960" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B960" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="C960" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D960" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="961" spans="1:4">
       <c r="A961" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B961" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="C961" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D961" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="962" spans="1:4">
       <c r="A962" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B962" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="C962" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D962" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="963" spans="1:4">
       <c r="A963" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B963" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="C963" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D963" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="964" spans="1:4">
       <c r="A964" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B964" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="C964" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D964" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="965" spans="1:4">
       <c r="A965" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B965" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="C965" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D965" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="966" spans="1:4">
       <c r="A966" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B966" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="C966" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D966" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="967" spans="1:4">
       <c r="A967" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B967" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="C967" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D967" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="968" spans="1:4">
       <c r="A968" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B968" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="C968" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D968" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="969" spans="1:4">
       <c r="A969" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B969" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="C969" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D969" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="970" spans="1:4">
       <c r="A970" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B970" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="C970" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D970" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="971" spans="1:4">
       <c r="A971" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B971" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="C971" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D971" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="972" spans="1:4">
       <c r="A972" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B972" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="C972" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D972" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="973" spans="1:4">
       <c r="A973" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B973" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="C973" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D973" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="974" spans="1:4">
       <c r="A974" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B974" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="C974" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D974" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="975" spans="1:4">
       <c r="A975" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B975" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="C975" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D975" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="976" spans="1:4">
       <c r="A976" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B976" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="C976" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D976" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="977" spans="1:4">
       <c r="A977" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B977" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="C977" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D977" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="A978" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B978" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="C978" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D978" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B979" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="C979" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D979" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="A980" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B980" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="C980" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D980" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="A981" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B981" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="C981" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D981" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="982" spans="1:4">
       <c r="A982" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B982" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="C982" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D982" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="983" spans="1:4">
       <c r="A983" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B983" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="C983" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D983" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="984" spans="1:4">
       <c r="A984" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B984" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="C984" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D984" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="985" spans="1:4">
       <c r="A985" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B985" t="s">
-        <v>1174</v>
-[...1 lines deleted...]
-      <c r="C985"/>
+        <v>1176</v>
+      </c>
+      <c r="C985" t="s">
+        <v>1020</v>
+      </c>
       <c r="D985" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="986" spans="1:4">
       <c r="A986" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B986" t="s">
-        <v>1175</v>
-[...3 lines deleted...]
-      </c>
+        <v>1177</v>
+      </c>
+      <c r="C986"/>
       <c r="D986" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="987" spans="1:4">
       <c r="A987" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B987" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
       <c r="C987" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D987" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="988" spans="1:4">
       <c r="A988" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B988" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
       <c r="C988" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D988" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="989" spans="1:4">
       <c r="A989" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B989" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="C989" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D989" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="990" spans="1:4">
       <c r="A990" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B990" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
       <c r="C990" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D990" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="991" spans="1:4">
       <c r="A991" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B991" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="C991" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D991" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="992" spans="1:4">
       <c r="A992" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B992" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="C992" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D992" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="993" spans="1:4">
       <c r="A993" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B993" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="C993" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D993" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="994" spans="1:4">
       <c r="A994" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B994" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="C994" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D994" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="995" spans="1:4">
       <c r="A995" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B995" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="C995" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D995" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="996" spans="1:4">
       <c r="A996" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B996" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C996" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D996" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="997" spans="1:4">
       <c r="A997" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B997" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
       <c r="C997" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D997" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="998" spans="1:4">
       <c r="A998" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B998" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="C998" t="s">
-        <v>1015</v>
+        <v>1020</v>
       </c>
       <c r="D998" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="999" spans="1:4">
       <c r="A999" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B999" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
       <c r="C999" t="s">
-        <v>1015</v>
+        <v>1018</v>
       </c>
       <c r="D999" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1000" spans="1:4">
       <c r="A1000" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B1000" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
       <c r="C1000" t="s">
-        <v>1015</v>
+        <v>1018</v>
       </c>
       <c r="D1000" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1001" spans="1:4">
       <c r="A1001" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B1001" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
       <c r="C1001" t="s">
-        <v>1191</v>
+        <v>1018</v>
       </c>
       <c r="D1001" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1002" spans="1:4">
       <c r="A1002" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B1002" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="C1002" t="s">
-        <v>1024</v>
+        <v>1194</v>
       </c>
       <c r="D1002" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1003" spans="1:4">
       <c r="A1003" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B1003" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="C1003" t="s">
-        <v>1017</v>
+        <v>1033</v>
       </c>
       <c r="D1003" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1004" spans="1:4">
       <c r="A1004" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B1004" t="s">
-        <v>1194</v>
-[...1 lines deleted...]
-      <c r="C1004"/>
+        <v>1196</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>1020</v>
+      </c>
       <c r="D1004" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1005" spans="1:4">
       <c r="A1005" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B1005" t="s">
-        <v>1195</v>
-[...3 lines deleted...]
-      </c>
+        <v>1197</v>
+      </c>
+      <c r="C1005"/>
       <c r="D1005" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1006" spans="1:4">
       <c r="A1006" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B1006" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
       <c r="C1006" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D1006" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1007" spans="1:4">
       <c r="A1007" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B1007" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="C1007" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D1007" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1008" spans="1:4">
       <c r="A1008" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B1008" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
       <c r="C1008" t="s">
-        <v>1015</v>
+        <v>1020</v>
       </c>
       <c r="D1008" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1009" spans="1:4">
       <c r="A1009" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B1009" t="s">
-        <v>1199</v>
+        <v>1201</v>
       </c>
       <c r="C1009" t="s">
-        <v>1015</v>
+        <v>1018</v>
       </c>
       <c r="D1009" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1010" spans="1:4">
       <c r="A1010" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B1010" t="s">
-        <v>1200</v>
+        <v>1202</v>
       </c>
       <c r="C1010" t="s">
-        <v>1015</v>
+        <v>1018</v>
       </c>
       <c r="D1010" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1011" spans="1:4">
       <c r="A1011" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B1011" t="s">
-        <v>1201</v>
-[...1 lines deleted...]
-      <c r="C1011"/>
+        <v>1203</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>1018</v>
+      </c>
       <c r="D1011" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1012" spans="1:4">
       <c r="A1012" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B1012" t="s">
-        <v>1202</v>
-[...3 lines deleted...]
-      </c>
+        <v>1204</v>
+      </c>
+      <c r="C1012"/>
       <c r="D1012" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1013" spans="1:4">
       <c r="A1013" t="s">
-        <v>1203</v>
+        <v>1016</v>
       </c>
       <c r="B1013" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="C1013" t="s">
-        <v>1205</v>
+        <v>1194</v>
       </c>
       <c r="D1013" t="s">
-        <v>7</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1014" spans="1:4">
       <c r="A1014" t="s">
         <v>1206</v>
       </c>
       <c r="B1014" t="s">
         <v>1207</v>
       </c>
       <c r="C1014" t="s">
         <v>1208</v>
       </c>
       <c r="D1014" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
       <c r="A1015" t="s">
         <v>1209</v>
       </c>
       <c r="B1015" t="s">
         <v>1210</v>
       </c>
       <c r="C1015" t="s">
         <v>1211</v>
       </c>
       <c r="D1015" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="A1016" t="s">
         <v>1212</v>
       </c>
       <c r="B1016" t="s">
-        <v>12</v>
+        <v>1213</v>
       </c>
       <c r="C1016" t="s">
-        <v>13</v>
+        <v>1214</v>
       </c>
       <c r="D1016" t="s">
-        <v>1213</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
       <c r="A1017" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="B1017" t="s">
-        <v>1215</v>
+        <v>12</v>
       </c>
       <c r="C1017" t="s">
+        <v>13</v>
+      </c>
+      <c r="D1017" t="s">
         <v>1216</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="1018" spans="1:4">
       <c r="A1018" t="s">
         <v>1217</v>
       </c>
       <c r="B1018" t="s">
-        <v>1215</v>
+        <v>1218</v>
       </c>
       <c r="C1018" t="s">
-        <v>1216</v>
+        <v>1219</v>
       </c>
       <c r="D1018" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1019" spans="1:4">
       <c r="A1019" t="s">
-        <v>1217</v>
+        <v>1220</v>
       </c>
       <c r="B1019" t="s">
-        <v>12</v>
+        <v>1218</v>
       </c>
       <c r="C1019" t="s">
-        <v>13</v>
+        <v>1219</v>
       </c>
       <c r="D1019" t="s">
-        <v>202</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1020" spans="1:4">
       <c r="A1020" t="s">
-        <v>1217</v>
+        <v>1220</v>
       </c>
       <c r="B1020" t="s">
-        <v>1210</v>
+        <v>12</v>
       </c>
       <c r="C1020" t="s">
-        <v>1211</v>
+        <v>13</v>
       </c>
       <c r="D1020" t="s">
-        <v>7</v>
+        <v>202</v>
       </c>
     </row>
     <row r="1021" spans="1:4">
       <c r="A1021" t="s">
-        <v>1217</v>
+        <v>1220</v>
       </c>
       <c r="B1021" t="s">
-        <v>1207</v>
+        <v>1213</v>
       </c>
       <c r="C1021" t="s">
-        <v>1208</v>
+        <v>1214</v>
       </c>
       <c r="D1021" t="s">
-        <v>202</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1022" spans="1:4">
       <c r="A1022" t="s">
-        <v>1217</v>
+        <v>1220</v>
       </c>
       <c r="B1022" t="s">
-        <v>1204</v>
+        <v>1210</v>
       </c>
       <c r="C1022" t="s">
-        <v>1205</v>
+        <v>1211</v>
       </c>
       <c r="D1022" t="s">
-        <v>7</v>
+        <v>202</v>
       </c>
     </row>
     <row r="1023" spans="1:4">
       <c r="A1023" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="B1023" t="s">
-        <v>1219</v>
+        <v>1207</v>
       </c>
       <c r="C1023" t="s">
-        <v>1220</v>
+        <v>1208</v>
       </c>
       <c r="D1023" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1024" spans="1:4">
       <c r="A1024" t="s">
         <v>1221</v>
       </c>
       <c r="B1024" t="s">
         <v>1222</v>
       </c>
       <c r="C1024" t="s">
         <v>1223</v>
       </c>
       <c r="D1024" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="1025" spans="1:4">
       <c r="A1025" t="s">
         <v>1224</v>
       </c>
       <c r="B1025" t="s">
-        <v>180</v>
+        <v>1225</v>
       </c>
       <c r="C1025" t="s">
-        <v>180</v>
+        <v>1226</v>
       </c>
       <c r="D1025" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="1026" spans="1:4">
       <c r="A1026" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
       <c r="B1026" t="s">
-        <v>12</v>
+        <v>180</v>
       </c>
       <c r="C1026" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="D1026" t="s">
-        <v>1226</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1027" spans="1:4">
       <c r="A1027" t="s">
-        <v>1225</v>
+        <v>1228</v>
       </c>
       <c r="B1027" t="s">
-        <v>180</v>
+        <v>12</v>
       </c>
       <c r="C1027" t="s">
-        <v>180</v>
+        <v>13</v>
       </c>
       <c r="D1027" t="s">
-        <v>14</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="1028" spans="1:4">
       <c r="A1028" t="s">
-        <v>1225</v>
+        <v>1228</v>
       </c>
       <c r="B1028" t="s">
-        <v>1227</v>
+        <v>180</v>
       </c>
       <c r="C1028" t="s">
-        <v>1228</v>
+        <v>180</v>
       </c>
       <c r="D1028" t="s">
-        <v>1229</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1029" spans="1:4">
       <c r="A1029" t="s">
-        <v>1225</v>
+        <v>1228</v>
       </c>
       <c r="B1029" t="s">
-        <v>1219</v>
+        <v>1230</v>
       </c>
       <c r="C1029" t="s">
-        <v>1220</v>
+        <v>1231</v>
       </c>
       <c r="D1029" t="s">
-        <v>14</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="1030" spans="1:4">
       <c r="A1030" t="s">
-        <v>1225</v>
+        <v>1228</v>
       </c>
       <c r="B1030" t="s">
-        <v>1230</v>
+        <v>1222</v>
       </c>
       <c r="C1030" t="s">
-        <v>1230</v>
+        <v>1223</v>
       </c>
       <c r="D1030" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="1031" spans="1:4">
       <c r="A1031" t="s">
-        <v>1225</v>
+        <v>1228</v>
       </c>
       <c r="B1031" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C1031" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="D1031" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="1032" spans="1:4">
       <c r="A1032" t="s">
-        <v>1225</v>
+        <v>1228</v>
       </c>
       <c r="B1032" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="C1032" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="D1032" t="s">
-        <v>1234</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1033" spans="1:4">
       <c r="A1033" t="s">
-        <v>1225</v>
+        <v>1228</v>
       </c>
       <c r="B1033" t="s">
-        <v>1222</v>
+        <v>1235</v>
       </c>
       <c r="C1033" t="s">
-        <v>1223</v>
+        <v>1236</v>
       </c>
       <c r="D1033" t="s">
-        <v>14</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="1034" spans="1:4">
       <c r="A1034" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B1034" t="s">
         <v>1225</v>
       </c>
-      <c r="B1034" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1034" t="s">
-        <v>1236</v>
+        <v>1226</v>
       </c>
       <c r="D1034" t="s">
-        <v>1229</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1035" spans="1:4">
       <c r="A1035" t="s">
-        <v>1237</v>
+        <v>1228</v>
       </c>
       <c r="B1035" t="s">
         <v>1238</v>
       </c>
       <c r="C1035" t="s">
         <v>1239</v>
       </c>
       <c r="D1035" t="s">
-        <v>1240</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="1036" spans="1:4">
       <c r="A1036" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B1036" t="s">
         <v>1241</v>
       </c>
-      <c r="B1036" t="s">
+      <c r="C1036" t="s">
         <v>1242</v>
       </c>
-      <c r="C1036" t="s">
+      <c r="D1036" t="s">
         <v>1243</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="1037" spans="1:4">
       <c r="A1037" t="s">
         <v>1244</v>
       </c>
       <c r="B1037" t="s">
-        <v>491</v>
+        <v>1245</v>
       </c>
       <c r="C1037" t="s">
-        <v>567</v>
+        <v>1246</v>
       </c>
       <c r="D1037" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1038" spans="1:4">
       <c r="A1038" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="B1038" t="s">
-        <v>12</v>
+        <v>494</v>
       </c>
       <c r="C1038" t="s">
-        <v>13</v>
+        <v>571</v>
       </c>
       <c r="D1038" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1039" spans="1:4">
       <c r="A1039" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="B1039" t="s">
-        <v>1247</v>
+        <v>12</v>
       </c>
       <c r="C1039" t="s">
-        <v>1248</v>
+        <v>13</v>
       </c>
       <c r="D1039" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1040" spans="1:4">
       <c r="A1040" t="s">
         <v>1249</v>
       </c>
       <c r="B1040" t="s">
-        <v>1247</v>
+        <v>1250</v>
       </c>
       <c r="C1040" t="s">
-        <v>1248</v>
+        <v>1251</v>
       </c>
       <c r="D1040" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1041" spans="1:4">
       <c r="A1041" t="s">
-        <v>1249</v>
+        <v>1252</v>
       </c>
       <c r="B1041" t="s">
-        <v>12</v>
+        <v>1250</v>
       </c>
       <c r="C1041" t="s">
-        <v>13</v>
+        <v>1251</v>
       </c>
       <c r="D1041" t="s">
-        <v>469</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1042" spans="1:4">
       <c r="A1042" t="s">
-        <v>1249</v>
+        <v>1252</v>
       </c>
       <c r="B1042" t="s">
-        <v>491</v>
+        <v>12</v>
       </c>
       <c r="C1042" t="s">
-        <v>567</v>
+        <v>13</v>
       </c>
       <c r="D1042" t="s">
-        <v>7</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1043" spans="1:4">
       <c r="A1043" t="s">
-        <v>1249</v>
+        <v>1252</v>
       </c>
       <c r="B1043" t="s">
-        <v>1242</v>
+        <v>494</v>
       </c>
       <c r="C1043" t="s">
-        <v>1243</v>
+        <v>571</v>
       </c>
       <c r="D1043" t="s">
-        <v>469</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1044" spans="1:4">
       <c r="A1044" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="B1044" t="s">
-        <v>1251</v>
+        <v>1245</v>
       </c>
       <c r="C1044" t="s">
-        <v>1252</v>
+        <v>1246</v>
       </c>
       <c r="D1044" t="s">
-        <v>333</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1045" spans="1:4">
       <c r="A1045" t="s">
         <v>1253</v>
       </c>
       <c r="B1045" t="s">
         <v>1254</v>
       </c>
       <c r="C1045" t="s">
         <v>1255</v>
       </c>
       <c r="D1045" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="1046" spans="1:4">
       <c r="A1046" t="s">
         <v>1256</v>
       </c>
       <c r="B1046" t="s">
         <v>1257</v>
       </c>
       <c r="C1046" t="s">
-        <v>392</v>
+        <v>1258</v>
       </c>
       <c r="D1046" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="1047" spans="1:4">
       <c r="A1047" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="B1047" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="C1047" t="s">
-        <v>1260</v>
+        <v>395</v>
       </c>
       <c r="D1047" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="1048" spans="1:4">
       <c r="A1048" t="s">
         <v>1261</v>
       </c>
       <c r="B1048" t="s">
-        <v>1259</v>
+        <v>1262</v>
       </c>
       <c r="C1048" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="D1048" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="1049" spans="1:4">
       <c r="A1049" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="B1049" t="s">
-        <v>1257</v>
+        <v>1260</v>
       </c>
       <c r="C1049" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="D1049" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="1050" spans="1:4">
       <c r="A1050" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="B1050" t="s">
         <v>1262</v>
       </c>
       <c r="C1050" t="s">
         <v>1263</v>
       </c>
       <c r="D1050" t="s">
-        <v>1264</v>
+        <v>336</v>
       </c>
     </row>
     <row r="1051" spans="1:4">
       <c r="A1051" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="B1051" t="s">
         <v>1265</v>
       </c>
       <c r="C1051" t="s">
         <v>1266</v>
       </c>
       <c r="D1051" t="s">
         <v>1267</v>
       </c>
     </row>
     <row r="1052" spans="1:4">
       <c r="A1052" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="B1052" t="s">
         <v>1268</v>
       </c>
       <c r="C1052" t="s">
         <v>1269</v>
       </c>
       <c r="D1052" t="s">
         <v>1270</v>
       </c>
     </row>
     <row r="1053" spans="1:4">
       <c r="A1053" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="B1053" t="s">
         <v>1271</v>
       </c>
       <c r="C1053" t="s">
         <v>1272</v>
       </c>
       <c r="D1053" t="s">
-        <v>1267</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="1054" spans="1:4">
       <c r="A1054" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="B1054" t="s">
-        <v>1251</v>
+        <v>1274</v>
       </c>
       <c r="C1054" t="s">
-        <v>1252</v>
+        <v>1275</v>
       </c>
       <c r="D1054" t="s">
-        <v>333</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="1055" spans="1:4">
       <c r="A1055" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="B1055" t="s">
         <v>1254</v>
       </c>
       <c r="C1055" t="s">
         <v>1255</v>
       </c>
       <c r="D1055" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="1056" spans="1:4">
       <c r="A1056" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="B1056" t="s">
-        <v>1273</v>
+        <v>1257</v>
       </c>
       <c r="C1056" t="s">
-        <v>1274</v>
+        <v>1258</v>
       </c>
       <c r="D1056" t="s">
-        <v>1275</v>
+        <v>336</v>
       </c>
     </row>
     <row r="1057" spans="1:4">
       <c r="A1057" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="B1057" t="s">
-        <v>691</v>
+        <v>1276</v>
       </c>
       <c r="C1057" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="D1057" t="s">
-        <v>333</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="1058" spans="1:4">
       <c r="A1058" t="s">
-        <v>1277</v>
+        <v>1264</v>
       </c>
       <c r="B1058" t="s">
-        <v>482</v>
+        <v>694</v>
       </c>
       <c r="C1058" t="s">
-        <v>482</v>
+        <v>1279</v>
       </c>
       <c r="D1058" t="s">
-        <v>1278</v>
+        <v>336</v>
       </c>
     </row>
     <row r="1059" spans="1:4">
       <c r="A1059" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="B1059" t="s">
-        <v>1280</v>
+        <v>485</v>
       </c>
       <c r="C1059" t="s">
+        <v>485</v>
+      </c>
+      <c r="D1059" t="s">
         <v>1281</v>
-      </c>
-[...1 lines deleted...]
-        <v>1278</v>
       </c>
     </row>
     <row r="1060" spans="1:4">
       <c r="A1060" t="s">
         <v>1282</v>
       </c>
       <c r="B1060" t="s">
         <v>1283</v>
       </c>
       <c r="C1060" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="D1060" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1061" spans="1:4">
       <c r="A1061" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="B1061" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="C1061" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="D1061" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1062" spans="1:4">
       <c r="A1062" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="B1062" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="C1062" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="D1062" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1063" spans="1:4">
       <c r="A1063" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="B1063" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="C1063" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="D1063" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1064" spans="1:4">
       <c r="A1064" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="B1064" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1064" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="D1064" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1065" spans="1:4">
       <c r="A1065" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="B1065" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="C1065" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="D1065" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1066" spans="1:4">
       <c r="A1066" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="B1066" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="C1066" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="D1066" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1067" spans="1:4">
       <c r="A1067" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="B1067" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="C1067" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="D1067" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1068" spans="1:4">
       <c r="A1068" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="B1068" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="C1068" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="D1068" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1069" spans="1:4">
       <c r="A1069" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="B1069" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="C1069" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="D1069" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1070" spans="1:4">
       <c r="A1070" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="B1070" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="C1070" t="s">
         <v>1304</v>
       </c>
       <c r="D1070" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1071" spans="1:4">
       <c r="A1071" t="s">
         <v>1305</v>
       </c>
       <c r="B1071" t="s">
         <v>1306</v>
       </c>
       <c r="C1071" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="D1071" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1072" spans="1:4">
       <c r="A1072" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="B1072" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="C1072" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="D1072" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1073" spans="1:4">
       <c r="A1073" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="B1073" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="C1073" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="D1073" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1074" spans="1:4">
       <c r="A1074" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="B1074" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="C1074" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="D1074" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1075" spans="1:4">
       <c r="A1075" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="B1075" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="C1075" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="D1075" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1076" spans="1:4">
       <c r="A1076" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="B1076" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="C1076" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="D1076" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1077" spans="1:4">
       <c r="A1077" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="B1077" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="C1077" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="D1077" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1078" spans="1:4">
       <c r="A1078" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="B1078" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="C1078" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="D1078" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1079" spans="1:4">
       <c r="A1079" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="B1079" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="C1079" t="s">
         <v>1323</v>
       </c>
       <c r="D1079" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1080" spans="1:4">
       <c r="A1080" t="s">
         <v>1324</v>
       </c>
       <c r="B1080" t="s">
         <v>1325</v>
       </c>
       <c r="C1080" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="D1080" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1081" spans="1:4">
       <c r="A1081" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="B1081" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="C1081" t="s">
         <v>1328</v>
       </c>
       <c r="D1081" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1082" spans="1:4">
       <c r="A1082" t="s">
         <v>1329</v>
       </c>
       <c r="B1082" t="s">
         <v>1330</v>
       </c>
       <c r="C1082" t="s">
         <v>1331</v>
       </c>
       <c r="D1082" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1083" spans="1:4">
       <c r="A1083" t="s">
         <v>1332</v>
       </c>
       <c r="B1083" t="s">
         <v>1333</v>
       </c>
       <c r="C1083" t="s">
         <v>1334</v>
       </c>
       <c r="D1083" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1084" spans="1:4">
       <c r="A1084" t="s">
         <v>1335</v>
       </c>
       <c r="B1084" t="s">
         <v>1336</v>
       </c>
       <c r="C1084" t="s">
         <v>1337</v>
       </c>
       <c r="D1084" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1085" spans="1:4">
       <c r="A1085" t="s">
         <v>1338</v>
       </c>
       <c r="B1085" t="s">
         <v>1339</v>
       </c>
       <c r="C1085" t="s">
         <v>1340</v>
       </c>
       <c r="D1085" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1086" spans="1:4">
       <c r="A1086" t="s">
         <v>1341</v>
       </c>
       <c r="B1086" t="s">
         <v>1342</v>
       </c>
       <c r="C1086" t="s">
         <v>1343</v>
       </c>
       <c r="D1086" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1087" spans="1:4">
       <c r="A1087" t="s">
         <v>1344</v>
       </c>
       <c r="B1087" t="s">
         <v>1345</v>
       </c>
       <c r="C1087" t="s">
         <v>1346</v>
       </c>
       <c r="D1087" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1088" spans="1:4">
       <c r="A1088" t="s">
         <v>1347</v>
       </c>
       <c r="B1088" t="s">
         <v>1348</v>
       </c>
       <c r="C1088" t="s">
         <v>1349</v>
       </c>
       <c r="D1088" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1089" spans="1:4">
       <c r="A1089" t="s">
         <v>1350</v>
       </c>
       <c r="B1089" t="s">
         <v>1351</v>
       </c>
       <c r="C1089" t="s">
         <v>1352</v>
       </c>
       <c r="D1089" t="s">
-        <v>1353</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1090" spans="1:4">
       <c r="A1090" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1090" t="s">
-        <v>1348</v>
+        <v>1354</v>
       </c>
       <c r="C1090" t="s">
-        <v>1349</v>
+        <v>1355</v>
       </c>
       <c r="D1090" t="s">
-        <v>202</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="1091" spans="1:4">
       <c r="A1091" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1091" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="C1091" t="s">
-        <v>1355</v>
+        <v>1352</v>
       </c>
       <c r="D1091" t="s">
-        <v>1353</v>
+        <v>202</v>
       </c>
     </row>
     <row r="1092" spans="1:4">
       <c r="A1092" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1092" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D1092" t="s">
         <v>1356</v>
-      </c>
-[...4 lines deleted...]
-        <v>1353</v>
       </c>
     </row>
     <row r="1093" spans="1:4">
       <c r="A1093" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1093" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="C1093" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="D1093" t="s">
-        <v>1353</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="1094" spans="1:4">
       <c r="A1094" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1094" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
       <c r="C1094" t="s">
-        <v>1361</v>
+        <v>1363</v>
       </c>
       <c r="D1094" t="s">
-        <v>1362</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="1095" spans="1:4">
       <c r="A1095" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1095" t="s">
-        <v>1363</v>
-[...1 lines deleted...]
-      <c r="C1095"/>
+        <v>1364</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>1365</v>
+      </c>
       <c r="D1095" t="s">
-        <v>1364</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="1096" spans="1:4">
       <c r="A1096" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1096" t="s">
-        <v>1365</v>
-[...3 lines deleted...]
-      </c>
+        <v>1366</v>
+      </c>
+      <c r="C1096"/>
       <c r="D1096" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="1097" spans="1:4">
       <c r="A1097" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1097" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="C1097" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="D1097" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="1098" spans="1:4">
       <c r="A1098" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1098" t="s">
-        <v>1345</v>
+        <v>1370</v>
       </c>
       <c r="C1098" t="s">
-        <v>1346</v>
+        <v>1370</v>
       </c>
       <c r="D1098" t="s">
-        <v>1278</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="1099" spans="1:4">
       <c r="A1099" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1099" t="s">
-        <v>1369</v>
+        <v>1348</v>
       </c>
       <c r="C1099" t="s">
-        <v>1370</v>
+        <v>1349</v>
       </c>
       <c r="D1099" t="s">
-        <v>1371</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1100" spans="1:4">
       <c r="A1100" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1100" t="s">
-        <v>1339</v>
+        <v>1372</v>
       </c>
       <c r="C1100" t="s">
-        <v>1340</v>
+        <v>1373</v>
       </c>
       <c r="D1100" t="s">
-        <v>202</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="1101" spans="1:4">
       <c r="A1101" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1101" t="s">
-        <v>1342</v>
+        <v>1375</v>
       </c>
       <c r="C1101" t="s">
-        <v>1343</v>
+        <v>1376</v>
       </c>
       <c r="D1101" t="s">
-        <v>1278</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="1102" spans="1:4">
       <c r="A1102" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1102" t="s">
-        <v>1333</v>
+        <v>1377</v>
       </c>
       <c r="C1102" t="s">
-        <v>1334</v>
+        <v>1331</v>
       </c>
       <c r="D1102" t="s">
-        <v>1278</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="1103" spans="1:4">
       <c r="A1103" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1103" t="s">
-        <v>1372</v>
+        <v>1378</v>
       </c>
       <c r="C1103" t="s">
-        <v>1373</v>
+        <v>1337</v>
       </c>
       <c r="D1103" t="s">
-        <v>1374</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="1104" spans="1:4">
       <c r="A1104" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1104" t="s">
-        <v>1336</v>
+        <v>1379</v>
       </c>
       <c r="C1104" t="s">
-        <v>1337</v>
+        <v>1373</v>
       </c>
       <c r="D1104" t="s">
-        <v>1278</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="1105" spans="1:4">
       <c r="A1105" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1105" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="C1105" t="s">
-        <v>1376</v>
+        <v>1343</v>
       </c>
       <c r="D1105" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="1106" spans="1:4">
       <c r="A1106" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1106" t="s">
-        <v>1377</v>
+        <v>1381</v>
       </c>
       <c r="C1106" t="s">
-        <v>1328</v>
+        <v>1346</v>
       </c>
       <c r="D1106" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="1107" spans="1:4">
       <c r="A1107" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1107" t="s">
-        <v>1378</v>
+        <v>1382</v>
       </c>
       <c r="C1107" t="s">
-        <v>1334</v>
+        <v>1349</v>
       </c>
       <c r="D1107" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="1108" spans="1:4">
       <c r="A1108" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1108" t="s">
-        <v>1379</v>
+        <v>1342</v>
       </c>
       <c r="C1108" t="s">
-        <v>1370</v>
+        <v>1343</v>
       </c>
       <c r="D1108" t="s">
-        <v>1353</v>
+        <v>202</v>
       </c>
     </row>
     <row r="1109" spans="1:4">
       <c r="A1109" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1109" t="s">
-        <v>1380</v>
+        <v>1345</v>
       </c>
       <c r="C1109" t="s">
-        <v>1340</v>
+        <v>1346</v>
       </c>
       <c r="D1109" t="s">
-        <v>1353</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1110" spans="1:4">
       <c r="A1110" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1110" t="s">
-        <v>1381</v>
+        <v>1336</v>
       </c>
       <c r="C1110" t="s">
-        <v>1343</v>
+        <v>1337</v>
       </c>
       <c r="D1110" t="s">
-        <v>1353</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1111" spans="1:4">
       <c r="A1111" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1111" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="C1111" t="s">
-        <v>1346</v>
+        <v>1384</v>
       </c>
       <c r="D1111" t="s">
-        <v>1353</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="1112" spans="1:4">
       <c r="A1112" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1112" t="s">
-        <v>1330</v>
+        <v>1339</v>
       </c>
       <c r="C1112" t="s">
-        <v>1331</v>
+        <v>1340</v>
       </c>
       <c r="D1112" t="s">
-        <v>202</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1113" spans="1:4">
       <c r="A1113" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1113" t="s">
-        <v>1327</v>
+        <v>1333</v>
       </c>
       <c r="C1113" t="s">
-        <v>1328</v>
+        <v>1334</v>
       </c>
       <c r="D1113" t="s">
-        <v>1278</v>
+        <v>202</v>
       </c>
     </row>
     <row r="1114" spans="1:4">
       <c r="A1114" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1114" t="s">
-        <v>1383</v>
+        <v>1386</v>
       </c>
       <c r="C1114" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="D1114" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="1115" spans="1:4">
       <c r="A1115" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1115" t="s">
-        <v>1386</v>
+        <v>1330</v>
       </c>
       <c r="C1115" t="s">
-        <v>1387</v>
+        <v>1331</v>
       </c>
       <c r="D1115" t="s">
-        <v>1388</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1116" spans="1:4">
       <c r="A1116" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1116" t="s">
-        <v>1322</v>
+        <v>1389</v>
       </c>
       <c r="C1116" t="s">
-        <v>1323</v>
+        <v>1390</v>
       </c>
       <c r="D1116" t="s">
-        <v>202</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="1117" spans="1:4">
       <c r="A1117" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1117" t="s">
-        <v>1389</v>
+        <v>1325</v>
       </c>
       <c r="C1117" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="D1117" t="s">
-        <v>1353</v>
+        <v>202</v>
       </c>
     </row>
     <row r="1118" spans="1:4">
       <c r="A1118" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1118" t="s">
-        <v>1325</v>
+        <v>1392</v>
       </c>
       <c r="C1118" t="s">
-        <v>1325</v>
+        <v>1328</v>
       </c>
       <c r="D1118" t="s">
-        <v>202</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="1119" spans="1:4">
       <c r="A1119" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1119" t="s">
-        <v>1390</v>
+        <v>1328</v>
       </c>
       <c r="C1119" t="s">
-        <v>1391</v>
+        <v>1328</v>
       </c>
       <c r="D1119" t="s">
-        <v>1392</v>
+        <v>202</v>
       </c>
     </row>
     <row r="1120" spans="1:4">
       <c r="A1120" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1120" t="s">
         <v>1393</v>
       </c>
       <c r="C1120" t="s">
-        <v>1312</v>
+        <v>1394</v>
       </c>
       <c r="D1120" t="s">
-        <v>1353</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="1121" spans="1:4">
       <c r="A1121" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1121" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
       <c r="C1121" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="D1121" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="1122" spans="1:4">
       <c r="A1122" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1122" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C1122" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="D1122" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="1123" spans="1:4">
       <c r="A1123" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1123" t="s">
-        <v>1396</v>
+        <v>1398</v>
       </c>
       <c r="C1123" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="D1123" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="1124" spans="1:4">
       <c r="A1124" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1124" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
       <c r="C1124" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="D1124" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="1125" spans="1:4">
       <c r="A1125" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1125" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
       <c r="C1125" t="s">
-        <v>1399</v>
+        <v>1323</v>
       </c>
       <c r="D1125" t="s">
-        <v>1400</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="1126" spans="1:4">
       <c r="A1126" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1126" t="s">
         <v>1401</v>
       </c>
       <c r="C1126" t="s">
-        <v>1287</v>
+        <v>1402</v>
       </c>
       <c r="D1126" t="s">
-        <v>1353</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="1127" spans="1:4">
       <c r="A1127" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1127" t="s">
-        <v>1402</v>
+        <v>1404</v>
       </c>
       <c r="C1127" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="D1127" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="1128" spans="1:4">
       <c r="A1128" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1128" t="s">
-        <v>1403</v>
+        <v>1405</v>
       </c>
       <c r="C1128" t="s">
-        <v>1299</v>
+        <v>1292</v>
       </c>
       <c r="D1128" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="1129" spans="1:4">
       <c r="A1129" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1129" t="s">
-        <v>1404</v>
+        <v>1406</v>
       </c>
       <c r="C1129" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="D1129" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="1130" spans="1:4">
       <c r="A1130" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1130" t="s">
-        <v>1405</v>
+        <v>1407</v>
       </c>
       <c r="C1130" t="s">
-        <v>1310</v>
+        <v>1304</v>
       </c>
       <c r="D1130" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="1131" spans="1:4">
       <c r="A1131" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1131" t="s">
-        <v>1029</v>
+        <v>1408</v>
       </c>
       <c r="C1131" t="s">
-        <v>1306</v>
+        <v>1313</v>
       </c>
       <c r="D1131" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="1132" spans="1:4">
       <c r="A1132" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1132" t="s">
-        <v>1024</v>
+        <v>1030</v>
       </c>
       <c r="C1132" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="D1132" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="1133" spans="1:4">
       <c r="A1133" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1133" t="s">
-        <v>1406</v>
+        <v>1033</v>
       </c>
       <c r="C1133" t="s">
-        <v>1406</v>
+        <v>1311</v>
       </c>
       <c r="D1133" t="s">
-        <v>1407</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="1134" spans="1:4">
       <c r="A1134" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1134" t="s">
-        <v>1306</v>
+        <v>1409</v>
       </c>
       <c r="C1134" t="s">
-        <v>1306</v>
+        <v>1409</v>
       </c>
       <c r="D1134" t="s">
-        <v>202</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="1135" spans="1:4">
       <c r="A1135" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1135" t="s">
-        <v>1308</v>
+        <v>1321</v>
       </c>
       <c r="C1135" t="s">
-        <v>1308</v>
+        <v>1321</v>
       </c>
       <c r="D1135" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1136" spans="1:4">
       <c r="A1136" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1136" t="s">
-        <v>1318</v>
+        <v>1323</v>
       </c>
       <c r="C1136" t="s">
-        <v>1318</v>
+        <v>1323</v>
       </c>
       <c r="D1136" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1137" spans="1:4">
       <c r="A1137" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1137" t="s">
-        <v>1320</v>
+        <v>1317</v>
       </c>
       <c r="C1137" t="s">
-        <v>1320</v>
+        <v>1317</v>
       </c>
       <c r="D1137" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1138" spans="1:4">
       <c r="A1138" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1138" t="s">
-        <v>1314</v>
+        <v>1319</v>
       </c>
       <c r="C1138" t="s">
-        <v>1314</v>
+        <v>1319</v>
       </c>
       <c r="D1138" t="s">
-        <v>1278</v>
+        <v>202</v>
       </c>
     </row>
     <row r="1139" spans="1:4">
       <c r="A1139" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1139" t="s">
-        <v>1316</v>
+        <v>1313</v>
       </c>
       <c r="C1139" t="s">
-        <v>1316</v>
+        <v>1313</v>
       </c>
       <c r="D1139" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="1140" spans="1:4">
       <c r="A1140" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1140" t="s">
-        <v>1310</v>
+        <v>1315</v>
       </c>
       <c r="C1140" t="s">
-        <v>1310</v>
+        <v>1315</v>
       </c>
       <c r="D1140" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="1141" spans="1:4">
       <c r="A1141" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1141" t="s">
-        <v>1312</v>
+        <v>1309</v>
       </c>
       <c r="C1141" t="s">
-        <v>1312</v>
+        <v>1309</v>
       </c>
       <c r="D1141" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="1142" spans="1:4">
       <c r="A1142" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1142" t="s">
-        <v>1303</v>
+        <v>1311</v>
       </c>
       <c r="C1142" t="s">
-        <v>1303</v>
+        <v>1311</v>
       </c>
       <c r="D1142" t="s">
-        <v>202</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1143" spans="1:4">
       <c r="A1143" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1143" t="s">
-        <v>1301</v>
+        <v>1306</v>
       </c>
       <c r="C1143" t="s">
-        <v>1301</v>
+        <v>1306</v>
       </c>
       <c r="D1143" t="s">
-        <v>1278</v>
+        <v>202</v>
       </c>
     </row>
     <row r="1144" spans="1:4">
       <c r="A1144" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1144" t="s">
-        <v>1299</v>
+        <v>1304</v>
       </c>
       <c r="C1144" t="s">
-        <v>1299</v>
+        <v>1304</v>
       </c>
       <c r="D1144" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1145" spans="1:4">
       <c r="A1145" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1145" t="s">
-        <v>1297</v>
+        <v>1302</v>
       </c>
       <c r="C1145" t="s">
-        <v>1297</v>
+        <v>1302</v>
       </c>
       <c r="D1145" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1146" spans="1:4">
       <c r="A1146" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1146" t="s">
-        <v>1293</v>
+        <v>1300</v>
       </c>
       <c r="C1146" t="s">
-        <v>1293</v>
+        <v>1300</v>
       </c>
       <c r="D1146" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1147" spans="1:4">
       <c r="A1147" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1147" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="C1147" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="D1147" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1148" spans="1:4">
       <c r="A1148" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1148" t="s">
-        <v>1289</v>
+        <v>1298</v>
       </c>
       <c r="C1148" t="s">
-        <v>1289</v>
+        <v>1298</v>
       </c>
       <c r="D1148" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1149" spans="1:4">
       <c r="A1149" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1149" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C1149" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="D1149" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1150" spans="1:4">
       <c r="A1150" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1150" t="s">
-        <v>1285</v>
+        <v>1294</v>
       </c>
       <c r="C1150" t="s">
-        <v>1285</v>
+        <v>1294</v>
       </c>
       <c r="D1150" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1151" spans="1:4">
       <c r="A1151" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1151" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="C1151" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="D1151" t="s">
-        <v>202</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1152" spans="1:4">
       <c r="A1152" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1152" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="C1152"/>
+        <v>1290</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>1290</v>
+      </c>
       <c r="D1152" t="s">
-        <v>1408</v>
+        <v>202</v>
       </c>
     </row>
     <row r="1153" spans="1:4">
       <c r="A1153" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1153" t="s">
-        <v>1015</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C1153"/>
       <c r="D1153" t="s">
-        <v>1353</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="1154" spans="1:4">
       <c r="A1154" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1154" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
       <c r="C1154" t="s">
-        <v>1411</v>
+        <v>1413</v>
       </c>
       <c r="D1154" t="s">
-        <v>1412</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="1155" spans="1:4">
       <c r="A1155" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1155" t="s">
-        <v>1283</v>
+        <v>1286</v>
       </c>
       <c r="C1155" t="s">
-        <v>1283</v>
+        <v>1286</v>
       </c>
       <c r="D1155" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="1156" spans="1:4">
       <c r="A1156" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1156" t="s">
-        <v>1413</v>
+        <v>1018</v>
       </c>
       <c r="C1156" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="D1156" t="s">
-        <v>1415</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="1157" spans="1:4">
       <c r="A1157" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1157" t="s">
         <v>1416</v>
       </c>
       <c r="C1157" t="s">
         <v>1417</v>
       </c>
       <c r="D1157" t="s">
         <v>1418</v>
       </c>
     </row>
     <row r="1158" spans="1:4">
       <c r="A1158" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1158" t="s">
         <v>1419</v>
       </c>
       <c r="C1158" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="D1158" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="1159" spans="1:4">
       <c r="A1159" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1159" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="C1159" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="D1159" t="s">
-        <v>238</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="1160" spans="1:4">
       <c r="A1160" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1160" t="s">
-        <v>1280</v>
+        <v>1283</v>
       </c>
       <c r="C1160" t="s">
-        <v>1281</v>
+        <v>1284</v>
       </c>
       <c r="D1160" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="1161" spans="1:4">
       <c r="A1161" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1161" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
       <c r="C1161" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="D1161" t="s">
-        <v>1424</v>
+        <v>238</v>
       </c>
     </row>
     <row r="1162" spans="1:4">
       <c r="A1162" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1162" t="s">
         <v>1425</v>
       </c>
       <c r="C1162" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="D1162" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="1163" spans="1:4">
       <c r="A1163" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1163" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="C1163" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="D1163" t="s">
-        <v>319</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="1164" spans="1:4">
       <c r="A1164" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1164" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
       <c r="C1164" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
       <c r="D1164" t="s">
-        <v>1429</v>
+        <v>313</v>
       </c>
     </row>
     <row r="1165" spans="1:4">
       <c r="A1165" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1165" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="C1165" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="D1165" t="s">
-        <v>1264</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="1166" spans="1:4">
       <c r="A1166" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1166" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
       <c r="C1166" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
       <c r="D1166" t="s">
-        <v>1432</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="1167" spans="1:4">
       <c r="A1167" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1167" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="C1167" t="s">
         <v>1434</v>
       </c>
       <c r="D1167" t="s">
         <v>1435</v>
       </c>
     </row>
     <row r="1168" spans="1:4">
       <c r="A1168" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1168" t="s">
-        <v>482</v>
+        <v>1436</v>
       </c>
       <c r="C1168" t="s">
-        <v>482</v>
+        <v>1437</v>
       </c>
       <c r="D1168" t="s">
-        <v>202</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="1169" spans="1:4">
       <c r="A1169" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1169" t="s">
-        <v>1436</v>
+        <v>485</v>
       </c>
       <c r="C1169" t="s">
-        <v>1436</v>
+        <v>485</v>
       </c>
       <c r="D1169" t="s">
-        <v>1407</v>
+        <v>202</v>
       </c>
     </row>
     <row r="1170" spans="1:4">
       <c r="A1170" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1170" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="C1170" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="D1170" t="s">
-        <v>1439</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="1171" spans="1:4">
       <c r="A1171" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1171" t="s">
         <v>1440</v>
       </c>
       <c r="C1171" t="s">
         <v>1441</v>
       </c>
       <c r="D1171" t="s">
-        <v>1353</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="1172" spans="1:4">
       <c r="A1172" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1172" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="C1172" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="D1172" t="s">
-        <v>1444</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="1173" spans="1:4">
       <c r="A1173" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1173" t="s">
         <v>1445</v>
       </c>
       <c r="C1173" t="s">
         <v>1446</v>
       </c>
       <c r="D1173" t="s">
         <v>1447</v>
       </c>
     </row>
     <row r="1174" spans="1:4">
       <c r="A1174" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1174" t="s">
         <v>1448</v>
       </c>
       <c r="C1174" t="s">
         <v>1449</v>
       </c>
       <c r="D1174" t="s">
         <v>1450</v>
       </c>
     </row>
     <row r="1175" spans="1:4">
       <c r="A1175" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1175" t="s">
         <v>1451</v>
       </c>
       <c r="C1175" t="s">
         <v>1452</v>
       </c>
       <c r="D1175" t="s">
         <v>1453</v>
       </c>
     </row>
     <row r="1176" spans="1:4">
       <c r="A1176" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1176" t="s">
         <v>1454</v>
       </c>
       <c r="C1176" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="D1176" t="s">
-        <v>1415</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="1177" spans="1:4">
       <c r="A1177" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1177" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
       <c r="C1177" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="D1177" t="s">
-        <v>1457</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="1178" spans="1:4">
       <c r="A1178" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1178" t="s">
         <v>1458</v>
       </c>
       <c r="C1178" t="s">
         <v>1459</v>
       </c>
       <c r="D1178" t="s">
-        <v>1353</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="1179" spans="1:4">
       <c r="A1179" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B1179" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="C1179" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="D1179" t="s">
-        <v>1415</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="1180" spans="1:4">
       <c r="A1180" t="s">
-        <v>1462</v>
+        <v>1353</v>
       </c>
       <c r="B1180" t="s">
-        <v>302</v>
+        <v>1463</v>
       </c>
       <c r="C1180" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="D1180" t="s">
-        <v>7</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="1181" spans="1:4">
       <c r="A1181" t="s">
-        <v>1462</v>
+        <v>1465</v>
       </c>
       <c r="B1181" t="s">
-        <v>955</v>
+        <v>302</v>
       </c>
       <c r="C1181" t="s">
-        <v>1464</v>
+        <v>1466</v>
       </c>
       <c r="D1181" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1182" spans="1:4">
       <c r="A1182" t="s">
-        <v>1462</v>
+        <v>1465</v>
       </c>
       <c r="B1182" t="s">
         <v>958</v>
       </c>
       <c r="C1182" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="D1182" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1183" spans="1:4">
       <c r="A1183" t="s">
-        <v>1462</v>
+        <v>1465</v>
       </c>
       <c r="B1183" t="s">
         <v>961</v>
       </c>
       <c r="C1183" t="s">
-        <v>1466</v>
+        <v>1468</v>
       </c>
       <c r="D1183" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1184" spans="1:4">
       <c r="A1184" t="s">
-        <v>1462</v>
+        <v>1465</v>
       </c>
       <c r="B1184" t="s">
-        <v>967</v>
+        <v>964</v>
       </c>
       <c r="C1184" t="s">
-        <v>1467</v>
+        <v>1469</v>
       </c>
       <c r="D1184" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1185" spans="1:4">
       <c r="A1185" t="s">
-        <v>1462</v>
+        <v>1465</v>
       </c>
       <c r="B1185" t="s">
-        <v>964</v>
+        <v>970</v>
       </c>
       <c r="C1185" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
       <c r="D1185" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1186" spans="1:4">
       <c r="A1186" t="s">
-        <v>1469</v>
+        <v>1465</v>
       </c>
       <c r="B1186" t="s">
-        <v>1470</v>
+        <v>967</v>
       </c>
       <c r="C1186" t="s">
         <v>1471</v>
       </c>
       <c r="D1186" t="s">
-        <v>469</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1187" spans="1:4">
       <c r="A1187" t="s">
-        <v>1469</v>
+        <v>1472</v>
       </c>
       <c r="B1187" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="C1187" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="D1187" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1188" spans="1:4">
       <c r="A1188" t="s">
-        <v>1469</v>
+        <v>1472</v>
       </c>
       <c r="B1188" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="C1188" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="D1188" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1189" spans="1:4">
       <c r="A1189" t="s">
-        <v>1469</v>
+        <v>1472</v>
       </c>
       <c r="B1189" t="s">
-        <v>180</v>
+        <v>1477</v>
       </c>
       <c r="C1189" t="s">
-        <v>1476</v>
+        <v>1478</v>
       </c>
       <c r="D1189" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1190" spans="1:4">
       <c r="A1190" t="s">
-        <v>1469</v>
+        <v>1472</v>
       </c>
       <c r="B1190" t="s">
-        <v>1477</v>
+        <v>180</v>
       </c>
       <c r="C1190" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="D1190" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1191" spans="1:4">
       <c r="A1191" t="s">
-        <v>1469</v>
+        <v>1472</v>
       </c>
       <c r="B1191" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="C1191" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="D1191" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1192" spans="1:4">
       <c r="A1192" t="s">
-        <v>1469</v>
+        <v>1472</v>
       </c>
       <c r="B1192" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="C1192" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="D1192" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1193" spans="1:4">
       <c r="A1193" t="s">
-        <v>1469</v>
+        <v>1472</v>
       </c>
       <c r="B1193" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="C1193" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="D1193" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1194" spans="1:4">
       <c r="A1194" t="s">
-        <v>1469</v>
+        <v>1472</v>
       </c>
       <c r="B1194" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="C1194" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="D1194" t="s">
-        <v>1487</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1195" spans="1:4">
       <c r="A1195" t="s">
-        <v>1469</v>
+        <v>1472</v>
       </c>
       <c r="B1195" t="s">
         <v>1488</v>
       </c>
       <c r="C1195" t="s">
         <v>1489</v>
       </c>
       <c r="D1195" t="s">
-        <v>1487</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="1196" spans="1:4">
       <c r="A1196" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D1196" t="s">
         <v>1490</v>
-      </c>
-[...7 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="1197" spans="1:4">
       <c r="A1197" t="s">
-        <v>1491</v>
+        <v>1493</v>
       </c>
       <c r="B1197" t="s">
-        <v>1479</v>
+        <v>1484</v>
       </c>
       <c r="C1197" t="s">
-        <v>1480</v>
+        <v>1485</v>
       </c>
       <c r="D1197" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1198" spans="1:4">
       <c r="A1198" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
       <c r="B1198" t="s">
-        <v>1477</v>
+        <v>1482</v>
       </c>
       <c r="C1198" t="s">
-        <v>1478</v>
+        <v>1483</v>
       </c>
       <c r="D1198" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1199" spans="1:4">
       <c r="A1199" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="B1199" t="s">
-        <v>180</v>
+        <v>1480</v>
       </c>
       <c r="C1199" t="s">
-        <v>1476</v>
+        <v>1481</v>
       </c>
       <c r="D1199" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1200" spans="1:4">
       <c r="A1200" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="B1200" t="s">
-        <v>12</v>
+        <v>180</v>
       </c>
       <c r="C1200" t="s">
-        <v>13</v>
+        <v>1479</v>
       </c>
       <c r="D1200" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1201" spans="1:4">
       <c r="A1201" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="B1201" t="s">
-        <v>1470</v>
+        <v>12</v>
       </c>
       <c r="C1201" t="s">
-        <v>1471</v>
+        <v>13</v>
       </c>
       <c r="D1201" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1202" spans="1:4">
       <c r="A1202" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="B1202" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="C1202" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="D1202" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1203" spans="1:4">
       <c r="A1203" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="B1203" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="C1203" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="D1203" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1204" spans="1:4">
       <c r="A1204" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
       <c r="B1204" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="C1204" t="s">
-        <v>1475</v>
+        <v>1478</v>
       </c>
       <c r="D1204" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1205" spans="1:4">
       <c r="A1205" t="s">
-        <v>1498</v>
+        <v>1501</v>
       </c>
       <c r="B1205" t="s">
-        <v>1499</v>
+        <v>1477</v>
       </c>
       <c r="C1205" t="s">
-        <v>1500</v>
+        <v>1478</v>
       </c>
       <c r="D1205" t="s">
-        <v>235</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1206" spans="1:4">
       <c r="A1206" t="s">
-        <v>1498</v>
+        <v>1501</v>
       </c>
       <c r="B1206" t="s">
-        <v>1472</v>
+        <v>1502</v>
       </c>
       <c r="C1206" t="s">
-        <v>1473</v>
+        <v>1503</v>
       </c>
       <c r="D1206" t="s">
-        <v>469</v>
+        <v>235</v>
       </c>
     </row>
     <row r="1207" spans="1:4">
       <c r="A1207" t="s">
-        <v>1498</v>
+        <v>1501</v>
       </c>
       <c r="B1207" t="s">
-        <v>1501</v>
+        <v>1475</v>
       </c>
       <c r="C1207" t="s">
-        <v>1502</v>
+        <v>1476</v>
       </c>
       <c r="D1207" t="s">
-        <v>1503</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1208" spans="1:4">
       <c r="A1208" t="s">
-        <v>1498</v>
+        <v>1501</v>
       </c>
       <c r="B1208" t="s">
-        <v>1470</v>
+        <v>1504</v>
       </c>
       <c r="C1208" t="s">
-        <v>1471</v>
+        <v>1505</v>
       </c>
       <c r="D1208" t="s">
-        <v>469</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="1209" spans="1:4">
       <c r="A1209" t="s">
-        <v>1498</v>
+        <v>1501</v>
       </c>
       <c r="B1209" t="s">
-        <v>12</v>
+        <v>1473</v>
       </c>
       <c r="C1209" t="s">
-        <v>13</v>
+        <v>1474</v>
       </c>
       <c r="D1209" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1210" spans="1:4">
       <c r="A1210" t="s">
-        <v>1498</v>
+        <v>1501</v>
       </c>
       <c r="B1210" t="s">
-        <v>180</v>
+        <v>12</v>
       </c>
       <c r="C1210" t="s">
-        <v>1476</v>
+        <v>13</v>
       </c>
       <c r="D1210" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1211" spans="1:4">
       <c r="A1211" t="s">
-        <v>1498</v>
+        <v>1501</v>
       </c>
       <c r="B1211" t="s">
-        <v>1477</v>
+        <v>180</v>
       </c>
       <c r="C1211" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="D1211" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1212" spans="1:4">
       <c r="A1212" t="s">
-        <v>1498</v>
+        <v>1501</v>
       </c>
       <c r="B1212" t="s">
-        <v>1504</v>
+        <v>1480</v>
       </c>
       <c r="C1212" t="s">
-        <v>1505</v>
+        <v>1481</v>
       </c>
       <c r="D1212" t="s">
-        <v>1506</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1213" spans="1:4">
       <c r="A1213" t="s">
-        <v>1498</v>
+        <v>1501</v>
       </c>
       <c r="B1213" t="s">
-        <v>1479</v>
+        <v>1507</v>
       </c>
       <c r="C1213" t="s">
-        <v>1480</v>
+        <v>1508</v>
       </c>
       <c r="D1213" t="s">
-        <v>469</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="A1214" t="s">
-        <v>1498</v>
+        <v>1501</v>
       </c>
       <c r="B1214" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="C1214" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="D1214" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1215" spans="1:4">
       <c r="A1215" t="s">
-        <v>1498</v>
+        <v>1501</v>
       </c>
       <c r="B1215" t="s">
-        <v>1488</v>
+        <v>1484</v>
       </c>
       <c r="C1215" t="s">
-        <v>1489</v>
+        <v>1485</v>
       </c>
       <c r="D1215" t="s">
-        <v>1507</v>
+        <v>472</v>
       </c>
     </row>
     <row r="1216" spans="1:4">
       <c r="A1216" t="s">
-        <v>1498</v>
+        <v>1501</v>
       </c>
       <c r="B1216" t="s">
-        <v>1485</v>
+        <v>1491</v>
       </c>
       <c r="C1216" t="s">
-        <v>1486</v>
+        <v>1492</v>
       </c>
       <c r="D1216" t="s">
-        <v>1507</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="1217" spans="1:4">
       <c r="A1217" t="s">
-        <v>1498</v>
+        <v>1501</v>
       </c>
       <c r="B1217" t="s">
-        <v>1483</v>
+        <v>1488</v>
       </c>
       <c r="C1217" t="s">
-        <v>1484</v>
+        <v>1489</v>
       </c>
       <c r="D1217" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="1218" spans="1:4">
       <c r="A1218" t="s">
-        <v>1509</v>
+        <v>1501</v>
       </c>
       <c r="B1218" t="s">
-        <v>1510</v>
-[...1 lines deleted...]
-      <c r="C1218"/>
+        <v>1486</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>1487</v>
+      </c>
       <c r="D1218" t="s">
-        <v>26</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="1219" spans="1:4">
       <c r="A1219" t="s">
-        <v>1509</v>
+        <v>1512</v>
       </c>
       <c r="B1219" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="C1219"/>
       <c r="D1219" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="1220" spans="1:4">
       <c r="A1220" t="s">
-        <v>1509</v>
+        <v>1512</v>
       </c>
       <c r="B1220" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
       <c r="C1220"/>
       <c r="D1220" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="1221" spans="1:4">
       <c r="A1221" t="s">
-        <v>1509</v>
+        <v>1512</v>
       </c>
       <c r="B1221" t="s">
-        <v>567</v>
+        <v>1515</v>
       </c>
       <c r="C1221"/>
       <c r="D1221" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="1222" spans="1:4">
       <c r="A1222" t="s">
-        <v>1513</v>
+        <v>1512</v>
       </c>
       <c r="B1222" t="s">
-        <v>1514</v>
-[...3 lines deleted...]
-      </c>
+        <v>571</v>
+      </c>
+      <c r="C1222"/>
       <c r="D1222" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1223" spans="1:4">
       <c r="A1223" t="s">
         <v>1516</v>
       </c>
       <c r="B1223" t="s">
         <v>1517</v>
       </c>
       <c r="C1223" t="s">
         <v>1518</v>
       </c>
       <c r="D1223" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1224" spans="1:4">
       <c r="A1224" t="s">
         <v>1519</v>
       </c>
       <c r="B1224" t="s">
         <v>1520</v>
       </c>
       <c r="C1224" t="s">
         <v>1521</v>
       </c>
       <c r="D1224" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1225" spans="1:4">
       <c r="A1225" t="s">
         <v>1522</v>
       </c>
       <c r="B1225" t="s">
-        <v>1210</v>
+        <v>1523</v>
       </c>
       <c r="C1225" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="D1225" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1226" spans="1:4">
       <c r="A1226" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="B1226" t="s">
-        <v>180</v>
+        <v>1213</v>
       </c>
       <c r="C1226" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="D1226" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1227" spans="1:4">
       <c r="A1227" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="B1227" t="s">
-        <v>1527</v>
+        <v>180</v>
       </c>
       <c r="C1227" t="s">
         <v>1528</v>
       </c>
       <c r="D1227" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1228" spans="1:4">
       <c r="A1228" t="s">
         <v>1529</v>
       </c>
       <c r="B1228" t="s">
-        <v>1527</v>
+        <v>1530</v>
       </c>
       <c r="C1228" t="s">
-        <v>1528</v>
+        <v>1531</v>
       </c>
       <c r="D1228" t="s">
-        <v>1530</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1229" spans="1:4">
       <c r="A1229" t="s">
-        <v>1529</v>
+        <v>1532</v>
       </c>
       <c r="B1229" t="s">
-        <v>180</v>
+        <v>1530</v>
       </c>
       <c r="C1229" t="s">
-        <v>1525</v>
+        <v>1531</v>
       </c>
       <c r="D1229" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="1230" spans="1:4">
       <c r="A1230" t="s">
-        <v>1529</v>
+        <v>1532</v>
       </c>
       <c r="B1230" t="s">
-        <v>1520</v>
+        <v>180</v>
       </c>
       <c r="C1230" t="s">
-        <v>1521</v>
+        <v>1528</v>
       </c>
       <c r="D1230" t="s">
-        <v>1530</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="1231" spans="1:4">
       <c r="A1231" t="s">
-        <v>1529</v>
+        <v>1532</v>
       </c>
       <c r="B1231" t="s">
-        <v>1210</v>
+        <v>1213</v>
       </c>
       <c r="C1231" t="s">
-        <v>1523</v>
+        <v>1526</v>
       </c>
       <c r="D1231" t="s">
-        <v>1530</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="1232" spans="1:4">
       <c r="A1232" t="s">
-        <v>1529</v>
+        <v>1532</v>
       </c>
       <c r="B1232" t="s">
-        <v>1517</v>
+        <v>1523</v>
       </c>
       <c r="C1232" t="s">
-        <v>1518</v>
+        <v>1524</v>
       </c>
       <c r="D1232" t="s">
-        <v>1530</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="1233" spans="1:4">
       <c r="A1233" t="s">
-        <v>1529</v>
+        <v>1532</v>
       </c>
       <c r="B1233" t="s">
-        <v>1514</v>
+        <v>1520</v>
       </c>
       <c r="C1233" t="s">
-        <v>1515</v>
+        <v>1521</v>
       </c>
       <c r="D1233" t="s">
-        <v>1530</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="1234" spans="1:4">
       <c r="A1234" t="s">
         <v>1532</v>
       </c>
       <c r="B1234" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D1234" t="s">
         <v>1533</v>
-      </c>
-[...4 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="1235" spans="1:4">
       <c r="A1235" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="B1235" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="C1235" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="D1235" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="1236" spans="1:4">
       <c r="A1236" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="B1236" t="s">
-        <v>13</v>
+        <v>1538</v>
       </c>
       <c r="C1236" t="s">
-        <v>13</v>
+        <v>1539</v>
       </c>
       <c r="D1236" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="1237" spans="1:4">
       <c r="A1237" t="s">
-        <v>1537</v>
+        <v>1535</v>
       </c>
       <c r="B1237" t="s">
-        <v>491</v>
+        <v>13</v>
       </c>
       <c r="C1237" t="s">
-        <v>567</v>
+        <v>13</v>
       </c>
       <c r="D1237" t="s">
-        <v>7</v>
+        <v>235</v>
       </c>
     </row>
     <row r="1238" spans="1:4">
       <c r="A1238" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="B1238" t="s">
-        <v>12</v>
+        <v>494</v>
       </c>
       <c r="C1238" t="s">
-        <v>13</v>
+        <v>571</v>
       </c>
       <c r="D1238" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1239" spans="1:4">
       <c r="A1239" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
       <c r="B1239" t="s">
-        <v>1540</v>
+        <v>12</v>
       </c>
       <c r="C1239" t="s">
-        <v>1541</v>
+        <v>13</v>
       </c>
       <c r="D1239" t="s">
-        <v>1542</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1240" spans="1:4">
       <c r="A1240" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B1240" t="s">
         <v>1543</v>
       </c>
-      <c r="B1240" t="s">
+      <c r="C1240" t="s">
         <v>1544</v>
       </c>
-      <c r="C1240" t="s">
+      <c r="D1240" t="s">
         <v>1545</v>
-      </c>
-[...1 lines deleted...]
-        <v>1542</v>
       </c>
     </row>
     <row r="1241" spans="1:4">
       <c r="A1241" t="s">
         <v>1546</v>
       </c>
       <c r="B1241" t="s">
-        <v>1544</v>
+        <v>1547</v>
       </c>
       <c r="C1241" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D1241" t="s">
         <v>1545</v>
-      </c>
-[...1 lines deleted...]
-        <v>1542</v>
       </c>
     </row>
     <row r="1242" spans="1:4">
       <c r="A1242" t="s">
-        <v>1546</v>
+        <v>1549</v>
       </c>
       <c r="B1242" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D1242" t="s">
         <v>1545</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="1243" spans="1:4">
       <c r="A1243" t="s">
-        <v>1546</v>
+        <v>1549</v>
       </c>
       <c r="B1243" t="s">
-        <v>1541</v>
+        <v>1548</v>
       </c>
       <c r="C1243" t="s">
-        <v>1541</v>
+        <v>1548</v>
       </c>
       <c r="D1243" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1244" spans="1:4">
       <c r="A1244" t="s">
-        <v>1546</v>
+        <v>1549</v>
       </c>
       <c r="B1244" t="s">
-        <v>1540</v>
+        <v>1544</v>
       </c>
       <c r="C1244" t="s">
-        <v>1541</v>
+        <v>1544</v>
       </c>
       <c r="D1244" t="s">
-        <v>1542</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1245" spans="1:4">
       <c r="A1245" t="s">
-        <v>1546</v>
+        <v>1549</v>
       </c>
       <c r="B1245" t="s">
-        <v>12</v>
+        <v>1543</v>
       </c>
       <c r="C1245" t="s">
-        <v>13</v>
+        <v>1544</v>
       </c>
       <c r="D1245" t="s">
-        <v>14</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="1246" spans="1:4">
       <c r="A1246" t="s">
-        <v>1546</v>
+        <v>1549</v>
       </c>
       <c r="B1246" t="s">
-        <v>491</v>
+        <v>12</v>
       </c>
       <c r="C1246" t="s">
-        <v>567</v>
+        <v>13</v>
       </c>
       <c r="D1246" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1247" spans="1:4">
       <c r="A1247" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
       <c r="B1247" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="C1247"/>
+        <v>494</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>571</v>
+      </c>
       <c r="D1247" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1248" spans="1:4">
       <c r="A1248" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
       <c r="B1248" t="s">
-        <v>851</v>
+        <v>811</v>
       </c>
       <c r="C1248"/>
       <c r="D1248" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="1249" spans="1:4">
       <c r="A1249" t="s">
-        <v>1549</v>
+        <v>1551</v>
       </c>
       <c r="B1249" t="s">
-        <v>812</v>
+        <v>854</v>
       </c>
       <c r="C1249"/>
       <c r="D1249" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="1250" spans="1:4">
       <c r="A1250" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="B1250" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="C1250"/>
       <c r="D1250" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="1251" spans="1:4">
       <c r="A1251" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="B1251" t="s">
-        <v>821</v>
+        <v>819</v>
       </c>
       <c r="C1251"/>
       <c r="D1251" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="1252" spans="1:4">
       <c r="A1252" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
       <c r="B1252" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="C1252"/>
       <c r="D1252" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="1253" spans="1:4">
       <c r="A1253" t="s">
-        <v>1552</v>
+        <v>1555</v>
       </c>
       <c r="B1253" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="C1253"/>
       <c r="D1253" t="s">
-        <v>1553</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1254" spans="1:4">
       <c r="A1254" t="s">
-        <v>1552</v>
+        <v>1555</v>
       </c>
       <c r="B1254" t="s">
-        <v>816</v>
+        <v>833</v>
       </c>
       <c r="C1254"/>
       <c r="D1254" t="s">
-        <v>26</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="1255" spans="1:4">
       <c r="A1255" t="s">
-        <v>1552</v>
+        <v>1555</v>
       </c>
       <c r="B1255" t="s">
-        <v>812</v>
+        <v>819</v>
       </c>
       <c r="C1255"/>
       <c r="D1255" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="1256" spans="1:4">
       <c r="A1256" t="s">
-        <v>1552</v>
+        <v>1555</v>
       </c>
       <c r="B1256" t="s">
-        <v>851</v>
+        <v>815</v>
       </c>
       <c r="C1256"/>
       <c r="D1256" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="1257" spans="1:4">
       <c r="A1257" t="s">
-        <v>1552</v>
+        <v>1555</v>
       </c>
       <c r="B1257" t="s">
-        <v>808</v>
+        <v>854</v>
       </c>
       <c r="C1257"/>
       <c r="D1257" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="1258" spans="1:4">
       <c r="A1258" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="B1258" t="s">
-        <v>973</v>
-[...3 lines deleted...]
-      </c>
+        <v>811</v>
+      </c>
+      <c r="C1258"/>
       <c r="D1258" t="s">
-        <v>1556</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1259" spans="1:4">
       <c r="A1259" t="s">
         <v>1557</v>
       </c>
       <c r="B1259" t="s">
-        <v>5</v>
+        <v>976</v>
       </c>
       <c r="C1259" t="s">
         <v>1558</v>
       </c>
       <c r="D1259" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="1260" spans="1:4">
       <c r="A1260" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="B1260" t="s">
-        <v>1560</v>
+        <v>5</v>
       </c>
       <c r="C1260" t="s">
         <v>1561</v>
       </c>
       <c r="D1260" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="1261" spans="1:4">
       <c r="A1261" t="s">
         <v>1562</v>
       </c>
       <c r="B1261" t="s">
-        <v>9</v>
+        <v>1563</v>
       </c>
       <c r="C1261" t="s">
-        <v>1558</v>
+        <v>1564</v>
       </c>
       <c r="D1261" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="1262" spans="1:4">
       <c r="A1262" t="s">
-        <v>1563</v>
+        <v>1565</v>
       </c>
       <c r="B1262" t="s">
-        <v>325</v>
+        <v>9</v>
       </c>
       <c r="C1262" t="s">
-        <v>1558</v>
+        <v>1561</v>
       </c>
       <c r="D1262" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="1263" spans="1:4">
       <c r="A1263" t="s">
-        <v>1564</v>
+        <v>1566</v>
       </c>
       <c r="B1263" t="s">
         <v>328</v>
       </c>
       <c r="C1263" t="s">
-        <v>1558</v>
+        <v>1561</v>
       </c>
       <c r="D1263" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="1264" spans="1:4">
       <c r="A1264" t="s">
-        <v>1565</v>
+        <v>1567</v>
       </c>
       <c r="B1264" t="s">
-        <v>939</v>
+        <v>331</v>
       </c>
       <c r="C1264" t="s">
-        <v>1566</v>
+        <v>1561</v>
       </c>
       <c r="D1264" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="1265" spans="1:4">
       <c r="A1265" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="B1265" t="s">
-        <v>948</v>
+        <v>942</v>
       </c>
       <c r="C1265" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="D1265" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="1266" spans="1:4">
       <c r="A1266" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="B1266" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="C1266" t="s">
-        <v>1568</v>
+        <v>1571</v>
       </c>
       <c r="D1266" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="1267" spans="1:4">
       <c r="A1267" t="s">
-        <v>1570</v>
+        <v>1572</v>
       </c>
       <c r="B1267" t="s">
-        <v>944</v>
+        <v>953</v>
       </c>
       <c r="C1267" t="s">
-        <v>1568</v>
+        <v>1571</v>
       </c>
       <c r="D1267" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="1268" spans="1:4">
       <c r="A1268" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>947</v>
+      </c>
+      <c r="C1268" t="s">
         <v>1571</v>
       </c>
-      <c r="B1268" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1268" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="1269" spans="1:4">
       <c r="A1269" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
       <c r="B1269" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="C1269" t="s">
-        <v>1568</v>
+        <v>1571</v>
       </c>
       <c r="D1269" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="1270" spans="1:4">
       <c r="A1270" t="s">
-        <v>1572</v>
+        <v>1575</v>
       </c>
       <c r="B1270" t="s">
-        <v>944</v>
+        <v>949</v>
       </c>
       <c r="C1270" t="s">
-        <v>1568</v>
+        <v>1571</v>
       </c>
       <c r="D1270" t="s">
-        <v>1573</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="1271" spans="1:4">
       <c r="A1271" t="s">
-        <v>1572</v>
+        <v>1575</v>
       </c>
       <c r="B1271" t="s">
-        <v>948</v>
+        <v>947</v>
       </c>
       <c r="C1271" t="s">
-        <v>1568</v>
+        <v>1571</v>
       </c>
       <c r="D1271" t="s">
-        <v>1573</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="1272" spans="1:4">
       <c r="A1272" t="s">
-        <v>1572</v>
+        <v>1575</v>
       </c>
       <c r="B1272" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="C1272" t="s">
-        <v>1568</v>
+        <v>1571</v>
       </c>
       <c r="D1272" t="s">
-        <v>1573</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="1273" spans="1:4">
       <c r="A1273" t="s">
-        <v>1572</v>
+        <v>1575</v>
       </c>
       <c r="B1273" t="s">
-        <v>939</v>
+        <v>953</v>
       </c>
       <c r="C1273" t="s">
-        <v>1566</v>
+        <v>1571</v>
       </c>
       <c r="D1273" t="s">
-        <v>1556</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="1274" spans="1:4">
       <c r="A1274" t="s">
-        <v>1572</v>
+        <v>1575</v>
       </c>
       <c r="B1274" t="s">
-        <v>328</v>
+        <v>942</v>
       </c>
       <c r="C1274" t="s">
-        <v>1558</v>
+        <v>1569</v>
       </c>
       <c r="D1274" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="1275" spans="1:4">
       <c r="A1275" t="s">
-        <v>1572</v>
+        <v>1575</v>
       </c>
       <c r="B1275" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="C1275" t="s">
-        <v>1558</v>
+        <v>1561</v>
       </c>
       <c r="D1275" t="s">
-        <v>1573</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="1276" spans="1:4">
       <c r="A1276" t="s">
-        <v>1572</v>
+        <v>1575</v>
       </c>
       <c r="B1276" t="s">
-        <v>1560</v>
+        <v>328</v>
       </c>
       <c r="C1276" t="s">
         <v>1561</v>
       </c>
       <c r="D1276" t="s">
-        <v>1556</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="1277" spans="1:4">
       <c r="A1277" t="s">
-        <v>1572</v>
+        <v>1575</v>
       </c>
       <c r="B1277" t="s">
-        <v>9</v>
+        <v>1563</v>
       </c>
       <c r="C1277" t="s">
-        <v>1558</v>
+        <v>1564</v>
       </c>
       <c r="D1277" t="s">
-        <v>1573</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="1278" spans="1:4">
       <c r="A1278" t="s">
-        <v>1572</v>
+        <v>1575</v>
       </c>
       <c r="B1278" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="C1278" t="s">
-        <v>1558</v>
+        <v>1561</v>
       </c>
       <c r="D1278" t="s">
-        <v>1556</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="1279" spans="1:4">
       <c r="A1279" t="s">
-        <v>1572</v>
+        <v>1575</v>
       </c>
       <c r="B1279" t="s">
-        <v>973</v>
+        <v>5</v>
       </c>
       <c r="C1279" t="s">
-        <v>1555</v>
+        <v>1561</v>
       </c>
       <c r="D1279" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="1280" spans="1:4">
       <c r="A1280" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="B1280" t="s">
-        <v>1575</v>
+        <v>976</v>
       </c>
       <c r="C1280" t="s">
-        <v>1576</v>
+        <v>1558</v>
       </c>
       <c r="D1280" t="s">
-        <v>7</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="1281" spans="1:4">
       <c r="A1281" t="s">
         <v>1577</v>
       </c>
       <c r="B1281" t="s">
         <v>1578</v>
       </c>
       <c r="C1281" t="s">
         <v>1579</v>
       </c>
       <c r="D1281" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1282" spans="1:4">
       <c r="A1282" t="s">
         <v>1580</v>
       </c>
       <c r="B1282" t="s">
-        <v>1578</v>
+        <v>1581</v>
       </c>
       <c r="C1282" t="s">
-        <v>1579</v>
+        <v>1582</v>
       </c>
       <c r="D1282" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1283" spans="1:4">
       <c r="A1283" t="s">
-        <v>1580</v>
+        <v>1583</v>
       </c>
       <c r="B1283" t="s">
-        <v>1575</v>
+        <v>1581</v>
       </c>
       <c r="C1283" t="s">
-        <v>1576</v>
+        <v>1582</v>
       </c>
       <c r="D1283" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1284" spans="1:4">
       <c r="A1284" t="s">
-        <v>1581</v>
+        <v>1583</v>
       </c>
       <c r="B1284" t="s">
-        <v>1582</v>
+        <v>1578</v>
       </c>
       <c r="C1284" t="s">
-        <v>1583</v>
+        <v>1579</v>
       </c>
       <c r="D1284" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1285" spans="1:4">
       <c r="A1285" t="s">
         <v>1584</v>
       </c>
       <c r="B1285" t="s">
-        <v>1582</v>
+        <v>1585</v>
       </c>
       <c r="C1285" t="s">
-        <v>1583</v>
+        <v>1586</v>
       </c>
       <c r="D1285" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="1286" spans="1:4">
       <c r="A1286" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B1286" t="s">
         <v>1585</v>
       </c>
-      <c r="B1286" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1286" t="s">
-        <v>1583</v>
+        <v>1586</v>
       </c>
       <c r="D1286" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="1287" spans="1:4">
       <c r="A1287" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C1287" t="s">
         <v>1586</v>
-      </c>
-[...4 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="D1287" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="1288" spans="1:4">
       <c r="A1288" t="s">
-        <v>1587</v>
+        <v>1589</v>
       </c>
       <c r="B1288" t="s">
-        <v>1582</v>
+        <v>1585</v>
       </c>
       <c r="C1288" t="s">
-        <v>1583</v>
+        <v>1586</v>
       </c>
       <c r="D1288" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="1289" spans="1:4">
       <c r="A1289" t="s">
-        <v>1588</v>
+        <v>1590</v>
       </c>
       <c r="B1289" t="s">
-        <v>1582</v>
+        <v>1585</v>
       </c>
       <c r="C1289" t="s">
-        <v>1583</v>
+        <v>1586</v>
       </c>
       <c r="D1289" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="1290" spans="1:4">
       <c r="A1290" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
       <c r="B1290" t="s">
-        <v>1575</v>
+        <v>1585</v>
       </c>
       <c r="C1290" t="s">
-        <v>1576</v>
+        <v>1586</v>
       </c>
       <c r="D1290" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1291" spans="1:4">
       <c r="A1291" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
       <c r="B1291" t="s">
-        <v>572</v>
+        <v>1578</v>
       </c>
       <c r="C1291" t="s">
-        <v>573</v>
+        <v>1579</v>
       </c>
       <c r="D1291" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1292" spans="1:4">
       <c r="A1292" t="s">
-        <v>1591</v>
+        <v>1593</v>
       </c>
       <c r="B1292" t="s">
-        <v>1592</v>
+        <v>575</v>
       </c>
       <c r="C1292" t="s">
-        <v>1593</v>
+        <v>576</v>
       </c>
       <c r="D1292" t="s">
-        <v>1594</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1293" spans="1:4">
       <c r="A1293" t="s">
-        <v>1591</v>
+        <v>1594</v>
       </c>
       <c r="B1293" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="C1293" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="D1293" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1294" spans="1:4">
       <c r="A1294" t="s">
-        <v>1591</v>
+        <v>1594</v>
       </c>
       <c r="B1294" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="C1294"/>
+        <v>1581</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>1582</v>
+      </c>
       <c r="D1294" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="1295" spans="1:4">
       <c r="A1295" t="s">
-        <v>1591</v>
+        <v>1594</v>
       </c>
       <c r="B1295" t="s">
-        <v>1575</v>
+        <v>1596</v>
       </c>
       <c r="C1295" t="s">
-        <v>1576</v>
+        <v>1597</v>
       </c>
       <c r="D1295" t="s">
-        <v>7</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="1296" spans="1:4">
       <c r="A1296" t="s">
-        <v>1591</v>
+        <v>1594</v>
       </c>
       <c r="B1296" t="s">
-        <v>1578</v>
-[...3 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="C1296"/>
       <c r="D1296" t="s">
-        <v>1595</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="1297" spans="1:4">
       <c r="A1297" t="s">
-        <v>1591</v>
+        <v>1594</v>
       </c>
       <c r="B1297" t="s">
-        <v>580</v>
+        <v>1578</v>
       </c>
       <c r="C1297" t="s">
-        <v>581</v>
+        <v>1579</v>
       </c>
       <c r="D1297" t="s">
-        <v>1596</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1298" spans="1:4">
       <c r="A1298" t="s">
-        <v>1591</v>
+        <v>1594</v>
       </c>
       <c r="B1298" t="s">
-        <v>1597</v>
+        <v>583</v>
       </c>
       <c r="C1298" t="s">
-        <v>1598</v>
+        <v>584</v>
       </c>
       <c r="D1298" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="1299" spans="1:4">
       <c r="A1299" t="s">
-        <v>1599</v>
+        <v>1594</v>
       </c>
       <c r="B1299" t="s">
-        <v>581</v>
+        <v>1600</v>
       </c>
       <c r="C1299" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="D1299" t="s">
-        <v>7</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="1300" spans="1:4">
       <c r="A1300" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="B1300" t="s">
-        <v>1578</v>
+        <v>584</v>
       </c>
       <c r="C1300" t="s">
-        <v>1579</v>
+        <v>1603</v>
       </c>
       <c r="D1300" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1301" spans="1:4">
       <c r="A1301" t="s">
-        <v>1602</v>
+        <v>1604</v>
       </c>
       <c r="B1301" t="s">
-        <v>572</v>
+        <v>1581</v>
       </c>
       <c r="C1301" t="s">
-        <v>573</v>
+        <v>1582</v>
       </c>
       <c r="D1301" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1302" spans="1:4">
       <c r="A1302" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
       <c r="B1302" t="s">
-        <v>1604</v>
+        <v>575</v>
       </c>
       <c r="C1302" t="s">
-        <v>1605</v>
+        <v>576</v>
       </c>
       <c r="D1302" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1303" spans="1:4">
       <c r="A1303" t="s">
         <v>1606</v>
       </c>
       <c r="B1303" t="s">
-        <v>1592</v>
+        <v>1607</v>
       </c>
       <c r="C1303" t="s">
-        <v>1593</v>
+        <v>1608</v>
       </c>
       <c r="D1303" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1304" spans="1:4">
       <c r="A1304" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
       <c r="B1304" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="C1304" t="s">
-        <v>1593</v>
+        <v>1597</v>
       </c>
       <c r="D1304" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="1305" spans="1:4">
       <c r="A1305" t="s">
-        <v>1607</v>
+        <v>1610</v>
       </c>
       <c r="B1305" t="s">
-        <v>572</v>
+        <v>1596</v>
       </c>
       <c r="C1305" t="s">
-        <v>573</v>
+        <v>1597</v>
       </c>
       <c r="D1305" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1306" spans="1:4">
       <c r="A1306" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B1306" t="s">
         <v>1607</v>
       </c>
-      <c r="B1306" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1306" t="s">
-        <v>1605</v>
+        <v>1608</v>
       </c>
       <c r="D1306" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1307" spans="1:4">
       <c r="A1307" t="s">
-        <v>1607</v>
+        <v>1610</v>
       </c>
       <c r="B1307" t="s">
-        <v>1578</v>
+        <v>575</v>
       </c>
       <c r="C1307" t="s">
-        <v>1579</v>
+        <v>576</v>
       </c>
       <c r="D1307" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1308" spans="1:4">
       <c r="A1308" t="s">
-        <v>1607</v>
+        <v>1610</v>
       </c>
       <c r="B1308" t="s">
-        <v>581</v>
+        <v>1581</v>
       </c>
       <c r="C1308" t="s">
-        <v>1600</v>
+        <v>1582</v>
       </c>
       <c r="D1308" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1309" spans="1:4">
       <c r="A1309" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="B1309" t="s">
-        <v>1609</v>
+        <v>584</v>
       </c>
       <c r="C1309" t="s">
-        <v>1610</v>
+        <v>1603</v>
       </c>
       <c r="D1309" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1310" spans="1:4">
       <c r="A1310" t="s">
         <v>1611</v>
       </c>
       <c r="B1310" t="s">
-        <v>1609</v>
+        <v>1612</v>
       </c>
       <c r="C1310" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="D1310" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1311" spans="1:4">
       <c r="A1311" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B1311" t="s">
         <v>1612</v>
       </c>
-      <c r="B1311" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1311" t="s">
-        <v>1583</v>
+        <v>1613</v>
       </c>
       <c r="D1311" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1312" spans="1:4">
       <c r="A1312" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
       <c r="B1312" t="s">
-        <v>1582</v>
+        <v>1585</v>
       </c>
       <c r="C1312" t="s">
-        <v>1583</v>
+        <v>1586</v>
       </c>
       <c r="D1312" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1313" spans="1:4">
       <c r="A1313" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
       <c r="B1313" t="s">
-        <v>1609</v>
+        <v>1585</v>
       </c>
       <c r="C1313" t="s">
-        <v>1610</v>
+        <v>1586</v>
       </c>
       <c r="D1313" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1314" spans="1:4">
       <c r="A1314" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
       <c r="B1314" t="s">
-        <v>12</v>
+        <v>1612</v>
       </c>
       <c r="C1314" t="s">
-        <v>13</v>
+        <v>1613</v>
       </c>
       <c r="D1314" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1315" spans="1:4">
       <c r="A1315" t="s">
-        <v>1616</v>
+        <v>1618</v>
       </c>
       <c r="B1315" t="s">
         <v>12</v>
       </c>
       <c r="C1315" t="s">
         <v>13</v>
       </c>
       <c r="D1315" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1316" spans="1:4">
       <c r="A1316" t="s">
-        <v>1616</v>
+        <v>1619</v>
       </c>
       <c r="B1316" t="s">
-        <v>1609</v>
+        <v>12</v>
       </c>
       <c r="C1316" t="s">
-        <v>1610</v>
+        <v>13</v>
       </c>
       <c r="D1316" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1317" spans="1:4">
       <c r="A1317" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
       <c r="B1317" t="s">
-        <v>572</v>
+        <v>1612</v>
       </c>
       <c r="C1317" t="s">
-        <v>573</v>
+        <v>1613</v>
       </c>
       <c r="D1317" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1318" spans="1:4">
       <c r="A1318" t="s">
-        <v>1618</v>
+        <v>1620</v>
       </c>
       <c r="B1318" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="C1318" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="D1318" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1319" spans="1:4">
       <c r="A1319" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
       <c r="B1319" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="C1319" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="D1319" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1320" spans="1:4">
       <c r="A1320" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
       <c r="B1320" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="C1320" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="D1320" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1321" spans="1:4">
       <c r="A1321" t="s">
-        <v>1621</v>
+        <v>1623</v>
       </c>
       <c r="B1321" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="C1321" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="D1321" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1322" spans="1:4">
       <c r="A1322" t="s">
-        <v>1622</v>
+        <v>1624</v>
       </c>
       <c r="B1322" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="C1322" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="D1322" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1323" spans="1:4">
       <c r="A1323" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
       <c r="B1323" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="C1323" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="D1323" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1324" spans="1:4">
       <c r="A1324" t="s">
-        <v>1624</v>
+        <v>1626</v>
       </c>
       <c r="B1324" t="s">
-        <v>1625</v>
+        <v>575</v>
       </c>
       <c r="C1324" t="s">
-        <v>1626</v>
+        <v>576</v>
       </c>
       <c r="D1324" t="s">
-        <v>709</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1325" spans="1:4">
       <c r="A1325" t="s">
         <v>1627</v>
       </c>
       <c r="B1325" t="s">
         <v>1628</v>
       </c>
       <c r="C1325" t="s">
         <v>1629</v>
       </c>
       <c r="D1325" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1326" spans="1:4">
       <c r="A1326" t="s">
         <v>1630</v>
       </c>
       <c r="B1326" t="s">
-        <v>1628</v>
+        <v>1631</v>
       </c>
       <c r="C1326" t="s">
-        <v>1629</v>
+        <v>1632</v>
       </c>
       <c r="D1326" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1327" spans="1:4">
       <c r="A1327" t="s">
-        <v>1630</v>
+        <v>1633</v>
       </c>
       <c r="B1327" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="C1327" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="D1327" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1328" spans="1:4">
       <c r="A1328" t="s">
-        <v>1631</v>
+        <v>1633</v>
       </c>
       <c r="B1328" t="s">
-        <v>572</v>
+        <v>1628</v>
       </c>
       <c r="C1328" t="s">
-        <v>573</v>
+        <v>1629</v>
       </c>
       <c r="D1328" t="s">
-        <v>7</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1329" spans="1:4">
       <c r="A1329" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="B1329" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="C1329" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="D1329" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1330" spans="1:4">
       <c r="A1330" t="s">
-        <v>1632</v>
+        <v>1635</v>
       </c>
       <c r="B1330" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
       <c r="C1330" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="D1330" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1331" spans="1:4">
       <c r="A1331" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
       <c r="B1331" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="C1331" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="D1331" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1332" spans="1:4">
       <c r="A1332" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
       <c r="B1332" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="C1332" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="D1332" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1333" spans="1:4">
       <c r="A1333" t="s">
-        <v>1635</v>
+        <v>1637</v>
       </c>
       <c r="B1333" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="C1333" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="D1333" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1334" spans="1:4">
       <c r="A1334" t="s">
-        <v>1636</v>
+        <v>1638</v>
       </c>
       <c r="B1334" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="C1334" t="s">
-        <v>1637</v>
+        <v>581</v>
       </c>
       <c r="D1334" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1335" spans="1:4">
       <c r="A1335" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="B1335" t="s">
-        <v>575</v>
+        <v>582</v>
       </c>
       <c r="C1335" t="s">
-        <v>576</v>
+        <v>1640</v>
       </c>
       <c r="D1335" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1336" spans="1:4">
       <c r="A1336" t="s">
-        <v>1639</v>
+        <v>1641</v>
       </c>
       <c r="B1336" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="C1336" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="D1336" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1337" spans="1:4">
       <c r="A1337" t="s">
-        <v>1640</v>
+        <v>1642</v>
       </c>
       <c r="B1337" t="s">
-        <v>302</v>
+        <v>583</v>
       </c>
       <c r="C1337" t="s">
-        <v>1641</v>
+        <v>584</v>
       </c>
       <c r="D1337" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1338" spans="1:4">
       <c r="A1338" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="B1338" t="s">
-        <v>572</v>
+        <v>302</v>
       </c>
       <c r="C1338" t="s">
-        <v>573</v>
+        <v>1644</v>
       </c>
       <c r="D1338" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1339" spans="1:4">
       <c r="A1339" t="s">
-        <v>1643</v>
+        <v>1645</v>
       </c>
       <c r="B1339" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C1339" t="s">
-        <v>1637</v>
+        <v>576</v>
       </c>
       <c r="D1339" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1340" spans="1:4">
       <c r="A1340" t="s">
-        <v>1644</v>
+        <v>1646</v>
       </c>
       <c r="B1340" t="s">
-        <v>1645</v>
+        <v>577</v>
       </c>
       <c r="C1340" t="s">
-        <v>1637</v>
+        <v>1640</v>
       </c>
       <c r="D1340" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1341" spans="1:4">
       <c r="A1341" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="B1341" t="s">
-        <v>1645</v>
+        <v>1648</v>
       </c>
       <c r="C1341" t="s">
-        <v>1637</v>
+        <v>1640</v>
       </c>
       <c r="D1341" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1342" spans="1:4">
       <c r="A1342" t="s">
-        <v>1646</v>
+        <v>1649</v>
       </c>
       <c r="B1342" t="s">
-        <v>574</v>
+        <v>1648</v>
       </c>
       <c r="C1342" t="s">
-        <v>1637</v>
+        <v>1640</v>
       </c>
       <c r="D1342" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1343" spans="1:4">
       <c r="A1343" t="s">
-        <v>1646</v>
+        <v>1649</v>
       </c>
       <c r="B1343" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C1343" t="s">
-        <v>573</v>
+        <v>1640</v>
       </c>
       <c r="D1343" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1344" spans="1:4">
       <c r="A1344" t="s">
-        <v>1646</v>
+        <v>1649</v>
       </c>
       <c r="B1344" t="s">
-        <v>302</v>
+        <v>575</v>
       </c>
       <c r="C1344" t="s">
-        <v>1641</v>
+        <v>576</v>
       </c>
       <c r="D1344" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1345" spans="1:4">
       <c r="A1345" t="s">
-        <v>1646</v>
+        <v>1649</v>
       </c>
       <c r="B1345" t="s">
-        <v>580</v>
+        <v>302</v>
       </c>
       <c r="C1345" t="s">
-        <v>581</v>
+        <v>1644</v>
       </c>
       <c r="D1345" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1346" spans="1:4">
       <c r="A1346" t="s">
-        <v>1646</v>
+        <v>1649</v>
       </c>
       <c r="B1346" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="C1346" t="s">
-        <v>576</v>
+        <v>584</v>
       </c>
       <c r="D1346" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1347" spans="1:4">
       <c r="A1347" t="s">
-        <v>1646</v>
+        <v>1649</v>
       </c>
       <c r="B1347" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="C1347" t="s">
-        <v>1637</v>
+        <v>579</v>
       </c>
       <c r="D1347" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1348" spans="1:4">
       <c r="A1348" t="s">
-        <v>1646</v>
+        <v>1649</v>
       </c>
       <c r="B1348" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="C1348" t="s">
-        <v>579</v>
+        <v>1640</v>
       </c>
       <c r="D1348" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1349" spans="1:4">
       <c r="A1349" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
       <c r="B1349" t="s">
-        <v>1648</v>
+        <v>580</v>
       </c>
       <c r="C1349" t="s">
-        <v>1649</v>
+        <v>581</v>
       </c>
       <c r="D1349" t="s">
-        <v>1650</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1350" spans="1:4">
       <c r="A1350" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B1350" t="s">
         <v>1651</v>
       </c>
-      <c r="B1350" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1350" t="s">
-        <v>1605</v>
+        <v>1652</v>
       </c>
       <c r="D1350" t="s">
-        <v>14</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="1351" spans="1:4">
       <c r="A1351" t="s">
-        <v>1652</v>
+        <v>1654</v>
       </c>
       <c r="B1351" t="s">
-        <v>12</v>
+        <v>1607</v>
       </c>
       <c r="C1351" t="s">
-        <v>13</v>
+        <v>1608</v>
       </c>
       <c r="D1351" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1352" spans="1:4">
       <c r="A1352" t="s">
-        <v>1653</v>
+        <v>1655</v>
       </c>
       <c r="B1352" t="s">
         <v>12</v>
       </c>
       <c r="C1352" t="s">
         <v>13</v>
       </c>
       <c r="D1352" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1353" spans="1:4">
       <c r="A1353" t="s">
-        <v>1653</v>
+        <v>1656</v>
       </c>
       <c r="B1353" t="s">
-        <v>1604</v>
+        <v>12</v>
       </c>
       <c r="C1353" t="s">
-        <v>1605</v>
+        <v>13</v>
       </c>
       <c r="D1353" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1354" spans="1:4">
       <c r="A1354" t="s">
-        <v>1653</v>
+        <v>1656</v>
       </c>
       <c r="B1354" t="s">
-        <v>1520</v>
+        <v>1607</v>
       </c>
       <c r="C1354" t="s">
-        <v>1654</v>
+        <v>1608</v>
       </c>
       <c r="D1354" t="s">
-        <v>1594</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1355" spans="1:4">
       <c r="A1355" t="s">
-        <v>1653</v>
+        <v>1656</v>
       </c>
       <c r="B1355" t="s">
-        <v>1648</v>
+        <v>1523</v>
       </c>
       <c r="C1355" t="s">
-        <v>1649</v>
+        <v>1657</v>
       </c>
       <c r="D1355" t="s">
-        <v>1650</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="1356" spans="1:4">
       <c r="A1356" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="B1356" t="s">
-        <v>572</v>
-[...1 lines deleted...]
-      <c r="C1356"/>
+        <v>1651</v>
+      </c>
+      <c r="C1356" t="s">
+        <v>1652</v>
+      </c>
       <c r="D1356" t="s">
-        <v>474</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="1357" spans="1:4">
       <c r="A1357" t="s">
-        <v>1656</v>
+        <v>1658</v>
       </c>
       <c r="B1357" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="C1357"/>
       <c r="D1357" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="1358" spans="1:4">
       <c r="A1358" t="s">
-        <v>1657</v>
+        <v>1659</v>
       </c>
       <c r="B1358" t="s">
-        <v>572</v>
-[...3 lines deleted...]
-      </c>
+        <v>575</v>
+      </c>
+      <c r="C1358"/>
       <c r="D1358" t="s">
-        <v>7</v>
+        <v>477</v>
       </c>
     </row>
     <row r="1359" spans="1:4">
       <c r="A1359" t="s">
-        <v>1658</v>
+        <v>1660</v>
       </c>
       <c r="B1359" t="s">
-        <v>572</v>
-[...1 lines deleted...]
-      <c r="C1359"/>
+        <v>575</v>
+      </c>
+      <c r="C1359" t="s">
+        <v>576</v>
+      </c>
       <c r="D1359" t="s">
-        <v>474</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1360" spans="1:4">
       <c r="A1360" t="s">
-        <v>1659</v>
+        <v>1661</v>
       </c>
       <c r="B1360" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="C1360"/>
       <c r="D1360" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="1361" spans="1:4">
       <c r="A1361" t="s">
-        <v>1660</v>
+        <v>1662</v>
       </c>
       <c r="B1361" t="s">
-        <v>1592</v>
-[...3 lines deleted...]
-      </c>
+        <v>575</v>
+      </c>
+      <c r="C1361"/>
       <c r="D1361" t="s">
-        <v>7</v>
+        <v>477</v>
       </c>
     </row>
     <row r="1362" spans="1:4">
       <c r="A1362" t="s">
-        <v>1661</v>
+        <v>1663</v>
       </c>
       <c r="B1362" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="C1362" t="s">
-        <v>1593</v>
+        <v>1597</v>
       </c>
       <c r="D1362" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1363" spans="1:4">
       <c r="A1363" t="s">
-        <v>1662</v>
+        <v>1664</v>
       </c>
       <c r="B1363" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="C1363" t="s">
-        <v>1593</v>
+        <v>1597</v>
       </c>
       <c r="D1363" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1364" spans="1:4">
       <c r="A1364" t="s">
-        <v>1663</v>
+        <v>1665</v>
       </c>
       <c r="B1364" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="C1364" t="s">
-        <v>1593</v>
+        <v>1597</v>
       </c>
       <c r="D1364" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1365" spans="1:4">
       <c r="A1365" t="s">
-        <v>1663</v>
+        <v>1666</v>
       </c>
       <c r="B1365" t="s">
-        <v>1575</v>
+        <v>1596</v>
       </c>
       <c r="C1365" t="s">
-        <v>1576</v>
+        <v>1597</v>
       </c>
       <c r="D1365" t="s">
-        <v>1664</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1366" spans="1:4">
       <c r="A1366" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="B1366" t="s">
-        <v>1609</v>
+        <v>1578</v>
       </c>
       <c r="C1366" t="s">
-        <v>1610</v>
+        <v>1579</v>
       </c>
       <c r="D1366" t="s">
-        <v>7</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="1367" spans="1:4">
       <c r="A1367" t="s">
-        <v>1666</v>
+        <v>1668</v>
       </c>
       <c r="B1367" t="s">
-        <v>1609</v>
+        <v>1612</v>
       </c>
       <c r="C1367" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="D1367" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1368" spans="1:4">
       <c r="A1368" t="s">
-        <v>1667</v>
+        <v>1669</v>
       </c>
       <c r="B1368" t="s">
-        <v>1668</v>
+        <v>1612</v>
       </c>
       <c r="C1368" t="s">
-        <v>1669</v>
+        <v>1613</v>
       </c>
       <c r="D1368" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1369" spans="1:4">
       <c r="A1369" t="s">
         <v>1670</v>
       </c>
       <c r="B1369" t="s">
-        <v>1668</v>
+        <v>1671</v>
       </c>
       <c r="C1369" t="s">
-        <v>1669</v>
+        <v>1672</v>
       </c>
       <c r="D1369" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1370" spans="1:4">
       <c r="A1370" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B1370" t="s">
         <v>1671</v>
       </c>
-      <c r="B1370" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1370" t="s">
-        <v>573</v>
+        <v>1672</v>
       </c>
       <c r="D1370" t="s">
-        <v>709</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1371" spans="1:4">
       <c r="A1371" t="s">
-        <v>1672</v>
+        <v>1674</v>
       </c>
       <c r="B1371" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="C1371" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="D1371" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1372" spans="1:4">
       <c r="A1372" t="s">
-        <v>1673</v>
+        <v>1675</v>
       </c>
       <c r="B1372" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="C1372" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="D1372" t="s">
-        <v>570</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1373" spans="1:4">
       <c r="A1373" t="s">
-        <v>1673</v>
+        <v>1676</v>
       </c>
       <c r="B1373" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
       <c r="C1373" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="D1373" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="1374" spans="1:4">
       <c r="A1374" t="s">
-        <v>1674</v>
+        <v>1676</v>
       </c>
       <c r="B1374" t="s">
-        <v>1675</v>
+        <v>583</v>
       </c>
       <c r="C1374" t="s">
-        <v>1676</v>
+        <v>584</v>
       </c>
       <c r="D1374" t="s">
-        <v>784</v>
+        <v>573</v>
       </c>
     </row>
     <row r="1375" spans="1:4">
       <c r="A1375" t="s">
         <v>1677</v>
       </c>
       <c r="B1375" t="s">
-        <v>1592</v>
+        <v>1678</v>
       </c>
       <c r="C1375" t="s">
-        <v>1593</v>
+        <v>1679</v>
       </c>
       <c r="D1375" t="s">
-        <v>7</v>
+        <v>787</v>
       </c>
     </row>
     <row r="1376" spans="1:4">
       <c r="A1376" t="s">
-        <v>1678</v>
+        <v>1680</v>
       </c>
       <c r="B1376" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="C1376" t="s">
-        <v>1593</v>
+        <v>1597</v>
       </c>
       <c r="D1376" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1377" spans="1:4">
       <c r="A1377" t="s">
-        <v>1678</v>
+        <v>1681</v>
       </c>
       <c r="B1377" t="s">
-        <v>1675</v>
+        <v>1596</v>
       </c>
       <c r="C1377" t="s">
-        <v>1676</v>
+        <v>1597</v>
       </c>
       <c r="D1377" t="s">
-        <v>784</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1378" spans="1:4">
       <c r="A1378" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B1378" t="s">
         <v>1678</v>
       </c>
-      <c r="B1378" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1378" t="s">
-        <v>1576</v>
+        <v>1679</v>
       </c>
       <c r="D1378" t="s">
-        <v>1679</v>
+        <v>787</v>
       </c>
     </row>
     <row r="1379" spans="1:4">
       <c r="A1379" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="B1379" t="s">
-        <v>572</v>
+        <v>1578</v>
       </c>
       <c r="C1379" t="s">
-        <v>573</v>
+        <v>1579</v>
       </c>
       <c r="D1379" t="s">
-        <v>7</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="1380" spans="1:4">
       <c r="A1380" t="s">
-        <v>1681</v>
+        <v>1683</v>
       </c>
       <c r="B1380" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="C1380" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="D1380" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1381" spans="1:4">
       <c r="A1381" t="s">
-        <v>1682</v>
+        <v>1684</v>
       </c>
       <c r="B1381" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="C1381" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="D1381" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1382" spans="1:4">
       <c r="A1382" t="s">
-        <v>1683</v>
+        <v>1685</v>
       </c>
       <c r="B1382" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="C1382" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="D1382" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1383" spans="1:4">
       <c r="A1383" t="s">
-        <v>1684</v>
+        <v>1686</v>
       </c>
       <c r="B1383" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="C1383" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="D1383" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1384" spans="1:4">
       <c r="A1384" t="s">
-        <v>1685</v>
+        <v>1687</v>
       </c>
       <c r="B1384" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="C1384" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="D1384" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1385" spans="1:4">
       <c r="A1385" t="s">
-        <v>1686</v>
+        <v>1688</v>
       </c>
       <c r="B1385" t="s">
-        <v>1609</v>
+        <v>575</v>
       </c>
       <c r="C1385" t="s">
-        <v>1610</v>
+        <v>576</v>
       </c>
       <c r="D1385" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1386" spans="1:4">
       <c r="A1386" t="s">
-        <v>1687</v>
+        <v>1689</v>
       </c>
       <c r="B1386" t="s">
-        <v>1609</v>
+        <v>1612</v>
       </c>
       <c r="C1386" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="D1386" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1387" spans="1:4">
       <c r="A1387" t="s">
-        <v>1688</v>
+        <v>1690</v>
       </c>
       <c r="B1387" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="C1387"/>
+        <v>1612</v>
+      </c>
+      <c r="C1387" t="s">
+        <v>1613</v>
+      </c>
       <c r="D1387" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1388" spans="1:4">
       <c r="A1388" t="s">
-        <v>1689</v>
+        <v>1691</v>
       </c>
       <c r="B1388" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C1388"/>
       <c r="D1388" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="1389" spans="1:4">
       <c r="A1389" t="s">
-        <v>1690</v>
+        <v>1692</v>
       </c>
       <c r="B1389" t="s">
-        <v>268</v>
+        <v>20</v>
       </c>
       <c r="C1389"/>
       <c r="D1389" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="1390" spans="1:4">
       <c r="A1390" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="B1390" t="s">
-        <v>22</v>
+        <v>268</v>
       </c>
       <c r="C1390"/>
       <c r="D1390" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="1391" spans="1:4">
       <c r="A1391" t="s">
-        <v>1692</v>
+        <v>1694</v>
       </c>
       <c r="B1391" t="s">
         <v>22</v>
       </c>
       <c r="C1391"/>
       <c r="D1391" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="1392" spans="1:4">
       <c r="A1392" t="s">
-        <v>1692</v>
+        <v>1695</v>
       </c>
       <c r="B1392" t="s">
-        <v>268</v>
+        <v>22</v>
       </c>
       <c r="C1392"/>
       <c r="D1392" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="1393" spans="1:4">
       <c r="A1393" t="s">
-        <v>1692</v>
+        <v>1695</v>
       </c>
       <c r="B1393" t="s">
-        <v>20</v>
+        <v>268</v>
       </c>
       <c r="C1393"/>
       <c r="D1393" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="1394" spans="1:4">
       <c r="A1394" t="s">
-        <v>1692</v>
+        <v>1695</v>
       </c>
       <c r="B1394" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C1394"/>
       <c r="D1394" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="1395" spans="1:4">
       <c r="A1395" t="s">
-        <v>1693</v>
+        <v>1695</v>
       </c>
       <c r="B1395" t="s">
-        <v>1609</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="C1395"/>
       <c r="D1395" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1396" spans="1:4">
       <c r="A1396" t="s">
-        <v>1694</v>
+        <v>1696</v>
       </c>
       <c r="B1396" t="s">
-        <v>1609</v>
+        <v>1612</v>
       </c>
       <c r="C1396" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="D1396" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1397" spans="1:4">
       <c r="A1397" t="s">
-        <v>1695</v>
+        <v>1697</v>
       </c>
       <c r="B1397" t="s">
-        <v>1609</v>
+        <v>1612</v>
       </c>
       <c r="C1397" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="D1397" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1398" spans="1:4">
       <c r="A1398" t="s">
-        <v>1696</v>
+        <v>1698</v>
       </c>
       <c r="B1398" t="s">
-        <v>1609</v>
+        <v>1612</v>
       </c>
       <c r="C1398" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="D1398" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1399" spans="1:4">
       <c r="A1399" t="s">
-        <v>1697</v>
+        <v>1699</v>
       </c>
       <c r="B1399" t="s">
-        <v>1609</v>
+        <v>1612</v>
       </c>
       <c r="C1399" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="D1399" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1400" spans="1:4">
       <c r="A1400" t="s">
-        <v>1698</v>
+        <v>1700</v>
       </c>
       <c r="B1400" t="s">
-        <v>1609</v>
+        <v>1612</v>
       </c>
       <c r="C1400" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="D1400" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1401" spans="1:4">
       <c r="A1401" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
       <c r="B1401" t="s">
-        <v>1609</v>
+        <v>1612</v>
       </c>
       <c r="C1401" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="D1401" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1402" spans="1:4">
       <c r="A1402" t="s">
-        <v>1699</v>
+        <v>1702</v>
       </c>
       <c r="B1402" t="s">
-        <v>1700</v>
+        <v>1612</v>
       </c>
       <c r="C1402" t="s">
-        <v>1701</v>
+        <v>1613</v>
       </c>
       <c r="D1402" t="s">
-        <v>1664</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1403" spans="1:4">
       <c r="A1403" t="s">
-        <v>1699</v>
+        <v>1702</v>
       </c>
       <c r="B1403" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="C1403" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="D1403" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1404" spans="1:4">
       <c r="A1404" t="s">
-        <v>1704</v>
+        <v>1702</v>
       </c>
       <c r="B1404" t="s">
-        <v>1609</v>
+        <v>1705</v>
       </c>
       <c r="C1404" t="s">
-        <v>1610</v>
+        <v>1706</v>
       </c>
       <c r="D1404" t="s">
-        <v>7</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="1405" spans="1:4">
       <c r="A1405" t="s">
-        <v>1705</v>
+        <v>1707</v>
       </c>
       <c r="B1405" t="s">
-        <v>572</v>
+        <v>1612</v>
       </c>
       <c r="C1405" t="s">
-        <v>573</v>
+        <v>1613</v>
       </c>
       <c r="D1405" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1406" spans="1:4">
       <c r="A1406" t="s">
-        <v>1706</v>
+        <v>1708</v>
       </c>
       <c r="B1406" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="C1406" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="D1406" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1407" spans="1:4">
       <c r="A1407" t="s">
-        <v>1707</v>
+        <v>1709</v>
       </c>
       <c r="B1407" t="s">
-        <v>1708</v>
+        <v>575</v>
       </c>
       <c r="C1407" t="s">
-        <v>1709</v>
+        <v>576</v>
       </c>
       <c r="D1407" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1408" spans="1:4">
       <c r="A1408" t="s">
         <v>1710</v>
       </c>
       <c r="B1408" t="s">
         <v>1711</v>
       </c>
       <c r="C1408" t="s">
         <v>1712</v>
       </c>
       <c r="D1408" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1409" spans="1:4">
       <c r="A1409" t="s">
         <v>1713</v>
       </c>
       <c r="B1409" t="s">
         <v>1714</v>
       </c>
       <c r="C1409" t="s">
         <v>1715</v>
       </c>
       <c r="D1409" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1410" spans="1:4">
       <c r="A1410" t="s">
         <v>1716</v>
       </c>
       <c r="B1410" t="s">
-        <v>1714</v>
+        <v>1717</v>
       </c>
       <c r="C1410" t="s">
-        <v>1715</v>
+        <v>1718</v>
       </c>
       <c r="D1410" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1411" spans="1:4">
       <c r="A1411" t="s">
-        <v>1716</v>
+        <v>1719</v>
       </c>
       <c r="B1411" t="s">
-        <v>1711</v>
+        <v>1717</v>
       </c>
       <c r="C1411" t="s">
-        <v>1712</v>
+        <v>1718</v>
       </c>
       <c r="D1411" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1412" spans="1:4">
       <c r="A1412" t="s">
-        <v>1716</v>
+        <v>1719</v>
       </c>
       <c r="B1412" t="s">
-        <v>1708</v>
+        <v>1714</v>
       </c>
       <c r="C1412" t="s">
-        <v>1709</v>
+        <v>1715</v>
       </c>
       <c r="D1412" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1413" spans="1:4">
       <c r="A1413" t="s">
-        <v>1717</v>
+        <v>1719</v>
       </c>
       <c r="B1413" t="s">
-        <v>246</v>
+        <v>1711</v>
       </c>
       <c r="C1413" t="s">
-        <v>699</v>
+        <v>1712</v>
       </c>
       <c r="D1413" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1414" spans="1:4">
       <c r="A1414" t="s">
-        <v>1718</v>
+        <v>1720</v>
       </c>
       <c r="B1414" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="C1414" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D1414" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1415" spans="1:4">
       <c r="A1415" t="s">
-        <v>1719</v>
+        <v>1721</v>
       </c>
       <c r="B1415" t="s">
         <v>250</v>
       </c>
       <c r="C1415" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="D1415" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1416" spans="1:4">
       <c r="A1416" t="s">
-        <v>1719</v>
+        <v>1722</v>
       </c>
       <c r="B1416" t="s">
-        <v>12</v>
+        <v>250</v>
       </c>
       <c r="C1416" t="s">
         <v>704</v>
       </c>
       <c r="D1416" t="s">
-        <v>705</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1417" spans="1:4">
       <c r="A1417" t="s">
-        <v>1719</v>
+        <v>1722</v>
       </c>
       <c r="B1417" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="C1417" t="s">
-        <v>699</v>
+        <v>707</v>
       </c>
       <c r="D1417" t="s">
-        <v>7</v>
+        <v>708</v>
       </c>
     </row>
     <row r="1418" spans="1:4">
       <c r="A1418" t="s">
-        <v>1720</v>
+        <v>1722</v>
       </c>
       <c r="B1418" t="s">
-        <v>1721</v>
+        <v>246</v>
       </c>
       <c r="C1418" t="s">
-        <v>744</v>
+        <v>702</v>
       </c>
       <c r="D1418" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1419" spans="1:4">
       <c r="A1419" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="B1419" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="C1419" t="s">
-        <v>1724</v>
+        <v>747</v>
       </c>
       <c r="D1419" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1420" spans="1:4">
       <c r="A1420" t="s">
         <v>1725</v>
       </c>
       <c r="B1420" t="s">
         <v>1726</v>
       </c>
       <c r="C1420" t="s">
         <v>1727</v>
       </c>
       <c r="D1420" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1421" spans="1:4">
       <c r="A1421" t="s">
         <v>1728</v>
       </c>
       <c r="B1421" t="s">
         <v>1729</v>
       </c>
       <c r="C1421" t="s">
-        <v>746</v>
+        <v>1730</v>
       </c>
       <c r="D1421" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1422" spans="1:4">
       <c r="A1422" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="B1422" t="s">
-        <v>1729</v>
+        <v>1732</v>
       </c>
       <c r="C1422" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="D1422" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1423" spans="1:4">
       <c r="A1423" t="s">
-        <v>1730</v>
+        <v>1733</v>
       </c>
       <c r="B1423" t="s">
-        <v>1726</v>
+        <v>1732</v>
       </c>
       <c r="C1423" t="s">
-        <v>1727</v>
+        <v>749</v>
       </c>
       <c r="D1423" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1424" spans="1:4">
       <c r="A1424" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B1424" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C1424" t="s">
         <v>1730</v>
       </c>
-      <c r="B1424" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1424" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1425" spans="1:4">
       <c r="A1425" t="s">
-        <v>1730</v>
+        <v>1733</v>
       </c>
       <c r="B1425" t="s">
-        <v>1721</v>
+        <v>1726</v>
       </c>
       <c r="C1425" t="s">
-        <v>744</v>
+        <v>1727</v>
       </c>
       <c r="D1425" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:4">
+      <c r="A1426" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B1426" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C1426" t="s">
+        <v>747</v>
+      </c>
+      <c r="D1426" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>