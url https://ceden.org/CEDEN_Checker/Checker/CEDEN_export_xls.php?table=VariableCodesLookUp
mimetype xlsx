--- v1 (2026-07-11)
+++ v2 (2026-08-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1734">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1723">
   <si>
     <t>CodeListName</t>
   </si>
   <si>
     <t>ValueCode</t>
   </si>
   <si>
     <t>CodeDescription</t>
   </si>
   <si>
     <t>LastUpdateDate</t>
   </si>
   <si>
     <t>Age, 1</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>1 year old</t>
   </si>
   <si>
     <t>2007-09-01</t>
   </si>
   <si>
@@ -923,1838 +923,1802 @@
   <si>
     <t>ConstituentType, Habitat</t>
   </si>
   <si>
     <t>ConstituentType, Lab</t>
   </si>
   <si>
     <t>ConstituentType, Organism</t>
   </si>
   <si>
     <t>Organism</t>
   </si>
   <si>
     <t>ConstituentType, Tox</t>
   </si>
   <si>
     <t>ConstituentTypeList</t>
   </si>
   <si>
     <t>CoordinateSource, GPS</t>
   </si>
   <si>
     <t>GPS</t>
   </si>
   <si>
-    <t>GPS used to obtain coordinate</t>
-[...11 lines deleted...]
-    <t>CoordinateSource, NR</t>
+    <t>Coordinates obtained on-site using a device equipped with GPS (Global Positioning System), including GPS-equipped mobile devices (smart phones, tablets, etc.)</t>
+  </si>
+  <si>
+    <t>CoordinateSourceList</t>
+  </si>
+  <si>
+    <t>2013-08-20</t>
+  </si>
+  <si>
+    <t>DigitalMap</t>
+  </si>
+  <si>
+    <t>Coordinates obtained using a digital mapping tool  e.g. Google Maps, Google Earth, GIS software</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>CountRef, 1</t>
+  </si>
+  <si>
+    <t>1st size class</t>
+  </si>
+  <si>
+    <t>CountRef, 2</t>
+  </si>
+  <si>
+    <t>2nd size class</t>
+  </si>
+  <si>
+    <t>CountRef, 3</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>3rd size class</t>
+  </si>
+  <si>
+    <t>CountRef, 4</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>4th size class</t>
+  </si>
+  <si>
+    <t>CountRefList</t>
+  </si>
+  <si>
+    <t>County, Alameda</t>
+  </si>
+  <si>
+    <t>Alameda</t>
+  </si>
+  <si>
+    <t>2009-01-15</t>
+  </si>
+  <si>
+    <t>County, Alpine</t>
+  </si>
+  <si>
+    <t>Alpine</t>
+  </si>
+  <si>
+    <t>County, Amador</t>
+  </si>
+  <si>
+    <t>Amador</t>
+  </si>
+  <si>
+    <t>County, Butte</t>
+  </si>
+  <si>
+    <t>Butte</t>
+  </si>
+  <si>
+    <t>County, Calaveras</t>
+  </si>
+  <si>
+    <t>Calaveras</t>
+  </si>
+  <si>
+    <t>County, Colusa</t>
+  </si>
+  <si>
+    <t>Colusa</t>
+  </si>
+  <si>
+    <t>County, Contra Costa</t>
+  </si>
+  <si>
+    <t>Contra Costa</t>
+  </si>
+  <si>
+    <t>County, Del Norte</t>
+  </si>
+  <si>
+    <t>Del Norte</t>
+  </si>
+  <si>
+    <t>County, Douglas</t>
+  </si>
+  <si>
+    <t>Douglas</t>
+  </si>
+  <si>
+    <t>2010-08-05</t>
+  </si>
+  <si>
+    <t>County, El Dorado</t>
+  </si>
+  <si>
+    <t>El Dorado</t>
+  </si>
+  <si>
+    <t>County, Fresno</t>
+  </si>
+  <si>
+    <t>Fresno</t>
+  </si>
+  <si>
+    <t>County, Glenn</t>
+  </si>
+  <si>
+    <t>Glenn</t>
+  </si>
+  <si>
+    <t>County, Humboldt</t>
+  </si>
+  <si>
+    <t>Humboldt</t>
+  </si>
+  <si>
+    <t>County, Imperial</t>
+  </si>
+  <si>
+    <t>Imperial</t>
+  </si>
+  <si>
+    <t>County, Inyo</t>
+  </si>
+  <si>
+    <t>Inyo</t>
+  </si>
+  <si>
+    <t>County, Kern</t>
+  </si>
+  <si>
+    <t>Kern</t>
+  </si>
+  <si>
+    <t>County, Kings</t>
+  </si>
+  <si>
+    <t>Kings</t>
+  </si>
+  <si>
+    <t>County, Lake</t>
+  </si>
+  <si>
+    <t>Lake</t>
+  </si>
+  <si>
+    <t>County, Lassen</t>
+  </si>
+  <si>
+    <t>Lassen</t>
+  </si>
+  <si>
+    <t>County, Los Angeles</t>
+  </si>
+  <si>
+    <t>Los Angeles</t>
+  </si>
+  <si>
+    <t>County, Madera</t>
+  </si>
+  <si>
+    <t>Madera</t>
+  </si>
+  <si>
+    <t>County, Marin</t>
+  </si>
+  <si>
+    <t>Marin</t>
+  </si>
+  <si>
+    <t>County, Mariposa</t>
+  </si>
+  <si>
+    <t>Mariposa</t>
+  </si>
+  <si>
+    <t>County, Mendocino</t>
+  </si>
+  <si>
+    <t>Mendocino</t>
+  </si>
+  <si>
+    <t>County, Merced</t>
+  </si>
+  <si>
+    <t>Merced</t>
+  </si>
+  <si>
+    <t>County, Modoc</t>
+  </si>
+  <si>
+    <t>Modoc</t>
+  </si>
+  <si>
+    <t>County, Mono</t>
+  </si>
+  <si>
+    <t>Mono</t>
+  </si>
+  <si>
+    <t>County, Monterey</t>
+  </si>
+  <si>
+    <t>Monterey</t>
+  </si>
+  <si>
+    <t>County, Napa</t>
+  </si>
+  <si>
+    <t>Napa</t>
+  </si>
+  <si>
+    <t>County, Nevada</t>
+  </si>
+  <si>
+    <t>Nevada</t>
+  </si>
+  <si>
+    <t>County, Not Recorded</t>
+  </si>
+  <si>
+    <t>2009-04-13</t>
+  </si>
+  <si>
+    <t>County, Orange</t>
+  </si>
+  <si>
+    <t>Orange</t>
+  </si>
+  <si>
+    <t>County, Placer</t>
+  </si>
+  <si>
+    <t>Placer</t>
+  </si>
+  <si>
+    <t>County, Plumas</t>
+  </si>
+  <si>
+    <t>Plumas</t>
+  </si>
+  <si>
+    <t>County, Riverside</t>
+  </si>
+  <si>
+    <t>Riverside</t>
+  </si>
+  <si>
+    <t>County, Sacramento</t>
+  </si>
+  <si>
+    <t>Sacramento</t>
+  </si>
+  <si>
+    <t>County, San Benito</t>
+  </si>
+  <si>
+    <t>San Benito</t>
+  </si>
+  <si>
+    <t>County, San Bernardino</t>
+  </si>
+  <si>
+    <t>San Bernardino</t>
+  </si>
+  <si>
+    <t>County, San Diego</t>
+  </si>
+  <si>
+    <t>San Diego</t>
+  </si>
+  <si>
+    <t>County, San Francisco</t>
+  </si>
+  <si>
+    <t>San Francisco</t>
+  </si>
+  <si>
+    <t>County, San Joaquin</t>
+  </si>
+  <si>
+    <t>San Joaquin</t>
+  </si>
+  <si>
+    <t>County, San Luis Obispo</t>
+  </si>
+  <si>
+    <t>San Luis Obispo</t>
+  </si>
+  <si>
+    <t>County, San Mateo</t>
+  </si>
+  <si>
+    <t>San Mateo</t>
+  </si>
+  <si>
+    <t>County, Santa Barbara</t>
+  </si>
+  <si>
+    <t>Santa Barbara</t>
+  </si>
+  <si>
+    <t>County, Santa Clara</t>
+  </si>
+  <si>
+    <t>Santa Clara</t>
+  </si>
+  <si>
+    <t>County, Santa Cruz</t>
+  </si>
+  <si>
+    <t>Santa Cruz</t>
+  </si>
+  <si>
+    <t>County, Shasta</t>
+  </si>
+  <si>
+    <t>Shasta</t>
+  </si>
+  <si>
+    <t>County, Sierra</t>
+  </si>
+  <si>
+    <t>Sierra</t>
+  </si>
+  <si>
+    <t>County, Siskiyou</t>
+  </si>
+  <si>
+    <t>Siskiyou</t>
+  </si>
+  <si>
+    <t>County, Solano</t>
+  </si>
+  <si>
+    <t>Solano</t>
+  </si>
+  <si>
+    <t>County, Sonoma</t>
+  </si>
+  <si>
+    <t>Sonoma</t>
+  </si>
+  <si>
+    <t>County, Stanislaus</t>
+  </si>
+  <si>
+    <t>Stanislaus</t>
+  </si>
+  <si>
+    <t>County, Sutter</t>
+  </si>
+  <si>
+    <t>Sutter</t>
+  </si>
+  <si>
+    <t>County, Tehama</t>
+  </si>
+  <si>
+    <t>Tehama</t>
+  </si>
+  <si>
+    <t>County, Trinity</t>
+  </si>
+  <si>
+    <t>Trinity</t>
+  </si>
+  <si>
+    <t>County, Tulare</t>
+  </si>
+  <si>
+    <t>Tulare</t>
+  </si>
+  <si>
+    <t>County, Tuolumne</t>
+  </si>
+  <si>
+    <t>Tuolumne</t>
+  </si>
+  <si>
+    <t>County, Ventura</t>
+  </si>
+  <si>
+    <t>Ventura</t>
+  </si>
+  <si>
+    <t>County, Yolo</t>
+  </si>
+  <si>
+    <t>Yolo</t>
+  </si>
+  <si>
+    <t>County, Yuba</t>
+  </si>
+  <si>
+    <t>Yuba</t>
+  </si>
+  <si>
+    <t>CountyList</t>
+  </si>
+  <si>
+    <t>DataType, Date</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>DataType, Numerical</t>
+  </si>
+  <si>
+    <t>Numerical</t>
+  </si>
+  <si>
+    <t>DataType, Text</t>
+  </si>
+  <si>
+    <t>Text</t>
+  </si>
+  <si>
+    <t>DataType, Time</t>
+  </si>
+  <si>
+    <t>Time</t>
+  </si>
+  <si>
+    <t>DataTypeList</t>
+  </si>
+  <si>
+    <t>Datum, NAD83</t>
+  </si>
+  <si>
+    <t>NAD83</t>
+  </si>
+  <si>
+    <t>Datum, WGS84</t>
+  </si>
+  <si>
+    <t>WGS84</t>
+  </si>
+  <si>
+    <t>DatumList</t>
+  </si>
+  <si>
+    <t>2008-01-01</t>
+  </si>
+  <si>
+    <t>DiameterTreeMeasurementsList</t>
+  </si>
+  <si>
+    <t>0.75-2</t>
+  </si>
+  <si>
+    <t>2008-03-26</t>
+  </si>
+  <si>
+    <t>0-0.1</t>
+  </si>
+  <si>
+    <t>&gt;2</t>
+  </si>
+  <si>
+    <t>0.1-0.3</t>
+  </si>
+  <si>
+    <t>0.3-0.75</t>
+  </si>
+  <si>
+    <t>Diet, NR</t>
+  </si>
+  <si>
+    <t>DietList</t>
+  </si>
+  <si>
+    <t>EnvironmentalVariablesAuthority, DFW-ABL</t>
+  </si>
+  <si>
+    <t>DFW-ABL</t>
+  </si>
+  <si>
+    <t>EnvironmentalVariablesAuthority, EPA</t>
+  </si>
+  <si>
+    <t>EPA</t>
+  </si>
+  <si>
+    <t>EnvironmentalVariablesAuthorityList</t>
+  </si>
+  <si>
+    <t>ExcludedQualifier, LR</t>
+  </si>
+  <si>
+    <t>LR</t>
+  </si>
+  <si>
+    <t>Large and/or rare taxa not identified in standard count</t>
+  </si>
+  <si>
+    <t>2008-08-13</t>
+  </si>
+  <si>
+    <t>ExcludedQualifier, NA</t>
+  </si>
+  <si>
+    <t>NA</t>
+  </si>
+  <si>
+    <t>Not Applicable; specimen is to be included in analysis</t>
+  </si>
+  <si>
+    <t>ExcludedQualifier, NT</t>
+  </si>
+  <si>
+    <t>NT</t>
+  </si>
+  <si>
+    <t>Non-target taxa identified in sample</t>
+  </si>
+  <si>
+    <t>ExcludedQualifierList</t>
+  </si>
+  <si>
+    <t>FieldObsVarType, BA</t>
+  </si>
+  <si>
+    <t>FieldObsVarType, TI</t>
+  </si>
+  <si>
+    <t>2009-08-11</t>
+  </si>
+  <si>
+    <t>FieldObsVarType, WQ</t>
+  </si>
+  <si>
+    <t>FieldObsVarTypeList</t>
+  </si>
+  <si>
+    <t>FishedList</t>
+  </si>
+  <si>
+    <t>F&lt;5</t>
+  </si>
+  <si>
+    <t>Fished &lt;5 subreaches</t>
+  </si>
+  <si>
+    <t>F10</t>
+  </si>
+  <si>
+    <t>Fished All 10 Subreaches</t>
+  </si>
+  <si>
+    <t>F5-9</t>
+  </si>
+  <si>
+    <t>Fished 5-9 subreaches</t>
+  </si>
+  <si>
+    <t>FNC</t>
+  </si>
+  <si>
+    <t>Fished, none collected</t>
+  </si>
+  <si>
+    <t>NFNP</t>
+  </si>
+  <si>
+    <t>Not fished, no permit</t>
+  </si>
+  <si>
+    <t>NFO</t>
+  </si>
+  <si>
+    <t>Not fished other</t>
+  </si>
+  <si>
+    <t>FunctionalFeedingGroup, CF</t>
+  </si>
+  <si>
+    <t>CF</t>
+  </si>
+  <si>
+    <t>Collector Filterer</t>
+  </si>
+  <si>
+    <t>FunctionalFeedingGroup, CG</t>
+  </si>
+  <si>
+    <t>CG</t>
+  </si>
+  <si>
+    <t>Collector Gatherer</t>
+  </si>
+  <si>
+    <t>FunctionalFeedingGroup, G</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>Grazer</t>
+  </si>
+  <si>
+    <t>FunctionalFeedingGroup, MH</t>
+  </si>
+  <si>
+    <t>MH</t>
+  </si>
+  <si>
+    <t>Macrophyte Herbivore</t>
+  </si>
+  <si>
+    <t>FunctionalFeedingGroup, NA</t>
+  </si>
+  <si>
+    <t>Not Applicable; meant for taxa where a FFG is not needed</t>
+  </si>
+  <si>
+    <t>2009-12-08</t>
+  </si>
+  <si>
+    <t>FunctionalFeedingGroup, NR</t>
+  </si>
+  <si>
+    <t>Not Recorded or unknown</t>
+  </si>
+  <si>
+    <t>FunctionalFeedingGroup, OM</t>
+  </si>
+  <si>
+    <t>OM</t>
+  </si>
+  <si>
+    <t>Omnivore</t>
+  </si>
+  <si>
+    <t>FunctionalFeedingGroup, P</t>
+  </si>
+  <si>
+    <t>P</t>
+  </si>
+  <si>
+    <t>Predator</t>
+  </si>
+  <si>
+    <t>FunctionalFeedingGroup, PA</t>
+  </si>
+  <si>
+    <t>PA</t>
+  </si>
+  <si>
+    <t>FunctionalFeedingGroup, PH</t>
+  </si>
+  <si>
+    <t>PH</t>
+  </si>
+  <si>
+    <t>Piercer Herbivore</t>
+  </si>
+  <si>
+    <t>FunctionalFeedingGroup, SC</t>
+  </si>
+  <si>
+    <t>SC</t>
+  </si>
+  <si>
+    <t>Scraper</t>
+  </si>
+  <si>
+    <t>FunctionalFeedingGroup, SH</t>
+  </si>
+  <si>
+    <t>SH</t>
+  </si>
+  <si>
+    <t>Shredder</t>
+  </si>
+  <si>
+    <t>FunctionalFeedingGroupList</t>
+  </si>
+  <si>
+    <t>Nedd to define Feeding group designation for each organism describing mode fo food ingestion; e.g. scrapers, predators, filterers, collectors,parasites</t>
+  </si>
+  <si>
+    <t>GeometryShape, Line</t>
+  </si>
+  <si>
+    <t>Line</t>
+  </si>
+  <si>
+    <t>GeometryShape, LineCent</t>
+  </si>
+  <si>
+    <t>LineCent</t>
+  </si>
+  <si>
+    <t>LineCentroid</t>
+  </si>
+  <si>
+    <t>GeometryShape, Point</t>
+  </si>
+  <si>
+    <t>Point</t>
+  </si>
+  <si>
+    <t>GeometryShape, PointCent</t>
+  </si>
+  <si>
+    <t>PointCent</t>
+  </si>
+  <si>
+    <t>PointCentroid</t>
+  </si>
+  <si>
+    <t>GeometryShape, Polygon</t>
+  </si>
+  <si>
+    <t>Polygon</t>
+  </si>
+  <si>
+    <t>GeometryShape, PolygonCent</t>
+  </si>
+  <si>
+    <t>PolygonCent</t>
+  </si>
+  <si>
+    <t>PolygonCentroid</t>
+  </si>
+  <si>
+    <t>GeometryShapeList</t>
+  </si>
+  <si>
+    <t>Not Applicable</t>
+  </si>
+  <si>
+    <t>2019-08-05</t>
+  </si>
+  <si>
+    <t>GeometryShape</t>
+  </si>
+  <si>
+    <t>2008-10-07</t>
+  </si>
+  <si>
+    <t>GPSAccValues</t>
+  </si>
+  <si>
+    <t>m</t>
+  </si>
+  <si>
+    <t>meters</t>
+  </si>
+  <si>
+    <t>PDOP</t>
+  </si>
+  <si>
+    <t>EPE</t>
+  </si>
+  <si>
+    <t>estimated position error</t>
+  </si>
+  <si>
+    <t>DGPS</t>
+  </si>
+  <si>
+    <t>Differential GPS</t>
+  </si>
+  <si>
+    <t>DOP</t>
+  </si>
+  <si>
+    <t>ft</t>
+  </si>
+  <si>
+    <t>feet</t>
+  </si>
+  <si>
+    <t>GPSFix, 2D</t>
+  </si>
+  <si>
+    <t>2D</t>
+  </si>
+  <si>
+    <t>2 Dimensional</t>
+  </si>
+  <si>
+    <t>GPSFix, 3D</t>
+  </si>
+  <si>
+    <t>3D</t>
+  </si>
+  <si>
+    <t>3 Dimensional</t>
+  </si>
+  <si>
+    <t>GPSFix, NR</t>
   </si>
   <si>
     <t>2008-03-21</t>
   </si>
   <si>
-    <t>CoordinateSourceList</t>
-[...26 lines deleted...]
-    <t>Google Earth used to obtain coordinate</t>
+    <t>GPSFixList</t>
+  </si>
+  <si>
+    <t>3 satellites used to determined location</t>
+  </si>
+  <si>
+    <t>2008-10-08</t>
+  </si>
+  <si>
+    <t>GrabSize, 0.72</t>
+  </si>
+  <si>
+    <t>0.72</t>
+  </si>
+  <si>
+    <t>BMI_TRC, 8 transects x 0.09m2 D-frame kick net</t>
+  </si>
+  <si>
+    <t>2008-05-30</t>
+  </si>
+  <si>
+    <t>GrabSize, 0.99</t>
+  </si>
+  <si>
+    <t>0.99</t>
+  </si>
+  <si>
+    <t>BMI_RWB/MCM, 11 transects x 0.09m2 D-frame kick net</t>
+  </si>
+  <si>
+    <t>GrabSizeList</t>
+  </si>
+  <si>
+    <t>0.81</t>
+  </si>
+  <si>
+    <t>BMI_RWB/MCM, 9 transects x 0.09m2 D-frame kick net</t>
+  </si>
+  <si>
+    <t>2026-08-10</t>
+  </si>
+  <si>
+    <t>0.27</t>
+  </si>
+  <si>
+    <t>2025-12-01</t>
+  </si>
+  <si>
+    <t>1.35</t>
+  </si>
+  <si>
+    <t>BMI_SNARL, 5 transects x 0.09m2 D-frame kick net</t>
+  </si>
+  <si>
+    <t>2025-12-08</t>
+  </si>
+  <si>
+    <t>GroupType, Ecoregion</t>
+  </si>
+  <si>
+    <t>Ecoregion</t>
+  </si>
+  <si>
+    <t>2010-03-24</t>
+  </si>
+  <si>
+    <t>GroupType, Geometry</t>
+  </si>
+  <si>
+    <t>Geometry</t>
+  </si>
+  <si>
+    <t>GroupType, Project</t>
+  </si>
+  <si>
+    <t>Project</t>
+  </si>
+  <si>
+    <t>GroupType, Sample</t>
+  </si>
+  <si>
+    <t>Sample</t>
+  </si>
+  <si>
+    <t>GroupType, Station</t>
+  </si>
+  <si>
+    <t>Station</t>
+  </si>
+  <si>
+    <t>GroupTypeList</t>
+  </si>
+  <si>
+    <t>Habit, BU</t>
+  </si>
+  <si>
+    <t>BU</t>
+  </si>
+  <si>
+    <t>Burrowers</t>
+  </si>
+  <si>
+    <t>Habit, CB</t>
+  </si>
+  <si>
+    <t>CB</t>
+  </si>
+  <si>
+    <t>Climbers</t>
+  </si>
+  <si>
+    <t>Habit, CN</t>
+  </si>
+  <si>
+    <t>CN</t>
+  </si>
+  <si>
+    <t>Behavioral habit designation for each organism; e.g. clingers, burrowers, sprawlers</t>
+  </si>
+  <si>
+    <t>Habit, NA</t>
+  </si>
+  <si>
+    <t>Not Applicable; meant for taxa where a Habit is not needed'</t>
+  </si>
+  <si>
+    <t>2010-09-08</t>
+  </si>
+  <si>
+    <t>Habit, NR</t>
+  </si>
+  <si>
+    <t>Habit, SK</t>
+  </si>
+  <si>
+    <t>SK</t>
+  </si>
+  <si>
+    <t>Skater</t>
+  </si>
+  <si>
+    <t>Habit, SP</t>
+  </si>
+  <si>
+    <t>SP</t>
+  </si>
+  <si>
+    <t>Sprawlers</t>
+  </si>
+  <si>
+    <t>Habit, SW</t>
+  </si>
+  <si>
+    <t>SW</t>
+  </si>
+  <si>
+    <t>HabitList</t>
+  </si>
+  <si>
+    <t>Behavoral habit designation for each organism; e.g. clingers, burrowers, sprawlers</t>
+  </si>
+  <si>
+    <t>Need to Define Behavoral habit designation for each organism; e.g. clingers, burrowers, sprawlers</t>
+  </si>
+  <si>
+    <t>HeightTreeMeasurementsList</t>
+  </si>
+  <si>
+    <t>15-30</t>
+  </si>
+  <si>
+    <t>&lt;5</t>
+  </si>
+  <si>
+    <t>&gt;30</t>
+  </si>
+  <si>
+    <t>5-15</t>
+  </si>
+  <si>
+    <t>Hydromod, AerialZip</t>
+  </si>
+  <si>
+    <t>AerialZip</t>
+  </si>
+  <si>
+    <t>Aerial Zipline</t>
+  </si>
+  <si>
+    <t>2008-12-03</t>
+  </si>
+  <si>
+    <t>Hydromod, Breakwater</t>
+  </si>
+  <si>
+    <t>Breakwater</t>
+  </si>
+  <si>
+    <t>Hydromod, Bridge</t>
+  </si>
+  <si>
+    <t>Bridge</t>
+  </si>
+  <si>
+    <t>Hydromod, ConChan</t>
+  </si>
+  <si>
+    <t>ConChan</t>
+  </si>
+  <si>
+    <t>ConcreteChannel</t>
+  </si>
+  <si>
+    <t>Hydromod, Culvert</t>
+  </si>
+  <si>
+    <t>Culvert</t>
+  </si>
+  <si>
+    <t>used anytime water diverted through pipe</t>
+  </si>
+  <si>
+    <t>Hydromod, Dam</t>
+  </si>
+  <si>
+    <t>Dam</t>
+  </si>
+  <si>
+    <t>Hydromod, GradeCont</t>
+  </si>
+  <si>
+    <t>GradeCont</t>
+  </si>
+  <si>
+    <t>drop in elevation, bed modification</t>
+  </si>
+  <si>
+    <t>Hydromod, None</t>
+  </si>
+  <si>
+    <t>Hydromod, NR</t>
+  </si>
+  <si>
+    <t>Hydromod, Other</t>
+  </si>
+  <si>
+    <t>Hydromod, Pier</t>
+  </si>
+  <si>
+    <t>Pier</t>
+  </si>
+  <si>
+    <t>Hydromod, Pipes</t>
+  </si>
+  <si>
+    <t>Pipes</t>
+  </si>
+  <si>
+    <t>Outside input source to waterbody</t>
+  </si>
+  <si>
+    <t>Hydromod, PumpSta</t>
+  </si>
+  <si>
+    <t>PumpSta</t>
+  </si>
+  <si>
+    <t>Pump Station</t>
+  </si>
+  <si>
+    <t>2009-02-25</t>
+  </si>
+  <si>
+    <t>HydromodList</t>
+  </si>
+  <si>
+    <t>GradeControl</t>
+  </si>
+  <si>
+    <t>Wier</t>
+  </si>
+  <si>
+    <t>Weir</t>
+  </si>
+  <si>
+    <t>2012-07-05</t>
+  </si>
+  <si>
+    <t>HydromodLoc, DS</t>
+  </si>
+  <si>
+    <t>DS</t>
+  </si>
+  <si>
+    <t>Downstream</t>
+  </si>
+  <si>
+    <t>HydromodLoc, NA</t>
+  </si>
+  <si>
+    <t>HydromodLoc, NR</t>
+  </si>
+  <si>
+    <t>HydromodLoc, US</t>
+  </si>
+  <si>
+    <t>US</t>
+  </si>
+  <si>
+    <t>Upstream</t>
+  </si>
+  <si>
+    <t>HydromodLoc, WI</t>
+  </si>
+  <si>
+    <t>WI</t>
+  </si>
+  <si>
+    <t>Within Sample Boundary</t>
+  </si>
+  <si>
+    <t>HydromodLocList</t>
+  </si>
+  <si>
+    <t>Interval, 15 min</t>
+  </si>
+  <si>
+    <t>15 min</t>
+  </si>
+  <si>
+    <t>15 minutes</t>
+  </si>
+  <si>
+    <t>IntervalList</t>
+  </si>
+  <si>
+    <t>LengthSource, Field</t>
+  </si>
+  <si>
+    <t>Field Measurement</t>
+  </si>
+  <si>
+    <t>LengthSource, Lab</t>
+  </si>
+  <si>
+    <t>Lab Measurement</t>
+  </si>
+  <si>
+    <t>LengthSourceList</t>
+  </si>
+  <si>
+    <t>2021-01-25</t>
+  </si>
+  <si>
+    <t>Not Recorded Measurement</t>
+  </si>
+  <si>
+    <t>2020-12-04</t>
+  </si>
+  <si>
+    <t>LengthType, CW</t>
+  </si>
+  <si>
+    <t>CW</t>
+  </si>
+  <si>
+    <t>Carapace Width</t>
+  </si>
+  <si>
+    <t>2008-09-18</t>
+  </si>
+  <si>
+    <t>LengthType, FL</t>
+  </si>
+  <si>
+    <t>FL</t>
+  </si>
+  <si>
+    <t>Fork Length</t>
+  </si>
+  <si>
+    <t>LengthType, TL</t>
+  </si>
+  <si>
+    <t>TL</t>
+  </si>
+  <si>
+    <t>Total Length</t>
+  </si>
+  <si>
+    <t>LengthTypeList</t>
+  </si>
+  <si>
+    <t>LengthWidthType, Ab</t>
+  </si>
+  <si>
+    <t>Ab</t>
+  </si>
+  <si>
+    <t>Abdomen measurement</t>
+  </si>
+  <si>
+    <t>LengthWidthType, Ca</t>
+  </si>
+  <si>
+    <t>Ca</t>
+  </si>
+  <si>
+    <t>Carapace measurement</t>
+  </si>
+  <si>
+    <t>LengthWidthType, FL</t>
+  </si>
+  <si>
+    <t>LengthWidthType, TL</t>
+  </si>
+  <si>
+    <t>LengthWidthTypeList</t>
+  </si>
+  <si>
+    <t>SL</t>
+  </si>
+  <si>
+    <t>Shell Length</t>
+  </si>
+  <si>
+    <t>2016-10-04</t>
+  </si>
+  <si>
+    <t>Shell Width</t>
+  </si>
+  <si>
+    <t>LifeStageList</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>adult</t>
+  </si>
+  <si>
+    <t>J</t>
+  </si>
+  <si>
+    <t>juvenile</t>
+  </si>
+  <si>
+    <t>LifeStageType, BA</t>
+  </si>
+  <si>
+    <t>LifeStageType, TI</t>
+  </si>
+  <si>
+    <t>LifeStageTypeList</t>
+  </si>
+  <si>
+    <t>LocationType, BA</t>
+  </si>
+  <si>
+    <t>LocationType, TI</t>
+  </si>
+  <si>
+    <t>LocationType, WQ</t>
+  </si>
+  <si>
+    <t>LocationTypeList</t>
+  </si>
+  <si>
+    <t>MeasurementBasisList</t>
+  </si>
+  <si>
+    <t>DW</t>
+  </si>
+  <si>
+    <t>Dry Weight</t>
+  </si>
+  <si>
+    <t>WW</t>
+  </si>
+  <si>
+    <t>Wet Weight</t>
+  </si>
+  <si>
+    <t>MethodType, BA</t>
+  </si>
+  <si>
+    <t>MethodType, Field</t>
+  </si>
+  <si>
+    <t>MethodType, FieldObs</t>
+  </si>
+  <si>
+    <t>MethodType, Lab</t>
+  </si>
+  <si>
+    <t>MethodType, TI</t>
+  </si>
+  <si>
+    <t>MethodTypeList</t>
+  </si>
+  <si>
+    <t>OccupationMethod, From Bridge</t>
+  </si>
+  <si>
+    <t>From Bridge</t>
+  </si>
+  <si>
+    <t>Sample was taken from a bridge</t>
+  </si>
+  <si>
+    <t>OccupationMethod, From Dock</t>
+  </si>
+  <si>
+    <t>From Dock</t>
+  </si>
+  <si>
+    <t>Sample was taken from a dock</t>
+  </si>
+  <si>
+    <t>OccupationMethod, Gondola</t>
+  </si>
+  <si>
+    <t>Gondola</t>
+  </si>
+  <si>
+    <t>Gondola was used to collect the sample</t>
+  </si>
+  <si>
+    <t>OccupationMethod, NR</t>
+  </si>
+  <si>
+    <t>OccupationMethod, Other</t>
+  </si>
+  <si>
+    <t>Record method in comment field</t>
+  </si>
+  <si>
+    <t>OccupationMethod, PumpSta Plat</t>
+  </si>
+  <si>
+    <t>PumpSta Plat</t>
+  </si>
+  <si>
+    <t>Sample was taken from pumpstation platform</t>
+  </si>
+  <si>
+    <t>OccupationMethod, RV</t>
+  </si>
+  <si>
+    <t>RV</t>
+  </si>
+  <si>
+    <t>Research Vessel</t>
+  </si>
+  <si>
+    <t>OccupationMethod, Walk In</t>
+  </si>
+  <si>
+    <t>Walk In</t>
+  </si>
+  <si>
+    <t>Sample was taken from walking into site</t>
+  </si>
+  <si>
+    <t>OccupationMethodList</t>
+  </si>
+  <si>
+    <t>Sample was collected from Pier</t>
+  </si>
+  <si>
+    <t>2009-11-23</t>
+  </si>
+  <si>
+    <t>Kayak</t>
+  </si>
+  <si>
+    <t>Kayak was used to collect sample</t>
+  </si>
+  <si>
+    <t>2019-05-09</t>
+  </si>
+  <si>
+    <t>Motor boat</t>
+  </si>
+  <si>
+    <t>Motorized boat was used to collect sample</t>
+  </si>
+  <si>
+    <t>Mounted Tube</t>
+  </si>
+  <si>
+    <t>Sample was collected using a tube mounted on an automatic sampler</t>
+  </si>
+  <si>
+    <t>2009-05-20</t>
+  </si>
+  <si>
+    <t>From Platform</t>
+  </si>
+  <si>
+    <t>Sample was collected from a platform</t>
+  </si>
+  <si>
+    <t>Boat ramp</t>
+  </si>
+  <si>
+    <t>Sample was taken from a boat ramp</t>
+  </si>
+  <si>
+    <t>OrganismEffort, EffectiveEffortLevelFamily</t>
+  </si>
+  <si>
+    <t>EffectiveEffortLevelFamily</t>
+  </si>
+  <si>
+    <t>2010-03-25</t>
+  </si>
+  <si>
+    <t>OrganismEffort, EffectiveEffortLevelSAFIT1</t>
+  </si>
+  <si>
+    <t>EffectiveEffortLevelSAFIT1</t>
+  </si>
+  <si>
+    <t>OrganismEffort, EffectiveEffortLevelSAFIT2</t>
+  </si>
+  <si>
+    <t>EffectiveEffortLevelSAFIT2</t>
+  </si>
+  <si>
+    <t>OrganismEffort, TargetEffortLevelSAFIT1</t>
+  </si>
+  <si>
+    <t>TargetEffortLevelSAFIT1</t>
+  </si>
+  <si>
+    <t>OrganismEffort, TargetEffortLevelSAFIT2</t>
+  </si>
+  <si>
+    <t>TargetEffortLevelSAFIT2</t>
+  </si>
+  <si>
+    <t>OrganismEffortList</t>
+  </si>
+  <si>
+    <t>OrganismGroup, Algae</t>
+  </si>
+  <si>
+    <t>Algae</t>
+  </si>
+  <si>
+    <t>Algae including blue-green algae and cyanobacteria</t>
+  </si>
+  <si>
+    <t>2011-09-22</t>
+  </si>
+  <si>
+    <t>OrganismGroup, Amphibian</t>
+  </si>
+  <si>
+    <t>Amphibian</t>
+  </si>
+  <si>
+    <t>OrganismGroup, Bird</t>
+  </si>
+  <si>
+    <t>Bird</t>
+  </si>
+  <si>
+    <t>OrganismGroup, Bivalves</t>
+  </si>
+  <si>
+    <t>Bivalves</t>
+  </si>
+  <si>
+    <t>OrganismGroup, Crustacean</t>
+  </si>
+  <si>
+    <t>Crustacean</t>
+  </si>
+  <si>
+    <t>OrganismGroup, Diatom</t>
+  </si>
+  <si>
+    <t>Diatom</t>
+  </si>
+  <si>
+    <t>OrganismGroup, Fish</t>
+  </si>
+  <si>
+    <t>Fish</t>
+  </si>
+  <si>
+    <t>OrganismGroup, Fish Oil</t>
+  </si>
+  <si>
+    <t>Fish Oil</t>
+  </si>
+  <si>
+    <t>2009-12-17</t>
+  </si>
+  <si>
+    <t>OrganismGroup, Mammal</t>
+  </si>
+  <si>
+    <t>Mammal</t>
+  </si>
+  <si>
+    <t>OrganismGroup, Not Applicable</t>
+  </si>
+  <si>
+    <t>2008-05-07</t>
+  </si>
+  <si>
+    <t>OrganismGroup, Not Recorded</t>
+  </si>
+  <si>
+    <t>OrganismGroupList</t>
+  </si>
+  <si>
+    <t>Plankton</t>
+  </si>
+  <si>
+    <t>2018-04-17</t>
+  </si>
+  <si>
+    <t>Plant</t>
+  </si>
+  <si>
+    <t>2008-12-01</t>
+  </si>
+  <si>
+    <t>Phytoplankton</t>
+  </si>
+  <si>
+    <t>2024-05-01</t>
+  </si>
+  <si>
+    <t>Reptile</t>
+  </si>
+  <si>
+    <t>Non-bivalve Mollusc</t>
+  </si>
+  <si>
+    <t>Invertebrate</t>
+  </si>
+  <si>
+    <t>Lamprey</t>
+  </si>
+  <si>
+    <t>2012-08-28</t>
+  </si>
+  <si>
+    <t>2014-07-09</t>
+  </si>
+  <si>
+    <t>Biosentinel</t>
+  </si>
+  <si>
+    <t>2009-01-09</t>
+  </si>
+  <si>
+    <t>Annelid</t>
+  </si>
+  <si>
+    <t>Sportfish</t>
+  </si>
+  <si>
+    <t>Zooplankton</t>
+  </si>
+  <si>
+    <t>OrganismType, BAPlant</t>
+  </si>
+  <si>
+    <t>BAPlant</t>
+  </si>
+  <si>
+    <t>2011-11-16</t>
+  </si>
+  <si>
+    <t>OrganismType, BAVert</t>
+  </si>
+  <si>
+    <t>BAVert</t>
+  </si>
+  <si>
+    <t>OrganismType, Ben</t>
+  </si>
+  <si>
+    <t>OrganismType, Bird</t>
+  </si>
+  <si>
+    <t>OrganismType, Bivalve</t>
+  </si>
+  <si>
+    <t>Bivalve</t>
+  </si>
+  <si>
+    <t>OrganismType, Fish</t>
+  </si>
+  <si>
+    <t>OrganismType, Mammal</t>
+  </si>
+  <si>
+    <t>OrganismType, Tox</t>
+  </si>
+  <si>
+    <t>OrganismTypeList</t>
+  </si>
+  <si>
+    <t>2020-11-24</t>
+  </si>
+  <si>
+    <t>PersonnelDuty, Biomorph</t>
+  </si>
+  <si>
+    <t>Biomorph</t>
+  </si>
+  <si>
+    <t>Biomorphology data collections</t>
+  </si>
+  <si>
+    <t>PersonnelDuty, Forms</t>
+  </si>
+  <si>
+    <t>Forms</t>
+  </si>
+  <si>
+    <t>Form data person</t>
+  </si>
+  <si>
+    <t>PersonnelDuty, Geomorph</t>
+  </si>
+  <si>
+    <t>Geomorph</t>
+  </si>
+  <si>
+    <t>Geomorphology data collections</t>
+  </si>
+  <si>
+    <t>PersonnelDutyList</t>
+  </si>
+  <si>
+    <t>Need to Define Duty Personnel performed</t>
+  </si>
+  <si>
+    <t>PositionWaterColumn, DepthIntegrated</t>
+  </si>
+  <si>
+    <t>DepthIntegrated</t>
+  </si>
+  <si>
+    <t>Collections integrated over multiple depths</t>
+  </si>
+  <si>
+    <t>PositionWaterColumn, HypolimnionA</t>
+  </si>
+  <si>
+    <t>HypolimnionA</t>
+  </si>
+  <si>
+    <t>PositionWaterColumn, HypolimnionB</t>
+  </si>
+  <si>
+    <t>HypolimnionB</t>
+  </si>
+  <si>
+    <t>PositionWaterColumn, Metalimnion</t>
+  </si>
+  <si>
+    <t>Metalimnion</t>
+  </si>
+  <si>
+    <t>PositionWaterColumn, Midcolumn</t>
+  </si>
+  <si>
+    <t>Midcolumn</t>
+  </si>
+  <si>
+    <t>midcolumn</t>
+  </si>
+  <si>
+    <t>PositionWaterColumn, Nearbottom</t>
+  </si>
+  <si>
+    <t>Nearbottom</t>
+  </si>
+  <si>
+    <t>nearbottom</t>
+  </si>
+  <si>
+    <t>PositionWaterColumn, Not Applicable</t>
+  </si>
+  <si>
+    <t>PositionWaterColumn, Subsurface</t>
+  </si>
+  <si>
+    <t>Subsurface</t>
+  </si>
+  <si>
+    <t>subsurface</t>
+  </si>
+  <si>
+    <t>PositionWaterColumn, Surface</t>
+  </si>
+  <si>
+    <t>Surface</t>
+  </si>
+  <si>
+    <t>surface</t>
+  </si>
+  <si>
+    <t>PositionWaterColumnList</t>
+  </si>
+  <si>
+    <t>Wetland</t>
+  </si>
+  <si>
+    <t>2009-09-05</t>
+  </si>
+  <si>
+    <t>2011-08-17</t>
+  </si>
+  <si>
+    <t>Mixed</t>
+  </si>
+  <si>
+    <t>Mixed layer</t>
   </si>
   <si>
     <t>1900-01-01</t>
   </si>
   <si>
-    <t>DigitalMap</t>
-[...1735 lines deleted...]
-  <si>
     <t>DCM</t>
   </si>
   <si>
     <t>Deep chlorophyll maximum</t>
   </si>
   <si>
     <t>1% Light Level</t>
   </si>
   <si>
     <t>PrepPreservationType, TI</t>
   </si>
   <si>
     <t>PrepPreservationType, WQ</t>
   </si>
   <si>
     <t>PrepPreservationTypeList</t>
   </si>
   <si>
     <t>ProgramExcludedTaxaList</t>
   </si>
   <si>
     <t>The FinalID and LifeStage is to be included (not excluded) in metric analyses</t>
   </si>
   <si>
     <t>2009-07-21</t>
@@ -3041,59 +3005,59 @@
   <si>
     <t>ResQualType, Hab</t>
   </si>
   <si>
     <t>ResQualType, Lab</t>
   </si>
   <si>
     <t>ResQualType, TI</t>
   </si>
   <si>
     <t>ResQualType, Tox</t>
   </si>
   <si>
     <t>ResQualTypeList</t>
   </si>
   <si>
     <t>SampleLocationList</t>
   </si>
   <si>
     <t>Bank</t>
   </si>
   <si>
     <t>Bank/Thalweg</t>
   </si>
   <si>
+    <t>Midchannel</t>
+  </si>
+  <si>
     <t>NearBank</t>
   </si>
   <si>
     <t>not midchannel but not at bank</t>
   </si>
   <si>
-    <t>Midchannel</t>
-[...1 lines deleted...]
-  <si>
     <t>not applicable</t>
   </si>
   <si>
     <t>Open Water</t>
   </si>
   <si>
     <t>Riffle</t>
   </si>
   <si>
     <t>Thalweg</t>
   </si>
   <si>
     <t>SamplingCrewList</t>
   </si>
   <si>
     <t>T. Prichard</t>
   </si>
   <si>
     <t>MLJ-LLC</t>
   </si>
   <si>
     <t>T. Pritchard, D. Smith, E. Olson</t>
   </si>
   <si>
     <t>UCD-AEAL</t>
@@ -3131,50 +3095,173 @@
   <si>
     <t>S. Hulbert, S. Hatton</t>
   </si>
   <si>
     <t>RWQCB5L Staff</t>
   </si>
   <si>
     <t>RWQCB5L</t>
   </si>
   <si>
     <t>R. Bush, K. Woodside</t>
   </si>
   <si>
     <t>R. Bush, K. Woodside, B. Hammock, S. Azimis</t>
   </si>
   <si>
     <t>R. Bush, K. Woodside, B. Landis</t>
   </si>
   <si>
     <t>R. Bush, K. Woodside, K. Eder</t>
   </si>
   <si>
     <t>R. Holmes</t>
   </si>
   <si>
+    <t>L. Chu, C. Lamar</t>
+  </si>
+  <si>
+    <t>L. Nugent, E. Kalumbo</t>
+  </si>
+  <si>
+    <t>L. Nugent, K. Lai</t>
+  </si>
+  <si>
+    <t>L. Nugent, K. Nishiki</t>
+  </si>
+  <si>
+    <t>J. Hannel</t>
+  </si>
+  <si>
+    <t>J. Iversen</t>
+  </si>
+  <si>
+    <t>J. Iverson, K. Callinan</t>
+  </si>
+  <si>
+    <t>J. Katz</t>
+  </si>
+  <si>
+    <t>J. Katz, A. Siadatan</t>
+  </si>
+  <si>
+    <t>J. Katz, B. Hammock</t>
+  </si>
+  <si>
+    <t>J. Katz, B. Janes</t>
+  </si>
+  <si>
+    <t>J. Katz, C. Plant</t>
+  </si>
+  <si>
+    <t>J. Katz, D. Corcoran</t>
+  </si>
+  <si>
+    <t>J. Katz, E. Sommerauer</t>
+  </si>
+  <si>
+    <t>J. Katz, F. Wulff</t>
+  </si>
+  <si>
+    <t>MLJ_LLC</t>
+  </si>
+  <si>
+    <t>J. Katz, J. Iversen</t>
+  </si>
+  <si>
+    <t>J. Katz, K. Callinan</t>
+  </si>
+  <si>
+    <t>J. Katz, L. Bell</t>
+  </si>
+  <si>
+    <t>J. Katz, M. Johnson</t>
+  </si>
+  <si>
+    <t>J. Sanchez, A. King</t>
+  </si>
+  <si>
+    <t>J. Sanchez, A. King, D. Doherty</t>
+  </si>
+  <si>
+    <t>UC-AEAL</t>
+  </si>
+  <si>
+    <t>J. Sanchez, H. Calanchini</t>
+  </si>
+  <si>
+    <t>J. Sanchez, H. Calanchini, A. King</t>
+  </si>
+  <si>
+    <t>J. Sanchez, H. Calanchini, R. Bush</t>
+  </si>
+  <si>
+    <t>J. Sanchez, K. Woodside</t>
+  </si>
+  <si>
+    <t>J. Sanchez, M. Turner</t>
+  </si>
+  <si>
+    <t>J. Sanchez, R. Bush</t>
+  </si>
+  <si>
+    <t>J. Schwalbe, L. Haines</t>
+  </si>
+  <si>
+    <t>J. Schwalbe, L. Nugent</t>
+  </si>
+  <si>
+    <t>J. Schwalbe, M. Maldonado</t>
+  </si>
+  <si>
+    <t>J. Schwalber, L. Wickman</t>
+  </si>
+  <si>
+    <t>J. Schwam, D. Huggins</t>
+  </si>
+  <si>
+    <t>J. Schwam, D. Huggins, M. Dryer</t>
+  </si>
+  <si>
+    <t>K. Callinan</t>
+  </si>
+  <si>
+    <t>K. Callinan, B. Landis</t>
+  </si>
+  <si>
+    <t>K. Callinan, D. Corcoran</t>
+  </si>
+  <si>
+    <t>K. Elliot, A. Ferranti</t>
+  </si>
+  <si>
+    <t>K. Woodside, G. Walden</t>
+  </si>
+  <si>
+    <t>K. Woodside, S. Burkholder</t>
+  </si>
+  <si>
     <t>M. Alcorta, L. Bell</t>
   </si>
   <si>
     <t>M. Dogan, J. Iversen</t>
   </si>
   <si>
     <t>M. Dyer, J. Schwam, M. Dogan</t>
   </si>
   <si>
     <t>UDC-AEAL</t>
   </si>
   <si>
     <t>M. Gilbart, J. Katz</t>
   </si>
   <si>
     <t>M. McElroy</t>
   </si>
   <si>
     <t>M. McElroy, B. Texiera</t>
   </si>
   <si>
     <t>M. McElroy, C. Messer</t>
   </si>
   <si>
     <t>M. McElroy, C. Pincetich</t>
@@ -3230,173 +3317,50 @@
   <si>
     <t>M. Turner, D. Smith</t>
   </si>
   <si>
     <t>M. Turner, H. Calanchini, J. Sanchez</t>
   </si>
   <si>
     <t>M. Turner, J. Kiernan</t>
   </si>
   <si>
     <t>M. Turner, K. Woodside</t>
   </si>
   <si>
     <t>M. Turner, M. Johnson</t>
   </si>
   <si>
     <t>M. Turner, R. Bush, K. Woodside</t>
   </si>
   <si>
     <t>M. Turner, S. Chun</t>
   </si>
   <si>
     <t>M. Turner, T. Kimball</t>
   </si>
   <si>
-    <t>L. Chu, C. Lamar</t>
-[...121 lines deleted...]
-  <si>
     <t>C. Pease, M. Oliver</t>
   </si>
   <si>
     <t>ZALOM</t>
   </si>
   <si>
     <t>C. Pincetich, D. Hornyak</t>
   </si>
   <si>
     <t>B. Hammock</t>
   </si>
   <si>
     <t>B. Hammock, D. Corcoran</t>
   </si>
   <si>
     <t>B. Hammock, E. Sommerauer</t>
   </si>
   <si>
     <t>B. Hammock, F. Wulff</t>
   </si>
   <si>
     <t>B. Hammock, G. Walden</t>
   </si>
   <si>
     <t>B. Hammock, J. Iversen</t>
@@ -4085,95 +4049,95 @@
   <si>
     <t>SWAMP_SB Stream Pollution Trends</t>
   </si>
   <si>
     <t>StationSource, UMD</t>
   </si>
   <si>
     <t>UMD</t>
   </si>
   <si>
     <t>University of Maryland</t>
   </si>
   <si>
     <t>StationSourceList</t>
   </si>
   <si>
     <t>UM-CES</t>
   </si>
   <si>
     <t>University of Maryland Center for Environmental Science</t>
   </si>
   <si>
     <t>2016-03-11</t>
   </si>
   <si>
+    <t>USFS-VALLEJO</t>
+  </si>
+  <si>
+    <t>U.S. Forest Service Vallejo</t>
+  </si>
+  <si>
+    <t>USGS-Scto</t>
+  </si>
+  <si>
+    <t>U.S. Geological Survey-Water Resources-Sacramento</t>
+  </si>
+  <si>
+    <t>VCWPD</t>
+  </si>
+  <si>
+    <t>2018-03-13</t>
+  </si>
+  <si>
+    <t>TRWC</t>
+  </si>
+  <si>
+    <t>2014-08-22</t>
+  </si>
+  <si>
+    <t>TRWQMP</t>
+  </si>
+  <si>
+    <t>2016-02-12</t>
+  </si>
+  <si>
     <t>UCD-GC</t>
   </si>
   <si>
     <t>University of California Davis-Granite Canyon</t>
   </si>
   <si>
     <t>UCD-TERC</t>
   </si>
   <si>
     <t>University of California Davis-Tahoe Environmental Research Center</t>
   </si>
   <si>
     <t>2019-11-04</t>
   </si>
   <si>
-    <t>USFS-VALLEJO</t>
-[...28 lines deleted...]
-  <si>
     <t>SWB_NLA</t>
   </si>
   <si>
     <t xml:space="preserve">	SWAMP_SB_National Lakes Survey</t>
   </si>
   <si>
     <t>2012-10-01</t>
   </si>
   <si>
     <t>SWRCB</t>
   </si>
   <si>
     <t>State Water Resources Control Board</t>
   </si>
   <si>
     <t>SWRCB-SMC</t>
   </si>
   <si>
     <t>SWRCB-SWAMP-BOG</t>
   </si>
   <si>
     <t>SWRCB-SWAMP-EPA-NS</t>
   </si>
   <si>
     <t>SWRCB-SWAMP-PSA</t>
@@ -4217,95 +4181,95 @@
   <si>
     <t>SCAPOSD</t>
   </si>
   <si>
     <t>Sonoma County Agricultural Preservation and Open Space District</t>
   </si>
   <si>
     <t>2016-11-03</t>
   </si>
   <si>
     <t>RWQCB5U</t>
   </si>
   <si>
     <t>RWQCB6</t>
   </si>
   <si>
     <t>RWQCB7</t>
   </si>
   <si>
     <t>RWQCB8</t>
   </si>
   <si>
     <t>RWQCB9</t>
   </si>
   <si>
+    <t>Reg5S</t>
+  </si>
+  <si>
+    <t>2013-10-24</t>
+  </si>
+  <si>
     <t>RWB3_CMP</t>
   </si>
   <si>
     <t>RWB3 Citizen Monitoring Program</t>
   </si>
   <si>
     <t>2014-06-26</t>
   </si>
   <si>
     <t>RWQCB1</t>
   </si>
   <si>
     <t>RWQCB2</t>
   </si>
   <si>
     <t>RWQCB3</t>
   </si>
   <si>
     <t>RWQCB4</t>
   </si>
   <si>
     <t>RWQCB5</t>
   </si>
   <si>
-    <t>Reg5S</t>
-[...4 lines deleted...]
-  <si>
     <t>2016-09-14</t>
   </si>
   <si>
+    <t>Michael L. Johnson, LLC</t>
+  </si>
+  <si>
     <t>MPSL-DFW</t>
   </si>
   <si>
     <t>Marine Pollution Studies Lab, Department of Fish and Wildlife</t>
   </si>
   <si>
     <t>2018-08-13</t>
   </si>
   <si>
-    <t>Michael L. Johnson, LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>MBNEP</t>
   </si>
   <si>
     <t>Morrow Bay National Estuary Program</t>
   </si>
   <si>
     <t>2014-02-15</t>
   </si>
   <si>
     <t>MBNMS</t>
   </si>
   <si>
     <t>Montery Bay National Marine Sactuary</t>
   </si>
   <si>
     <t>2014-09-19</t>
   </si>
   <si>
     <t>MCU</t>
   </si>
   <si>
     <t>2016-03-30</t>
   </si>
   <si>
     <t>GBP</t>
@@ -4424,56 +4388,56 @@
   <si>
     <t>Central Coast Wetlands Group at Moss Landing Marine Labs</t>
   </si>
   <si>
     <t>CCWQP</t>
   </si>
   <si>
     <t>Central California Water Quality Project</t>
   </si>
   <si>
     <t>StationVerificationList</t>
   </si>
   <si>
     <t>Person who performed the verification of the station waterbody descriptors used a GPS</t>
   </si>
   <si>
     <t>Person who performed the verification of the station waterbody descriptors used a Local contact</t>
   </si>
   <si>
     <t>No Person performed verification of the station waterbody descriptors</t>
   </si>
   <si>
     <t>Person who performed the verification of the station waterbody descriptors used roads</t>
   </si>
   <si>
+    <t>Person who performed the verification of the station waterbody descriptors used signs</t>
+  </si>
+  <si>
     <t>Person who performed the verification of the station waterbody descriptors used a Topo Map</t>
   </si>
   <si>
-    <t>Person who performed the verification of the station waterbody descriptors used signs</t>
-[...1 lines deleted...]
-  <si>
     <t>StatMethLookUp</t>
   </si>
   <si>
     <t>Steel</t>
   </si>
   <si>
     <t>Steel's Many-One Rank</t>
   </si>
   <si>
     <t>T-test</t>
   </si>
   <si>
     <t>Paired T-test</t>
   </si>
   <si>
     <t>Wilcox</t>
   </si>
   <si>
     <t>Wilcoxon Rank Sum</t>
   </si>
   <si>
     <t>No Statistical Method</t>
   </si>
   <si>
     <t>Mann-U</t>
@@ -4520,56 +4484,59 @@
   <si>
     <t>StatMethod, Fisher</t>
   </si>
   <si>
     <t>StatMethod, Mann-U</t>
   </si>
   <si>
     <t>StatMethod, None</t>
   </si>
   <si>
     <t>StatMethod, NR</t>
   </si>
   <si>
     <t>StatMethod, Steel</t>
   </si>
   <si>
     <t>StatMethod, T-test</t>
   </si>
   <si>
     <t>StatMethod, Wilcox</t>
   </si>
   <si>
     <t>StatMethodList</t>
   </si>
   <si>
-    <t>TST Welch Test</t>
+    <t>TST Welch</t>
   </si>
   <si>
     <t>Welchs t-test is an adaptation of Students t-test intended for use with two samples having unequal variances</t>
   </si>
   <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
     <t>Wel T-Test</t>
   </si>
   <si>
     <t>Welch's corrected paired T-test</t>
   </si>
   <si>
     <t>2021-07-28</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kruskall-Wallis one-way analysis of variance</t>
   </si>
   <si>
     <t>2017-10-03</t>
   </si>
   <si>
     <t>2016-11-01</t>
   </si>
   <si>
     <t>2016-02-05</t>
   </si>
   <si>
     <t>TaxonomicCategoryClassList</t>
@@ -4799,62 +4766,62 @@
   <si>
     <t>UnitAssemblageIDSampleVolumeList</t>
   </si>
   <si>
     <t>UnitBiomassSampleVolume, ml</t>
   </si>
   <si>
     <t>UnitBiomassSampleVolumeList</t>
   </si>
   <si>
     <t>UnitChlorophyllSampleVolume, ml</t>
   </si>
   <si>
     <t>UnitChlorophyllSampleVolumeList</t>
   </si>
   <si>
     <t>UnitCollectionDepth, cm</t>
   </si>
   <si>
     <t>UnitCollectionDepth, m</t>
   </si>
   <si>
     <t>UnitCollectionDepthList</t>
   </si>
   <si>
+    <t>mm</t>
+  </si>
+  <si>
+    <t>millimeters</t>
+  </si>
+  <si>
+    <t>2024-06-21</t>
+  </si>
+  <si>
     <t>2016-07-15</t>
   </si>
   <si>
-    <t>mm</t>
-[...7 lines deleted...]
-  <si>
     <t>2013-10-02</t>
   </si>
   <si>
     <t>um</t>
   </si>
   <si>
     <t>micrometers</t>
   </si>
   <si>
     <t>UnitCollectionDeviceDetail, feet</t>
   </si>
   <si>
     <t>measurement in feet</t>
   </si>
   <si>
     <t>UnitCollectionDeviceDetail, in</t>
   </si>
   <si>
     <t>UnitCollectionDeviceDetail, m</t>
   </si>
   <si>
     <t>UnitCollectionDeviceDetail, m2</t>
   </si>
   <si>
     <t>m2</t>
@@ -5123,60 +5090,60 @@
   <si>
     <t>UnitTypeList</t>
   </si>
   <si>
     <t>UnitWeight, g</t>
   </si>
   <si>
     <t>UnitWeightBirdMeasurements, g</t>
   </si>
   <si>
     <t>UnitWeightBirdMeasurementsList</t>
   </si>
   <si>
     <t>UnitWeightBivalve, g</t>
   </si>
   <si>
     <t>UnitWeightBivalveList</t>
   </si>
   <si>
     <t>UnitWeightFish, g</t>
   </si>
   <si>
     <t>UnitWeightFishList</t>
   </si>
   <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>kilograms</t>
+  </si>
+  <si>
     <t>lb</t>
   </si>
   <si>
     <t>pounds</t>
-  </si>
-[...4 lines deleted...]
-    <t>kilograms</t>
   </si>
   <si>
     <t>UnitWeightList</t>
   </si>
   <si>
     <t>UnitWireOut, m</t>
   </si>
   <si>
     <t>UnitWireOutList</t>
   </si>
   <si>
     <t>WaveForm, AC</t>
   </si>
   <si>
     <t>AC</t>
   </si>
   <si>
     <t>AC Wave form setting for shocking apparatus</t>
   </si>
   <si>
     <t>WaveForm, DC</t>
   </si>
   <si>
     <t>DC</t>
   </si>
@@ -5587,59 +5554,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1426"/>
+  <dimension ref="A1:D1417"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58.842773" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="179.241943" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="187.525635" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.281738" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
@@ -6542,93 +6509,93 @@
       <c r="B76" t="s">
         <v>144</v>
       </c>
       <c r="C76"/>
       <c r="D76" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>149</v>
       </c>
       <c r="B77" t="s">
         <v>142</v>
       </c>
       <c r="C77"/>
       <c r="D77" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>149</v>
       </c>
       <c r="B78" t="s">
-        <v>150</v>
-[...3 lines deleted...]
-      </c>
+        <v>140</v>
+      </c>
+      <c r="C78"/>
       <c r="D78" t="s">
-        <v>152</v>
+        <v>26</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>149</v>
       </c>
       <c r="B79" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="C79"/>
       <c r="D79" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>149</v>
       </c>
       <c r="B80" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C80"/>
       <c r="D80" t="s">
-        <v>26</v>
+        <v>128</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>149</v>
       </c>
       <c r="B81" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="C81"/>
+        <v>150</v>
+      </c>
+      <c r="C81" t="s">
+        <v>151</v>
+      </c>
       <c r="D81" t="s">
-        <v>128</v>
+        <v>152</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>149</v>
       </c>
       <c r="B82" t="s">
         <v>132</v>
       </c>
       <c r="C82"/>
       <c r="D82" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>149</v>
       </c>
       <c r="B83" t="s">
         <v>134</v>
       </c>
       <c r="C83"/>
       <c r="D83" t="s">
         <v>26</v>
       </c>
@@ -6676,63 +6643,63 @@
       <c r="B87" t="s">
         <v>121</v>
       </c>
       <c r="C87"/>
       <c r="D87" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>149</v>
       </c>
       <c r="B88" t="s">
         <v>123</v>
       </c>
       <c r="C88"/>
       <c r="D88" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>149</v>
       </c>
       <c r="B89" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C89"/>
       <c r="D89" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>149</v>
       </c>
       <c r="B90" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="C90"/>
       <c r="D90" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>149</v>
       </c>
       <c r="B91" t="s">
         <v>115</v>
       </c>
       <c r="C91"/>
       <c r="D91" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>149</v>
       </c>
       <c r="B92" t="s">
         <v>113</v>
       </c>
@@ -7528,99 +7495,99 @@
         <v>192</v>
       </c>
       <c r="D155" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
         <v>196</v>
       </c>
       <c r="B156" t="s">
         <v>188</v>
       </c>
       <c r="C156" t="s">
         <v>189</v>
       </c>
       <c r="D156" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
         <v>196</v>
       </c>
       <c r="B157" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C157" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D157" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
         <v>196</v>
       </c>
       <c r="B158" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="C158" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="D158" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
         <v>196</v>
       </c>
       <c r="B159" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="C159" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="D159" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
         <v>196</v>
       </c>
       <c r="B160" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C160" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D160" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
         <v>196</v>
       </c>
       <c r="B161" t="s">
         <v>174</v>
       </c>
       <c r="C161" t="s">
         <v>175</v>
       </c>
       <c r="D161" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
         <v>196</v>
       </c>
       <c r="B162" t="s">
         <v>171</v>
       </c>
       <c r="C162" t="s">
         <v>172</v>
@@ -8712,16164 +8679,16038 @@
       </c>
       <c r="C247"/>
       <c r="D247" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" t="s">
         <v>301</v>
       </c>
       <c r="B248" t="s">
         <v>302</v>
       </c>
       <c r="C248" t="s">
         <v>303</v>
       </c>
       <c r="D248" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" t="s">
         <v>304</v>
       </c>
       <c r="B249" t="s">
+        <v>302</v>
+      </c>
+      <c r="C249" t="s">
+        <v>303</v>
+      </c>
+      <c r="D249" t="s">
         <v>305</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" t="s">
+        <v>304</v>
+      </c>
+      <c r="B250" t="s">
+        <v>306</v>
+      </c>
+      <c r="C250" t="s">
         <v>307</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="D250" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" t="s">
         <v>309</v>
       </c>
       <c r="B251" t="s">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="C251" t="s">
-        <v>13</v>
+        <v>310</v>
       </c>
       <c r="D251" t="s">
-        <v>308</v>
+        <v>7</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B252" t="s">
-        <v>305</v>
+        <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="D252" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="B253" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="C253" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="D253" t="s">
-        <v>312</v>
+        <v>7</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="B254" t="s">
-        <v>302</v>
+        <v>317</v>
       </c>
       <c r="C254" t="s">
-        <v>303</v>
+        <v>318</v>
       </c>
       <c r="D254" t="s">
-        <v>313</v>
+        <v>7</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" t="s">
-        <v>309</v>
+        <v>319</v>
       </c>
       <c r="B255" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="C255" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="D255" t="s">
-        <v>316</v>
+        <v>7</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" t="s">
-        <v>309</v>
+        <v>319</v>
       </c>
       <c r="B256" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="C256" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D256" t="s">
-        <v>319</v>
+        <v>7</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" t="s">
-        <v>309</v>
+        <v>319</v>
       </c>
       <c r="B257" t="s">
-        <v>320</v>
+        <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>321</v>
+        <v>312</v>
       </c>
       <c r="D257" t="s">
-        <v>322</v>
+        <v>7</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="B258" t="s">
         <v>5</v>
       </c>
       <c r="C258" t="s">
-        <v>324</v>
+        <v>310</v>
       </c>
       <c r="D258" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="B259" t="s">
-        <v>9</v>
+        <v>321</v>
       </c>
       <c r="C259" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="D259" t="s">
-        <v>7</v>
+        <v>322</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="B260" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="C260" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="D260" t="s">
-        <v>7</v>
+        <v>322</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="B261" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="C261" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="D261" t="s">
-        <v>7</v>
+        <v>322</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="B262" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="C262" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="D262" t="s">
-        <v>7</v>
+        <v>322</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="B263" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C263" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D263" t="s">
-        <v>7</v>
+        <v>322</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="B264" t="s">
-        <v>9</v>
+        <v>332</v>
       </c>
       <c r="C264" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="D264" t="s">
-        <v>7</v>
+        <v>322</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" t="s">
         <v>333</v>
       </c>
       <c r="B265" t="s">
-        <v>5</v>
+        <v>334</v>
       </c>
       <c r="C265" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
       <c r="D265" t="s">
-        <v>7</v>
+        <v>322</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B266" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C266" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D266" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" t="s">
         <v>337</v>
       </c>
       <c r="B267" t="s">
         <v>338</v>
       </c>
       <c r="C267" t="s">
         <v>338</v>
       </c>
       <c r="D267" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B268" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C268" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D268" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B269" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C269" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D269" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B270" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C270" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D270" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B271" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C271" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="D271" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B272" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C272" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D272" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B273" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C273" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D273" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B274" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C274" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D274" t="s">
-        <v>353</v>
+        <v>322</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" t="s">
         <v>354</v>
       </c>
       <c r="B275" t="s">
         <v>355</v>
       </c>
       <c r="C275" t="s">
         <v>355</v>
       </c>
       <c r="D275" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" t="s">
         <v>356</v>
       </c>
       <c r="B276" t="s">
         <v>357</v>
       </c>
       <c r="C276" t="s">
         <v>357</v>
       </c>
       <c r="D276" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" t="s">
         <v>358</v>
       </c>
       <c r="B277" t="s">
         <v>359</v>
       </c>
       <c r="C277" t="s">
         <v>359</v>
       </c>
       <c r="D277" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" t="s">
         <v>360</v>
       </c>
       <c r="B278" t="s">
         <v>361</v>
       </c>
       <c r="C278" t="s">
         <v>361</v>
       </c>
       <c r="D278" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" t="s">
         <v>362</v>
       </c>
       <c r="B279" t="s">
         <v>363</v>
       </c>
       <c r="C279" t="s">
         <v>363</v>
       </c>
       <c r="D279" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" t="s">
         <v>364</v>
       </c>
       <c r="B280" t="s">
         <v>365</v>
       </c>
       <c r="C280" t="s">
         <v>365</v>
       </c>
       <c r="D280" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" t="s">
         <v>366</v>
       </c>
       <c r="B281" t="s">
         <v>367</v>
       </c>
       <c r="C281" t="s">
         <v>367</v>
       </c>
       <c r="D281" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" t="s">
         <v>368</v>
       </c>
       <c r="B282" t="s">
         <v>369</v>
       </c>
       <c r="C282" t="s">
         <v>369</v>
       </c>
       <c r="D282" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" t="s">
         <v>370</v>
       </c>
       <c r="B283" t="s">
         <v>371</v>
       </c>
       <c r="C283" t="s">
         <v>371</v>
       </c>
       <c r="D283" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" t="s">
         <v>372</v>
       </c>
       <c r="B284" t="s">
         <v>373</v>
       </c>
       <c r="C284" t="s">
         <v>373</v>
       </c>
       <c r="D284" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" t="s">
         <v>374</v>
       </c>
       <c r="B285" t="s">
         <v>375</v>
       </c>
       <c r="C285" t="s">
         <v>375</v>
       </c>
       <c r="D285" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" t="s">
         <v>376</v>
       </c>
       <c r="B286" t="s">
         <v>377</v>
       </c>
       <c r="C286" t="s">
         <v>377</v>
       </c>
       <c r="D286" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" t="s">
         <v>378</v>
       </c>
       <c r="B287" t="s">
         <v>379</v>
       </c>
       <c r="C287" t="s">
         <v>379</v>
       </c>
       <c r="D287" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" t="s">
         <v>380</v>
       </c>
       <c r="B288" t="s">
         <v>381</v>
       </c>
       <c r="C288" t="s">
         <v>381</v>
       </c>
       <c r="D288" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" t="s">
         <v>382</v>
       </c>
       <c r="B289" t="s">
+        <v>13</v>
+      </c>
+      <c r="C289" t="s">
+        <v>13</v>
+      </c>
+      <c r="D289" t="s">
         <v>383</v>
-      </c>
-[...4 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" t="s">
         <v>384</v>
       </c>
       <c r="B290" t="s">
         <v>385</v>
       </c>
       <c r="C290" t="s">
         <v>385</v>
       </c>
       <c r="D290" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" t="s">
         <v>386</v>
       </c>
       <c r="B291" t="s">
         <v>387</v>
       </c>
       <c r="C291" t="s">
         <v>387</v>
       </c>
       <c r="D291" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" t="s">
         <v>388</v>
       </c>
       <c r="B292" t="s">
         <v>389</v>
       </c>
       <c r="C292" t="s">
         <v>389</v>
       </c>
       <c r="D292" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" t="s">
         <v>390</v>
       </c>
       <c r="B293" t="s">
         <v>391</v>
       </c>
       <c r="C293" t="s">
         <v>391</v>
       </c>
       <c r="D293" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" t="s">
         <v>392</v>
       </c>
       <c r="B294" t="s">
         <v>393</v>
       </c>
       <c r="C294" t="s">
         <v>393</v>
       </c>
       <c r="D294" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" t="s">
         <v>394</v>
       </c>
       <c r="B295" t="s">
         <v>395</v>
       </c>
       <c r="C295" t="s">
         <v>395</v>
       </c>
       <c r="D295" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" t="s">
         <v>396</v>
       </c>
       <c r="B296" t="s">
-        <v>13</v>
+        <v>397</v>
       </c>
       <c r="C296" t="s">
-        <v>13</v>
+        <v>397</v>
       </c>
       <c r="D296" t="s">
-        <v>397</v>
+        <v>322</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" t="s">
         <v>398</v>
       </c>
       <c r="B297" t="s">
         <v>399</v>
       </c>
       <c r="C297" t="s">
         <v>399</v>
       </c>
       <c r="D297" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" t="s">
         <v>400</v>
       </c>
       <c r="B298" t="s">
         <v>401</v>
       </c>
       <c r="C298" t="s">
         <v>401</v>
       </c>
       <c r="D298" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" t="s">
         <v>402</v>
       </c>
       <c r="B299" t="s">
         <v>403</v>
       </c>
       <c r="C299" t="s">
         <v>403</v>
       </c>
       <c r="D299" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" t="s">
         <v>404</v>
       </c>
       <c r="B300" t="s">
         <v>405</v>
       </c>
       <c r="C300" t="s">
         <v>405</v>
       </c>
       <c r="D300" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" t="s">
         <v>406</v>
       </c>
       <c r="B301" t="s">
         <v>407</v>
       </c>
       <c r="C301" t="s">
         <v>407</v>
       </c>
       <c r="D301" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" t="s">
         <v>408</v>
       </c>
       <c r="B302" t="s">
         <v>409</v>
       </c>
       <c r="C302" t="s">
         <v>409</v>
       </c>
       <c r="D302" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" t="s">
         <v>410</v>
       </c>
       <c r="B303" t="s">
         <v>411</v>
       </c>
       <c r="C303" t="s">
         <v>411</v>
       </c>
       <c r="D303" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" t="s">
         <v>412</v>
       </c>
       <c r="B304" t="s">
         <v>413</v>
       </c>
       <c r="C304" t="s">
         <v>413</v>
       </c>
       <c r="D304" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" t="s">
         <v>414</v>
       </c>
       <c r="B305" t="s">
         <v>415</v>
       </c>
       <c r="C305" t="s">
         <v>415</v>
       </c>
       <c r="D305" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" t="s">
         <v>416</v>
       </c>
       <c r="B306" t="s">
         <v>417</v>
       </c>
       <c r="C306" t="s">
         <v>417</v>
       </c>
       <c r="D306" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" t="s">
         <v>418</v>
       </c>
       <c r="B307" t="s">
         <v>419</v>
       </c>
       <c r="C307" t="s">
         <v>419</v>
       </c>
       <c r="D307" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" t="s">
         <v>420</v>
       </c>
       <c r="B308" t="s">
         <v>421</v>
       </c>
       <c r="C308" t="s">
         <v>421</v>
       </c>
       <c r="D308" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" t="s">
         <v>422</v>
       </c>
       <c r="B309" t="s">
         <v>423</v>
       </c>
       <c r="C309" t="s">
         <v>423</v>
       </c>
       <c r="D309" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" t="s">
         <v>424</v>
       </c>
       <c r="B310" t="s">
         <v>425</v>
       </c>
       <c r="C310" t="s">
         <v>425</v>
       </c>
       <c r="D310" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" t="s">
         <v>426</v>
       </c>
       <c r="B311" t="s">
         <v>427</v>
       </c>
       <c r="C311" t="s">
         <v>427</v>
       </c>
       <c r="D311" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" t="s">
         <v>428</v>
       </c>
       <c r="B312" t="s">
         <v>429</v>
       </c>
       <c r="C312" t="s">
         <v>429</v>
       </c>
       <c r="D312" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" t="s">
         <v>430</v>
       </c>
       <c r="B313" t="s">
         <v>431</v>
       </c>
       <c r="C313" t="s">
         <v>431</v>
       </c>
       <c r="D313" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" t="s">
         <v>432</v>
       </c>
       <c r="B314" t="s">
         <v>433</v>
       </c>
       <c r="C314" t="s">
         <v>433</v>
       </c>
       <c r="D314" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" t="s">
         <v>434</v>
       </c>
       <c r="B315" t="s">
         <v>435</v>
       </c>
       <c r="C315" t="s">
         <v>435</v>
       </c>
       <c r="D315" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" t="s">
         <v>436</v>
       </c>
       <c r="B316" t="s">
         <v>437</v>
       </c>
       <c r="C316" t="s">
         <v>437</v>
       </c>
       <c r="D316" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" t="s">
         <v>438</v>
       </c>
       <c r="B317" t="s">
         <v>439</v>
       </c>
       <c r="C317" t="s">
         <v>439</v>
       </c>
       <c r="D317" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" t="s">
         <v>440</v>
       </c>
       <c r="B318" t="s">
         <v>441</v>
       </c>
       <c r="C318" t="s">
         <v>441</v>
       </c>
       <c r="D318" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" t="s">
         <v>442</v>
       </c>
       <c r="B319" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="C319" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="D319" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="B320" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="C320" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="D320" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="B321" t="s">
-        <v>447</v>
+        <v>437</v>
       </c>
       <c r="C321" t="s">
-        <v>447</v>
+        <v>437</v>
       </c>
       <c r="D321" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="B322" t="s">
-        <v>449</v>
+        <v>435</v>
       </c>
       <c r="C322" t="s">
-        <v>449</v>
+        <v>435</v>
       </c>
       <c r="D322" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" t="s">
-        <v>450</v>
+        <v>442</v>
       </c>
       <c r="B323" t="s">
-        <v>451</v>
+        <v>433</v>
       </c>
       <c r="C323" t="s">
-        <v>451</v>
+        <v>433</v>
       </c>
       <c r="D323" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" t="s">
-        <v>452</v>
+        <v>442</v>
       </c>
       <c r="B324" t="s">
-        <v>453</v>
+        <v>431</v>
       </c>
       <c r="C324" t="s">
-        <v>453</v>
+        <v>431</v>
       </c>
       <c r="D324" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" t="s">
-        <v>454</v>
+        <v>442</v>
       </c>
       <c r="B325" t="s">
-        <v>455</v>
+        <v>427</v>
       </c>
       <c r="C325" t="s">
-        <v>455</v>
+        <v>427</v>
       </c>
       <c r="D325" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B326" t="s">
-        <v>453</v>
+        <v>425</v>
       </c>
       <c r="C326" t="s">
-        <v>453</v>
+        <v>425</v>
       </c>
       <c r="D326" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B327" t="s">
-        <v>455</v>
+        <v>421</v>
       </c>
       <c r="C327" t="s">
-        <v>455</v>
+        <v>421</v>
       </c>
       <c r="D327" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B328" t="s">
-        <v>451</v>
+        <v>423</v>
       </c>
       <c r="C328" t="s">
-        <v>451</v>
+        <v>423</v>
       </c>
       <c r="D328" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B329" t="s">
-        <v>449</v>
+        <v>429</v>
       </c>
       <c r="C329" t="s">
-        <v>449</v>
+        <v>429</v>
       </c>
       <c r="D329" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B330" t="s">
-        <v>447</v>
+        <v>417</v>
       </c>
       <c r="C330" t="s">
-        <v>447</v>
+        <v>417</v>
       </c>
       <c r="D330" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B331" t="s">
-        <v>445</v>
+        <v>415</v>
       </c>
       <c r="C331" t="s">
-        <v>445</v>
+        <v>415</v>
       </c>
       <c r="D331" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B332" t="s">
-        <v>443</v>
+        <v>419</v>
       </c>
       <c r="C332" t="s">
-        <v>443</v>
+        <v>419</v>
       </c>
       <c r="D332" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B333" t="s">
-        <v>441</v>
+        <v>411</v>
       </c>
       <c r="C333" t="s">
-        <v>441</v>
+        <v>411</v>
       </c>
       <c r="D333" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B334" t="s">
-        <v>439</v>
+        <v>413</v>
       </c>
       <c r="C334" t="s">
-        <v>439</v>
+        <v>413</v>
       </c>
       <c r="D334" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B335" t="s">
-        <v>435</v>
+        <v>407</v>
       </c>
       <c r="C335" t="s">
-        <v>435</v>
+        <v>407</v>
       </c>
       <c r="D335" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B336" t="s">
-        <v>437</v>
+        <v>409</v>
       </c>
       <c r="C336" t="s">
-        <v>437</v>
+        <v>409</v>
       </c>
       <c r="D336" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B337" t="s">
-        <v>431</v>
+        <v>403</v>
       </c>
       <c r="C337" t="s">
-        <v>431</v>
+        <v>403</v>
       </c>
       <c r="D337" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B338" t="s">
-        <v>429</v>
+        <v>405</v>
       </c>
       <c r="C338" t="s">
-        <v>429</v>
+        <v>405</v>
       </c>
       <c r="D338" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B339" t="s">
-        <v>433</v>
+        <v>399</v>
       </c>
       <c r="C339" t="s">
-        <v>433</v>
+        <v>399</v>
       </c>
       <c r="D339" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B340" t="s">
-        <v>425</v>
+        <v>401</v>
       </c>
       <c r="C340" t="s">
-        <v>425</v>
+        <v>401</v>
       </c>
       <c r="D340" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B341" t="s">
-        <v>427</v>
+        <v>395</v>
       </c>
       <c r="C341" t="s">
-        <v>427</v>
+        <v>395</v>
       </c>
       <c r="D341" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B342" t="s">
-        <v>421</v>
+        <v>397</v>
       </c>
       <c r="C342" t="s">
-        <v>421</v>
+        <v>397</v>
       </c>
       <c r="D342" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B343" t="s">
-        <v>423</v>
+        <v>391</v>
       </c>
       <c r="C343" t="s">
-        <v>423</v>
+        <v>391</v>
       </c>
       <c r="D343" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B344" t="s">
-        <v>417</v>
+        <v>393</v>
       </c>
       <c r="C344" t="s">
-        <v>417</v>
+        <v>393</v>
       </c>
       <c r="D344" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B345" t="s">
-        <v>419</v>
+        <v>387</v>
       </c>
       <c r="C345" t="s">
-        <v>419</v>
+        <v>387</v>
       </c>
       <c r="D345" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B346" t="s">
-        <v>413</v>
+        <v>389</v>
       </c>
       <c r="C346" t="s">
-        <v>413</v>
+        <v>389</v>
       </c>
       <c r="D346" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B347" t="s">
-        <v>415</v>
+        <v>385</v>
       </c>
       <c r="C347" t="s">
-        <v>415</v>
+        <v>385</v>
       </c>
       <c r="D347" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B348" t="s">
-        <v>409</v>
+        <v>13</v>
       </c>
       <c r="C348" t="s">
-        <v>409</v>
+        <v>13</v>
       </c>
       <c r="D348" t="s">
-        <v>336</v>
+        <v>383</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B349" t="s">
-        <v>411</v>
+        <v>381</v>
       </c>
       <c r="C349" t="s">
-        <v>411</v>
+        <v>381</v>
       </c>
       <c r="D349" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B350" t="s">
-        <v>407</v>
+        <v>379</v>
       </c>
       <c r="C350" t="s">
-        <v>407</v>
+        <v>379</v>
       </c>
       <c r="D350" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B351" t="s">
-        <v>405</v>
+        <v>375</v>
       </c>
       <c r="C351" t="s">
-        <v>405</v>
+        <v>375</v>
       </c>
       <c r="D351" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B352" t="s">
-        <v>403</v>
+        <v>377</v>
       </c>
       <c r="C352" t="s">
-        <v>403</v>
+        <v>377</v>
       </c>
       <c r="D352" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B353" t="s">
-        <v>401</v>
+        <v>373</v>
       </c>
       <c r="C353" t="s">
-        <v>401</v>
+        <v>373</v>
       </c>
       <c r="D353" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B354" t="s">
-        <v>399</v>
+        <v>371</v>
       </c>
       <c r="C354" t="s">
-        <v>399</v>
+        <v>371</v>
       </c>
       <c r="D354" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B355" t="s">
-        <v>13</v>
+        <v>369</v>
       </c>
       <c r="C355" t="s">
-        <v>13</v>
+        <v>369</v>
       </c>
       <c r="D355" t="s">
-        <v>397</v>
+        <v>322</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B356" t="s">
-        <v>395</v>
+        <v>365</v>
       </c>
       <c r="C356" t="s">
-        <v>395</v>
+        <v>365</v>
       </c>
       <c r="D356" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B357" t="s">
-        <v>393</v>
+        <v>367</v>
       </c>
       <c r="C357" t="s">
-        <v>393</v>
+        <v>367</v>
       </c>
       <c r="D357" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B358" t="s">
-        <v>387</v>
+        <v>363</v>
       </c>
       <c r="C358" t="s">
-        <v>387</v>
+        <v>363</v>
       </c>
       <c r="D358" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B359" t="s">
-        <v>389</v>
+        <v>361</v>
       </c>
       <c r="C359" t="s">
-        <v>389</v>
+        <v>361</v>
       </c>
       <c r="D359" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B360" t="s">
-        <v>391</v>
+        <v>359</v>
       </c>
       <c r="C360" t="s">
-        <v>391</v>
+        <v>359</v>
       </c>
       <c r="D360" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B361" t="s">
-        <v>385</v>
+        <v>357</v>
       </c>
       <c r="C361" t="s">
-        <v>385</v>
+        <v>357</v>
       </c>
       <c r="D361" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B362" t="s">
-        <v>383</v>
+        <v>355</v>
       </c>
       <c r="C362" t="s">
-        <v>383</v>
+        <v>355</v>
       </c>
       <c r="D362" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B363" t="s">
-        <v>379</v>
+        <v>351</v>
       </c>
       <c r="C363" t="s">
-        <v>379</v>
+        <v>351</v>
       </c>
       <c r="D363" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B364" t="s">
-        <v>381</v>
+        <v>353</v>
       </c>
       <c r="C364" t="s">
-        <v>381</v>
+        <v>353</v>
       </c>
       <c r="D364" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B365" t="s">
-        <v>377</v>
+        <v>349</v>
       </c>
       <c r="C365" t="s">
-        <v>377</v>
+        <v>349</v>
       </c>
       <c r="D365" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B366" t="s">
-        <v>375</v>
+        <v>347</v>
       </c>
       <c r="C366" t="s">
-        <v>375</v>
+        <v>347</v>
       </c>
       <c r="D366" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B367" t="s">
-        <v>373</v>
+        <v>345</v>
       </c>
       <c r="C367" t="s">
-        <v>373</v>
+        <v>345</v>
       </c>
       <c r="D367" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B368" t="s">
-        <v>371</v>
+        <v>343</v>
       </c>
       <c r="C368" t="s">
-        <v>371</v>
+        <v>343</v>
       </c>
       <c r="D368" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B369" t="s">
-        <v>369</v>
+        <v>341</v>
       </c>
       <c r="C369" t="s">
-        <v>369</v>
+        <v>341</v>
       </c>
       <c r="D369" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B370" t="s">
-        <v>367</v>
+        <v>338</v>
       </c>
       <c r="C370" t="s">
-        <v>367</v>
+        <v>338</v>
       </c>
       <c r="D370" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B371" t="s">
-        <v>365</v>
+        <v>336</v>
       </c>
       <c r="C371" t="s">
-        <v>365</v>
+        <v>336</v>
       </c>
       <c r="D371" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B372" t="s">
-        <v>363</v>
+        <v>334</v>
       </c>
       <c r="C372" t="s">
-        <v>363</v>
+        <v>334</v>
       </c>
       <c r="D372" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B373" t="s">
-        <v>361</v>
+        <v>332</v>
       </c>
       <c r="C373" t="s">
-        <v>361</v>
+        <v>332</v>
       </c>
       <c r="D373" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B374" t="s">
-        <v>359</v>
+        <v>330</v>
       </c>
       <c r="C374" t="s">
-        <v>359</v>
+        <v>330</v>
       </c>
       <c r="D374" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B375" t="s">
-        <v>357</v>
+        <v>328</v>
       </c>
       <c r="C375" t="s">
-        <v>357</v>
+        <v>328</v>
       </c>
       <c r="D375" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B376" t="s">
-        <v>355</v>
+        <v>324</v>
       </c>
       <c r="C376" t="s">
-        <v>355</v>
+        <v>324</v>
       </c>
       <c r="D376" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B377" t="s">
-        <v>352</v>
+        <v>326</v>
       </c>
       <c r="C377" t="s">
-        <v>352</v>
+        <v>326</v>
       </c>
       <c r="D377" t="s">
-        <v>353</v>
+        <v>322</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B378" t="s">
-        <v>350</v>
+        <v>321</v>
       </c>
       <c r="C378" t="s">
-        <v>350</v>
+        <v>321</v>
       </c>
       <c r="D378" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" t="s">
-        <v>456</v>
+        <v>443</v>
       </c>
       <c r="B379" t="s">
-        <v>348</v>
-[...3 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="C379"/>
       <c r="D379" t="s">
-        <v>336</v>
+        <v>26</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" t="s">
-        <v>456</v>
+        <v>445</v>
       </c>
       <c r="B380" t="s">
-        <v>346</v>
-[...3 lines deleted...]
-      </c>
+        <v>446</v>
+      </c>
+      <c r="C380"/>
       <c r="D380" t="s">
-        <v>336</v>
+        <v>26</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" t="s">
-        <v>456</v>
+        <v>447</v>
       </c>
       <c r="B381" t="s">
-        <v>344</v>
-[...3 lines deleted...]
-      </c>
+        <v>448</v>
+      </c>
+      <c r="C381"/>
       <c r="D381" t="s">
-        <v>336</v>
+        <v>26</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" t="s">
-        <v>456</v>
+        <v>449</v>
       </c>
       <c r="B382" t="s">
-        <v>342</v>
-[...3 lines deleted...]
-      </c>
+        <v>450</v>
+      </c>
+      <c r="C382"/>
       <c r="D382" t="s">
-        <v>336</v>
+        <v>26</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="B383" t="s">
-        <v>338</v>
-[...3 lines deleted...]
-      </c>
+        <v>450</v>
+      </c>
+      <c r="C383"/>
       <c r="D383" t="s">
-        <v>336</v>
+        <v>26</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="B384" t="s">
-        <v>340</v>
-[...3 lines deleted...]
-      </c>
+        <v>448</v>
+      </c>
+      <c r="C384"/>
       <c r="D384" t="s">
-        <v>336</v>
+        <v>26</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="B385" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>446</v>
+      </c>
+      <c r="C385"/>
       <c r="D385" t="s">
-        <v>336</v>
+        <v>26</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="B386" t="s">
-        <v>458</v>
+        <v>444</v>
       </c>
       <c r="C386"/>
       <c r="D386" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" t="s">
-        <v>459</v>
+        <v>452</v>
       </c>
       <c r="B387" t="s">
-        <v>460</v>
-[...1 lines deleted...]
-      <c r="C387"/>
+        <v>453</v>
+      </c>
+      <c r="C387" t="s">
+        <v>453</v>
+      </c>
       <c r="D387" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" t="s">
-        <v>461</v>
+        <v>454</v>
       </c>
       <c r="B388" t="s">
-        <v>462</v>
-[...1 lines deleted...]
-      <c r="C388"/>
+        <v>455</v>
+      </c>
+      <c r="C388" t="s">
+        <v>455</v>
+      </c>
       <c r="D388" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" t="s">
-        <v>463</v>
+        <v>456</v>
       </c>
       <c r="B389" t="s">
-        <v>464</v>
-[...1 lines deleted...]
-      <c r="C389"/>
+        <v>455</v>
+      </c>
+      <c r="C389" t="s">
+        <v>455</v>
+      </c>
       <c r="D389" t="s">
-        <v>26</v>
+        <v>457</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" t="s">
-        <v>465</v>
+        <v>456</v>
       </c>
       <c r="B390" t="s">
-        <v>464</v>
-[...1 lines deleted...]
-      <c r="C390"/>
+        <v>453</v>
+      </c>
+      <c r="C390" t="s">
+        <v>453</v>
+      </c>
       <c r="D390" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="B391" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="C391"/>
       <c r="D391" t="s">
-        <v>26</v>
+        <v>460</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="B392" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C392"/>
       <c r="D392" t="s">
-        <v>26</v>
+        <v>460</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="B393" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="C393"/>
       <c r="D393" t="s">
-        <v>26</v>
+        <v>460</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" t="s">
-        <v>466</v>
+        <v>458</v>
       </c>
       <c r="B394" t="s">
-        <v>467</v>
-[...3 lines deleted...]
-      </c>
+        <v>463</v>
+      </c>
+      <c r="C394"/>
       <c r="D394" t="s">
-        <v>7</v>
+        <v>460</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" t="s">
-        <v>468</v>
+        <v>458</v>
       </c>
       <c r="B395" t="s">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>464</v>
+      </c>
+      <c r="C395"/>
       <c r="D395" t="s">
-        <v>14</v>
+        <v>460</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="B396" t="s">
-        <v>470</v>
+        <v>12</v>
       </c>
       <c r="C396" t="s">
-        <v>470</v>
+        <v>13</v>
       </c>
       <c r="D396" t="s">
-        <v>7</v>
+        <v>460</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="B397" t="s">
-        <v>470</v>
+        <v>12</v>
       </c>
       <c r="C397" t="s">
-        <v>470</v>
+        <v>13</v>
       </c>
       <c r="D397" t="s">
-        <v>472</v>
+        <v>460</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="B398" t="s">
-        <v>12</v>
+        <v>468</v>
       </c>
       <c r="C398" t="s">
-        <v>13</v>
+        <v>468</v>
       </c>
       <c r="D398" t="s">
-        <v>14</v>
+        <v>206</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="B399" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="C399" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="D399" t="s">
-        <v>7</v>
+        <v>206</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" t="s">
         <v>471</v>
       </c>
       <c r="B400" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="C400" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="D400" t="s">
-        <v>474</v>
+        <v>206</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="B401" t="s">
-        <v>476</v>
-[...1 lines deleted...]
-      <c r="C401"/>
+        <v>468</v>
+      </c>
+      <c r="C401" t="s">
+        <v>468</v>
+      </c>
       <c r="D401" t="s">
-        <v>477</v>
+        <v>202</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" t="s">
+        <v>472</v>
+      </c>
+      <c r="B402" t="s">
+        <v>473</v>
+      </c>
+      <c r="C402" t="s">
+        <v>474</v>
+      </c>
+      <c r="D402" t="s">
         <v>475</v>
-      </c>
-[...5 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" t="s">
+        <v>476</v>
+      </c>
+      <c r="B403" t="s">
+        <v>477</v>
+      </c>
+      <c r="C403" t="s">
+        <v>478</v>
+      </c>
+      <c r="D403" t="s">
         <v>475</v>
-      </c>
-[...5 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="B404" t="s">
         <v>480</v>
       </c>
-      <c r="C404"/>
+      <c r="C404" t="s">
+        <v>481</v>
+      </c>
       <c r="D404" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" t="s">
+        <v>482</v>
+      </c>
+      <c r="B405" t="s">
+        <v>480</v>
+      </c>
+      <c r="C405" t="s">
+        <v>481</v>
+      </c>
+      <c r="D405" t="s">
         <v>475</v>
-      </c>
-[...5 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" t="s">
         <v>482</v>
       </c>
       <c r="B406" t="s">
-        <v>12</v>
+        <v>477</v>
       </c>
       <c r="C406" t="s">
-        <v>13</v>
+        <v>478</v>
       </c>
       <c r="D406" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="B407" t="s">
-        <v>12</v>
+        <v>473</v>
       </c>
       <c r="C407" t="s">
-        <v>13</v>
+        <v>474</v>
       </c>
       <c r="D407" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="B408" t="s">
-        <v>485</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="C408"/>
       <c r="D408" t="s">
-        <v>206</v>
+        <v>26</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="B409" t="s">
-        <v>487</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C409"/>
       <c r="D409" t="s">
-        <v>206</v>
+        <v>485</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="B410" t="s">
-        <v>487</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="C410"/>
       <c r="D410" t="s">
-        <v>206</v>
+        <v>26</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="B411" t="s">
-        <v>485</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="C411"/>
       <c r="D411" t="s">
-        <v>202</v>
+        <v>26</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="B412" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C412"/>
       <c r="D412" t="s">
-        <v>492</v>
+        <v>202</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
       <c r="B413" t="s">
-        <v>494</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="C413"/>
       <c r="D413" t="s">
-        <v>492</v>
+        <v>26</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" t="s">
-        <v>496</v>
+        <v>488</v>
       </c>
       <c r="B414" t="s">
-        <v>497</v>
+        <v>489</v>
       </c>
       <c r="C414" t="s">
-        <v>498</v>
+        <v>490</v>
       </c>
       <c r="D414" t="s">
-        <v>492</v>
+        <v>7</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" t="s">
-        <v>499</v>
+        <v>488</v>
       </c>
       <c r="B415" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
       <c r="C415" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="D415" t="s">
-        <v>492</v>
+        <v>7</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" t="s">
-        <v>499</v>
+        <v>488</v>
       </c>
       <c r="B416" t="s">
+        <v>493</v>
+      </c>
+      <c r="C416" t="s">
         <v>494</v>
       </c>
-      <c r="C416" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D416" t="s">
-        <v>492</v>
+        <v>7</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" t="s">
-        <v>499</v>
+        <v>488</v>
       </c>
       <c r="B417" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="C417" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="D417" t="s">
-        <v>492</v>
+        <v>7</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" t="s">
-        <v>500</v>
+        <v>488</v>
       </c>
       <c r="B418" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="C418"/>
+        <v>497</v>
+      </c>
+      <c r="C418" t="s">
+        <v>498</v>
+      </c>
       <c r="D418" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" t="s">
-        <v>501</v>
+        <v>488</v>
       </c>
       <c r="B419" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C419"/>
+        <v>499</v>
+      </c>
+      <c r="C419" t="s">
+        <v>500</v>
+      </c>
       <c r="D419" t="s">
-        <v>502</v>
+        <v>7</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" t="s">
+        <v>501</v>
+      </c>
+      <c r="B420" t="s">
+        <v>502</v>
+      </c>
+      <c r="C420" t="s">
         <v>503</v>
       </c>
-      <c r="B420" t="s">
-[...2 lines deleted...]
-      <c r="C420"/>
       <c r="D420" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" t="s">
         <v>504</v>
       </c>
       <c r="B421" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="C421"/>
+        <v>505</v>
+      </c>
+      <c r="C421" t="s">
+        <v>506</v>
+      </c>
       <c r="D421" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="B422" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C422"/>
+        <v>508</v>
+      </c>
+      <c r="C422" t="s">
+        <v>509</v>
+      </c>
       <c r="D422" t="s">
-        <v>202</v>
+        <v>7</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="B423" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="C423"/>
+        <v>511</v>
+      </c>
+      <c r="C423" t="s">
+        <v>512</v>
+      </c>
       <c r="D423" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
       <c r="B424" t="s">
-        <v>506</v>
+        <v>477</v>
       </c>
       <c r="C424" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="D424" t="s">
-        <v>7</v>
+        <v>515</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" t="s">
-        <v>505</v>
+        <v>516</v>
       </c>
       <c r="B425" t="s">
-        <v>508</v>
+        <v>12</v>
       </c>
       <c r="C425" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="D425" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" t="s">
-        <v>505</v>
+        <v>518</v>
       </c>
       <c r="B426" t="s">
-        <v>510</v>
+        <v>519</v>
       </c>
       <c r="C426" t="s">
-        <v>511</v>
+        <v>520</v>
       </c>
       <c r="D426" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" t="s">
-        <v>505</v>
+        <v>521</v>
       </c>
       <c r="B427" t="s">
-        <v>512</v>
+        <v>522</v>
       </c>
       <c r="C427" t="s">
-        <v>513</v>
+        <v>523</v>
       </c>
       <c r="D427" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" t="s">
-        <v>505</v>
+        <v>524</v>
       </c>
       <c r="B428" t="s">
-        <v>514</v>
+        <v>525</v>
       </c>
       <c r="C428" t="s">
-        <v>515</v>
+        <v>186</v>
       </c>
       <c r="D428" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" t="s">
-        <v>505</v>
+        <v>526</v>
       </c>
       <c r="B429" t="s">
-        <v>516</v>
+        <v>527</v>
       </c>
       <c r="C429" t="s">
-        <v>517</v>
+        <v>528</v>
       </c>
       <c r="D429" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" t="s">
-        <v>518</v>
+        <v>529</v>
       </c>
       <c r="B430" t="s">
-        <v>519</v>
+        <v>530</v>
       </c>
       <c r="C430" t="s">
-        <v>520</v>
+        <v>531</v>
       </c>
       <c r="D430" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" t="s">
-        <v>521</v>
+        <v>532</v>
       </c>
       <c r="B431" t="s">
-        <v>522</v>
+        <v>533</v>
       </c>
       <c r="C431" t="s">
-        <v>523</v>
+        <v>534</v>
       </c>
       <c r="D431" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" t="s">
-        <v>524</v>
+        <v>535</v>
       </c>
       <c r="B432" t="s">
-        <v>525</v>
+        <v>533</v>
       </c>
       <c r="C432" t="s">
-        <v>526</v>
+        <v>534</v>
       </c>
       <c r="D432" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="B433" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="C433" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="D433" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" t="s">
-        <v>530</v>
+        <v>535</v>
       </c>
       <c r="B434" t="s">
-        <v>494</v>
+        <v>527</v>
       </c>
       <c r="C434" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="D434" t="s">
-        <v>532</v>
+        <v>7</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="B435" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="C435" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="D435" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" t="s">
         <v>535</v>
       </c>
       <c r="B436" t="s">
+        <v>522</v>
+      </c>
+      <c r="C436" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
       <c r="D436" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="B437" t="s">
-        <v>539</v>
+        <v>519</v>
       </c>
       <c r="C437" t="s">
-        <v>540</v>
+        <v>520</v>
       </c>
       <c r="D437" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="B438" t="s">
-        <v>542</v>
+        <v>12</v>
       </c>
       <c r="C438" t="s">
-        <v>186</v>
+        <v>517</v>
       </c>
       <c r="D438" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" t="s">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="B439" t="s">
-        <v>544</v>
+        <v>477</v>
       </c>
       <c r="C439" t="s">
-        <v>545</v>
+        <v>514</v>
       </c>
       <c r="D439" t="s">
-        <v>7</v>
+        <v>202</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" t="s">
-        <v>546</v>
+        <v>535</v>
       </c>
       <c r="B440" t="s">
-        <v>547</v>
+        <v>511</v>
       </c>
       <c r="C440" t="s">
-        <v>548</v>
+        <v>536</v>
       </c>
       <c r="D440" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" t="s">
-        <v>549</v>
+        <v>535</v>
       </c>
       <c r="B441" t="s">
-        <v>550</v>
+        <v>508</v>
       </c>
       <c r="C441" t="s">
-        <v>551</v>
+        <v>536</v>
       </c>
       <c r="D441" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" t="s">
-        <v>552</v>
+        <v>535</v>
       </c>
       <c r="B442" t="s">
-        <v>550</v>
+        <v>505</v>
       </c>
       <c r="C442" t="s">
-        <v>551</v>
+        <v>506</v>
       </c>
       <c r="D442" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" t="s">
-        <v>552</v>
+        <v>535</v>
       </c>
       <c r="B443" t="s">
-        <v>547</v>
+        <v>502</v>
       </c>
       <c r="C443" t="s">
-        <v>548</v>
+        <v>503</v>
       </c>
       <c r="D443" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" t="s">
-        <v>552</v>
+        <v>537</v>
       </c>
       <c r="B444" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="C444" t="s">
-        <v>553</v>
+        <v>538</v>
       </c>
       <c r="D444" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" t="s">
-        <v>552</v>
+        <v>539</v>
       </c>
       <c r="B445" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="C445" t="s">
-        <v>553</v>
+        <v>541</v>
       </c>
       <c r="D445" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" t="s">
-        <v>552</v>
+        <v>542</v>
       </c>
       <c r="B446" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="C446" t="s">
-        <v>553</v>
+        <v>543</v>
       </c>
       <c r="D446" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" t="s">
-        <v>552</v>
+        <v>544</v>
       </c>
       <c r="B447" t="s">
-        <v>536</v>
+        <v>545</v>
       </c>
       <c r="C447" t="s">
-        <v>537</v>
+        <v>546</v>
       </c>
       <c r="D447" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="B448" t="s">
-        <v>12</v>
+        <v>548</v>
       </c>
       <c r="C448" t="s">
-        <v>534</v>
+        <v>548</v>
       </c>
       <c r="D448" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="B449" t="s">
-        <v>494</v>
+        <v>550</v>
       </c>
       <c r="C449" t="s">
-        <v>531</v>
+        <v>551</v>
       </c>
       <c r="D449" t="s">
-        <v>202</v>
+        <v>7</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" t="s">
         <v>552</v>
       </c>
       <c r="B450" t="s">
-        <v>528</v>
+        <v>550</v>
       </c>
       <c r="C450" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="D450" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" t="s">
         <v>552</v>
       </c>
       <c r="B451" t="s">
-        <v>525</v>
+        <v>548</v>
       </c>
       <c r="C451" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="D451" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" t="s">
         <v>552</v>
       </c>
       <c r="B452" t="s">
-        <v>522</v>
+        <v>545</v>
       </c>
       <c r="C452" t="s">
-        <v>523</v>
+        <v>546</v>
       </c>
       <c r="D452" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" t="s">
         <v>552</v>
       </c>
       <c r="B453" t="s">
-        <v>519</v>
+        <v>543</v>
       </c>
       <c r="C453" t="s">
-        <v>520</v>
+        <v>543</v>
       </c>
       <c r="D453" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" t="s">
+        <v>552</v>
+      </c>
+      <c r="B454" t="s">
+        <v>553</v>
+      </c>
+      <c r="C454" t="s">
+        <v>553</v>
+      </c>
+      <c r="D454" t="s">
         <v>554</v>
-      </c>
-[...7 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="B455" t="s">
-        <v>557</v>
+        <v>13</v>
       </c>
       <c r="C455" t="s">
-        <v>558</v>
+        <v>13</v>
       </c>
       <c r="D455" t="s">
-        <v>7</v>
+        <v>554</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" t="s">
-        <v>559</v>
+        <v>552</v>
       </c>
       <c r="B456" t="s">
-        <v>560</v>
+        <v>180</v>
       </c>
       <c r="C456" t="s">
-        <v>560</v>
+        <v>180</v>
       </c>
       <c r="D456" t="s">
-        <v>7</v>
+        <v>554</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" t="s">
-        <v>561</v>
+        <v>552</v>
       </c>
       <c r="B457" t="s">
-        <v>562</v>
+        <v>538</v>
       </c>
       <c r="C457" t="s">
-        <v>563</v>
+        <v>555</v>
       </c>
       <c r="D457" t="s">
-        <v>7</v>
+        <v>556</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" t="s">
-        <v>564</v>
+        <v>552</v>
       </c>
       <c r="B458" t="s">
-        <v>565</v>
+        <v>540</v>
       </c>
       <c r="C458" t="s">
-        <v>565</v>
+        <v>541</v>
       </c>
       <c r="D458" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" t="s">
-        <v>566</v>
+        <v>557</v>
       </c>
       <c r="B459" t="s">
-        <v>567</v>
+        <v>558</v>
       </c>
       <c r="C459" t="s">
-        <v>568</v>
+        <v>559</v>
       </c>
       <c r="D459" t="s">
-        <v>7</v>
+        <v>457</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" t="s">
-        <v>569</v>
+        <v>557</v>
       </c>
       <c r="B460" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="C460"/>
       <c r="D460" t="s">
-        <v>7</v>
+        <v>457</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" t="s">
-        <v>569</v>
+        <v>557</v>
       </c>
       <c r="B461" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="C461" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="D461" t="s">
-        <v>7</v>
+        <v>457</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" t="s">
-        <v>569</v>
+        <v>557</v>
       </c>
       <c r="B462" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="C462" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="D462" t="s">
-        <v>7</v>
+        <v>457</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" t="s">
-        <v>569</v>
+        <v>557</v>
       </c>
       <c r="B463" t="s">
-        <v>560</v>
-[...3 lines deleted...]
-      </c>
+        <v>565</v>
+      </c>
+      <c r="C463"/>
       <c r="D463" t="s">
-        <v>7</v>
+        <v>457</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" t="s">
-        <v>569</v>
+        <v>557</v>
       </c>
       <c r="B464" t="s">
-        <v>13</v>
+        <v>566</v>
       </c>
       <c r="C464" t="s">
-        <v>13</v>
+        <v>567</v>
       </c>
       <c r="D464" t="s">
-        <v>570</v>
+        <v>457</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465" t="s">
+        <v>568</v>
+      </c>
+      <c r="B465" t="s">
         <v>569</v>
       </c>
-      <c r="B465" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C465" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="D465" t="s">
-        <v>570</v>
+        <v>14</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="B466" t="s">
-        <v>180</v>
+        <v>572</v>
       </c>
       <c r="C466" t="s">
-        <v>180</v>
+        <v>573</v>
       </c>
       <c r="D466" t="s">
-        <v>570</v>
+        <v>14</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="B467" t="s">
-        <v>555</v>
+        <v>12</v>
       </c>
       <c r="C467" t="s">
-        <v>572</v>
+        <v>13</v>
       </c>
       <c r="D467" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468" t="s">
-        <v>569</v>
+        <v>576</v>
       </c>
       <c r="B468" t="s">
-        <v>557</v>
+        <v>12</v>
       </c>
       <c r="C468" t="s">
-        <v>558</v>
+        <v>13</v>
       </c>
       <c r="D468" t="s">
-        <v>7</v>
+        <v>575</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="B469" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="C469" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="D469" t="s">
-        <v>472</v>
+        <v>14</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="B470" t="s">
+        <v>569</v>
+      </c>
+      <c r="C470" t="s">
         <v>577</v>
       </c>
-      <c r="C470"/>
       <c r="D470" t="s">
-        <v>472</v>
+        <v>578</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
       <c r="B471" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="C471" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="D471" t="s">
-        <v>472</v>
+        <v>582</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" t="s">
-        <v>574</v>
+        <v>583</v>
       </c>
       <c r="B472" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="C472" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="D472" t="s">
-        <v>472</v>
+        <v>582</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473" t="s">
-        <v>574</v>
+        <v>586</v>
       </c>
       <c r="B473" t="s">
+        <v>580</v>
+      </c>
+      <c r="C473" t="s">
+        <v>581</v>
+      </c>
+      <c r="D473" t="s">
         <v>582</v>
-      </c>
-[...2 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" t="s">
-        <v>574</v>
+        <v>586</v>
       </c>
       <c r="B474" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="C474" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="D474" t="s">
-        <v>472</v>
+        <v>589</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475" t="s">
+        <v>586</v>
+      </c>
+      <c r="B475" t="s">
+        <v>584</v>
+      </c>
+      <c r="C475" t="s">
         <v>585</v>
       </c>
-      <c r="B475" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D475" t="s">
-        <v>14</v>
+        <v>582</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="B476" t="s">
-        <v>589</v>
-[...1 lines deleted...]
-      <c r="C476" t="s">
         <v>590</v>
       </c>
+      <c r="C476"/>
       <c r="D476" t="s">
-        <v>14</v>
+        <v>591</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
       <c r="B477" t="s">
-        <v>12</v>
+        <v>592</v>
       </c>
       <c r="C477" t="s">
-        <v>13</v>
+        <v>593</v>
       </c>
       <c r="D477" t="s">
-        <v>308</v>
+        <v>594</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="B478" t="s">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="C478"/>
       <c r="D478" t="s">
-        <v>308</v>
+        <v>597</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
       <c r="B479" t="s">
-        <v>589</v>
-[...3 lines deleted...]
-      </c>
+        <v>599</v>
+      </c>
+      <c r="C479"/>
       <c r="D479" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480" t="s">
-        <v>592</v>
+        <v>600</v>
       </c>
       <c r="B480" t="s">
-        <v>586</v>
-[...3 lines deleted...]
-      </c>
+        <v>601</v>
+      </c>
+      <c r="C480"/>
       <c r="D480" t="s">
-        <v>594</v>
+        <v>26</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481" t="s">
-        <v>595</v>
+        <v>602</v>
       </c>
       <c r="B481" t="s">
-        <v>596</v>
-[...3 lines deleted...]
-      </c>
+        <v>603</v>
+      </c>
+      <c r="C481"/>
       <c r="D481" t="s">
-        <v>598</v>
+        <v>26</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
       <c r="B482" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="C482"/>
       <c r="D482" t="s">
-        <v>598</v>
+        <v>26</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="B483" t="s">
-        <v>596</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="C483"/>
       <c r="D483" t="s">
-        <v>598</v>
+        <v>26</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="B484" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>603</v>
+      </c>
+      <c r="C484"/>
       <c r="D484" t="s">
-        <v>598</v>
+        <v>26</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="B485" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
       <c r="C485"/>
       <c r="D485" t="s">
-        <v>604</v>
+        <v>26</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="B486" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>599</v>
+      </c>
+      <c r="C486"/>
       <c r="D486" t="s">
-        <v>607</v>
+        <v>26</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="B487" t="s">
-        <v>609</v>
+        <v>596</v>
       </c>
       <c r="C487"/>
       <c r="D487" t="s">
-        <v>610</v>
+        <v>597</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="B488" t="s">
-        <v>612</v>
-[...1 lines deleted...]
-      <c r="C488"/>
+        <v>608</v>
+      </c>
+      <c r="C488" t="s">
+        <v>609</v>
+      </c>
       <c r="D488" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="B489" t="s">
-        <v>614</v>
-[...1 lines deleted...]
-      <c r="C489"/>
+        <v>611</v>
+      </c>
+      <c r="C489" t="s">
+        <v>612</v>
+      </c>
       <c r="D489" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" t="s">
+        <v>613</v>
+      </c>
+      <c r="B490" t="s">
+        <v>614</v>
+      </c>
+      <c r="C490" t="s">
         <v>615</v>
       </c>
-      <c r="B490" t="s">
-[...2 lines deleted...]
-      <c r="C490"/>
       <c r="D490" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491" t="s">
+        <v>616</v>
+      </c>
+      <c r="B491" t="s">
+        <v>477</v>
+      </c>
+      <c r="C491" t="s">
         <v>617</v>
       </c>
-      <c r="B491" t="s">
+      <c r="D491" t="s">
         <v>618</v>
-      </c>
-[...2 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492" t="s">
         <v>619</v>
       </c>
       <c r="B492" t="s">
-        <v>618</v>
-[...1 lines deleted...]
-      <c r="C492"/>
+        <v>12</v>
+      </c>
+      <c r="C492" t="s">
+        <v>517</v>
+      </c>
       <c r="D492" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B493" t="s">
-        <v>616</v>
-[...1 lines deleted...]
-      <c r="C493"/>
+        <v>621</v>
+      </c>
+      <c r="C493" t="s">
+        <v>622</v>
+      </c>
       <c r="D493" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="B494" t="s">
-        <v>614</v>
-[...1 lines deleted...]
-      <c r="C494"/>
+        <v>624</v>
+      </c>
+      <c r="C494" t="s">
+        <v>625</v>
+      </c>
       <c r="D494" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495" t="s">
-        <v>619</v>
+        <v>626</v>
       </c>
       <c r="B495" t="s">
-        <v>612</v>
-[...1 lines deleted...]
-      <c r="C495"/>
+        <v>627</v>
+      </c>
+      <c r="C495" t="s">
+        <v>615</v>
+      </c>
       <c r="D495" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" t="s">
-        <v>619</v>
+        <v>628</v>
       </c>
       <c r="B496" t="s">
-        <v>609</v>
-[...1 lines deleted...]
-      <c r="C496"/>
+        <v>627</v>
+      </c>
+      <c r="C496" t="s">
+        <v>629</v>
+      </c>
       <c r="D496" t="s">
-        <v>610</v>
+        <v>7</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" t="s">
-        <v>620</v>
+        <v>628</v>
       </c>
       <c r="B497" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="C497" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="D497" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498" t="s">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="B498" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="C498" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="D498" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="B499" t="s">
-        <v>627</v>
+        <v>12</v>
       </c>
       <c r="C499" t="s">
-        <v>628</v>
+        <v>517</v>
       </c>
       <c r="D499" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="B500" t="s">
-        <v>494</v>
+        <v>477</v>
       </c>
       <c r="C500" t="s">
-        <v>630</v>
+        <v>617</v>
       </c>
       <c r="D500" t="s">
-        <v>631</v>
+        <v>202</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
       <c r="B501" t="s">
-        <v>12</v>
+        <v>614</v>
       </c>
       <c r="C501" t="s">
-        <v>534</v>
+        <v>629</v>
       </c>
       <c r="D501" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" t="s">
-        <v>633</v>
+        <v>628</v>
       </c>
       <c r="B502" t="s">
-        <v>634</v>
+        <v>611</v>
       </c>
       <c r="C502" t="s">
-        <v>635</v>
+        <v>612</v>
       </c>
       <c r="D502" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
       <c r="B503" t="s">
-        <v>637</v>
+        <v>608</v>
       </c>
       <c r="C503" t="s">
-        <v>638</v>
+        <v>630</v>
       </c>
       <c r="D503" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" t="s">
-        <v>639</v>
+        <v>631</v>
       </c>
       <c r="B504" t="s">
-        <v>640</v>
-[...3 lines deleted...]
-      </c>
+        <v>632</v>
+      </c>
+      <c r="C504"/>
       <c r="D504" t="s">
-        <v>7</v>
+        <v>460</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="B505" t="s">
-        <v>640</v>
-[...3 lines deleted...]
-      </c>
+        <v>633</v>
+      </c>
+      <c r="C505"/>
       <c r="D505" t="s">
-        <v>7</v>
+        <v>460</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="B506" t="s">
-        <v>637</v>
-[...3 lines deleted...]
-      </c>
+        <v>634</v>
+      </c>
+      <c r="C506"/>
       <c r="D506" t="s">
-        <v>7</v>
+        <v>460</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="B507" t="s">
-        <v>634</v>
-[...1 lines deleted...]
-      <c r="C507" t="s">
         <v>635</v>
       </c>
+      <c r="C507"/>
       <c r="D507" t="s">
-        <v>7</v>
+        <v>460</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508" t="s">
-        <v>641</v>
+        <v>636</v>
       </c>
       <c r="B508" t="s">
-        <v>12</v>
+        <v>637</v>
       </c>
       <c r="C508" t="s">
-        <v>534</v>
+        <v>638</v>
       </c>
       <c r="D508" t="s">
-        <v>14</v>
+        <v>639</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" t="s">
+        <v>640</v>
+      </c>
+      <c r="B509" t="s">
         <v>641</v>
       </c>
-      <c r="B509" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C509" t="s">
-        <v>630</v>
+        <v>641</v>
       </c>
       <c r="D509" t="s">
-        <v>202</v>
+        <v>383</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="B510" t="s">
-        <v>627</v>
+        <v>643</v>
       </c>
       <c r="C510" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="D510" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="B511" t="s">
-        <v>624</v>
+        <v>645</v>
       </c>
       <c r="C511" t="s">
-        <v>625</v>
+        <v>646</v>
       </c>
       <c r="D511" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512" t="s">
-        <v>641</v>
+        <v>647</v>
       </c>
       <c r="B512" t="s">
-        <v>621</v>
+        <v>648</v>
       </c>
       <c r="C512" t="s">
-        <v>643</v>
+        <v>649</v>
       </c>
       <c r="D512" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513" t="s">
-        <v>644</v>
+        <v>650</v>
       </c>
       <c r="B513" t="s">
-        <v>645</v>
-[...1 lines deleted...]
-      <c r="C513"/>
+        <v>651</v>
+      </c>
+      <c r="C513" t="s">
+        <v>651</v>
+      </c>
       <c r="D513" t="s">
-        <v>477</v>
+        <v>7</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" t="s">
-        <v>644</v>
+        <v>652</v>
       </c>
       <c r="B514" t="s">
-        <v>646</v>
-[...1 lines deleted...]
-      <c r="C514"/>
+        <v>653</v>
+      </c>
+      <c r="C514" t="s">
+        <v>654</v>
+      </c>
       <c r="D514" t="s">
-        <v>477</v>
+        <v>14</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" t="s">
-        <v>644</v>
+        <v>655</v>
       </c>
       <c r="B515" t="s">
-        <v>647</v>
-[...1 lines deleted...]
-      <c r="C515"/>
+        <v>180</v>
+      </c>
+      <c r="C515" t="s">
+        <v>180</v>
+      </c>
       <c r="D515" t="s">
-        <v>477</v>
+        <v>7</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516" t="s">
-        <v>644</v>
+        <v>656</v>
       </c>
       <c r="B516" t="s">
-        <v>648</v>
-[...1 lines deleted...]
-      <c r="C516"/>
+        <v>12</v>
+      </c>
+      <c r="C516" t="s">
+        <v>13</v>
+      </c>
       <c r="D516" t="s">
-        <v>477</v>
+        <v>14</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517" t="s">
-        <v>649</v>
+        <v>657</v>
       </c>
       <c r="B517" t="s">
-        <v>650</v>
+        <v>182</v>
       </c>
       <c r="C517" t="s">
-        <v>651</v>
+        <v>182</v>
       </c>
       <c r="D517" t="s">
-        <v>652</v>
+        <v>7</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" t="s">
-        <v>653</v>
+        <v>658</v>
       </c>
       <c r="B518" t="s">
-        <v>654</v>
+        <v>659</v>
       </c>
       <c r="C518" t="s">
-        <v>654</v>
+        <v>659</v>
       </c>
       <c r="D518" t="s">
-        <v>397</v>
+        <v>383</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" t="s">
-        <v>655</v>
+        <v>660</v>
       </c>
       <c r="B519" t="s">
-        <v>656</v>
+        <v>661</v>
       </c>
       <c r="C519" t="s">
-        <v>656</v>
+        <v>662</v>
       </c>
       <c r="D519" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" t="s">
-        <v>657</v>
+        <v>663</v>
       </c>
       <c r="B520" t="s">
-        <v>658</v>
+        <v>664</v>
       </c>
       <c r="C520" t="s">
-        <v>659</v>
+        <v>665</v>
       </c>
       <c r="D520" t="s">
-        <v>14</v>
+        <v>666</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" t="s">
-        <v>660</v>
+        <v>667</v>
       </c>
       <c r="B521" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="C521" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="D521" t="s">
-        <v>7</v>
+        <v>666</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="B522" t="s">
-        <v>664</v>
+        <v>659</v>
       </c>
       <c r="C522" t="s">
-        <v>664</v>
+        <v>659</v>
       </c>
       <c r="D522" t="s">
-        <v>7</v>
+        <v>202</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="B523" t="s">
-        <v>666</v>
+        <v>661</v>
       </c>
       <c r="C523" t="s">
-        <v>667</v>
+        <v>662</v>
       </c>
       <c r="D523" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="B524" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C524" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D524" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="B525" t="s">
         <v>12</v>
       </c>
       <c r="C525" t="s">
         <v>13</v>
       </c>
       <c r="D525" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="B526" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C526" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="D526" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" t="s">
-        <v>671</v>
+        <v>667</v>
       </c>
       <c r="B527" t="s">
-        <v>672</v>
+        <v>668</v>
       </c>
       <c r="C527" t="s">
-        <v>672</v>
+        <v>654</v>
       </c>
       <c r="D527" t="s">
-        <v>397</v>
+        <v>457</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528" t="s">
-        <v>673</v>
+        <v>667</v>
       </c>
       <c r="B528" t="s">
-        <v>674</v>
+        <v>653</v>
       </c>
       <c r="C528" t="s">
-        <v>675</v>
+        <v>654</v>
       </c>
       <c r="D528" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="B529" t="s">
-        <v>677</v>
+        <v>648</v>
       </c>
       <c r="C529" t="s">
-        <v>678</v>
+        <v>649</v>
       </c>
       <c r="D529" t="s">
-        <v>679</v>
+        <v>7</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530" t="s">
-        <v>680</v>
+        <v>667</v>
       </c>
       <c r="B530" t="s">
-        <v>677</v>
+        <v>651</v>
       </c>
       <c r="C530" t="s">
-        <v>678</v>
+        <v>651</v>
       </c>
       <c r="D530" t="s">
-        <v>679</v>
+        <v>7</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531" t="s">
-        <v>680</v>
+        <v>667</v>
       </c>
       <c r="B531" t="s">
-        <v>672</v>
+        <v>645</v>
       </c>
       <c r="C531" t="s">
-        <v>672</v>
+        <v>646</v>
       </c>
       <c r="D531" t="s">
-        <v>202</v>
+        <v>14</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532" t="s">
-        <v>680</v>
+        <v>667</v>
       </c>
       <c r="B532" t="s">
-        <v>674</v>
+        <v>646</v>
       </c>
       <c r="C532" t="s">
-        <v>675</v>
+        <v>646</v>
       </c>
       <c r="D532" t="s">
-        <v>7</v>
+        <v>457</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" t="s">
-        <v>680</v>
+        <v>667</v>
       </c>
       <c r="B533" t="s">
-        <v>182</v>
+        <v>643</v>
       </c>
       <c r="C533" t="s">
-        <v>182</v>
+        <v>643</v>
       </c>
       <c r="D533" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534" t="s">
-        <v>680</v>
+        <v>667</v>
       </c>
       <c r="B534" t="s">
-        <v>12</v>
+        <v>641</v>
       </c>
       <c r="C534" t="s">
-        <v>13</v>
+        <v>641</v>
       </c>
       <c r="D534" t="s">
-        <v>14</v>
+        <v>202</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535" t="s">
-        <v>680</v>
+        <v>667</v>
       </c>
       <c r="B535" t="s">
-        <v>180</v>
+        <v>637</v>
       </c>
       <c r="C535" t="s">
-        <v>180</v>
+        <v>638</v>
       </c>
       <c r="D535" t="s">
-        <v>7</v>
+        <v>639</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536" t="s">
-        <v>680</v>
+        <v>667</v>
       </c>
       <c r="B536" t="s">
-        <v>681</v>
+        <v>669</v>
       </c>
       <c r="C536" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="D536" t="s">
-        <v>472</v>
+        <v>202</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537" t="s">
-        <v>680</v>
+        <v>667</v>
       </c>
       <c r="B537" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="C537" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="D537" t="s">
-        <v>14</v>
+        <v>671</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
       <c r="B538" t="s">
-        <v>661</v>
+        <v>673</v>
       </c>
       <c r="C538" t="s">
-        <v>662</v>
+        <v>674</v>
       </c>
       <c r="D538" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539" t="s">
-        <v>680</v>
+        <v>675</v>
       </c>
       <c r="B539" t="s">
-        <v>664</v>
+        <v>477</v>
       </c>
       <c r="C539" t="s">
-        <v>664</v>
+        <v>553</v>
       </c>
       <c r="D539" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540" t="s">
-        <v>680</v>
+        <v>676</v>
       </c>
       <c r="B540" t="s">
-        <v>658</v>
+        <v>12</v>
       </c>
       <c r="C540" t="s">
-        <v>659</v>
+        <v>13</v>
       </c>
       <c r="D540" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="B541" t="s">
-        <v>659</v>
+        <v>678</v>
       </c>
       <c r="C541" t="s">
-        <v>659</v>
+        <v>679</v>
       </c>
       <c r="D541" t="s">
-        <v>472</v>
+        <v>7</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" t="s">
         <v>680</v>
       </c>
       <c r="B542" t="s">
-        <v>656</v>
+        <v>681</v>
       </c>
       <c r="C542" t="s">
-        <v>656</v>
+        <v>682</v>
       </c>
       <c r="D542" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="B543" t="s">
-        <v>654</v>
+        <v>681</v>
       </c>
       <c r="C543" t="s">
-        <v>654</v>
+        <v>682</v>
       </c>
       <c r="D543" t="s">
-        <v>202</v>
+        <v>7</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="B544" t="s">
-        <v>650</v>
+        <v>678</v>
       </c>
       <c r="C544" t="s">
-        <v>651</v>
+        <v>679</v>
       </c>
       <c r="D544" t="s">
-        <v>652</v>
+        <v>7</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="B545" t="s">
-        <v>682</v>
+        <v>12</v>
       </c>
       <c r="C545" t="s">
-        <v>682</v>
+        <v>13</v>
       </c>
       <c r="D545" t="s">
-        <v>202</v>
+        <v>457</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="B546" t="s">
-        <v>683</v>
+        <v>477</v>
       </c>
       <c r="C546" t="s">
-        <v>683</v>
+        <v>553</v>
       </c>
       <c r="D546" t="s">
-        <v>684</v>
+        <v>7</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="B547" t="s">
-        <v>686</v>
+        <v>673</v>
       </c>
       <c r="C547" t="s">
-        <v>687</v>
+        <v>674</v>
       </c>
       <c r="D547" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548" t="s">
-        <v>688</v>
+        <v>684</v>
       </c>
       <c r="B548" t="s">
-        <v>494</v>
+        <v>685</v>
       </c>
       <c r="C548" t="s">
-        <v>571</v>
+        <v>686</v>
       </c>
       <c r="D548" t="s">
-        <v>7</v>
+        <v>460</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="B549" t="s">
-        <v>12</v>
+        <v>685</v>
       </c>
       <c r="C549" t="s">
-        <v>13</v>
+        <v>686</v>
       </c>
       <c r="D549" t="s">
-        <v>14</v>
+        <v>460</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="B550" t="s">
-        <v>691</v>
+        <v>246</v>
       </c>
       <c r="C550" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="D550" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="B551" t="s">
-        <v>694</v>
+        <v>250</v>
       </c>
       <c r="C551" t="s">
-        <v>695</v>
+        <v>691</v>
       </c>
       <c r="D551" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552" t="s">
-        <v>696</v>
+        <v>692</v>
       </c>
       <c r="B552" t="s">
-        <v>694</v>
+        <v>250</v>
       </c>
       <c r="C552" t="s">
-        <v>695</v>
+        <v>691</v>
       </c>
       <c r="D552" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553" t="s">
-        <v>696</v>
+        <v>692</v>
       </c>
       <c r="B553" t="s">
-        <v>691</v>
+        <v>477</v>
       </c>
       <c r="C553" t="s">
-        <v>692</v>
+        <v>553</v>
       </c>
       <c r="D553" t="s">
-        <v>7</v>
+        <v>693</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554" t="s">
-        <v>696</v>
+        <v>692</v>
       </c>
       <c r="B554" t="s">
         <v>12</v>
       </c>
       <c r="C554" t="s">
-        <v>13</v>
+        <v>694</v>
       </c>
       <c r="D554" t="s">
-        <v>472</v>
+        <v>695</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555" t="s">
-        <v>696</v>
+        <v>692</v>
       </c>
       <c r="B555" t="s">
-        <v>494</v>
+        <v>246</v>
       </c>
       <c r="C555" t="s">
-        <v>571</v>
+        <v>689</v>
       </c>
       <c r="D555" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556" t="s">
         <v>696</v>
       </c>
       <c r="B556" t="s">
-        <v>686</v>
+        <v>697</v>
       </c>
       <c r="C556" t="s">
-        <v>687</v>
+        <v>698</v>
       </c>
       <c r="D556" t="s">
-        <v>7</v>
+        <v>699</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="B557" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="C557" t="s">
+        <v>702</v>
+      </c>
+      <c r="D557" t="s">
         <v>699</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="B558" t="s">
-        <v>698</v>
+        <v>704</v>
       </c>
       <c r="C558" t="s">
+        <v>705</v>
+      </c>
+      <c r="D558" t="s">
         <v>699</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
       <c r="B559" t="s">
-        <v>246</v>
+        <v>704</v>
       </c>
       <c r="C559" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="D559" t="s">
-        <v>14</v>
+        <v>699</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="B560" t="s">
-        <v>250</v>
+        <v>701</v>
       </c>
       <c r="C560" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="D560" t="s">
-        <v>14</v>
+        <v>699</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="B561" t="s">
-        <v>250</v>
+        <v>697</v>
       </c>
       <c r="C561" t="s">
-        <v>704</v>
+        <v>698</v>
       </c>
       <c r="D561" t="s">
-        <v>14</v>
+        <v>699</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="B562" t="s">
-        <v>494</v>
+        <v>708</v>
       </c>
       <c r="C562" t="s">
-        <v>571</v>
+        <v>709</v>
       </c>
       <c r="D562" t="s">
-        <v>706</v>
+        <v>7</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="B563" t="s">
-        <v>12</v>
+        <v>711</v>
       </c>
       <c r="C563" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="D563" t="s">
-        <v>708</v>
+        <v>7</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" t="s">
-        <v>705</v>
+        <v>713</v>
       </c>
       <c r="B564" t="s">
-        <v>246</v>
+        <v>701</v>
       </c>
       <c r="C564" t="s">
         <v>702</v>
       </c>
       <c r="D564" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="B565" t="s">
-        <v>710</v>
+        <v>704</v>
       </c>
       <c r="C565" t="s">
-        <v>711</v>
+        <v>705</v>
       </c>
       <c r="D565" t="s">
-        <v>712</v>
+        <v>7</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="B566" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="C566" t="s">
-        <v>715</v>
+        <v>705</v>
       </c>
       <c r="D566" t="s">
-        <v>712</v>
+        <v>7</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567" t="s">
+        <v>715</v>
+      </c>
+      <c r="B567" t="s">
         <v>716</v>
       </c>
-      <c r="B567" t="s">
+      <c r="C567" t="s">
         <v>717</v>
       </c>
-      <c r="C567" t="s">
+      <c r="D567" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568" t="s">
+        <v>715</v>
+      </c>
+      <c r="B568" t="s">
+        <v>627</v>
+      </c>
+      <c r="C568" t="s">
         <v>719</v>
       </c>
-      <c r="B568" t="s">
-[...2 lines deleted...]
-      <c r="C568" t="s">
+      <c r="D568" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569" t="s">
-        <v>719</v>
+        <v>715</v>
       </c>
       <c r="B569" t="s">
-        <v>714</v>
+        <v>701</v>
       </c>
       <c r="C569" t="s">
-        <v>715</v>
+        <v>702</v>
       </c>
       <c r="D569" t="s">
-        <v>712</v>
+        <v>7</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570" t="s">
-        <v>719</v>
+        <v>715</v>
       </c>
       <c r="B570" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="C570" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="D570" t="s">
-        <v>712</v>
+        <v>7</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571" t="s">
-        <v>720</v>
+        <v>715</v>
       </c>
       <c r="B571" t="s">
-        <v>721</v>
+        <v>708</v>
       </c>
       <c r="C571" t="s">
-        <v>722</v>
+        <v>709</v>
       </c>
       <c r="D571" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572" t="s">
-        <v>723</v>
+        <v>720</v>
       </c>
       <c r="B572" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
       <c r="C572" t="s">
-        <v>725</v>
+        <v>722</v>
       </c>
       <c r="D572" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573" t="s">
-        <v>726</v>
+        <v>720</v>
       </c>
       <c r="B573" t="s">
-        <v>714</v>
+        <v>12</v>
       </c>
       <c r="C573" t="s">
-        <v>715</v>
+        <v>13</v>
       </c>
       <c r="D573" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574" t="s">
-        <v>727</v>
+        <v>720</v>
       </c>
       <c r="B574" t="s">
-        <v>717</v>
+        <v>723</v>
       </c>
       <c r="C574" t="s">
-        <v>718</v>
+        <v>724</v>
       </c>
       <c r="D574" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="B575" t="s">
-        <v>717</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="C575"/>
       <c r="D575" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="B576" t="s">
-        <v>729</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C576"/>
       <c r="D576" t="s">
-        <v>731</v>
+        <v>26</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="B577" t="s">
-        <v>640</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C577"/>
       <c r="D577" t="s">
-        <v>731</v>
+        <v>26</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="B578" t="s">
-        <v>714</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="C578"/>
       <c r="D578" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579" t="s">
         <v>728</v>
       </c>
       <c r="B579" t="s">
-        <v>724</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="C579"/>
       <c r="D579" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="B580" t="s">
-        <v>721</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C580"/>
       <c r="D580" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="B581" t="s">
-        <v>734</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="C581"/>
       <c r="D581" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="B582" t="s">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="C582"/>
       <c r="D582" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="B583" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C583"/>
       <c r="D583" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584" t="s">
-        <v>738</v>
+        <v>731</v>
       </c>
       <c r="B584" t="s">
         <v>17</v>
       </c>
       <c r="C584"/>
       <c r="D584" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585" t="s">
-        <v>739</v>
+        <v>732</v>
       </c>
       <c r="B585" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C585"/>
+        <v>733</v>
+      </c>
+      <c r="C585" t="s">
+        <v>734</v>
+      </c>
       <c r="D585" t="s">
-        <v>26</v>
+        <v>457</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586" t="s">
-        <v>740</v>
+        <v>732</v>
       </c>
       <c r="B586" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C586"/>
+        <v>735</v>
+      </c>
+      <c r="C586" t="s">
+        <v>736</v>
+      </c>
       <c r="D586" t="s">
-        <v>26</v>
+        <v>457</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="B587" t="s">
         <v>17</v>
       </c>
       <c r="C587"/>
       <c r="D587" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588" t="s">
-        <v>741</v>
+        <v>738</v>
       </c>
       <c r="B588" t="s">
-        <v>17</v>
+        <v>246</v>
       </c>
       <c r="C588"/>
       <c r="D588" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589" t="s">
-        <v>742</v>
+        <v>739</v>
       </c>
       <c r="B589" t="s">
-        <v>20</v>
+        <v>294</v>
       </c>
       <c r="C589"/>
       <c r="D589" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" t="s">
-        <v>743</v>
+        <v>740</v>
       </c>
       <c r="B590" t="s">
-        <v>22</v>
+        <v>250</v>
       </c>
       <c r="C590"/>
       <c r="D590" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="B591" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C591"/>
       <c r="D591" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="B592" t="s">
         <v>20</v>
       </c>
       <c r="C592"/>
       <c r="D592" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="B593" t="s">
-        <v>17</v>
+        <v>250</v>
       </c>
       <c r="C593"/>
       <c r="D593" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" t="s">
-        <v>745</v>
+        <v>742</v>
       </c>
       <c r="B594" t="s">
-        <v>746</v>
-[...3 lines deleted...]
-      </c>
+        <v>246</v>
+      </c>
+      <c r="C594"/>
       <c r="D594" t="s">
-        <v>472</v>
+        <v>26</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" t="s">
-        <v>745</v>
+        <v>742</v>
       </c>
       <c r="B595" t="s">
-        <v>748</v>
-[...3 lines deleted...]
-      </c>
+        <v>294</v>
+      </c>
+      <c r="C595"/>
       <c r="D595" t="s">
-        <v>472</v>
+        <v>26</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596" t="s">
-        <v>750</v>
+        <v>742</v>
       </c>
       <c r="B596" t="s">
         <v>17</v>
       </c>
       <c r="C596"/>
       <c r="D596" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597" t="s">
-        <v>751</v>
+        <v>743</v>
       </c>
       <c r="B597" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="C597"/>
+        <v>744</v>
+      </c>
+      <c r="C597" t="s">
+        <v>745</v>
+      </c>
       <c r="D597" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
       <c r="B598" t="s">
-        <v>294</v>
-[...1 lines deleted...]
-      <c r="C598"/>
+        <v>747</v>
+      </c>
+      <c r="C598" t="s">
+        <v>748</v>
+      </c>
       <c r="D598" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599" t="s">
-        <v>753</v>
+        <v>749</v>
       </c>
       <c r="B599" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="C599"/>
+        <v>750</v>
+      </c>
+      <c r="C599" t="s">
+        <v>751</v>
+      </c>
       <c r="D599" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="B600" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C600"/>
+        <v>12</v>
+      </c>
+      <c r="C600" t="s">
+        <v>13</v>
+      </c>
       <c r="D600" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="B601" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C601"/>
+        <v>182</v>
+      </c>
+      <c r="C601" t="s">
+        <v>754</v>
+      </c>
       <c r="D601" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602" t="s">
         <v>755</v>
       </c>
       <c r="B602" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="C602"/>
+        <v>756</v>
+      </c>
+      <c r="C602" t="s">
+        <v>757</v>
+      </c>
       <c r="D602" t="s">
-        <v>26</v>
+        <v>666</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="B603" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="C603"/>
+        <v>759</v>
+      </c>
+      <c r="C603" t="s">
+        <v>760</v>
+      </c>
       <c r="D603" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604" t="s">
-        <v>755</v>
+        <v>761</v>
       </c>
       <c r="B604" t="s">
-        <v>294</v>
-[...1 lines deleted...]
-      <c r="C604"/>
+        <v>762</v>
+      </c>
+      <c r="C604" t="s">
+        <v>763</v>
+      </c>
       <c r="D604" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605" t="s">
-        <v>755</v>
+        <v>764</v>
       </c>
       <c r="B605" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="C605"/>
+        <v>762</v>
+      </c>
+      <c r="C605" t="s">
+        <v>763</v>
+      </c>
       <c r="D605" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606" t="s">
-        <v>756</v>
+        <v>764</v>
       </c>
       <c r="B606" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="C606" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="D606" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607" t="s">
-        <v>759</v>
+        <v>764</v>
       </c>
       <c r="B607" t="s">
-        <v>760</v>
+        <v>756</v>
       </c>
       <c r="C607" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="D607" t="s">
-        <v>7</v>
+        <v>666</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="B608" t="s">
-        <v>763</v>
+        <v>182</v>
       </c>
       <c r="C608" t="s">
-        <v>764</v>
+        <v>754</v>
       </c>
       <c r="D608" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" t="s">
+        <v>764</v>
+      </c>
+      <c r="B609" t="s">
+        <v>659</v>
+      </c>
+      <c r="C609" t="s">
         <v>765</v>
       </c>
-      <c r="B609" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D609" t="s">
-        <v>14</v>
+        <v>766</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" t="s">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="B610" t="s">
-        <v>182</v>
+        <v>12</v>
       </c>
       <c r="C610" t="s">
-        <v>767</v>
+        <v>13</v>
       </c>
       <c r="D610" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" t="s">
-        <v>768</v>
+        <v>764</v>
       </c>
       <c r="B611" t="s">
-        <v>769</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C611"/>
       <c r="D611" t="s">
-        <v>679</v>
+        <v>457</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="B612" t="s">
-        <v>772</v>
+        <v>767</v>
       </c>
       <c r="C612" t="s">
-        <v>773</v>
+        <v>768</v>
       </c>
       <c r="D612" t="s">
-        <v>7</v>
+        <v>769</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" t="s">
-        <v>774</v>
+        <v>764</v>
       </c>
       <c r="B613" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
       <c r="C613" t="s">
-        <v>776</v>
+        <v>771</v>
       </c>
       <c r="D613" t="s">
-        <v>14</v>
+        <v>769</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" t="s">
-        <v>777</v>
+        <v>764</v>
       </c>
       <c r="B614" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
       <c r="C614" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="D614" t="s">
-        <v>14</v>
+        <v>774</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" t="s">
-        <v>777</v>
+        <v>764</v>
       </c>
       <c r="B615" t="s">
-        <v>772</v>
+        <v>750</v>
       </c>
       <c r="C615" t="s">
-        <v>773</v>
+        <v>751</v>
       </c>
       <c r="D615" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616" t="s">
-        <v>777</v>
+        <v>764</v>
       </c>
       <c r="B616" t="s">
-        <v>769</v>
+        <v>747</v>
       </c>
       <c r="C616" t="s">
-        <v>770</v>
+        <v>748</v>
       </c>
       <c r="D616" t="s">
-        <v>679</v>
+        <v>7</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617" t="s">
-        <v>777</v>
+        <v>764</v>
       </c>
       <c r="B617" t="s">
-        <v>182</v>
+        <v>775</v>
       </c>
       <c r="C617" t="s">
-        <v>767</v>
+        <v>776</v>
       </c>
       <c r="D617" t="s">
-        <v>14</v>
+        <v>774</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618" t="s">
-        <v>777</v>
+        <v>764</v>
       </c>
       <c r="B618" t="s">
-        <v>672</v>
+        <v>744</v>
       </c>
       <c r="C618" t="s">
-        <v>778</v>
+        <v>745</v>
       </c>
       <c r="D618" t="s">
-        <v>779</v>
+        <v>457</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619" t="s">
+        <v>764</v>
+      </c>
+      <c r="B619" t="s">
         <v>777</v>
       </c>
-      <c r="B619" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C619" t="s">
-        <v>13</v>
+        <v>778</v>
       </c>
       <c r="D619" t="s">
-        <v>14</v>
+        <v>769</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="B620" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="C620"/>
+        <v>780</v>
+      </c>
+      <c r="C620" t="s">
+        <v>780</v>
+      </c>
       <c r="D620" t="s">
-        <v>472</v>
+        <v>781</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621" t="s">
-        <v>777</v>
+        <v>782</v>
       </c>
       <c r="B621" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="C621" t="s">
+        <v>783</v>
+      </c>
+      <c r="D621" t="s">
         <v>781</v>
-      </c>
-[...1 lines deleted...]
-        <v>782</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="B622" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="C622" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="D622" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623" t="s">
-        <v>777</v>
+        <v>786</v>
       </c>
       <c r="B623" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="C623" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="D623" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624" t="s">
-        <v>777</v>
+        <v>788</v>
       </c>
       <c r="B624" t="s">
-        <v>763</v>
+        <v>789</v>
       </c>
       <c r="C624" t="s">
-        <v>764</v>
+        <v>789</v>
       </c>
       <c r="D624" t="s">
-        <v>7</v>
+        <v>781</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" t="s">
-        <v>777</v>
+        <v>790</v>
       </c>
       <c r="B625" t="s">
-        <v>760</v>
+        <v>789</v>
       </c>
       <c r="C625" t="s">
-        <v>761</v>
+        <v>789</v>
       </c>
       <c r="D625" t="s">
-        <v>7</v>
+        <v>781</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" t="s">
-        <v>777</v>
+        <v>790</v>
       </c>
       <c r="B626" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
       <c r="C626" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="D626" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" t="s">
-        <v>777</v>
+        <v>790</v>
       </c>
       <c r="B627" t="s">
-        <v>757</v>
+        <v>785</v>
       </c>
       <c r="C627" t="s">
-        <v>758</v>
+        <v>785</v>
       </c>
       <c r="D627" t="s">
-        <v>472</v>
+        <v>781</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628" t="s">
-        <v>777</v>
+        <v>790</v>
       </c>
       <c r="B628" t="s">
-        <v>790</v>
+        <v>780</v>
       </c>
       <c r="C628" t="s">
-        <v>791</v>
+        <v>780</v>
       </c>
       <c r="D628" t="s">
-        <v>782</v>
+        <v>202</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="B629" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="C629" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="D629" t="s">
-        <v>794</v>
+        <v>781</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" t="s">
-        <v>795</v>
+        <v>791</v>
       </c>
       <c r="B630" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="C630" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
       <c r="D630" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="B631" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="C631" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="D631" t="s">
-        <v>794</v>
+        <v>7</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="B632" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="C632" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="D632" t="s">
-        <v>794</v>
+        <v>7</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="B633" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="C633" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="D633" t="s">
-        <v>794</v>
+        <v>7</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="B634" t="s">
         <v>802</v>
       </c>
       <c r="C634" t="s">
         <v>802</v>
       </c>
       <c r="D634" t="s">
-        <v>794</v>
+        <v>7</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635" t="s">
         <v>803</v>
       </c>
       <c r="B635" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="C635" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="D635" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="B636" t="s">
-        <v>798</v>
+        <v>806</v>
       </c>
       <c r="C636" t="s">
-        <v>798</v>
+        <v>806</v>
       </c>
       <c r="D636" t="s">
-        <v>794</v>
+        <v>7</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="B637" t="s">
-        <v>793</v>
+        <v>808</v>
       </c>
       <c r="C637" t="s">
-        <v>793</v>
+        <v>808</v>
       </c>
       <c r="D637" t="s">
-        <v>202</v>
+        <v>809</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638" t="s">
-        <v>803</v>
+        <v>810</v>
       </c>
       <c r="B638" t="s">
-        <v>796</v>
+        <v>811</v>
       </c>
       <c r="C638" t="s">
-        <v>796</v>
+        <v>811</v>
       </c>
       <c r="D638" t="s">
-        <v>794</v>
+        <v>7</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639" t="s">
-        <v>804</v>
+        <v>812</v>
       </c>
       <c r="B639" t="s">
-        <v>805</v>
+        <v>553</v>
       </c>
       <c r="C639" t="s">
-        <v>806</v>
+        <v>553</v>
       </c>
       <c r="D639" t="s">
-        <v>807</v>
+        <v>813</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640" t="s">
-        <v>808</v>
+        <v>814</v>
       </c>
       <c r="B640" t="s">
-        <v>809</v>
+        <v>13</v>
       </c>
       <c r="C640" t="s">
-        <v>809</v>
+        <v>13</v>
       </c>
       <c r="D640" t="s">
-        <v>7</v>
+        <v>813</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641" t="s">
-        <v>810</v>
+        <v>815</v>
       </c>
       <c r="B641" t="s">
-        <v>811</v>
+        <v>13</v>
       </c>
       <c r="C641" t="s">
-        <v>811</v>
+        <v>13</v>
       </c>
       <c r="D641" t="s">
-        <v>7</v>
+        <v>813</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
       <c r="B642" t="s">
+        <v>553</v>
+      </c>
+      <c r="C642" t="s">
+        <v>553</v>
+      </c>
+      <c r="D642" t="s">
         <v>813</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="B643" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="C643" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="D643" t="s">
-        <v>7</v>
+        <v>817</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="B644" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="C644" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="D644" t="s">
-        <v>807</v>
+        <v>819</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645" t="s">
-        <v>818</v>
+        <v>815</v>
       </c>
       <c r="B645" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="C645" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="D645" t="s">
-        <v>7</v>
+        <v>821</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646" t="s">
-        <v>820</v>
+        <v>815</v>
       </c>
       <c r="B646" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="C646" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="D646" t="s">
-        <v>822</v>
+        <v>819</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647" t="s">
-        <v>823</v>
+        <v>815</v>
       </c>
       <c r="B647" t="s">
-        <v>824</v>
+        <v>811</v>
       </c>
       <c r="C647" t="s">
-        <v>824</v>
+        <v>811</v>
       </c>
       <c r="D647" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648" t="s">
-        <v>825</v>
+        <v>815</v>
       </c>
       <c r="B648" t="s">
-        <v>571</v>
+        <v>823</v>
       </c>
       <c r="C648" t="s">
-        <v>571</v>
+        <v>823</v>
       </c>
       <c r="D648" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649" t="s">
-        <v>827</v>
+        <v>815</v>
       </c>
       <c r="B649" t="s">
-        <v>13</v>
+        <v>824</v>
       </c>
       <c r="C649" t="s">
-        <v>13</v>
+        <v>824</v>
       </c>
       <c r="D649" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="A650" t="s">
-        <v>828</v>
+        <v>815</v>
       </c>
       <c r="B650" t="s">
-        <v>571</v>
+        <v>825</v>
       </c>
       <c r="C650" t="s">
-        <v>571</v>
+        <v>825</v>
       </c>
       <c r="D650" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="A651" t="s">
-        <v>828</v>
+        <v>815</v>
       </c>
       <c r="B651" t="s">
-        <v>13</v>
+        <v>808</v>
       </c>
       <c r="C651" t="s">
-        <v>13</v>
+        <v>808</v>
       </c>
       <c r="D651" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="A652" t="s">
-        <v>828</v>
+        <v>815</v>
       </c>
       <c r="B652" t="s">
-        <v>829</v>
+        <v>806</v>
       </c>
       <c r="C652" t="s">
-        <v>829</v>
+        <v>806</v>
       </c>
       <c r="D652" t="s">
-        <v>830</v>
+        <v>7</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="A653" t="s">
-        <v>828</v>
+        <v>815</v>
       </c>
       <c r="B653" t="s">
-        <v>831</v>
+        <v>804</v>
       </c>
       <c r="C653" t="s">
-        <v>831</v>
+        <v>804</v>
       </c>
       <c r="D653" t="s">
-        <v>832</v>
+        <v>202</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="A654" t="s">
-        <v>828</v>
+        <v>815</v>
       </c>
       <c r="B654" t="s">
-        <v>833</v>
+        <v>802</v>
       </c>
       <c r="C654" t="s">
-        <v>833</v>
+        <v>802</v>
       </c>
       <c r="D654" t="s">
-        <v>834</v>
+        <v>7</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="A655" t="s">
-        <v>828</v>
+        <v>815</v>
       </c>
       <c r="B655" t="s">
-        <v>835</v>
+        <v>798</v>
       </c>
       <c r="C655" t="s">
-        <v>835</v>
+        <v>798</v>
       </c>
       <c r="D655" t="s">
-        <v>832</v>
+        <v>7</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="A656" t="s">
-        <v>828</v>
+        <v>815</v>
       </c>
       <c r="B656" t="s">
-        <v>824</v>
+        <v>800</v>
       </c>
       <c r="C656" t="s">
-        <v>824</v>
+        <v>800</v>
       </c>
       <c r="D656" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="A657" t="s">
+        <v>815</v>
+      </c>
+      <c r="B657" t="s">
         <v>828</v>
       </c>
-      <c r="B657" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C657" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="D657" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="A658" t="s">
-        <v>828</v>
+        <v>815</v>
       </c>
       <c r="B658" t="s">
-        <v>837</v>
+        <v>796</v>
       </c>
       <c r="C658" t="s">
-        <v>837</v>
+        <v>796</v>
       </c>
       <c r="D658" t="s">
-        <v>832</v>
+        <v>7</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="A659" t="s">
-        <v>828</v>
+        <v>815</v>
       </c>
       <c r="B659" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="C659" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="D659" t="s">
-        <v>839</v>
+        <v>819</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="A660" t="s">
-        <v>828</v>
+        <v>815</v>
       </c>
       <c r="B660" t="s">
-        <v>821</v>
+        <v>792</v>
       </c>
       <c r="C660" t="s">
-        <v>821</v>
+        <v>793</v>
       </c>
       <c r="D660" t="s">
-        <v>840</v>
+        <v>202</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="A661" t="s">
-        <v>828</v>
+        <v>815</v>
       </c>
       <c r="B661" t="s">
-        <v>819</v>
+        <v>831</v>
       </c>
       <c r="C661" t="s">
-        <v>819</v>
+        <v>831</v>
       </c>
       <c r="D661" t="s">
-        <v>7</v>
+        <v>829</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="A662" t="s">
-        <v>828</v>
+        <v>815</v>
       </c>
       <c r="B662" t="s">
-        <v>817</v>
+        <v>832</v>
       </c>
       <c r="C662" t="s">
-        <v>817</v>
+        <v>832</v>
       </c>
       <c r="D662" t="s">
-        <v>202</v>
+        <v>821</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="A663" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="B663" t="s">
-        <v>815</v>
-[...3 lines deleted...]
-      </c>
+        <v>834</v>
+      </c>
+      <c r="C663"/>
       <c r="D663" t="s">
-        <v>7</v>
+        <v>835</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="A664" t="s">
-        <v>828</v>
+        <v>836</v>
       </c>
       <c r="B664" t="s">
-        <v>811</v>
-[...3 lines deleted...]
-      </c>
+        <v>837</v>
+      </c>
+      <c r="C664"/>
       <c r="D664" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="A665" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
       <c r="B665" t="s">
-        <v>813</v>
-[...3 lines deleted...]
-      </c>
+        <v>244</v>
+      </c>
+      <c r="C665"/>
       <c r="D665" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="A666" t="s">
-        <v>828</v>
+        <v>839</v>
       </c>
       <c r="B666" t="s">
-        <v>841</v>
-[...3 lines deleted...]
-      </c>
+        <v>798</v>
+      </c>
+      <c r="C666"/>
       <c r="D666" t="s">
-        <v>842</v>
+        <v>26</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="A667" t="s">
-        <v>828</v>
+        <v>840</v>
       </c>
       <c r="B667" t="s">
-        <v>809</v>
-[...3 lines deleted...]
-      </c>
+        <v>841</v>
+      </c>
+      <c r="C667"/>
       <c r="D667" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="A668" t="s">
-        <v>828</v>
+        <v>842</v>
       </c>
       <c r="B668" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>806</v>
+      </c>
+      <c r="C668"/>
       <c r="D668" t="s">
-        <v>832</v>
+        <v>26</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="A669" t="s">
-        <v>828</v>
+        <v>843</v>
       </c>
       <c r="B669" t="s">
-        <v>805</v>
-[...3 lines deleted...]
-      </c>
+        <v>811</v>
+      </c>
+      <c r="C669"/>
       <c r="D669" t="s">
-        <v>202</v>
+        <v>26</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="A670" t="s">
-        <v>828</v>
+        <v>844</v>
       </c>
       <c r="B670" t="s">
-        <v>844</v>
-[...3 lines deleted...]
-      </c>
+        <v>268</v>
+      </c>
+      <c r="C670"/>
       <c r="D670" t="s">
-        <v>842</v>
+        <v>26</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="A671" t="s">
-        <v>828</v>
+        <v>845</v>
       </c>
       <c r="B671" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
       <c r="C671" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
       <c r="D671" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="A672" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
       <c r="B672" t="s">
-        <v>847</v>
+        <v>268</v>
       </c>
       <c r="C672"/>
       <c r="D672" t="s">
-        <v>848</v>
+        <v>26</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="A673" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="B673" t="s">
-        <v>850</v>
+        <v>811</v>
       </c>
       <c r="C673"/>
       <c r="D673" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="A674" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="B674" t="s">
-        <v>244</v>
-[...1 lines deleted...]
-      <c r="C674"/>
+        <v>820</v>
+      </c>
+      <c r="C674" t="s">
+        <v>820</v>
+      </c>
       <c r="D674" t="s">
-        <v>26</v>
+        <v>821</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="A675" t="s">
-        <v>852</v>
+        <v>845</v>
       </c>
       <c r="B675" t="s">
-        <v>811</v>
-[...1 lines deleted...]
-      <c r="C675"/>
+        <v>816</v>
+      </c>
+      <c r="C675" t="s">
+        <v>816</v>
+      </c>
       <c r="D675" t="s">
-        <v>26</v>
+        <v>846</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="A676" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="B676" t="s">
-        <v>854</v>
+        <v>806</v>
       </c>
       <c r="C676"/>
       <c r="D676" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="A677" t="s">
-        <v>855</v>
+        <v>845</v>
       </c>
       <c r="B677" t="s">
-        <v>819</v>
+        <v>841</v>
       </c>
       <c r="C677"/>
       <c r="D677" t="s">
-        <v>26</v>
+        <v>827</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="A678" t="s">
-        <v>856</v>
+        <v>845</v>
       </c>
       <c r="B678" t="s">
-        <v>824</v>
+        <v>798</v>
       </c>
       <c r="C678"/>
       <c r="D678" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="A679" t="s">
-        <v>857</v>
+        <v>845</v>
       </c>
       <c r="B679" t="s">
-        <v>268</v>
+        <v>837</v>
       </c>
       <c r="C679"/>
       <c r="D679" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="A680" t="s">
-        <v>858</v>
+        <v>845</v>
       </c>
       <c r="B680" t="s">
-        <v>845</v>
-[...3 lines deleted...]
-      </c>
+        <v>244</v>
+      </c>
+      <c r="C680"/>
       <c r="D680" t="s">
-        <v>830</v>
+        <v>827</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="A681" t="s">
-        <v>858</v>
+        <v>845</v>
       </c>
       <c r="B681" t="s">
-        <v>268</v>
+        <v>834</v>
       </c>
       <c r="C681"/>
       <c r="D681" t="s">
-        <v>26</v>
+        <v>835</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="A682" t="s">
-        <v>858</v>
+        <v>847</v>
       </c>
       <c r="B682" t="s">
-        <v>824</v>
-[...1 lines deleted...]
-      <c r="C682"/>
+        <v>848</v>
+      </c>
+      <c r="C682" t="s">
+        <v>849</v>
+      </c>
       <c r="D682" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="A683" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="B683" t="s">
-        <v>829</v>
+        <v>851</v>
       </c>
       <c r="C683" t="s">
-        <v>829</v>
+        <v>852</v>
       </c>
       <c r="D683" t="s">
-        <v>830</v>
+        <v>7</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="A684" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
       <c r="B684" t="s">
-        <v>833</v>
+        <v>854</v>
       </c>
       <c r="C684" t="s">
-        <v>833</v>
+        <v>855</v>
       </c>
       <c r="D684" t="s">
-        <v>859</v>
+        <v>7</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="A685" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="B685" t="s">
-        <v>819</v>
-[...1 lines deleted...]
-      <c r="C685"/>
+        <v>854</v>
+      </c>
+      <c r="C685" t="s">
+        <v>857</v>
+      </c>
       <c r="D685" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="A686" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="B686" t="s">
-        <v>854</v>
-[...1 lines deleted...]
-      <c r="C686"/>
+        <v>851</v>
+      </c>
+      <c r="C686" t="s">
+        <v>852</v>
+      </c>
       <c r="D686" t="s">
-        <v>840</v>
+        <v>7</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="A687" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="B687" t="s">
-        <v>811</v>
-[...1 lines deleted...]
-      <c r="C687"/>
+        <v>848</v>
+      </c>
+      <c r="C687" t="s">
+        <v>849</v>
+      </c>
       <c r="D687" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="A688" t="s">
         <v>858</v>
       </c>
       <c r="B688" t="s">
-        <v>850</v>
-[...1 lines deleted...]
-      <c r="C688"/>
+        <v>859</v>
+      </c>
+      <c r="C688" t="s">
+        <v>860</v>
+      </c>
       <c r="D688" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="A689" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
       <c r="B689" t="s">
-        <v>244</v>
-[...1 lines deleted...]
-      <c r="C689"/>
+        <v>862</v>
+      </c>
+      <c r="C689" t="s">
+        <v>862</v>
+      </c>
       <c r="D689" t="s">
-        <v>840</v>
+        <v>7</v>
       </c>
     </row>
     <row r="690" spans="1:4">
       <c r="A690" t="s">
-        <v>858</v>
+        <v>863</v>
       </c>
       <c r="B690" t="s">
-        <v>847</v>
-[...1 lines deleted...]
-      <c r="C690"/>
+        <v>864</v>
+      </c>
+      <c r="C690" t="s">
+        <v>864</v>
+      </c>
       <c r="D690" t="s">
-        <v>848</v>
+        <v>7</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="A691" t="s">
-        <v>860</v>
+        <v>865</v>
       </c>
       <c r="B691" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="C691" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="D691" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="692" spans="1:4">
       <c r="A692" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="B692" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
       <c r="C692" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="D692" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="A693" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="B693" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
       <c r="C693" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="D693" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="A694" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="B694" t="s">
-        <v>867</v>
+        <v>553</v>
       </c>
       <c r="C694" t="s">
-        <v>870</v>
+        <v>553</v>
       </c>
       <c r="D694" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="695" spans="1:4">
       <c r="A695" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
       <c r="B695" t="s">
-        <v>864</v>
+        <v>875</v>
       </c>
       <c r="C695" t="s">
-        <v>865</v>
+        <v>876</v>
       </c>
       <c r="D695" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="A696" t="s">
-        <v>869</v>
+        <v>877</v>
       </c>
       <c r="B696" t="s">
-        <v>861</v>
+        <v>878</v>
       </c>
       <c r="C696" t="s">
-        <v>862</v>
+        <v>879</v>
       </c>
       <c r="D696" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="A697" t="s">
-        <v>871</v>
+        <v>880</v>
       </c>
       <c r="B697" t="s">
-        <v>872</v>
+        <v>878</v>
       </c>
       <c r="C697" t="s">
-        <v>873</v>
+        <v>879</v>
       </c>
       <c r="D697" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="A698" t="s">
-        <v>874</v>
+        <v>880</v>
       </c>
       <c r="B698" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="C698" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="D698" t="s">
-        <v>7</v>
+        <v>457</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="A699" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="B699" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="C699" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="D699" t="s">
-        <v>7</v>
+        <v>882</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="A700" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="B700" t="s">
-        <v>879</v>
+        <v>553</v>
       </c>
       <c r="C700" t="s">
-        <v>879</v>
+        <v>553</v>
       </c>
       <c r="D700" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="A701" t="s">
         <v>880</v>
       </c>
       <c r="B701" t="s">
-        <v>881</v>
+        <v>13</v>
       </c>
       <c r="C701" t="s">
-        <v>882</v>
+        <v>13</v>
       </c>
       <c r="D701" t="s">
-        <v>7</v>
+        <v>883</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="A702" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
       <c r="B702" t="s">
-        <v>884</v>
+        <v>871</v>
       </c>
       <c r="C702" t="s">
-        <v>885</v>
+        <v>872</v>
       </c>
       <c r="D702" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="A703" t="s">
-        <v>886</v>
+        <v>880</v>
       </c>
       <c r="B703" t="s">
-        <v>571</v>
+        <v>868</v>
       </c>
       <c r="C703" t="s">
-        <v>571</v>
+        <v>869</v>
       </c>
       <c r="D703" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="A704" t="s">
-        <v>887</v>
+        <v>880</v>
       </c>
       <c r="B704" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
       <c r="C704" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="D704" t="s">
-        <v>7</v>
+        <v>886</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="A705" t="s">
-        <v>890</v>
+        <v>880</v>
       </c>
       <c r="B705" t="s">
-        <v>891</v>
+        <v>866</v>
       </c>
       <c r="C705" t="s">
-        <v>892</v>
+        <v>866</v>
       </c>
       <c r="D705" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="A706" t="s">
-        <v>893</v>
+        <v>880</v>
       </c>
       <c r="B706" t="s">
-        <v>891</v>
+        <v>864</v>
       </c>
       <c r="C706" t="s">
-        <v>892</v>
+        <v>864</v>
       </c>
       <c r="D706" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="A707" t="s">
-        <v>893</v>
+        <v>880</v>
       </c>
       <c r="B707" t="s">
-        <v>889</v>
+        <v>862</v>
       </c>
       <c r="C707" t="s">
-        <v>889</v>
+        <v>862</v>
       </c>
       <c r="D707" t="s">
-        <v>472</v>
+        <v>7</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="A708" t="s">
-        <v>893</v>
+        <v>880</v>
       </c>
       <c r="B708" t="s">
-        <v>894</v>
+        <v>859</v>
       </c>
       <c r="C708" t="s">
-        <v>894</v>
+        <v>860</v>
       </c>
       <c r="D708" t="s">
-        <v>895</v>
+        <v>14</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="A709" t="s">
-        <v>893</v>
+        <v>880</v>
       </c>
       <c r="B709" t="s">
-        <v>571</v>
+        <v>887</v>
       </c>
       <c r="C709" t="s">
-        <v>571</v>
+        <v>888</v>
       </c>
       <c r="D709" t="s">
-        <v>7</v>
+        <v>886</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="A710" t="s">
-        <v>893</v>
+        <v>880</v>
       </c>
       <c r="B710" t="s">
-        <v>13</v>
+        <v>889</v>
       </c>
       <c r="C710" t="s">
-        <v>13</v>
+        <v>889</v>
       </c>
       <c r="D710" t="s">
-        <v>896</v>
+        <v>886</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="A711" t="s">
-        <v>893</v>
+        <v>890</v>
       </c>
       <c r="B711" t="s">
-        <v>881</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C711"/>
       <c r="D711" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="A712" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="B712" t="s">
-        <v>897</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="C712"/>
       <c r="D712" t="s">
-        <v>319</v>
+        <v>26</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="A713" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
       <c r="B713" t="s">
-        <v>884</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="C713"/>
       <c r="D713" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="A714" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
       <c r="B714" t="s">
-        <v>879</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C714"/>
       <c r="D714" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="A715" t="s">
         <v>893</v>
       </c>
       <c r="B715" t="s">
-        <v>877</v>
+        <v>180</v>
       </c>
       <c r="C715" t="s">
-        <v>877</v>
+        <v>894</v>
       </c>
       <c r="D715" t="s">
-        <v>7</v>
+        <v>895</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="A716" t="s">
         <v>893</v>
       </c>
       <c r="B716" t="s">
-        <v>875</v>
+        <v>896</v>
       </c>
       <c r="C716" t="s">
-        <v>875</v>
+        <v>897</v>
       </c>
       <c r="D716" t="s">
-        <v>7</v>
+        <v>895</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="A717" t="s">
-        <v>893</v>
+        <v>898</v>
       </c>
       <c r="B717" t="s">
-        <v>872</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="C717"/>
       <c r="D717" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="A718" t="s">
-        <v>893</v>
+        <v>899</v>
       </c>
       <c r="B718" t="s">
-        <v>899</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C718"/>
       <c r="D718" t="s">
-        <v>319</v>
+        <v>26</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="A719" t="s">
-        <v>893</v>
+        <v>900</v>
       </c>
       <c r="B719" t="s">
-        <v>901</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="C719"/>
       <c r="D719" t="s">
-        <v>319</v>
+        <v>26</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="A720" t="s">
-        <v>902</v>
+        <v>901</v>
       </c>
       <c r="B720" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C720"/>
       <c r="D720" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="A721" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="B721" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C721"/>
       <c r="D721" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="A722" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="B722" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C722"/>
       <c r="D722" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="A723" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="B723" t="s">
-        <v>20</v>
+        <v>242</v>
       </c>
       <c r="C723"/>
       <c r="D723" t="s">
-        <v>26</v>
+        <v>886</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="A724" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
       <c r="B724" t="s">
-        <v>180</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="C724"/>
       <c r="D724" t="s">
-        <v>907</v>
+        <v>26</v>
       </c>
     </row>
     <row r="725" spans="1:4">
       <c r="A725" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="B725" t="s">
-        <v>908</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C725"/>
       <c r="D725" t="s">
-        <v>907</v>
+        <v>26</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="A726" t="s">
-        <v>910</v>
+        <v>904</v>
       </c>
       <c r="B726" t="s">
-        <v>17</v>
+        <v>253</v>
       </c>
       <c r="C726"/>
       <c r="D726" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="A727" t="s">
-        <v>911</v>
+        <v>905</v>
       </c>
       <c r="B727" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C727"/>
       <c r="D727" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="A728" t="s">
-        <v>912</v>
+        <v>906</v>
       </c>
       <c r="B728" t="s">
         <v>22</v>
       </c>
       <c r="C728"/>
       <c r="D728" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="A729" t="s">
-        <v>913</v>
+        <v>906</v>
       </c>
       <c r="B729" t="s">
-        <v>22</v>
+        <v>253</v>
       </c>
       <c r="C729"/>
       <c r="D729" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="A730" t="s">
-        <v>913</v>
+        <v>906</v>
       </c>
       <c r="B730" t="s">
         <v>20</v>
       </c>
       <c r="C730"/>
       <c r="D730" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="A731" t="s">
-        <v>913</v>
+        <v>906</v>
       </c>
       <c r="B731" t="s">
         <v>17</v>
       </c>
       <c r="C731"/>
       <c r="D731" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="732" spans="1:4">
       <c r="A732" t="s">
-        <v>913</v>
+        <v>907</v>
       </c>
       <c r="B732" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="C732"/>
+        <v>908</v>
+      </c>
+      <c r="C732" t="s">
+        <v>909</v>
+      </c>
       <c r="D732" t="s">
-        <v>319</v>
+        <v>14</v>
       </c>
     </row>
     <row r="733" spans="1:4">
       <c r="A733" t="s">
-        <v>914</v>
+        <v>910</v>
       </c>
       <c r="B733" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="C733"/>
+        <v>911</v>
+      </c>
+      <c r="C733" t="s">
+        <v>912</v>
+      </c>
       <c r="D733" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="734" spans="1:4">
       <c r="A734" t="s">
-        <v>915</v>
+        <v>913</v>
       </c>
       <c r="B734" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C734"/>
+        <v>911</v>
+      </c>
+      <c r="C734" t="s">
+        <v>912</v>
+      </c>
       <c r="D734" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="735" spans="1:4">
       <c r="A735" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
       <c r="B735" t="s">
-        <v>253</v>
-[...1 lines deleted...]
-      <c r="C735"/>
+        <v>908</v>
+      </c>
+      <c r="C735" t="s">
+        <v>909</v>
+      </c>
       <c r="D735" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="736" spans="1:4">
       <c r="A736" t="s">
-        <v>917</v>
+        <v>914</v>
       </c>
       <c r="B736" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C736"/>
       <c r="D736" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="737" spans="1:4">
       <c r="A737" t="s">
-        <v>918</v>
+        <v>915</v>
       </c>
       <c r="B737" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C737"/>
       <c r="D737" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="738" spans="1:4">
       <c r="A738" t="s">
-        <v>918</v>
+        <v>916</v>
       </c>
       <c r="B738" t="s">
-        <v>253</v>
+        <v>22</v>
       </c>
       <c r="C738"/>
       <c r="D738" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="739" spans="1:4">
       <c r="A739" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
       <c r="B739" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C739"/>
       <c r="D739" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="740" spans="1:4">
       <c r="A740" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
       <c r="B740" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C740"/>
       <c r="D740" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="741" spans="1:4">
       <c r="A741" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
       <c r="B741" t="s">
-        <v>920</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="C741"/>
       <c r="D741" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
     </row>
     <row r="742" spans="1:4">
       <c r="A742" t="s">
-        <v>922</v>
+        <v>918</v>
       </c>
       <c r="B742" t="s">
-        <v>923</v>
-[...3 lines deleted...]
-      </c>
+        <v>242</v>
+      </c>
+      <c r="C742"/>
       <c r="D742" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
     </row>
     <row r="743" spans="1:4">
       <c r="A743" t="s">
-        <v>925</v>
+        <v>919</v>
       </c>
       <c r="B743" t="s">
-        <v>923</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="C743"/>
       <c r="D743" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
     </row>
     <row r="744" spans="1:4">
       <c r="A744" t="s">
-        <v>925</v>
+        <v>920</v>
       </c>
       <c r="B744" t="s">
-        <v>920</v>
-[...3 lines deleted...]
-      </c>
+        <v>246</v>
+      </c>
+      <c r="C744"/>
       <c r="D744" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
     </row>
     <row r="745" spans="1:4">
       <c r="A745" t="s">
-        <v>926</v>
+        <v>921</v>
       </c>
       <c r="B745" t="s">
-        <v>17</v>
+        <v>294</v>
       </c>
       <c r="C745"/>
       <c r="D745" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="746" spans="1:4">
       <c r="A746" t="s">
-        <v>927</v>
+        <v>922</v>
       </c>
       <c r="B746" t="s">
-        <v>20</v>
+        <v>250</v>
       </c>
       <c r="C746"/>
       <c r="D746" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="747" spans="1:4">
       <c r="A747" t="s">
-        <v>928</v>
+        <v>923</v>
       </c>
       <c r="B747" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C747"/>
       <c r="D747" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="748" spans="1:4">
       <c r="A748" t="s">
-        <v>929</v>
+        <v>924</v>
       </c>
       <c r="B748" t="s">
-        <v>22</v>
+        <v>268</v>
       </c>
       <c r="C748"/>
       <c r="D748" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="749" spans="1:4">
       <c r="A749" t="s">
-        <v>929</v>
+        <v>925</v>
       </c>
       <c r="B749" t="s">
-        <v>20</v>
+        <v>268</v>
       </c>
       <c r="C749"/>
       <c r="D749" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="750" spans="1:4">
       <c r="A750" t="s">
-        <v>929</v>
+        <v>925</v>
       </c>
       <c r="B750" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C750"/>
       <c r="D750" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="751" spans="1:4">
       <c r="A751" t="s">
-        <v>930</v>
+        <v>925</v>
       </c>
       <c r="B751" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
       <c r="C751"/>
       <c r="D751" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="752" spans="1:4">
       <c r="A752" t="s">
-        <v>931</v>
+        <v>925</v>
       </c>
       <c r="B752" t="s">
-        <v>17</v>
+        <v>294</v>
       </c>
       <c r="C752"/>
       <c r="D752" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="753" spans="1:4">
       <c r="A753" t="s">
-        <v>932</v>
+        <v>925</v>
       </c>
       <c r="B753" t="s">
         <v>246</v>
       </c>
       <c r="C753"/>
       <c r="D753" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="754" spans="1:4">
       <c r="A754" t="s">
-        <v>933</v>
+        <v>925</v>
       </c>
       <c r="B754" t="s">
-        <v>294</v>
+        <v>17</v>
       </c>
       <c r="C754"/>
       <c r="D754" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="755" spans="1:4">
       <c r="A755" t="s">
-        <v>934</v>
+        <v>925</v>
       </c>
       <c r="B755" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="C755"/>
       <c r="D755" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="756" spans="1:4">
       <c r="A756" t="s">
-        <v>935</v>
+        <v>926</v>
       </c>
       <c r="B756" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C756"/>
+        <v>5</v>
+      </c>
+      <c r="C756" t="s">
+        <v>927</v>
+      </c>
       <c r="D756" t="s">
-        <v>26</v>
+        <v>928</v>
       </c>
     </row>
     <row r="757" spans="1:4">
       <c r="A757" t="s">
-        <v>936</v>
+        <v>926</v>
       </c>
       <c r="B757" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="C757"/>
+        <v>317</v>
+      </c>
+      <c r="C757" t="s">
+        <v>929</v>
+      </c>
       <c r="D757" t="s">
-        <v>26</v>
+        <v>928</v>
       </c>
     </row>
     <row r="758" spans="1:4">
       <c r="A758" t="s">
-        <v>937</v>
+        <v>926</v>
       </c>
       <c r="B758" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="C758"/>
+        <v>930</v>
+      </c>
+      <c r="C758" t="s">
+        <v>931</v>
+      </c>
       <c r="D758" t="s">
-        <v>26</v>
+        <v>932</v>
       </c>
     </row>
     <row r="759" spans="1:4">
       <c r="A759" t="s">
-        <v>937</v>
+        <v>926</v>
       </c>
       <c r="B759" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C759"/>
+        <v>314</v>
+      </c>
+      <c r="C759" t="s">
+        <v>933</v>
+      </c>
       <c r="D759" t="s">
-        <v>26</v>
+        <v>928</v>
       </c>
     </row>
     <row r="760" spans="1:4">
       <c r="A760" t="s">
-        <v>937</v>
+        <v>926</v>
       </c>
       <c r="B760" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="C760"/>
+        <v>9</v>
+      </c>
+      <c r="C760" t="s">
+        <v>934</v>
+      </c>
       <c r="D760" t="s">
-        <v>26</v>
+        <v>928</v>
       </c>
     </row>
     <row r="761" spans="1:4">
       <c r="A761" t="s">
-        <v>937</v>
+        <v>926</v>
       </c>
       <c r="B761" t="s">
-        <v>294</v>
-[...1 lines deleted...]
-      <c r="C761"/>
+        <v>935</v>
+      </c>
+      <c r="C761" t="s">
+        <v>936</v>
+      </c>
       <c r="D761" t="s">
-        <v>26</v>
+        <v>928</v>
       </c>
     </row>
     <row r="762" spans="1:4">
       <c r="A762" t="s">
+        <v>926</v>
+      </c>
+      <c r="B762" t="s">
         <v>937</v>
       </c>
-      <c r="B762" t="s">
-[...2 lines deleted...]
-      <c r="C762"/>
+      <c r="C762" t="s">
+        <v>938</v>
+      </c>
       <c r="D762" t="s">
-        <v>26</v>
+        <v>928</v>
       </c>
     </row>
     <row r="763" spans="1:4">
       <c r="A763" t="s">
-        <v>937</v>
+        <v>926</v>
       </c>
       <c r="B763" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="C763"/>
+        <v>939</v>
+      </c>
+      <c r="C763" t="s">
+        <v>940</v>
+      </c>
       <c r="D763" t="s">
-        <v>26</v>
+        <v>928</v>
       </c>
     </row>
     <row r="764" spans="1:4">
       <c r="A764" t="s">
-        <v>937</v>
+        <v>926</v>
       </c>
       <c r="B764" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="C764"/>
+        <v>941</v>
+      </c>
+      <c r="C764" t="s">
+        <v>942</v>
+      </c>
       <c r="D764" t="s">
-        <v>26</v>
+        <v>928</v>
       </c>
     </row>
     <row r="765" spans="1:4">
       <c r="A765" t="s">
-        <v>938</v>
+        <v>943</v>
       </c>
       <c r="B765" t="s">
-        <v>5</v>
+        <v>302</v>
       </c>
       <c r="C765" t="s">
-        <v>939</v>
+        <v>944</v>
       </c>
       <c r="D765" t="s">
-        <v>940</v>
+        <v>7</v>
       </c>
     </row>
     <row r="766" spans="1:4">
       <c r="A766" t="s">
-        <v>938</v>
+        <v>945</v>
       </c>
       <c r="B766" t="s">
-        <v>331</v>
+        <v>946</v>
       </c>
       <c r="C766" t="s">
-        <v>941</v>
+        <v>947</v>
       </c>
       <c r="D766" t="s">
-        <v>940</v>
+        <v>7</v>
       </c>
     </row>
     <row r="767" spans="1:4">
       <c r="A767" t="s">
-        <v>938</v>
+        <v>948</v>
       </c>
       <c r="B767" t="s">
-        <v>942</v>
+        <v>949</v>
       </c>
       <c r="C767" t="s">
-        <v>943</v>
+        <v>950</v>
       </c>
       <c r="D767" t="s">
-        <v>944</v>
+        <v>7</v>
       </c>
     </row>
     <row r="768" spans="1:4">
       <c r="A768" t="s">
-        <v>938</v>
+        <v>951</v>
       </c>
       <c r="B768" t="s">
-        <v>328</v>
+        <v>952</v>
       </c>
       <c r="C768" t="s">
-        <v>945</v>
+        <v>953</v>
       </c>
       <c r="D768" t="s">
-        <v>940</v>
+        <v>7</v>
       </c>
     </row>
     <row r="769" spans="1:4">
       <c r="A769" t="s">
-        <v>938</v>
+        <v>954</v>
       </c>
       <c r="B769" t="s">
-        <v>9</v>
+        <v>955</v>
       </c>
       <c r="C769" t="s">
-        <v>946</v>
+        <v>956</v>
       </c>
       <c r="D769" t="s">
-        <v>940</v>
+        <v>7</v>
       </c>
     </row>
     <row r="770" spans="1:4">
       <c r="A770" t="s">
-        <v>938</v>
+        <v>957</v>
       </c>
       <c r="B770" t="s">
-        <v>947</v>
+        <v>958</v>
       </c>
       <c r="C770" t="s">
-        <v>948</v>
+        <v>959</v>
       </c>
       <c r="D770" t="s">
-        <v>940</v>
+        <v>7</v>
       </c>
     </row>
     <row r="771" spans="1:4">
       <c r="A771" t="s">
-        <v>938</v>
+        <v>960</v>
       </c>
       <c r="B771" t="s">
-        <v>949</v>
+        <v>958</v>
       </c>
       <c r="C771" t="s">
-        <v>950</v>
+        <v>959</v>
       </c>
       <c r="D771" t="s">
-        <v>940</v>
+        <v>7</v>
       </c>
     </row>
     <row r="772" spans="1:4">
       <c r="A772" t="s">
-        <v>938</v>
+        <v>960</v>
       </c>
       <c r="B772" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
       <c r="C772" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="D772" t="s">
-        <v>940</v>
+        <v>202</v>
       </c>
     </row>
     <row r="773" spans="1:4">
       <c r="A773" t="s">
-        <v>938</v>
+        <v>960</v>
       </c>
       <c r="B773" t="s">
+        <v>952</v>
+      </c>
+      <c r="C773" t="s">
         <v>953</v>
       </c>
-      <c r="C773" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D773" t="s">
-        <v>940</v>
+        <v>202</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="A774" t="s">
-        <v>955</v>
+        <v>960</v>
       </c>
       <c r="B774" t="s">
-        <v>302</v>
+        <v>949</v>
       </c>
       <c r="C774" t="s">
-        <v>956</v>
+        <v>950</v>
       </c>
       <c r="D774" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="A775" t="s">
-        <v>957</v>
+        <v>960</v>
       </c>
       <c r="B775" t="s">
-        <v>958</v>
+        <v>946</v>
       </c>
       <c r="C775" t="s">
-        <v>959</v>
+        <v>947</v>
       </c>
       <c r="D775" t="s">
-        <v>7</v>
+        <v>202</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="A776" t="s">
         <v>960</v>
       </c>
       <c r="B776" t="s">
-        <v>961</v>
+        <v>302</v>
       </c>
       <c r="C776" t="s">
-        <v>962</v>
+        <v>944</v>
       </c>
       <c r="D776" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="777" spans="1:4">
       <c r="A777" t="s">
-        <v>963</v>
+        <v>961</v>
       </c>
       <c r="B777" t="s">
-        <v>964</v>
-[...3 lines deleted...]
-      </c>
+        <v>962</v>
+      </c>
+      <c r="C777"/>
       <c r="D777" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778" t="s">
-        <v>966</v>
+        <v>963</v>
       </c>
       <c r="B778" t="s">
-        <v>967</v>
-[...3 lines deleted...]
-      </c>
+        <v>964</v>
+      </c>
+      <c r="C778"/>
       <c r="D778" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="A779" t="s">
-        <v>969</v>
+        <v>965</v>
       </c>
       <c r="B779" t="s">
-        <v>970</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="C779"/>
       <c r="D779" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="A780" t="s">
-        <v>972</v>
+        <v>966</v>
       </c>
       <c r="B780" t="s">
-        <v>970</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="C780"/>
       <c r="D780" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="A781" t="s">
-        <v>972</v>
+        <v>967</v>
       </c>
       <c r="B781" t="s">
-        <v>967</v>
-[...3 lines deleted...]
-      </c>
+        <v>314</v>
+      </c>
+      <c r="C781"/>
       <c r="D781" t="s">
-        <v>202</v>
+        <v>26</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="A782" t="s">
-        <v>972</v>
+        <v>968</v>
       </c>
       <c r="B782" t="s">
-        <v>964</v>
-[...3 lines deleted...]
-      </c>
+        <v>317</v>
+      </c>
+      <c r="C782"/>
       <c r="D782" t="s">
-        <v>202</v>
+        <v>26</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="A783" t="s">
-        <v>972</v>
+        <v>969</v>
       </c>
       <c r="B783" t="s">
-        <v>961</v>
-[...3 lines deleted...]
-      </c>
+        <v>970</v>
+      </c>
+      <c r="C783"/>
       <c r="D783" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="784" spans="1:4">
       <c r="A784" t="s">
+        <v>971</v>
+      </c>
+      <c r="B784" t="s">
         <v>972</v>
       </c>
-      <c r="B784" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C784"/>
       <c r="D784" t="s">
-        <v>202</v>
+        <v>26</v>
       </c>
     </row>
     <row r="785" spans="1:4">
       <c r="A785" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="B785" t="s">
-        <v>302</v>
-[...3 lines deleted...]
-      </c>
+        <v>939</v>
+      </c>
+      <c r="C785"/>
       <c r="D785" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="A786" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="B786" t="s">
-        <v>974</v>
+        <v>941</v>
       </c>
       <c r="C786"/>
       <c r="D786" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="A787" t="s">
         <v>975</v>
       </c>
       <c r="B787" t="s">
-        <v>976</v>
+        <v>935</v>
       </c>
       <c r="C787"/>
       <c r="D787" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="A788" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
       <c r="B788" t="s">
-        <v>5</v>
+        <v>937</v>
       </c>
       <c r="C788"/>
       <c r="D788" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="A789" t="s">
+        <v>977</v>
+      </c>
+      <c r="B789" t="s">
+        <v>935</v>
+      </c>
+      <c r="C789" t="s">
         <v>978</v>
       </c>
-      <c r="B789" t="s">
-[...2 lines deleted...]
-      <c r="C789"/>
       <c r="D789" t="s">
-        <v>26</v>
+        <v>979</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="A790" t="s">
-        <v>979</v>
+        <v>977</v>
       </c>
       <c r="B790" t="s">
-        <v>328</v>
+        <v>937</v>
       </c>
       <c r="C790"/>
       <c r="D790" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="791" spans="1:4">
       <c r="A791" t="s">
+        <v>977</v>
+      </c>
+      <c r="B791" t="s">
+        <v>939</v>
+      </c>
+      <c r="C791" t="s">
         <v>980</v>
       </c>
-      <c r="B791" t="s">
-[...2 lines deleted...]
-      <c r="C791"/>
       <c r="D791" t="s">
-        <v>26</v>
+        <v>979</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="A792" t="s">
+        <v>977</v>
+      </c>
+      <c r="B792" t="s">
+        <v>941</v>
+      </c>
+      <c r="C792" t="s">
         <v>981</v>
       </c>
-      <c r="B792" t="s">
-[...2 lines deleted...]
-      <c r="C792"/>
       <c r="D792" t="s">
-        <v>26</v>
+        <v>979</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="A793" t="s">
-        <v>983</v>
+        <v>977</v>
       </c>
       <c r="B793" t="s">
-        <v>984</v>
+        <v>317</v>
       </c>
       <c r="C793"/>
       <c r="D793" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="A794" t="s">
-        <v>985</v>
+        <v>977</v>
       </c>
       <c r="B794" t="s">
-        <v>951</v>
+        <v>972</v>
       </c>
       <c r="C794"/>
       <c r="D794" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="A795" t="s">
-        <v>986</v>
+        <v>977</v>
       </c>
       <c r="B795" t="s">
-        <v>953</v>
-[...1 lines deleted...]
-      <c r="C795"/>
+        <v>970</v>
+      </c>
+      <c r="C795" t="s">
+        <v>982</v>
+      </c>
       <c r="D795" t="s">
-        <v>26</v>
+        <v>979</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="A796" t="s">
-        <v>987</v>
+        <v>977</v>
       </c>
       <c r="B796" t="s">
-        <v>947</v>
+        <v>314</v>
       </c>
       <c r="C796"/>
       <c r="D796" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="A797" t="s">
-        <v>988</v>
+        <v>977</v>
       </c>
       <c r="B797" t="s">
-        <v>949</v>
+        <v>9</v>
       </c>
       <c r="C797"/>
       <c r="D797" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="A798" t="s">
-        <v>989</v>
+        <v>977</v>
       </c>
       <c r="B798" t="s">
-        <v>947</v>
+        <v>5</v>
       </c>
       <c r="C798" t="s">
-        <v>990</v>
+        <v>983</v>
       </c>
       <c r="D798" t="s">
-        <v>991</v>
+        <v>979</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="A799" t="s">
-        <v>989</v>
+        <v>977</v>
       </c>
       <c r="B799" t="s">
-        <v>949</v>
+        <v>962</v>
       </c>
       <c r="C799"/>
       <c r="D799" t="s">
-        <v>26</v>
+        <v>202</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="A800" t="s">
-        <v>989</v>
+        <v>977</v>
       </c>
       <c r="B800" t="s">
-        <v>951</v>
-[...3 lines deleted...]
-      </c>
+        <v>964</v>
+      </c>
+      <c r="C800"/>
       <c r="D800" t="s">
-        <v>991</v>
+        <v>202</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="A801" t="s">
-        <v>989</v>
+        <v>984</v>
       </c>
       <c r="B801" t="s">
-        <v>953</v>
-[...3 lines deleted...]
-      </c>
+        <v>242</v>
+      </c>
+      <c r="C801"/>
       <c r="D801" t="s">
-        <v>991</v>
+        <v>26</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="A802" t="s">
-        <v>989</v>
+        <v>985</v>
       </c>
       <c r="B802" t="s">
-        <v>331</v>
+        <v>17</v>
       </c>
       <c r="C802"/>
       <c r="D802" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="A803" t="s">
-        <v>989</v>
+        <v>986</v>
       </c>
       <c r="B803" t="s">
-        <v>984</v>
+        <v>987</v>
       </c>
       <c r="C803"/>
       <c r="D803" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="A804" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
       <c r="B804" t="s">
-        <v>982</v>
-[...3 lines deleted...]
-      </c>
+        <v>246</v>
+      </c>
+      <c r="C804"/>
       <c r="D804" t="s">
-        <v>991</v>
+        <v>26</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="A805" t="s">
         <v>989</v>
       </c>
       <c r="B805" t="s">
-        <v>328</v>
+        <v>248</v>
       </c>
       <c r="C805"/>
       <c r="D805" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="806" spans="1:4">
       <c r="A806" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="B806" t="s">
-        <v>9</v>
+        <v>250</v>
       </c>
       <c r="C806"/>
       <c r="D806" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="807" spans="1:4">
       <c r="A807" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="B807" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C807"/>
       <c r="D807" t="s">
-        <v>991</v>
+        <v>26</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="A808" t="s">
-        <v>989</v>
+        <v>992</v>
       </c>
       <c r="B808" t="s">
-        <v>974</v>
+        <v>268</v>
       </c>
       <c r="C808"/>
       <c r="D808" t="s">
-        <v>202</v>
+        <v>26</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="A809" t="s">
-        <v>989</v>
+        <v>993</v>
       </c>
       <c r="B809" t="s">
-        <v>976</v>
+        <v>268</v>
       </c>
       <c r="C809"/>
       <c r="D809" t="s">
-        <v>202</v>
+        <v>26</v>
       </c>
     </row>
     <row r="810" spans="1:4">
       <c r="A810" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
       <c r="B810" t="s">
-        <v>242</v>
+        <v>20</v>
       </c>
       <c r="C810"/>
       <c r="D810" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="811" spans="1:4">
       <c r="A811" t="s">
-        <v>997</v>
+        <v>993</v>
       </c>
       <c r="B811" t="s">
-        <v>17</v>
+        <v>250</v>
       </c>
       <c r="C811"/>
       <c r="D811" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="812" spans="1:4">
       <c r="A812" t="s">
-        <v>998</v>
+        <v>993</v>
       </c>
       <c r="B812" t="s">
-        <v>999</v>
+        <v>248</v>
       </c>
       <c r="C812"/>
       <c r="D812" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="813" spans="1:4">
       <c r="A813" t="s">
-        <v>1000</v>
+        <v>993</v>
       </c>
       <c r="B813" t="s">
         <v>246</v>
       </c>
       <c r="C813"/>
       <c r="D813" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="814" spans="1:4">
       <c r="A814" t="s">
-        <v>1001</v>
+        <v>993</v>
       </c>
       <c r="B814" t="s">
-        <v>248</v>
+        <v>987</v>
       </c>
       <c r="C814"/>
       <c r="D814" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="815" spans="1:4">
       <c r="A815" t="s">
-        <v>1002</v>
+        <v>993</v>
       </c>
       <c r="B815" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="C815"/>
       <c r="D815" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="816" spans="1:4">
       <c r="A816" t="s">
-        <v>1003</v>
+        <v>993</v>
       </c>
       <c r="B816" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C816"/>
       <c r="D816" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="817" spans="1:4">
       <c r="A817" t="s">
-        <v>1004</v>
+        <v>994</v>
       </c>
       <c r="B817" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="C817"/>
+        <v>995</v>
+      </c>
+      <c r="C817" t="s">
+        <v>995</v>
+      </c>
       <c r="D817" t="s">
-        <v>26</v>
+        <v>457</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="A818" t="s">
-        <v>1005</v>
+        <v>994</v>
       </c>
       <c r="B818" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="C818"/>
+        <v>996</v>
+      </c>
+      <c r="C818" t="s">
+        <v>996</v>
+      </c>
       <c r="D818" t="s">
-        <v>26</v>
+        <v>457</v>
       </c>
     </row>
     <row r="819" spans="1:4">
       <c r="A819" t="s">
-        <v>1005</v>
+        <v>994</v>
       </c>
       <c r="B819" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C819"/>
+        <v>997</v>
+      </c>
+      <c r="C819" t="s">
+        <v>997</v>
+      </c>
       <c r="D819" t="s">
-        <v>26</v>
+        <v>457</v>
       </c>
     </row>
     <row r="820" spans="1:4">
       <c r="A820" t="s">
-        <v>1005</v>
+        <v>994</v>
       </c>
       <c r="B820" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="C820"/>
+        <v>998</v>
+      </c>
+      <c r="C820" t="s">
+        <v>999</v>
+      </c>
       <c r="D820" t="s">
-        <v>26</v>
+        <v>457</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="A821" t="s">
-        <v>1005</v>
+        <v>994</v>
       </c>
       <c r="B821" t="s">
-        <v>248</v>
-[...1 lines deleted...]
-      <c r="C821"/>
+        <v>553</v>
+      </c>
+      <c r="C821" t="s">
+        <v>1000</v>
+      </c>
       <c r="D821" t="s">
-        <v>26</v>
+        <v>457</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="A822" t="s">
-        <v>1005</v>
+        <v>994</v>
       </c>
       <c r="B822" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="C822"/>
+        <v>13</v>
+      </c>
+      <c r="C822" t="s">
+        <v>13</v>
+      </c>
       <c r="D822" t="s">
-        <v>26</v>
+        <v>457</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="A823" t="s">
-        <v>1005</v>
+        <v>994</v>
       </c>
       <c r="B823" t="s">
-        <v>999</v>
-[...1 lines deleted...]
-      <c r="C823"/>
+        <v>1001</v>
+      </c>
+      <c r="C823" t="s">
+        <v>1001</v>
+      </c>
       <c r="D823" t="s">
-        <v>26</v>
+        <v>457</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="A824" t="s">
-        <v>1005</v>
+        <v>994</v>
       </c>
       <c r="B824" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="C824"/>
+        <v>1002</v>
+      </c>
+      <c r="C824" t="s">
+        <v>1002</v>
+      </c>
       <c r="D824" t="s">
-        <v>26</v>
+        <v>457</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825" t="s">
-        <v>1005</v>
+        <v>994</v>
       </c>
       <c r="B825" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="C825"/>
+        <v>1003</v>
+      </c>
+      <c r="C825" t="s">
+        <v>1003</v>
+      </c>
       <c r="D825" t="s">
-        <v>26</v>
+        <v>457</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="A826" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B826" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C826" t="s">
         <v>1006</v>
       </c>
-      <c r="B826" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D826" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="827" spans="1:4">
       <c r="A827" t="s">
-        <v>1006</v>
+        <v>1004</v>
       </c>
       <c r="B827" t="s">
-        <v>1008</v>
+        <v>1007</v>
       </c>
       <c r="C827" t="s">
         <v>1008</v>
       </c>
       <c r="D827" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="828" spans="1:4">
       <c r="A828" t="s">
-        <v>1006</v>
+        <v>1004</v>
       </c>
       <c r="B828" t="s">
         <v>1009</v>
       </c>
       <c r="C828" t="s">
-        <v>1010</v>
+        <v>1008</v>
       </c>
       <c r="D828" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="829" spans="1:4">
       <c r="A829" t="s">
-        <v>1006</v>
+        <v>1004</v>
       </c>
       <c r="B829" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
       <c r="C829" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
       <c r="D829" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="830" spans="1:4">
       <c r="A830" t="s">
-        <v>1006</v>
+        <v>1004</v>
       </c>
       <c r="B830" t="s">
-        <v>13</v>
+        <v>1011</v>
       </c>
       <c r="C830" t="s">
-        <v>13</v>
+        <v>1008</v>
       </c>
       <c r="D830" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="831" spans="1:4">
       <c r="A831" t="s">
-        <v>1006</v>
+        <v>1004</v>
       </c>
       <c r="B831" t="s">
-        <v>571</v>
+        <v>1012</v>
       </c>
       <c r="C831" t="s">
-        <v>1012</v>
+        <v>1008</v>
       </c>
       <c r="D831" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="832" spans="1:4">
       <c r="A832" t="s">
-        <v>1006</v>
+        <v>1004</v>
       </c>
       <c r="B832" t="s">
         <v>1013</v>
       </c>
       <c r="C832" t="s">
-        <v>1013</v>
+        <v>1008</v>
       </c>
       <c r="D832" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="833" spans="1:4">
       <c r="A833" t="s">
-        <v>1006</v>
+        <v>1004</v>
       </c>
       <c r="B833" t="s">
         <v>1014</v>
       </c>
       <c r="C833" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="D833" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="834" spans="1:4">
       <c r="A834" t="s">
-        <v>1006</v>
+        <v>1004</v>
       </c>
       <c r="B834" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="C834" t="s">
         <v>1015</v>
       </c>
       <c r="D834" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="835" spans="1:4">
       <c r="A835" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B835" t="s">
         <v>1017</v>
       </c>
       <c r="C835" t="s">
         <v>1018</v>
       </c>
       <c r="D835" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="836" spans="1:4">
       <c r="A836" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B836" t="s">
         <v>1019</v>
       </c>
       <c r="C836" t="s">
-        <v>1020</v>
+        <v>1018</v>
       </c>
       <c r="D836" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="837" spans="1:4">
       <c r="A837" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B837" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C837" t="s">
         <v>1021</v>
       </c>
-      <c r="C837" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D837" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="838" spans="1:4">
       <c r="A838" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B838" t="s">
         <v>1022</v>
       </c>
       <c r="C838" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D838" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="839" spans="1:4">
       <c r="A839" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B839" t="s">
         <v>1023</v>
       </c>
       <c r="C839" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D839" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="840" spans="1:4">
       <c r="A840" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B840" t="s">
         <v>1024</v>
       </c>
       <c r="C840" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D840" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="841" spans="1:4">
       <c r="A841" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B841" t="s">
         <v>1025</v>
       </c>
       <c r="C841" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D841" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="842" spans="1:4">
       <c r="A842" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B842" t="s">
         <v>1026</v>
       </c>
       <c r="C842" t="s">
-        <v>1027</v>
+        <v>1021</v>
       </c>
       <c r="D842" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="843" spans="1:4">
       <c r="A843" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B843" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
       <c r="C843" t="s">
-        <v>1027</v>
+        <v>1008</v>
       </c>
       <c r="D843" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="844" spans="1:4">
       <c r="A844" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B844" t="s">
-        <v>1029</v>
+        <v>1028</v>
       </c>
       <c r="C844" t="s">
-        <v>1030</v>
+        <v>1015</v>
       </c>
       <c r="D844" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="845" spans="1:4">
       <c r="A845" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B845" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="C845" t="s">
-        <v>1030</v>
+        <v>1015</v>
       </c>
       <c r="D845" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="846" spans="1:4">
       <c r="A846" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B846" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="C846" t="s">
-        <v>1033</v>
+        <v>1015</v>
       </c>
       <c r="D846" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="847" spans="1:4">
       <c r="A847" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B847" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="C847" t="s">
-        <v>1020</v>
+        <v>1018</v>
       </c>
       <c r="D847" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="848" spans="1:4">
       <c r="A848" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B848" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
       <c r="C848" t="s">
-        <v>1020</v>
+        <v>1006</v>
       </c>
       <c r="D848" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="849" spans="1:4">
       <c r="A849" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B849" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="C849" t="s">
-        <v>1020</v>
+        <v>1006</v>
       </c>
       <c r="D849" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="850" spans="1:4">
       <c r="A850" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B850" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="C850" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D850" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="851" spans="1:4">
       <c r="A851" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B851" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
       <c r="C851" t="s">
-        <v>1033</v>
+        <v>1006</v>
       </c>
       <c r="D851" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="852" spans="1:4">
       <c r="A852" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B852" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="C852" t="s">
-        <v>1020</v>
+        <v>1006</v>
       </c>
       <c r="D852" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="A853" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B853" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="C853" t="s">
-        <v>1020</v>
+        <v>1006</v>
       </c>
       <c r="D853" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="A854" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B854" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
       <c r="C854" t="s">
-        <v>1042</v>
+        <v>1006</v>
       </c>
       <c r="D854" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="A855" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B855" t="s">
-        <v>1043</v>
+        <v>1039</v>
       </c>
       <c r="C855" t="s">
-        <v>1020</v>
+        <v>1006</v>
       </c>
       <c r="D855" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="A856" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B856" t="s">
-        <v>1044</v>
+        <v>1040</v>
       </c>
       <c r="C856" t="s">
-        <v>1027</v>
+        <v>1006</v>
       </c>
       <c r="D856" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="A857" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B857" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="C857" t="s">
-        <v>1027</v>
+        <v>1042</v>
       </c>
       <c r="D857" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="A858" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B858" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="C858" t="s">
-        <v>1027</v>
+        <v>1006</v>
       </c>
       <c r="D858" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="859" spans="1:4">
       <c r="A859" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B859" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
       <c r="C859" t="s">
-        <v>1027</v>
+        <v>1006</v>
       </c>
       <c r="D859" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="A860" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B860" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="C860" t="s">
-        <v>1027</v>
+        <v>1006</v>
       </c>
       <c r="D860" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="A861" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B861" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="C861" t="s">
-        <v>1027</v>
+        <v>1006</v>
       </c>
       <c r="D861" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="A862" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B862" t="s">
-        <v>1050</v>
-[...3 lines deleted...]
-      </c>
+        <v>1047</v>
+      </c>
+      <c r="C862"/>
       <c r="D862" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="863" spans="1:4">
       <c r="A863" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B863" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="C863" t="s">
-        <v>1027</v>
+        <v>1049</v>
       </c>
       <c r="D863" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="864" spans="1:4">
       <c r="A864" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B864" t="s">
-        <v>1052</v>
+        <v>1050</v>
       </c>
       <c r="C864" t="s">
-        <v>1027</v>
+        <v>1008</v>
       </c>
       <c r="D864" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="865" spans="1:4">
       <c r="A865" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B865" t="s">
-        <v>1053</v>
+        <v>1051</v>
       </c>
       <c r="C865" t="s">
-        <v>1027</v>
+        <v>1008</v>
       </c>
       <c r="D865" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="866" spans="1:4">
       <c r="A866" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B866" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="C866" t="s">
-        <v>1027</v>
+        <v>1008</v>
       </c>
       <c r="D866" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="867" spans="1:4">
       <c r="A867" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B867" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
       <c r="C867" t="s">
-        <v>1027</v>
+        <v>1008</v>
       </c>
       <c r="D867" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="868" spans="1:4">
       <c r="A868" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B868" t="s">
-        <v>1056</v>
-[...3 lines deleted...]
-      </c>
+        <v>1054</v>
+      </c>
+      <c r="C868"/>
       <c r="D868" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="869" spans="1:4">
       <c r="A869" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B869" t="s">
-        <v>1057</v>
+        <v>1055</v>
       </c>
       <c r="C869" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D869" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="870" spans="1:4">
       <c r="A870" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B870" t="s">
-        <v>1058</v>
+        <v>1056</v>
       </c>
       <c r="C870" t="s">
-        <v>1020</v>
+        <v>1015</v>
       </c>
       <c r="D870" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="871" spans="1:4">
       <c r="A871" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B871" t="s">
-        <v>1059</v>
+        <v>1057</v>
       </c>
       <c r="C871" t="s">
-        <v>1020</v>
+        <v>1015</v>
       </c>
       <c r="D871" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="872" spans="1:4">
       <c r="A872" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B872" t="s">
-        <v>1060</v>
+        <v>1058</v>
       </c>
       <c r="C872" t="s">
-        <v>1020</v>
+        <v>1015</v>
       </c>
       <c r="D872" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="873" spans="1:4">
       <c r="A873" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B873" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="C873" t="s">
-        <v>1020</v>
+        <v>1015</v>
       </c>
       <c r="D873" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="874" spans="1:4">
       <c r="A874" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B874" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="C874" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D874" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="875" spans="1:4">
       <c r="A875" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B875" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="C875" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D875" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="876" spans="1:4">
       <c r="A876" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B876" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="C876" t="s">
-        <v>1020</v>
+        <v>1006</v>
       </c>
       <c r="D876" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="877" spans="1:4">
       <c r="A877" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B877" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="C877" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D877" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="878" spans="1:4">
       <c r="A878" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B878" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="C878" t="s">
-        <v>1020</v>
+        <v>1006</v>
       </c>
       <c r="D878" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="879" spans="1:4">
       <c r="A879" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B879" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="C879" t="s">
-        <v>1020</v>
+        <v>1018</v>
       </c>
       <c r="D879" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="880" spans="1:4">
       <c r="A880" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B880" t="s">
-        <v>1068</v>
-[...1 lines deleted...]
-      <c r="C880"/>
+        <v>1066</v>
+      </c>
+      <c r="C880" t="s">
+        <v>1008</v>
+      </c>
       <c r="D880" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="881" spans="1:4">
       <c r="A881" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B881" t="s">
-        <v>1069</v>
-[...3 lines deleted...]
-      </c>
+        <v>1067</v>
+      </c>
+      <c r="C881"/>
       <c r="D881" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="882" spans="1:4">
       <c r="A882" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B882" t="s">
-        <v>1070</v>
+        <v>1068</v>
       </c>
       <c r="C882" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D882" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="883" spans="1:4">
       <c r="A883" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B883" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="C883" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D883" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="884" spans="1:4">
       <c r="A884" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B884" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="C884" t="s">
-        <v>1020</v>
+        <v>1071</v>
       </c>
       <c r="D884" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="885" spans="1:4">
       <c r="A885" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B885" t="s">
-        <v>1073</v>
+        <v>1072</v>
       </c>
       <c r="C885" t="s">
-        <v>1027</v>
+        <v>1008</v>
       </c>
       <c r="D885" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="886" spans="1:4">
       <c r="A886" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B886" t="s">
-        <v>1074</v>
+        <v>1073</v>
       </c>
       <c r="C886" t="s">
-        <v>1027</v>
+        <v>1015</v>
       </c>
       <c r="D886" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="887" spans="1:4">
       <c r="A887" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B887" t="s">
-        <v>1075</v>
+        <v>1074</v>
       </c>
       <c r="C887" t="s">
-        <v>1027</v>
+        <v>1015</v>
       </c>
       <c r="D887" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="888" spans="1:4">
       <c r="A888" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B888" t="s">
-        <v>1076</v>
+        <v>1075</v>
       </c>
       <c r="C888" t="s">
-        <v>1030</v>
+        <v>1015</v>
       </c>
       <c r="D888" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="889" spans="1:4">
       <c r="A889" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B889" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="C889" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="D889" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="890" spans="1:4">
       <c r="A890" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B890" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
       <c r="C890" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="D890" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="891" spans="1:4">
       <c r="A891" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B891" t="s">
-        <v>1079</v>
+        <v>1078</v>
       </c>
       <c r="C891" t="s">
-        <v>1020</v>
+        <v>1015</v>
       </c>
       <c r="D891" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="892" spans="1:4">
       <c r="A892" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B892" t="s">
-        <v>1080</v>
+        <v>1079</v>
       </c>
       <c r="C892" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="D892" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="893" spans="1:4">
       <c r="A893" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B893" t="s">
-        <v>1081</v>
+        <v>1080</v>
       </c>
       <c r="C893" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="D893" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="894" spans="1:4">
       <c r="A894" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B894" t="s">
-        <v>1082</v>
+        <v>1081</v>
       </c>
       <c r="C894" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="D894" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="895" spans="1:4">
       <c r="A895" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B895" t="s">
-        <v>1083</v>
+        <v>1082</v>
       </c>
       <c r="C895" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="D895" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="896" spans="1:4">
       <c r="A896" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B896" t="s">
-        <v>1084</v>
+        <v>1083</v>
       </c>
       <c r="C896" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="D896" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="897" spans="1:4">
       <c r="A897" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B897" t="s">
-        <v>1085</v>
+        <v>1084</v>
       </c>
       <c r="C897" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="D897" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="898" spans="1:4">
       <c r="A898" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B898" t="s">
-        <v>1086</v>
+        <v>1085</v>
       </c>
       <c r="C898" t="s">
-        <v>1087</v>
+        <v>1018</v>
       </c>
       <c r="D898" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="899" spans="1:4">
       <c r="A899" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B899" t="s">
-        <v>1088</v>
+        <v>1086</v>
       </c>
       <c r="C899" t="s">
-        <v>1018</v>
+        <v>1008</v>
       </c>
       <c r="D899" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="900" spans="1:4">
       <c r="A900" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B900" t="s">
-        <v>1089</v>
+        <v>1087</v>
       </c>
       <c r="C900" t="s">
-        <v>1018</v>
+        <v>1008</v>
       </c>
       <c r="D900" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="901" spans="1:4">
       <c r="A901" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B901" t="s">
-        <v>1090</v>
+        <v>1088</v>
       </c>
       <c r="C901" t="s">
-        <v>1018</v>
+        <v>1008</v>
       </c>
       <c r="D901" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="902" spans="1:4">
       <c r="A902" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B902" t="s">
-        <v>1091</v>
+        <v>1089</v>
       </c>
       <c r="C902" t="s">
-        <v>1018</v>
+        <v>1008</v>
       </c>
       <c r="D902" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="903" spans="1:4">
       <c r="A903" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B903" t="s">
-        <v>1092</v>
-[...1 lines deleted...]
-      <c r="C903"/>
+        <v>1090</v>
+      </c>
+      <c r="C903" t="s">
+        <v>1008</v>
+      </c>
       <c r="D903" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="904" spans="1:4">
       <c r="A904" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B904" t="s">
-        <v>1093</v>
+        <v>1091</v>
       </c>
       <c r="C904" t="s">
-        <v>1094</v>
+        <v>1008</v>
       </c>
       <c r="D904" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="905" spans="1:4">
       <c r="A905" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B905" t="s">
-        <v>1095</v>
+        <v>1092</v>
       </c>
       <c r="C905" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D905" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="906" spans="1:4">
       <c r="A906" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B906" t="s">
-        <v>1096</v>
+        <v>1093</v>
       </c>
       <c r="C906" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D906" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="907" spans="1:4">
       <c r="A907" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B907" t="s">
-        <v>1097</v>
+        <v>1094</v>
       </c>
       <c r="C907" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D907" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="908" spans="1:4">
       <c r="A908" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B908" t="s">
-        <v>1098</v>
+        <v>1095</v>
       </c>
       <c r="C908" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D908" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="909" spans="1:4">
       <c r="A909" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B909" t="s">
-        <v>1099</v>
-[...1 lines deleted...]
-      <c r="C909"/>
+        <v>1096</v>
+      </c>
+      <c r="C909" t="s">
+        <v>1008</v>
+      </c>
       <c r="D909" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="910" spans="1:4">
       <c r="A910" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B910" t="s">
-        <v>1100</v>
-[...3 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="C910"/>
       <c r="D910" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="911" spans="1:4">
       <c r="A911" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B911" t="s">
-        <v>1101</v>
+        <v>1098</v>
       </c>
       <c r="C911" t="s">
-        <v>1027</v>
+        <v>1008</v>
       </c>
       <c r="D911" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="912" spans="1:4">
       <c r="A912" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B912" t="s">
-        <v>1102</v>
+        <v>1099</v>
       </c>
       <c r="C912" t="s">
-        <v>1027</v>
+        <v>1008</v>
       </c>
       <c r="D912" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="913" spans="1:4">
       <c r="A913" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B913" t="s">
-        <v>1103</v>
+        <v>1100</v>
       </c>
       <c r="C913" t="s">
-        <v>1027</v>
+        <v>1008</v>
       </c>
       <c r="D913" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="914" spans="1:4">
       <c r="A914" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B914" t="s">
-        <v>1104</v>
+        <v>1101</v>
       </c>
       <c r="C914" t="s">
-        <v>1027</v>
+        <v>1102</v>
       </c>
       <c r="D914" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="915" spans="1:4">
       <c r="A915" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B915" t="s">
-        <v>1105</v>
+        <v>1103</v>
       </c>
       <c r="C915" t="s">
-        <v>1020</v>
+        <v>1015</v>
       </c>
       <c r="D915" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="916" spans="1:4">
       <c r="A916" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B916" t="s">
-        <v>1106</v>
+        <v>1104</v>
       </c>
       <c r="C916" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D916" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="917" spans="1:4">
       <c r="A917" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B917" t="s">
-        <v>1107</v>
+        <v>1105</v>
       </c>
       <c r="C917" t="s">
-        <v>1018</v>
+        <v>1006</v>
       </c>
       <c r="D917" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="A918" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B918" t="s">
-        <v>1108</v>
+        <v>1106</v>
       </c>
       <c r="C918" t="s">
-        <v>1020</v>
+        <v>1006</v>
       </c>
       <c r="D918" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="919" spans="1:4">
       <c r="A919" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B919" t="s">
-        <v>1109</v>
+        <v>1107</v>
       </c>
       <c r="C919" t="s">
-        <v>1018</v>
+        <v>1006</v>
       </c>
       <c r="D919" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="A920" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B920" t="s">
-        <v>1110</v>
-[...3 lines deleted...]
-      </c>
+        <v>1108</v>
+      </c>
+      <c r="C920"/>
       <c r="D920" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="921" spans="1:4">
       <c r="A921" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B921" t="s">
-        <v>1111</v>
+        <v>1109</v>
       </c>
       <c r="C921" t="s">
-        <v>1020</v>
+        <v>1006</v>
       </c>
       <c r="D921" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="922" spans="1:4">
       <c r="A922" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B922" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="C922"/>
+        <v>1110</v>
+      </c>
+      <c r="C922" t="s">
+        <v>1006</v>
+      </c>
       <c r="D922" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="923" spans="1:4">
       <c r="A923" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B923" t="s">
-        <v>1113</v>
+        <v>1111</v>
       </c>
       <c r="C923" t="s">
-        <v>1114</v>
+        <v>1008</v>
       </c>
       <c r="D923" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="924" spans="1:4">
       <c r="A924" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B924" t="s">
-        <v>1115</v>
+        <v>1112</v>
       </c>
       <c r="C924" t="s">
-        <v>1027</v>
+        <v>1008</v>
       </c>
       <c r="D924" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="925" spans="1:4">
       <c r="A925" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B925" t="s">
-        <v>1116</v>
+        <v>1113</v>
       </c>
       <c r="C925" t="s">
-        <v>1020</v>
+        <v>1006</v>
       </c>
       <c r="D925" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="926" spans="1:4">
       <c r="A926" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B926" t="s">
-        <v>1117</v>
+        <v>1114</v>
       </c>
       <c r="C926" t="s">
-        <v>1018</v>
+        <v>1008</v>
       </c>
       <c r="D926" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="927" spans="1:4">
       <c r="A927" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B927" t="s">
-        <v>1118</v>
+        <v>1115</v>
       </c>
       <c r="C927" t="s">
-        <v>1018</v>
+        <v>1008</v>
       </c>
       <c r="D927" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="928" spans="1:4">
       <c r="A928" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B928" t="s">
-        <v>1119</v>
+        <v>1116</v>
       </c>
       <c r="C928" t="s">
-        <v>1018</v>
+        <v>1008</v>
       </c>
       <c r="D928" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="929" spans="1:4">
       <c r="A929" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B929" t="s">
-        <v>1120</v>
-[...1 lines deleted...]
-      <c r="C929"/>
+        <v>1117</v>
+      </c>
+      <c r="C929" t="s">
+        <v>1008</v>
+      </c>
       <c r="D929" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="930" spans="1:4">
       <c r="A930" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B930" t="s">
-        <v>1121</v>
+        <v>1118</v>
       </c>
       <c r="C930" t="s">
-        <v>1018</v>
+        <v>1008</v>
       </c>
       <c r="D930" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="931" spans="1:4">
       <c r="A931" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B931" t="s">
-        <v>1122</v>
+        <v>1119</v>
       </c>
       <c r="C931" t="s">
-        <v>1018</v>
+        <v>1008</v>
       </c>
       <c r="D931" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="932" spans="1:4">
       <c r="A932" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B932" t="s">
-        <v>1123</v>
+        <v>1120</v>
       </c>
       <c r="C932" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D932" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="933" spans="1:4">
       <c r="A933" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B933" t="s">
-        <v>1124</v>
+        <v>1121</v>
       </c>
       <c r="C933" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D933" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="934" spans="1:4">
       <c r="A934" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B934" t="s">
-        <v>1125</v>
+        <v>1122</v>
       </c>
       <c r="C934" t="s">
-        <v>1018</v>
+        <v>1008</v>
       </c>
       <c r="D934" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="935" spans="1:4">
       <c r="A935" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B935" t="s">
-        <v>1126</v>
+        <v>1123</v>
       </c>
       <c r="C935" t="s">
-        <v>1020</v>
+        <v>1018</v>
       </c>
       <c r="D935" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="936" spans="1:4">
       <c r="A936" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B936" t="s">
-        <v>1127</v>
+        <v>1124</v>
       </c>
       <c r="C936" t="s">
-        <v>1020</v>
+        <v>1018</v>
       </c>
       <c r="D936" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="937" spans="1:4">
       <c r="A937" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B937" t="s">
-        <v>1128</v>
+        <v>1125</v>
       </c>
       <c r="C937" t="s">
-        <v>1020</v>
+        <v>1018</v>
       </c>
       <c r="D937" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="938" spans="1:4">
       <c r="A938" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B938" t="s">
-        <v>1129</v>
+        <v>1126</v>
       </c>
       <c r="C938" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D938" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="939" spans="1:4">
       <c r="A939" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B939" t="s">
-        <v>1130</v>
+        <v>1127</v>
       </c>
       <c r="C939" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D939" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="940" spans="1:4">
       <c r="A940" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B940" t="s">
-        <v>1131</v>
+        <v>1128</v>
       </c>
       <c r="C940" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D940" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="941" spans="1:4">
       <c r="A941" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B941" t="s">
-        <v>1132</v>
+        <v>1129</v>
       </c>
       <c r="C941" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D941" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="942" spans="1:4">
       <c r="A942" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B942" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="C942" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D942" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="943" spans="1:4">
       <c r="A943" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B943" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="C943" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D943" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="944" spans="1:4">
       <c r="A944" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B944" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
       <c r="C944" t="s">
-        <v>1030</v>
+        <v>1008</v>
       </c>
       <c r="D944" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="945" spans="1:4">
       <c r="A945" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B945" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="C945" t="s">
-        <v>1030</v>
+        <v>1008</v>
       </c>
       <c r="D945" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="946" spans="1:4">
       <c r="A946" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B946" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="C946" t="s">
-        <v>1030</v>
+        <v>1008</v>
       </c>
       <c r="D946" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="947" spans="1:4">
       <c r="A947" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B947" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
       <c r="C947" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D947" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="948" spans="1:4">
       <c r="A948" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B948" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="C948" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D948" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="949" spans="1:4">
       <c r="A949" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B949" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="C949" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D949" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="950" spans="1:4">
       <c r="A950" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B950" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
       <c r="C950" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D950" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="951" spans="1:4">
       <c r="A951" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B951" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="C951" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D951" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="952" spans="1:4">
       <c r="A952" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B952" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="C952" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D952" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="A953" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B953" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
       <c r="C953" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D953" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="A954" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B954" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="C954" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D954" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="955" spans="1:4">
       <c r="A955" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B955" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="C955" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D955" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="956" spans="1:4">
       <c r="A956" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B956" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
       <c r="C956" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D956" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="957" spans="1:4">
       <c r="A957" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B957" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="C957" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D957" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="958" spans="1:4">
       <c r="A958" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B958" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="C958" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D958" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="959" spans="1:4">
       <c r="A959" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B959" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
       <c r="C959" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D959" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="960" spans="1:4">
       <c r="A960" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B960" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="C960" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D960" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="961" spans="1:4">
       <c r="A961" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B961" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="C961" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D961" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="962" spans="1:4">
       <c r="A962" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B962" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
       <c r="C962" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D962" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="963" spans="1:4">
       <c r="A963" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B963" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="C963" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D963" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="964" spans="1:4">
       <c r="A964" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B964" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="C964" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D964" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="965" spans="1:4">
       <c r="A965" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B965" t="s">
-        <v>1156</v>
+        <v>1153</v>
       </c>
       <c r="C965" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D965" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="966" spans="1:4">
       <c r="A966" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B966" t="s">
-        <v>1157</v>
+        <v>1154</v>
       </c>
       <c r="C966" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D966" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="967" spans="1:4">
       <c r="A967" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B967" t="s">
-        <v>1158</v>
+        <v>1155</v>
       </c>
       <c r="C967" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D967" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="968" spans="1:4">
       <c r="A968" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B968" t="s">
-        <v>1159</v>
+        <v>1156</v>
       </c>
       <c r="C968" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D968" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="969" spans="1:4">
       <c r="A969" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B969" t="s">
-        <v>1160</v>
+        <v>1157</v>
       </c>
       <c r="C969" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D969" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="970" spans="1:4">
       <c r="A970" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B970" t="s">
-        <v>1161</v>
+        <v>1158</v>
       </c>
       <c r="C970" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D970" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="971" spans="1:4">
       <c r="A971" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B971" t="s">
-        <v>1162</v>
+        <v>1159</v>
       </c>
       <c r="C971" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D971" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="972" spans="1:4">
       <c r="A972" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B972" t="s">
-        <v>1163</v>
+        <v>1160</v>
       </c>
       <c r="C972" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D972" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="973" spans="1:4">
       <c r="A973" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B973" t="s">
-        <v>1164</v>
+        <v>1161</v>
       </c>
       <c r="C973" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D973" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="974" spans="1:4">
       <c r="A974" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B974" t="s">
-        <v>1165</v>
+        <v>1162</v>
       </c>
       <c r="C974" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D974" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="975" spans="1:4">
       <c r="A975" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B975" t="s">
-        <v>1166</v>
+        <v>1163</v>
       </c>
       <c r="C975" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D975" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="976" spans="1:4">
       <c r="A976" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B976" t="s">
-        <v>1167</v>
+        <v>1164</v>
       </c>
       <c r="C976" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D976" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="977" spans="1:4">
       <c r="A977" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B977" t="s">
-        <v>1168</v>
-[...3 lines deleted...]
-      </c>
+        <v>1165</v>
+      </c>
+      <c r="C977"/>
       <c r="D977" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="A978" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B978" t="s">
-        <v>1169</v>
+        <v>1166</v>
       </c>
       <c r="C978" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D978" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B979" t="s">
-        <v>1170</v>
+        <v>1167</v>
       </c>
       <c r="C979" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D979" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="A980" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B980" t="s">
-        <v>1171</v>
+        <v>1168</v>
       </c>
       <c r="C980" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D980" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="A981" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B981" t="s">
-        <v>1172</v>
+        <v>1169</v>
       </c>
       <c r="C981" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D981" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="982" spans="1:4">
       <c r="A982" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B982" t="s">
-        <v>1173</v>
+        <v>1170</v>
       </c>
       <c r="C982" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D982" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="983" spans="1:4">
       <c r="A983" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B983" t="s">
-        <v>1174</v>
+        <v>1171</v>
       </c>
       <c r="C983" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D983" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="984" spans="1:4">
       <c r="A984" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B984" t="s">
-        <v>1175</v>
+        <v>1172</v>
       </c>
       <c r="C984" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D984" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="985" spans="1:4">
       <c r="A985" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B985" t="s">
-        <v>1176</v>
+        <v>1173</v>
       </c>
       <c r="C985" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D985" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="986" spans="1:4">
       <c r="A986" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B986" t="s">
-        <v>1177</v>
-[...1 lines deleted...]
-      <c r="C986"/>
+        <v>1174</v>
+      </c>
+      <c r="C986" t="s">
+        <v>1008</v>
+      </c>
       <c r="D986" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="987" spans="1:4">
       <c r="A987" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B987" t="s">
-        <v>1178</v>
+        <v>1175</v>
       </c>
       <c r="C987" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D987" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="988" spans="1:4">
       <c r="A988" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B988" t="s">
-        <v>1179</v>
+        <v>1176</v>
       </c>
       <c r="C988" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D988" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="989" spans="1:4">
       <c r="A989" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B989" t="s">
-        <v>1180</v>
+        <v>1177</v>
       </c>
       <c r="C989" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D989" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="990" spans="1:4">
       <c r="A990" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B990" t="s">
-        <v>1181</v>
+        <v>1178</v>
       </c>
       <c r="C990" t="s">
-        <v>1020</v>
+        <v>1006</v>
       </c>
       <c r="D990" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="991" spans="1:4">
       <c r="A991" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B991" t="s">
-        <v>1182</v>
+        <v>1179</v>
       </c>
       <c r="C991" t="s">
-        <v>1020</v>
+        <v>1006</v>
       </c>
       <c r="D991" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="992" spans="1:4">
       <c r="A992" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B992" t="s">
-        <v>1183</v>
+        <v>1180</v>
       </c>
       <c r="C992" t="s">
-        <v>1020</v>
+        <v>1006</v>
       </c>
       <c r="D992" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="993" spans="1:4">
       <c r="A993" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B993" t="s">
-        <v>1184</v>
+        <v>1181</v>
       </c>
       <c r="C993" t="s">
-        <v>1020</v>
+        <v>1182</v>
       </c>
       <c r="D993" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="994" spans="1:4">
       <c r="A994" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B994" t="s">
-        <v>1185</v>
+        <v>1183</v>
       </c>
       <c r="C994" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="D994" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="995" spans="1:4">
       <c r="A995" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B995" t="s">
-        <v>1186</v>
+        <v>1184</v>
       </c>
       <c r="C995" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D995" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="996" spans="1:4">
       <c r="A996" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B996" t="s">
-        <v>1187</v>
-[...3 lines deleted...]
-      </c>
+        <v>1185</v>
+      </c>
+      <c r="C996"/>
       <c r="D996" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="997" spans="1:4">
       <c r="A997" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B997" t="s">
-        <v>1188</v>
+        <v>1186</v>
       </c>
       <c r="C997" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D997" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="998" spans="1:4">
       <c r="A998" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B998" t="s">
-        <v>1189</v>
+        <v>1187</v>
       </c>
       <c r="C998" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D998" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="999" spans="1:4">
       <c r="A999" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B999" t="s">
-        <v>1190</v>
+        <v>1188</v>
       </c>
       <c r="C999" t="s">
-        <v>1018</v>
+        <v>1008</v>
       </c>
       <c r="D999" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1000" spans="1:4">
       <c r="A1000" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B1000" t="s">
-        <v>1191</v>
+        <v>1189</v>
       </c>
       <c r="C1000" t="s">
-        <v>1018</v>
+        <v>1006</v>
       </c>
       <c r="D1000" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1001" spans="1:4">
       <c r="A1001" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B1001" t="s">
-        <v>1192</v>
+        <v>1190</v>
       </c>
       <c r="C1001" t="s">
-        <v>1018</v>
+        <v>1006</v>
       </c>
       <c r="D1001" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1002" spans="1:4">
       <c r="A1002" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B1002" t="s">
-        <v>1193</v>
+        <v>1191</v>
       </c>
       <c r="C1002" t="s">
-        <v>1194</v>
+        <v>1006</v>
       </c>
       <c r="D1002" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1003" spans="1:4">
       <c r="A1003" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B1003" t="s">
-        <v>1195</v>
-[...3 lines deleted...]
-      </c>
+        <v>1192</v>
+      </c>
+      <c r="C1003"/>
       <c r="D1003" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1004" spans="1:4">
       <c r="A1004" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B1004" t="s">
-        <v>1196</v>
+        <v>1193</v>
       </c>
       <c r="C1004" t="s">
-        <v>1020</v>
+        <v>1182</v>
       </c>
       <c r="D1004" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1005" spans="1:4">
       <c r="A1005" t="s">
-        <v>1016</v>
+        <v>1194</v>
       </c>
       <c r="B1005" t="s">
-        <v>1197</v>
-[...1 lines deleted...]
-      <c r="C1005"/>
+        <v>1195</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>1196</v>
+      </c>
       <c r="D1005" t="s">
-        <v>472</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1006" spans="1:4">
       <c r="A1006" t="s">
-        <v>1016</v>
+        <v>1197</v>
       </c>
       <c r="B1006" t="s">
         <v>1198</v>
       </c>
       <c r="C1006" t="s">
-        <v>1020</v>
+        <v>1199</v>
       </c>
       <c r="D1006" t="s">
-        <v>472</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1007" spans="1:4">
       <c r="A1007" t="s">
-        <v>1016</v>
+        <v>1200</v>
       </c>
       <c r="B1007" t="s">
-        <v>1199</v>
+        <v>1201</v>
       </c>
       <c r="C1007" t="s">
-        <v>1020</v>
+        <v>1202</v>
       </c>
       <c r="D1007" t="s">
-        <v>472</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1008" spans="1:4">
       <c r="A1008" t="s">
-        <v>1016</v>
+        <v>1203</v>
       </c>
       <c r="B1008" t="s">
-        <v>1200</v>
+        <v>12</v>
       </c>
       <c r="C1008" t="s">
-        <v>1020</v>
+        <v>13</v>
       </c>
       <c r="D1008" t="s">
-        <v>472</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="1009" spans="1:4">
       <c r="A1009" t="s">
-        <v>1016</v>
+        <v>1205</v>
       </c>
       <c r="B1009" t="s">
-        <v>1201</v>
+        <v>1206</v>
       </c>
       <c r="C1009" t="s">
-        <v>1018</v>
+        <v>1207</v>
       </c>
       <c r="D1009" t="s">
-        <v>472</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1010" spans="1:4">
       <c r="A1010" t="s">
-        <v>1016</v>
+        <v>1208</v>
       </c>
       <c r="B1010" t="s">
-        <v>1202</v>
+        <v>1206</v>
       </c>
       <c r="C1010" t="s">
-        <v>1018</v>
+        <v>1207</v>
       </c>
       <c r="D1010" t="s">
-        <v>472</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1011" spans="1:4">
       <c r="A1011" t="s">
-        <v>1016</v>
+        <v>1208</v>
       </c>
       <c r="B1011" t="s">
-        <v>1203</v>
+        <v>12</v>
       </c>
       <c r="C1011" t="s">
-        <v>1018</v>
+        <v>13</v>
       </c>
       <c r="D1011" t="s">
-        <v>472</v>
+        <v>202</v>
       </c>
     </row>
     <row r="1012" spans="1:4">
       <c r="A1012" t="s">
-        <v>1016</v>
+        <v>1208</v>
       </c>
       <c r="B1012" t="s">
-        <v>1204</v>
-[...1 lines deleted...]
-      <c r="C1012"/>
+        <v>1201</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>1202</v>
+      </c>
       <c r="D1012" t="s">
-        <v>472</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1013" spans="1:4">
       <c r="A1013" t="s">
-        <v>1016</v>
+        <v>1208</v>
       </c>
       <c r="B1013" t="s">
-        <v>1205</v>
+        <v>1198</v>
       </c>
       <c r="C1013" t="s">
-        <v>1194</v>
+        <v>1199</v>
       </c>
       <c r="D1013" t="s">
-        <v>472</v>
+        <v>202</v>
       </c>
     </row>
     <row r="1014" spans="1:4">
       <c r="A1014" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="B1014" t="s">
-        <v>1207</v>
+        <v>1195</v>
       </c>
       <c r="C1014" t="s">
-        <v>1208</v>
+        <v>1196</v>
       </c>
       <c r="D1014" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
       <c r="A1015" t="s">
         <v>1209</v>
       </c>
       <c r="B1015" t="s">
         <v>1210</v>
       </c>
       <c r="C1015" t="s">
         <v>1211</v>
       </c>
       <c r="D1015" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="A1016" t="s">
         <v>1212</v>
       </c>
       <c r="B1016" t="s">
         <v>1213</v>
       </c>
       <c r="C1016" t="s">
         <v>1214</v>
       </c>
       <c r="D1016" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
       <c r="A1017" t="s">
         <v>1215</v>
       </c>
       <c r="B1017" t="s">
-        <v>12</v>
+        <v>180</v>
       </c>
       <c r="C1017" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
       <c r="D1017" t="s">
-        <v>1216</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1018" spans="1:4">
       <c r="A1018" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>13</v>
+      </c>
+      <c r="D1018" t="s">
         <v>1217</v>
-      </c>
-[...7 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="1019" spans="1:4">
       <c r="A1019" t="s">
-        <v>1220</v>
+        <v>1216</v>
       </c>
       <c r="B1019" t="s">
-        <v>1218</v>
+        <v>180</v>
       </c>
       <c r="C1019" t="s">
-        <v>1219</v>
+        <v>180</v>
       </c>
       <c r="D1019" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1020" spans="1:4">
       <c r="A1020" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D1020" t="s">
         <v>1220</v>
-      </c>
-[...7 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="1021" spans="1:4">
       <c r="A1021" t="s">
-        <v>1220</v>
+        <v>1216</v>
       </c>
       <c r="B1021" t="s">
-        <v>1213</v>
+        <v>1210</v>
       </c>
       <c r="C1021" t="s">
-        <v>1214</v>
+        <v>1211</v>
       </c>
       <c r="D1021" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1022" spans="1:4">
       <c r="A1022" t="s">
-        <v>1220</v>
+        <v>1216</v>
       </c>
       <c r="B1022" t="s">
-        <v>1210</v>
+        <v>1221</v>
       </c>
       <c r="C1022" t="s">
-        <v>1211</v>
+        <v>1221</v>
       </c>
       <c r="D1022" t="s">
-        <v>202</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1023" spans="1:4">
       <c r="A1023" t="s">
-        <v>1220</v>
+        <v>1216</v>
       </c>
       <c r="B1023" t="s">
-        <v>1207</v>
+        <v>1222</v>
       </c>
       <c r="C1023" t="s">
-        <v>1208</v>
+        <v>1222</v>
       </c>
       <c r="D1023" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1024" spans="1:4">
       <c r="A1024" t="s">
-        <v>1221</v>
+        <v>1216</v>
       </c>
       <c r="B1024" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="C1024" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="D1024" t="s">
-        <v>14</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="1025" spans="1:4">
       <c r="A1025" t="s">
-        <v>1224</v>
+        <v>1216</v>
       </c>
       <c r="B1025" t="s">
-        <v>1225</v>
+        <v>1213</v>
       </c>
       <c r="C1025" t="s">
-        <v>1226</v>
+        <v>1214</v>
       </c>
       <c r="D1025" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="1026" spans="1:4">
       <c r="A1026" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C1026" t="s">
         <v>1227</v>
       </c>
-      <c r="B1026" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1026" t="s">
-        <v>14</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="1027" spans="1:4">
       <c r="A1027" t="s">
         <v>1228</v>
       </c>
       <c r="B1027" t="s">
-        <v>12</v>
+        <v>1229</v>
       </c>
       <c r="C1027" t="s">
-        <v>13</v>
+        <v>1230</v>
       </c>
       <c r="D1027" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="1028" spans="1:4">
       <c r="A1028" t="s">
-        <v>1228</v>
+        <v>1232</v>
       </c>
       <c r="B1028" t="s">
-        <v>180</v>
+        <v>1233</v>
       </c>
       <c r="C1028" t="s">
-        <v>180</v>
+        <v>1234</v>
       </c>
       <c r="D1028" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1029" spans="1:4">
       <c r="A1029" t="s">
-        <v>1228</v>
+        <v>1235</v>
       </c>
       <c r="B1029" t="s">
-        <v>1230</v>
+        <v>477</v>
       </c>
       <c r="C1029" t="s">
-        <v>1231</v>
+        <v>553</v>
       </c>
       <c r="D1029" t="s">
-        <v>1232</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1030" spans="1:4">
       <c r="A1030" t="s">
-        <v>1228</v>
+        <v>1236</v>
       </c>
       <c r="B1030" t="s">
-        <v>1222</v>
+        <v>12</v>
       </c>
       <c r="C1030" t="s">
-        <v>1223</v>
+        <v>13</v>
       </c>
       <c r="D1030" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="1031" spans="1:4">
       <c r="A1031" t="s">
-        <v>1228</v>
+        <v>1237</v>
       </c>
       <c r="B1031" t="s">
-        <v>1233</v>
+        <v>1238</v>
       </c>
       <c r="C1031" t="s">
-        <v>1233</v>
+        <v>1239</v>
       </c>
       <c r="D1031" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1032" spans="1:4">
       <c r="A1032" t="s">
-        <v>1228</v>
+        <v>1240</v>
       </c>
       <c r="B1032" t="s">
-        <v>1234</v>
+        <v>1238</v>
       </c>
       <c r="C1032" t="s">
-        <v>1234</v>
+        <v>1239</v>
       </c>
       <c r="D1032" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1033" spans="1:4">
       <c r="A1033" t="s">
-        <v>1228</v>
+        <v>1240</v>
       </c>
       <c r="B1033" t="s">
-        <v>1235</v>
+        <v>12</v>
       </c>
       <c r="C1033" t="s">
-        <v>1236</v>
+        <v>13</v>
       </c>
       <c r="D1033" t="s">
-        <v>1237</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1034" spans="1:4">
       <c r="A1034" t="s">
-        <v>1228</v>
+        <v>1240</v>
       </c>
       <c r="B1034" t="s">
-        <v>1225</v>
+        <v>477</v>
       </c>
       <c r="C1034" t="s">
-        <v>1226</v>
+        <v>553</v>
       </c>
       <c r="D1034" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1035" spans="1:4">
       <c r="A1035" t="s">
-        <v>1228</v>
+        <v>1240</v>
       </c>
       <c r="B1035" t="s">
-        <v>1238</v>
+        <v>1233</v>
       </c>
       <c r="C1035" t="s">
-        <v>1239</v>
+        <v>1234</v>
       </c>
       <c r="D1035" t="s">
-        <v>1232</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1036" spans="1:4">
       <c r="A1036" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="B1036" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="C1036" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="D1036" t="s">
-        <v>1243</v>
+        <v>322</v>
       </c>
     </row>
     <row r="1037" spans="1:4">
       <c r="A1037" t="s">
         <v>1244</v>
       </c>
       <c r="B1037" t="s">
         <v>1245</v>
       </c>
       <c r="C1037" t="s">
         <v>1246</v>
       </c>
       <c r="D1037" t="s">
-        <v>7</v>
+        <v>322</v>
       </c>
     </row>
     <row r="1038" spans="1:4">
       <c r="A1038" t="s">
         <v>1247</v>
       </c>
       <c r="B1038" t="s">
-        <v>494</v>
+        <v>1248</v>
       </c>
       <c r="C1038" t="s">
-        <v>571</v>
+        <v>381</v>
       </c>
       <c r="D1038" t="s">
-        <v>7</v>
+        <v>322</v>
       </c>
     </row>
     <row r="1039" spans="1:4">
       <c r="A1039" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="B1039" t="s">
-        <v>12</v>
+        <v>1250</v>
       </c>
       <c r="C1039" t="s">
-        <v>13</v>
+        <v>1251</v>
       </c>
       <c r="D1039" t="s">
-        <v>14</v>
+        <v>322</v>
       </c>
     </row>
     <row r="1040" spans="1:4">
       <c r="A1040" t="s">
-        <v>1249</v>
+        <v>1252</v>
       </c>
       <c r="B1040" t="s">
         <v>1250</v>
       </c>
       <c r="C1040" t="s">
         <v>1251</v>
       </c>
       <c r="D1040" t="s">
-        <v>7</v>
+        <v>322</v>
       </c>
     </row>
     <row r="1041" spans="1:4">
       <c r="A1041" t="s">
         <v>1252</v>
       </c>
       <c r="B1041" t="s">
-        <v>1250</v>
+        <v>1248</v>
       </c>
       <c r="C1041" t="s">
-        <v>1251</v>
+        <v>381</v>
       </c>
       <c r="D1041" t="s">
-        <v>7</v>
+        <v>322</v>
       </c>
     </row>
     <row r="1042" spans="1:4">
       <c r="A1042" t="s">
         <v>1252</v>
       </c>
       <c r="B1042" t="s">
-        <v>12</v>
+        <v>1253</v>
       </c>
       <c r="C1042" t="s">
-        <v>13</v>
+        <v>1254</v>
       </c>
       <c r="D1042" t="s">
-        <v>472</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="1043" spans="1:4">
       <c r="A1043" t="s">
         <v>1252</v>
       </c>
       <c r="B1043" t="s">
-        <v>494</v>
+        <v>1256</v>
       </c>
       <c r="C1043" t="s">
-        <v>571</v>
+        <v>1257</v>
       </c>
       <c r="D1043" t="s">
-        <v>7</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="1044" spans="1:4">
       <c r="A1044" t="s">
         <v>1252</v>
       </c>
       <c r="B1044" t="s">
-        <v>1245</v>
+        <v>1259</v>
       </c>
       <c r="C1044" t="s">
-        <v>1246</v>
+        <v>1260</v>
       </c>
       <c r="D1044" t="s">
-        <v>472</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="1045" spans="1:4">
       <c r="A1045" t="s">
-        <v>1253</v>
+        <v>1252</v>
       </c>
       <c r="B1045" t="s">
-        <v>1254</v>
+        <v>1262</v>
       </c>
       <c r="C1045" t="s">
-        <v>1255</v>
+        <v>1263</v>
       </c>
       <c r="D1045" t="s">
-        <v>336</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="1046" spans="1:4">
       <c r="A1046" t="s">
-        <v>1256</v>
+        <v>1252</v>
       </c>
       <c r="B1046" t="s">
-        <v>1257</v>
+        <v>1242</v>
       </c>
       <c r="C1046" t="s">
-        <v>1258</v>
+        <v>1243</v>
       </c>
       <c r="D1046" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="1047" spans="1:4">
       <c r="A1047" t="s">
-        <v>1259</v>
+        <v>1252</v>
       </c>
       <c r="B1047" t="s">
-        <v>1260</v>
+        <v>1245</v>
       </c>
       <c r="C1047" t="s">
-        <v>395</v>
+        <v>1246</v>
       </c>
       <c r="D1047" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="1048" spans="1:4">
       <c r="A1048" t="s">
-        <v>1261</v>
+        <v>1252</v>
       </c>
       <c r="B1048" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="C1048" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
       <c r="D1048" t="s">
-        <v>336</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="1049" spans="1:4">
       <c r="A1049" t="s">
-        <v>1264</v>
+        <v>1252</v>
       </c>
       <c r="B1049" t="s">
-        <v>1260</v>
+        <v>681</v>
       </c>
       <c r="C1049" t="s">
-        <v>395</v>
+        <v>1267</v>
       </c>
       <c r="D1049" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="1050" spans="1:4">
       <c r="A1050" t="s">
-        <v>1264</v>
+        <v>1268</v>
       </c>
       <c r="B1050" t="s">
-        <v>1262</v>
+        <v>468</v>
       </c>
       <c r="C1050" t="s">
-        <v>1263</v>
+        <v>468</v>
       </c>
       <c r="D1050" t="s">
-        <v>336</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1051" spans="1:4">
       <c r="A1051" t="s">
-        <v>1264</v>
+        <v>1270</v>
       </c>
       <c r="B1051" t="s">
-        <v>1265</v>
+        <v>1271</v>
       </c>
       <c r="C1051" t="s">
-        <v>1266</v>
+        <v>1272</v>
       </c>
       <c r="D1051" t="s">
-        <v>1267</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1052" spans="1:4">
       <c r="A1052" t="s">
-        <v>1264</v>
+        <v>1273</v>
       </c>
       <c r="B1052" t="s">
-        <v>1268</v>
+        <v>1274</v>
       </c>
       <c r="C1052" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D1052" t="s">
         <v>1269</v>
-      </c>
-[...1 lines deleted...]
-        <v>1270</v>
       </c>
     </row>
     <row r="1053" spans="1:4">
       <c r="A1053" t="s">
-        <v>1264</v>
+        <v>1275</v>
       </c>
       <c r="B1053" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="C1053" t="s">
-        <v>1272</v>
+        <v>1276</v>
       </c>
       <c r="D1053" t="s">
-        <v>1273</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1054" spans="1:4">
       <c r="A1054" t="s">
-        <v>1264</v>
+        <v>1277</v>
       </c>
       <c r="B1054" t="s">
-        <v>1274</v>
+        <v>1278</v>
       </c>
       <c r="C1054" t="s">
-        <v>1275</v>
+        <v>1278</v>
       </c>
       <c r="D1054" t="s">
-        <v>1270</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1055" spans="1:4">
       <c r="A1055" t="s">
-        <v>1264</v>
+        <v>1279</v>
       </c>
       <c r="B1055" t="s">
-        <v>1254</v>
+        <v>1280</v>
       </c>
       <c r="C1055" t="s">
-        <v>1255</v>
+        <v>1280</v>
       </c>
       <c r="D1055" t="s">
-        <v>336</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1056" spans="1:4">
       <c r="A1056" t="s">
-        <v>1264</v>
+        <v>1281</v>
       </c>
       <c r="B1056" t="s">
-        <v>1257</v>
+        <v>1282</v>
       </c>
       <c r="C1056" t="s">
-        <v>1258</v>
+        <v>1282</v>
       </c>
       <c r="D1056" t="s">
-        <v>336</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1057" spans="1:4">
       <c r="A1057" t="s">
-        <v>1264</v>
+        <v>1283</v>
       </c>
       <c r="B1057" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="C1057" t="s">
-        <v>1277</v>
+        <v>1284</v>
       </c>
       <c r="D1057" t="s">
-        <v>1278</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1058" spans="1:4">
       <c r="A1058" t="s">
-        <v>1264</v>
+        <v>1285</v>
       </c>
       <c r="B1058" t="s">
-        <v>694</v>
+        <v>1286</v>
       </c>
       <c r="C1058" t="s">
-        <v>1279</v>
+        <v>1286</v>
       </c>
       <c r="D1058" t="s">
-        <v>336</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1059" spans="1:4">
       <c r="A1059" t="s">
-        <v>1280</v>
+        <v>1287</v>
       </c>
       <c r="B1059" t="s">
-        <v>485</v>
+        <v>1288</v>
       </c>
       <c r="C1059" t="s">
-        <v>485</v>
+        <v>1288</v>
       </c>
       <c r="D1059" t="s">
-        <v>1281</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1060" spans="1:4">
       <c r="A1060" t="s">
-        <v>1282</v>
+        <v>1289</v>
       </c>
       <c r="B1060" t="s">
-        <v>1283</v>
+        <v>1290</v>
       </c>
       <c r="C1060" t="s">
-        <v>1284</v>
+        <v>1290</v>
       </c>
       <c r="D1060" t="s">
-        <v>1281</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1061" spans="1:4">
       <c r="A1061" t="s">
-        <v>1285</v>
+        <v>1291</v>
       </c>
       <c r="B1061" t="s">
-        <v>1286</v>
+        <v>1292</v>
       </c>
       <c r="C1061" t="s">
-        <v>1286</v>
+        <v>1292</v>
       </c>
       <c r="D1061" t="s">
-        <v>1281</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1062" spans="1:4">
       <c r="A1062" t="s">
-        <v>1287</v>
+        <v>1293</v>
       </c>
       <c r="B1062" t="s">
-        <v>1288</v>
+        <v>1294</v>
       </c>
       <c r="C1062" t="s">
-        <v>1288</v>
+        <v>1295</v>
       </c>
       <c r="D1062" t="s">
-        <v>1281</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1063" spans="1:4">
       <c r="A1063" t="s">
-        <v>1289</v>
+        <v>1296</v>
       </c>
       <c r="B1063" t="s">
-        <v>1290</v>
+        <v>1297</v>
       </c>
       <c r="C1063" t="s">
-        <v>1290</v>
+        <v>1297</v>
       </c>
       <c r="D1063" t="s">
-        <v>1281</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1064" spans="1:4">
       <c r="A1064" t="s">
-        <v>1291</v>
+        <v>1298</v>
       </c>
       <c r="B1064" t="s">
-        <v>1292</v>
+        <v>1299</v>
       </c>
       <c r="C1064" t="s">
-        <v>1292</v>
+        <v>1299</v>
       </c>
       <c r="D1064" t="s">
-        <v>1281</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1065" spans="1:4">
       <c r="A1065" t="s">
-        <v>1293</v>
+        <v>1300</v>
       </c>
       <c r="B1065" t="s">
-        <v>1294</v>
+        <v>1301</v>
       </c>
       <c r="C1065" t="s">
-        <v>1294</v>
+        <v>1301</v>
       </c>
       <c r="D1065" t="s">
-        <v>1281</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1066" spans="1:4">
       <c r="A1066" t="s">
-        <v>1295</v>
+        <v>1302</v>
       </c>
       <c r="B1066" t="s">
-        <v>1296</v>
+        <v>1303</v>
       </c>
       <c r="C1066" t="s">
-        <v>1296</v>
+        <v>1303</v>
       </c>
       <c r="D1066" t="s">
-        <v>1281</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1067" spans="1:4">
       <c r="A1067" t="s">
-        <v>1297</v>
+        <v>1304</v>
       </c>
       <c r="B1067" t="s">
-        <v>1298</v>
+        <v>1305</v>
       </c>
       <c r="C1067" t="s">
-        <v>1298</v>
+        <v>1305</v>
       </c>
       <c r="D1067" t="s">
-        <v>1281</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1068" spans="1:4">
       <c r="A1068" t="s">
-        <v>1299</v>
+        <v>1306</v>
       </c>
       <c r="B1068" t="s">
-        <v>1300</v>
+        <v>1307</v>
       </c>
       <c r="C1068" t="s">
-        <v>1300</v>
+        <v>1307</v>
       </c>
       <c r="D1068" t="s">
-        <v>1281</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1069" spans="1:4">
       <c r="A1069" t="s">
-        <v>1301</v>
+        <v>1308</v>
       </c>
       <c r="B1069" t="s">
-        <v>1302</v>
+        <v>1309</v>
       </c>
       <c r="C1069" t="s">
-        <v>1302</v>
+        <v>1309</v>
       </c>
       <c r="D1069" t="s">
-        <v>1281</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1070" spans="1:4">
       <c r="A1070" t="s">
-        <v>1303</v>
+        <v>1310</v>
       </c>
       <c r="B1070" t="s">
-        <v>1304</v>
+        <v>1311</v>
       </c>
       <c r="C1070" t="s">
-        <v>1304</v>
+        <v>1311</v>
       </c>
       <c r="D1070" t="s">
-        <v>1281</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1071" spans="1:4">
       <c r="A1071" t="s">
-        <v>1305</v>
+        <v>1312</v>
       </c>
       <c r="B1071" t="s">
-        <v>1306</v>
+        <v>1313</v>
       </c>
       <c r="C1071" t="s">
-        <v>1307</v>
+        <v>1314</v>
       </c>
       <c r="D1071" t="s">
-        <v>1281</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1072" spans="1:4">
       <c r="A1072" t="s">
-        <v>1308</v>
+        <v>1315</v>
       </c>
       <c r="B1072" t="s">
-        <v>1309</v>
+        <v>1316</v>
       </c>
       <c r="C1072" t="s">
-        <v>1309</v>
+        <v>1316</v>
       </c>
       <c r="D1072" t="s">
-        <v>1281</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1073" spans="1:4">
       <c r="A1073" t="s">
-        <v>1310</v>
+        <v>1317</v>
       </c>
       <c r="B1073" t="s">
-        <v>1311</v>
+        <v>1318</v>
       </c>
       <c r="C1073" t="s">
-        <v>1311</v>
+        <v>1319</v>
       </c>
       <c r="D1073" t="s">
-        <v>1281</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1074" spans="1:4">
       <c r="A1074" t="s">
-        <v>1312</v>
+        <v>1320</v>
       </c>
       <c r="B1074" t="s">
-        <v>1313</v>
+        <v>1321</v>
       </c>
       <c r="C1074" t="s">
-        <v>1313</v>
+        <v>1322</v>
       </c>
       <c r="D1074" t="s">
-        <v>1281</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1075" spans="1:4">
       <c r="A1075" t="s">
-        <v>1314</v>
+        <v>1323</v>
       </c>
       <c r="B1075" t="s">
-        <v>1315</v>
+        <v>1324</v>
       </c>
       <c r="C1075" t="s">
-        <v>1315</v>
+        <v>1325</v>
       </c>
       <c r="D1075" t="s">
-        <v>1281</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1076" spans="1:4">
       <c r="A1076" t="s">
-        <v>1316</v>
+        <v>1326</v>
       </c>
       <c r="B1076" t="s">
-        <v>1317</v>
+        <v>1327</v>
       </c>
       <c r="C1076" t="s">
-        <v>1317</v>
+        <v>1328</v>
       </c>
       <c r="D1076" t="s">
-        <v>1281</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1077" spans="1:4">
       <c r="A1077" t="s">
-        <v>1318</v>
+        <v>1329</v>
       </c>
       <c r="B1077" t="s">
-        <v>1319</v>
+        <v>1330</v>
       </c>
       <c r="C1077" t="s">
-        <v>1319</v>
+        <v>1331</v>
       </c>
       <c r="D1077" t="s">
-        <v>1281</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1078" spans="1:4">
       <c r="A1078" t="s">
-        <v>1320</v>
+        <v>1332</v>
       </c>
       <c r="B1078" t="s">
-        <v>1321</v>
+        <v>1333</v>
       </c>
       <c r="C1078" t="s">
-        <v>1321</v>
+        <v>1334</v>
       </c>
       <c r="D1078" t="s">
-        <v>1281</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1079" spans="1:4">
       <c r="A1079" t="s">
-        <v>1322</v>
+        <v>1335</v>
       </c>
       <c r="B1079" t="s">
-        <v>1323</v>
+        <v>1336</v>
       </c>
       <c r="C1079" t="s">
-        <v>1323</v>
+        <v>1337</v>
       </c>
       <c r="D1079" t="s">
-        <v>1281</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1080" spans="1:4">
       <c r="A1080" t="s">
-        <v>1324</v>
+        <v>1338</v>
       </c>
       <c r="B1080" t="s">
-        <v>1325</v>
+        <v>1339</v>
       </c>
       <c r="C1080" t="s">
-        <v>1326</v>
+        <v>1340</v>
       </c>
       <c r="D1080" t="s">
-        <v>1281</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1081" spans="1:4">
       <c r="A1081" t="s">
-        <v>1327</v>
+        <v>1341</v>
       </c>
       <c r="B1081" t="s">
-        <v>1328</v>
+        <v>1342</v>
       </c>
       <c r="C1081" t="s">
-        <v>1328</v>
+        <v>1343</v>
       </c>
       <c r="D1081" t="s">
-        <v>1281</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1082" spans="1:4">
       <c r="A1082" t="s">
-        <v>1329</v>
+        <v>1341</v>
       </c>
       <c r="B1082" t="s">
-        <v>1330</v>
+        <v>1339</v>
       </c>
       <c r="C1082" t="s">
-        <v>1331</v>
+        <v>1340</v>
       </c>
       <c r="D1082" t="s">
-        <v>1281</v>
+        <v>202</v>
       </c>
     </row>
     <row r="1083" spans="1:4">
       <c r="A1083" t="s">
-        <v>1332</v>
+        <v>1341</v>
       </c>
       <c r="B1083" t="s">
-        <v>1333</v>
+        <v>1345</v>
       </c>
       <c r="C1083" t="s">
-        <v>1334</v>
+        <v>1346</v>
       </c>
       <c r="D1083" t="s">
-        <v>1281</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1084" spans="1:4">
       <c r="A1084" t="s">
-        <v>1335</v>
+        <v>1341</v>
       </c>
       <c r="B1084" t="s">
-        <v>1336</v>
+        <v>1347</v>
       </c>
       <c r="C1084" t="s">
-        <v>1337</v>
+        <v>1348</v>
       </c>
       <c r="D1084" t="s">
-        <v>1281</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1085" spans="1:4">
       <c r="A1085" t="s">
-        <v>1338</v>
+        <v>1341</v>
       </c>
       <c r="B1085" t="s">
-        <v>1339</v>
-[...3 lines deleted...]
-      </c>
+        <v>1349</v>
+      </c>
+      <c r="C1085"/>
       <c r="D1085" t="s">
-        <v>1281</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="1086" spans="1:4">
       <c r="A1086" t="s">
         <v>1341</v>
       </c>
       <c r="B1086" t="s">
-        <v>1342</v>
+        <v>1351</v>
       </c>
       <c r="C1086" t="s">
-        <v>1343</v>
+        <v>1351</v>
       </c>
       <c r="D1086" t="s">
-        <v>1281</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="1087" spans="1:4">
       <c r="A1087" t="s">
-        <v>1344</v>
+        <v>1341</v>
       </c>
       <c r="B1087" t="s">
-        <v>1345</v>
+        <v>1353</v>
       </c>
       <c r="C1087" t="s">
-        <v>1346</v>
+        <v>1353</v>
       </c>
       <c r="D1087" t="s">
-        <v>1281</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="1088" spans="1:4">
       <c r="A1088" t="s">
-        <v>1347</v>
+        <v>1341</v>
       </c>
       <c r="B1088" t="s">
-        <v>1348</v>
+        <v>1355</v>
       </c>
       <c r="C1088" t="s">
-        <v>1349</v>
+        <v>1356</v>
       </c>
       <c r="D1088" t="s">
-        <v>1281</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1089" spans="1:4">
       <c r="A1089" t="s">
-        <v>1350</v>
+        <v>1341</v>
       </c>
       <c r="B1089" t="s">
-        <v>1351</v>
+        <v>1357</v>
       </c>
       <c r="C1089" t="s">
-        <v>1352</v>
+        <v>1358</v>
       </c>
       <c r="D1089" t="s">
-        <v>1281</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="1090" spans="1:4">
       <c r="A1090" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1090" t="s">
-        <v>1354</v>
+        <v>1336</v>
       </c>
       <c r="C1090" t="s">
-        <v>1355</v>
+        <v>1337</v>
       </c>
       <c r="D1090" t="s">
-        <v>1356</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1091" spans="1:4">
       <c r="A1091" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1091" t="s">
-        <v>1351</v>
+        <v>1360</v>
       </c>
       <c r="C1091" t="s">
-        <v>1352</v>
+        <v>1361</v>
       </c>
       <c r="D1091" t="s">
-        <v>202</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="1092" spans="1:4">
       <c r="A1092" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1092" t="s">
-        <v>1357</v>
+        <v>1330</v>
       </c>
       <c r="C1092" t="s">
-        <v>1358</v>
+        <v>1331</v>
       </c>
       <c r="D1092" t="s">
-        <v>1356</v>
+        <v>202</v>
       </c>
     </row>
     <row r="1093" spans="1:4">
       <c r="A1093" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1093" t="s">
-        <v>1359</v>
+        <v>1333</v>
       </c>
       <c r="C1093" t="s">
-        <v>1360</v>
+        <v>1334</v>
       </c>
       <c r="D1093" t="s">
-        <v>1361</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1094" spans="1:4">
       <c r="A1094" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1094" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="C1094" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="D1094" t="s">
-        <v>1356</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1095" spans="1:4">
       <c r="A1095" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1095" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="C1095" t="s">
-        <v>1365</v>
+        <v>1319</v>
       </c>
       <c r="D1095" t="s">
-        <v>1356</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1096" spans="1:4">
       <c r="A1096" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1096" t="s">
         <v>1366</v>
       </c>
-      <c r="C1096"/>
+      <c r="C1096" t="s">
+        <v>1325</v>
+      </c>
       <c r="D1096" t="s">
-        <v>1367</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1097" spans="1:4">
       <c r="A1097" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1097" t="s">
-        <v>1368</v>
+        <v>1367</v>
       </c>
       <c r="C1097" t="s">
-        <v>1368</v>
+        <v>1361</v>
       </c>
       <c r="D1097" t="s">
-        <v>1369</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1098" spans="1:4">
       <c r="A1098" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1098" t="s">
-        <v>1370</v>
+        <v>1368</v>
       </c>
       <c r="C1098" t="s">
-        <v>1370</v>
+        <v>1331</v>
       </c>
       <c r="D1098" t="s">
-        <v>1371</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1099" spans="1:4">
       <c r="A1099" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1099" t="s">
-        <v>1348</v>
+        <v>1369</v>
       </c>
       <c r="C1099" t="s">
-        <v>1349</v>
+        <v>1334</v>
       </c>
       <c r="D1099" t="s">
-        <v>1281</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1100" spans="1:4">
       <c r="A1100" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1100" t="s">
-        <v>1372</v>
+        <v>1370</v>
       </c>
       <c r="C1100" t="s">
-        <v>1373</v>
+        <v>1337</v>
       </c>
       <c r="D1100" t="s">
-        <v>1374</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1101" spans="1:4">
       <c r="A1101" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1101" t="s">
-        <v>1375</v>
+        <v>1324</v>
       </c>
       <c r="C1101" t="s">
-        <v>1376</v>
+        <v>1325</v>
       </c>
       <c r="D1101" t="s">
-        <v>1356</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1102" spans="1:4">
       <c r="A1102" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1102" t="s">
-        <v>1377</v>
+        <v>1371</v>
       </c>
       <c r="C1102" t="s">
-        <v>1331</v>
+        <v>1372</v>
       </c>
       <c r="D1102" t="s">
-        <v>1356</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="1103" spans="1:4">
       <c r="A1103" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1103" t="s">
-        <v>1378</v>
+        <v>1327</v>
       </c>
       <c r="C1103" t="s">
-        <v>1337</v>
+        <v>1328</v>
       </c>
       <c r="D1103" t="s">
-        <v>1356</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1104" spans="1:4">
       <c r="A1104" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1104" t="s">
-        <v>1379</v>
+        <v>1321</v>
       </c>
       <c r="C1104" t="s">
-        <v>1373</v>
+        <v>1322</v>
       </c>
       <c r="D1104" t="s">
-        <v>1356</v>
+        <v>202</v>
       </c>
     </row>
     <row r="1105" spans="1:4">
       <c r="A1105" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1105" t="s">
-        <v>1380</v>
+        <v>1374</v>
       </c>
       <c r="C1105" t="s">
-        <v>1343</v>
+        <v>1375</v>
       </c>
       <c r="D1105" t="s">
-        <v>1356</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="1106" spans="1:4">
       <c r="A1106" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1106" t="s">
-        <v>1381</v>
+        <v>1318</v>
       </c>
       <c r="C1106" t="s">
-        <v>1346</v>
+        <v>1319</v>
       </c>
       <c r="D1106" t="s">
-        <v>1356</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1107" spans="1:4">
       <c r="A1107" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1107" t="s">
-        <v>1382</v>
+        <v>1377</v>
       </c>
       <c r="C1107" t="s">
-        <v>1349</v>
+        <v>1378</v>
       </c>
       <c r="D1107" t="s">
-        <v>1356</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="1108" spans="1:4">
       <c r="A1108" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1108" t="s">
-        <v>1342</v>
+        <v>1313</v>
       </c>
       <c r="C1108" t="s">
-        <v>1343</v>
+        <v>1314</v>
       </c>
       <c r="D1108" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="1109" spans="1:4">
       <c r="A1109" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1109" t="s">
-        <v>1345</v>
+        <v>1380</v>
       </c>
       <c r="C1109" t="s">
-        <v>1346</v>
+        <v>1316</v>
       </c>
       <c r="D1109" t="s">
-        <v>1281</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1110" spans="1:4">
       <c r="A1110" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1110" t="s">
-        <v>1336</v>
+        <v>1316</v>
       </c>
       <c r="C1110" t="s">
-        <v>1337</v>
+        <v>1316</v>
       </c>
       <c r="D1110" t="s">
-        <v>1281</v>
+        <v>202</v>
       </c>
     </row>
     <row r="1111" spans="1:4">
       <c r="A1111" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1111" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D1111" t="s">
         <v>1383</v>
-      </c>
-[...4 lines deleted...]
-        <v>1385</v>
       </c>
     </row>
     <row r="1112" spans="1:4">
       <c r="A1112" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1112" t="s">
-        <v>1339</v>
+        <v>1384</v>
       </c>
       <c r="C1112" t="s">
-        <v>1340</v>
+        <v>1303</v>
       </c>
       <c r="D1112" t="s">
-        <v>1281</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1113" spans="1:4">
       <c r="A1113" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1113" t="s">
-        <v>1333</v>
+        <v>1385</v>
       </c>
       <c r="C1113" t="s">
-        <v>1334</v>
+        <v>1305</v>
       </c>
       <c r="D1113" t="s">
-        <v>202</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1114" spans="1:4">
       <c r="A1114" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1114" t="s">
         <v>1386</v>
       </c>
       <c r="C1114" t="s">
-        <v>1387</v>
+        <v>1307</v>
       </c>
       <c r="D1114" t="s">
-        <v>1388</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1115" spans="1:4">
       <c r="A1115" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1115" t="s">
-        <v>1330</v>
+        <v>1387</v>
       </c>
       <c r="C1115" t="s">
-        <v>1331</v>
+        <v>1309</v>
       </c>
       <c r="D1115" t="s">
-        <v>1281</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1116" spans="1:4">
       <c r="A1116" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1116" t="s">
-        <v>1389</v>
+        <v>1388</v>
       </c>
       <c r="C1116" t="s">
-        <v>1390</v>
+        <v>1311</v>
       </c>
       <c r="D1116" t="s">
-        <v>1391</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1117" spans="1:4">
       <c r="A1117" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1117" t="s">
-        <v>1325</v>
+        <v>1389</v>
       </c>
       <c r="C1117" t="s">
-        <v>1326</v>
+        <v>1389</v>
       </c>
       <c r="D1117" t="s">
-        <v>202</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="1118" spans="1:4">
       <c r="A1118" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1118" t="s">
-        <v>1392</v>
+        <v>1309</v>
       </c>
       <c r="C1118" t="s">
-        <v>1328</v>
+        <v>1309</v>
       </c>
       <c r="D1118" t="s">
-        <v>1356</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1119" spans="1:4">
       <c r="A1119" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1119" t="s">
-        <v>1328</v>
+        <v>1311</v>
       </c>
       <c r="C1119" t="s">
-        <v>1328</v>
+        <v>1311</v>
       </c>
       <c r="D1119" t="s">
-        <v>202</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1120" spans="1:4">
       <c r="A1120" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1120" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D1120" t="s">
         <v>1393</v>
-      </c>
-[...4 lines deleted...]
-        <v>1395</v>
       </c>
     </row>
     <row r="1121" spans="1:4">
       <c r="A1121" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1121" t="s">
-        <v>1396</v>
+        <v>1394</v>
       </c>
       <c r="C1121" t="s">
-        <v>1315</v>
+        <v>1278</v>
       </c>
       <c r="D1121" t="s">
-        <v>1356</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1122" spans="1:4">
       <c r="A1122" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1122" t="s">
-        <v>1397</v>
+        <v>1395</v>
       </c>
       <c r="C1122" t="s">
-        <v>1317</v>
+        <v>1280</v>
       </c>
       <c r="D1122" t="s">
-        <v>1356</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1123" spans="1:4">
       <c r="A1123" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1123" t="s">
-        <v>1398</v>
+        <v>1396</v>
       </c>
       <c r="C1123" t="s">
-        <v>1319</v>
+        <v>1290</v>
       </c>
       <c r="D1123" t="s">
-        <v>1356</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1124" spans="1:4">
       <c r="A1124" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1124" t="s">
-        <v>1399</v>
+        <v>1397</v>
       </c>
       <c r="C1124" t="s">
-        <v>1321</v>
+        <v>1292</v>
       </c>
       <c r="D1124" t="s">
-        <v>1356</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1125" spans="1:4">
       <c r="A1125" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1125" t="s">
-        <v>1400</v>
+        <v>1398</v>
       </c>
       <c r="C1125" t="s">
-        <v>1323</v>
+        <v>1301</v>
       </c>
       <c r="D1125" t="s">
-        <v>1356</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1126" spans="1:4">
       <c r="A1126" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1126" t="s">
-        <v>1401</v>
+        <v>1018</v>
       </c>
       <c r="C1126" t="s">
-        <v>1402</v>
+        <v>1297</v>
       </c>
       <c r="D1126" t="s">
-        <v>1403</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1127" spans="1:4">
       <c r="A1127" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1127" t="s">
-        <v>1404</v>
+        <v>1021</v>
       </c>
       <c r="C1127" t="s">
-        <v>1290</v>
+        <v>1299</v>
       </c>
       <c r="D1127" t="s">
-        <v>1356</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1128" spans="1:4">
       <c r="A1128" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1128" t="s">
-        <v>1405</v>
+        <v>1305</v>
       </c>
       <c r="C1128" t="s">
-        <v>1292</v>
+        <v>1305</v>
       </c>
       <c r="D1128" t="s">
-        <v>1356</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1129" spans="1:4">
       <c r="A1129" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1129" t="s">
-        <v>1406</v>
+        <v>1307</v>
       </c>
       <c r="C1129" t="s">
-        <v>1302</v>
+        <v>1307</v>
       </c>
       <c r="D1129" t="s">
-        <v>1356</v>
+        <v>202</v>
       </c>
     </row>
     <row r="1130" spans="1:4">
       <c r="A1130" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1130" t="s">
-        <v>1407</v>
+        <v>1301</v>
       </c>
       <c r="C1130" t="s">
-        <v>1304</v>
+        <v>1301</v>
       </c>
       <c r="D1130" t="s">
-        <v>1356</v>
+        <v>202</v>
       </c>
     </row>
     <row r="1131" spans="1:4">
       <c r="A1131" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1131" t="s">
-        <v>1408</v>
+        <v>1303</v>
       </c>
       <c r="C1131" t="s">
-        <v>1313</v>
+        <v>1303</v>
       </c>
       <c r="D1131" t="s">
-        <v>1356</v>
+        <v>202</v>
       </c>
     </row>
     <row r="1132" spans="1:4">
       <c r="A1132" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1132" t="s">
-        <v>1030</v>
+        <v>1297</v>
       </c>
       <c r="C1132" t="s">
-        <v>1309</v>
+        <v>1297</v>
       </c>
       <c r="D1132" t="s">
-        <v>1356</v>
+        <v>202</v>
       </c>
     </row>
     <row r="1133" spans="1:4">
       <c r="A1133" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1133" t="s">
-        <v>1033</v>
+        <v>1299</v>
       </c>
       <c r="C1133" t="s">
-        <v>1311</v>
+        <v>1299</v>
       </c>
       <c r="D1133" t="s">
-        <v>1356</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1134" spans="1:4">
       <c r="A1134" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1134" t="s">
-        <v>1409</v>
+        <v>1294</v>
       </c>
       <c r="C1134" t="s">
-        <v>1409</v>
+        <v>1294</v>
       </c>
       <c r="D1134" t="s">
-        <v>1410</v>
+        <v>202</v>
       </c>
     </row>
     <row r="1135" spans="1:4">
       <c r="A1135" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1135" t="s">
-        <v>1321</v>
+        <v>1292</v>
       </c>
       <c r="C1135" t="s">
-        <v>1321</v>
+        <v>1292</v>
       </c>
       <c r="D1135" t="s">
-        <v>1281</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1136" spans="1:4">
       <c r="A1136" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1136" t="s">
-        <v>1323</v>
+        <v>1290</v>
       </c>
       <c r="C1136" t="s">
-        <v>1323</v>
+        <v>1290</v>
       </c>
       <c r="D1136" t="s">
-        <v>1281</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1137" spans="1:4">
       <c r="A1137" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1137" t="s">
-        <v>1317</v>
+        <v>1288</v>
       </c>
       <c r="C1137" t="s">
-        <v>1317</v>
+        <v>1288</v>
       </c>
       <c r="D1137" t="s">
-        <v>1281</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1138" spans="1:4">
       <c r="A1138" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1138" t="s">
-        <v>1319</v>
+        <v>1284</v>
       </c>
       <c r="C1138" t="s">
-        <v>1319</v>
+        <v>1284</v>
       </c>
       <c r="D1138" t="s">
-        <v>202</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1139" spans="1:4">
       <c r="A1139" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1139" t="s">
-        <v>1313</v>
+        <v>1286</v>
       </c>
       <c r="C1139" t="s">
-        <v>1313</v>
+        <v>1286</v>
       </c>
       <c r="D1139" t="s">
-        <v>202</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1140" spans="1:4">
       <c r="A1140" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1140" t="s">
-        <v>1315</v>
+        <v>1280</v>
       </c>
       <c r="C1140" t="s">
-        <v>1315</v>
+        <v>1280</v>
       </c>
       <c r="D1140" t="s">
-        <v>202</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1141" spans="1:4">
       <c r="A1141" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1141" t="s">
-        <v>1309</v>
+        <v>1282</v>
       </c>
       <c r="C1141" t="s">
-        <v>1309</v>
+        <v>1282</v>
       </c>
       <c r="D1141" t="s">
-        <v>202</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1142" spans="1:4">
       <c r="A1142" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1142" t="s">
-        <v>1311</v>
+        <v>1276</v>
       </c>
       <c r="C1142" t="s">
-        <v>1311</v>
+        <v>1276</v>
       </c>
       <c r="D1142" t="s">
-        <v>1281</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1143" spans="1:4">
       <c r="A1143" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1143" t="s">
-        <v>1306</v>
+        <v>1278</v>
       </c>
       <c r="C1143" t="s">
-        <v>1306</v>
+        <v>1278</v>
       </c>
       <c r="D1143" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="1144" spans="1:4">
       <c r="A1144" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1144" t="s">
-        <v>1304</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C1144"/>
       <c r="D1144" t="s">
-        <v>1281</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="1145" spans="1:4">
       <c r="A1145" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1145" t="s">
-        <v>1302</v>
+        <v>1006</v>
       </c>
       <c r="C1145" t="s">
-        <v>1302</v>
+        <v>1400</v>
       </c>
       <c r="D1145" t="s">
-        <v>1281</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1146" spans="1:4">
       <c r="A1146" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1146" t="s">
-        <v>1300</v>
+        <v>1401</v>
       </c>
       <c r="C1146" t="s">
-        <v>1300</v>
+        <v>1402</v>
       </c>
       <c r="D1146" t="s">
-        <v>1281</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="1147" spans="1:4">
       <c r="A1147" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1147" t="s">
-        <v>1296</v>
+        <v>1274</v>
       </c>
       <c r="C1147" t="s">
-        <v>1296</v>
+        <v>1274</v>
       </c>
       <c r="D1147" t="s">
-        <v>1281</v>
+        <v>202</v>
       </c>
     </row>
     <row r="1148" spans="1:4">
       <c r="A1148" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1148" t="s">
-        <v>1298</v>
+        <v>1404</v>
       </c>
       <c r="C1148" t="s">
-        <v>1298</v>
+        <v>1405</v>
       </c>
       <c r="D1148" t="s">
-        <v>1281</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="1149" spans="1:4">
       <c r="A1149" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1149" t="s">
-        <v>1292</v>
+        <v>1407</v>
       </c>
       <c r="C1149" t="s">
-        <v>1292</v>
+        <v>1408</v>
       </c>
       <c r="D1149" t="s">
-        <v>1281</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="1150" spans="1:4">
       <c r="A1150" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1150" t="s">
-        <v>1294</v>
+        <v>1410</v>
       </c>
       <c r="C1150" t="s">
-        <v>1294</v>
+        <v>1410</v>
       </c>
       <c r="D1150" t="s">
-        <v>1281</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="1151" spans="1:4">
       <c r="A1151" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1151" t="s">
-        <v>1288</v>
+        <v>1271</v>
       </c>
       <c r="C1151" t="s">
-        <v>1288</v>
+        <v>1272</v>
       </c>
       <c r="D1151" t="s">
-        <v>1281</v>
+        <v>202</v>
       </c>
     </row>
     <row r="1152" spans="1:4">
       <c r="A1152" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1152" t="s">
-        <v>1290</v>
+        <v>1412</v>
       </c>
       <c r="C1152" t="s">
-        <v>1290</v>
+        <v>1412</v>
       </c>
       <c r="D1152" t="s">
-        <v>202</v>
+        <v>238</v>
       </c>
     </row>
     <row r="1153" spans="1:4">
       <c r="A1153" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1153" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="C1153"/>
+        <v>1413</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>1414</v>
+      </c>
       <c r="D1153" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="1154" spans="1:4">
       <c r="A1154" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1154" t="s">
-        <v>1412</v>
+        <v>1416</v>
       </c>
       <c r="C1154" t="s">
-        <v>1413</v>
+        <v>1416</v>
       </c>
       <c r="D1154" t="s">
-        <v>1414</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="1155" spans="1:4">
       <c r="A1155" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1155" t="s">
-        <v>1286</v>
+        <v>1418</v>
       </c>
       <c r="C1155" t="s">
-        <v>1286</v>
+        <v>1418</v>
       </c>
       <c r="D1155" t="s">
-        <v>202</v>
+        <v>305</v>
       </c>
     </row>
     <row r="1156" spans="1:4">
       <c r="A1156" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1156" t="s">
-        <v>1018</v>
+        <v>1419</v>
       </c>
       <c r="C1156" t="s">
-        <v>1415</v>
+        <v>1419</v>
       </c>
       <c r="D1156" t="s">
-        <v>1356</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="1157" spans="1:4">
       <c r="A1157" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1157" t="s">
-        <v>1416</v>
+        <v>1421</v>
       </c>
       <c r="C1157" t="s">
-        <v>1417</v>
+        <v>1421</v>
       </c>
       <c r="D1157" t="s">
-        <v>1418</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="1158" spans="1:4">
       <c r="A1158" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1158" t="s">
-        <v>1419</v>
+        <v>1422</v>
       </c>
       <c r="C1158" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="D1158" t="s">
-        <v>1421</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="1159" spans="1:4">
       <c r="A1159" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1159" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
       <c r="C1159" t="s">
-        <v>1422</v>
+        <v>1425</v>
       </c>
       <c r="D1159" t="s">
-        <v>1423</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="1160" spans="1:4">
       <c r="A1160" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1160" t="s">
-        <v>1283</v>
+        <v>468</v>
       </c>
       <c r="C1160" t="s">
-        <v>1284</v>
+        <v>468</v>
       </c>
       <c r="D1160" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="1161" spans="1:4">
       <c r="A1161" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1161" t="s">
-        <v>1424</v>
+        <v>1427</v>
       </c>
       <c r="C1161" t="s">
-        <v>1424</v>
+        <v>1427</v>
       </c>
       <c r="D1161" t="s">
-        <v>238</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="1162" spans="1:4">
       <c r="A1162" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1162" t="s">
-        <v>1425</v>
+        <v>1428</v>
       </c>
       <c r="C1162" t="s">
-        <v>1426</v>
+        <v>1429</v>
       </c>
       <c r="D1162" t="s">
-        <v>1427</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="1163" spans="1:4">
       <c r="A1163" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1163" t="s">
-        <v>1428</v>
+        <v>1431</v>
       </c>
       <c r="C1163" t="s">
-        <v>1428</v>
+        <v>1432</v>
       </c>
       <c r="D1163" t="s">
-        <v>1429</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1164" spans="1:4">
       <c r="A1164" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1164" t="s">
-        <v>1430</v>
+        <v>1433</v>
       </c>
       <c r="C1164" t="s">
-        <v>1430</v>
+        <v>1434</v>
       </c>
       <c r="D1164" t="s">
-        <v>313</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="1165" spans="1:4">
       <c r="A1165" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1165" t="s">
-        <v>1431</v>
+        <v>1436</v>
       </c>
       <c r="C1165" t="s">
-        <v>1431</v>
+        <v>1437</v>
       </c>
       <c r="D1165" t="s">
-        <v>1432</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="1166" spans="1:4">
       <c r="A1166" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1166" t="s">
-        <v>1433</v>
+        <v>1439</v>
       </c>
       <c r="C1166" t="s">
-        <v>1433</v>
+        <v>1440</v>
       </c>
       <c r="D1166" t="s">
-        <v>1267</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="1167" spans="1:4">
       <c r="A1167" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1167" t="s">
-        <v>1434</v>
+        <v>1442</v>
       </c>
       <c r="C1167" t="s">
-        <v>1434</v>
+        <v>1443</v>
       </c>
       <c r="D1167" t="s">
-        <v>1435</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="1168" spans="1:4">
       <c r="A1168" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1168" t="s">
-        <v>1436</v>
+        <v>1445</v>
       </c>
       <c r="C1168" t="s">
-        <v>1437</v>
+        <v>1445</v>
       </c>
       <c r="D1168" t="s">
-        <v>1438</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="1169" spans="1:4">
       <c r="A1169" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1169" t="s">
-        <v>485</v>
+        <v>1446</v>
       </c>
       <c r="C1169" t="s">
-        <v>485</v>
+        <v>1447</v>
       </c>
       <c r="D1169" t="s">
-        <v>202</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="1170" spans="1:4">
       <c r="A1170" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1170" t="s">
-        <v>1439</v>
+        <v>1449</v>
       </c>
       <c r="C1170" t="s">
-        <v>1439</v>
+        <v>1450</v>
       </c>
       <c r="D1170" t="s">
-        <v>1410</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1171" spans="1:4">
       <c r="A1171" t="s">
-        <v>1353</v>
+        <v>1341</v>
       </c>
       <c r="B1171" t="s">
-        <v>1440</v>
+        <v>1451</v>
       </c>
       <c r="C1171" t="s">
-        <v>1441</v>
+        <v>1452</v>
       </c>
       <c r="D1171" t="s">
-        <v>1442</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="1172" spans="1:4">
       <c r="A1172" t="s">
-        <v>1353</v>
+        <v>1453</v>
       </c>
       <c r="B1172" t="s">
-        <v>1443</v>
+        <v>302</v>
       </c>
       <c r="C1172" t="s">
-        <v>1444</v>
+        <v>1454</v>
       </c>
       <c r="D1172" t="s">
-        <v>1356</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1173" spans="1:4">
       <c r="A1173" t="s">
-        <v>1353</v>
+        <v>1453</v>
       </c>
       <c r="B1173" t="s">
-        <v>1445</v>
+        <v>946</v>
       </c>
       <c r="C1173" t="s">
-        <v>1446</v>
+        <v>1455</v>
       </c>
       <c r="D1173" t="s">
-        <v>1447</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1174" spans="1:4">
       <c r="A1174" t="s">
-        <v>1353</v>
+        <v>1453</v>
       </c>
       <c r="B1174" t="s">
-        <v>1448</v>
+        <v>949</v>
       </c>
       <c r="C1174" t="s">
-        <v>1449</v>
+        <v>1456</v>
       </c>
       <c r="D1174" t="s">
-        <v>1450</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1175" spans="1:4">
       <c r="A1175" t="s">
-        <v>1353</v>
+        <v>1453</v>
       </c>
       <c r="B1175" t="s">
-        <v>1451</v>
+        <v>952</v>
       </c>
       <c r="C1175" t="s">
-        <v>1452</v>
+        <v>1457</v>
       </c>
       <c r="D1175" t="s">
-        <v>1453</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1176" spans="1:4">
       <c r="A1176" t="s">
-        <v>1353</v>
+        <v>1453</v>
       </c>
       <c r="B1176" t="s">
-        <v>1454</v>
+        <v>955</v>
       </c>
       <c r="C1176" t="s">
-        <v>1455</v>
+        <v>1458</v>
       </c>
       <c r="D1176" t="s">
-        <v>1456</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1177" spans="1:4">
       <c r="A1177" t="s">
-        <v>1353</v>
+        <v>1453</v>
       </c>
       <c r="B1177" t="s">
-        <v>1457</v>
+        <v>958</v>
       </c>
       <c r="C1177" t="s">
-        <v>1457</v>
+        <v>1459</v>
       </c>
       <c r="D1177" t="s">
-        <v>1418</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1178" spans="1:4">
       <c r="A1178" t="s">
-        <v>1353</v>
+        <v>1460</v>
       </c>
       <c r="B1178" t="s">
-        <v>1458</v>
+        <v>1461</v>
       </c>
       <c r="C1178" t="s">
-        <v>1459</v>
+        <v>1462</v>
       </c>
       <c r="D1178" t="s">
-        <v>1460</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1179" spans="1:4">
       <c r="A1179" t="s">
-        <v>1353</v>
+        <v>1460</v>
       </c>
       <c r="B1179" t="s">
-        <v>1461</v>
+        <v>1463</v>
       </c>
       <c r="C1179" t="s">
-        <v>1462</v>
+        <v>1464</v>
       </c>
       <c r="D1179" t="s">
-        <v>1356</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1180" spans="1:4">
       <c r="A1180" t="s">
-        <v>1353</v>
+        <v>1460</v>
       </c>
       <c r="B1180" t="s">
-        <v>1463</v>
+        <v>1465</v>
       </c>
       <c r="C1180" t="s">
-        <v>1464</v>
+        <v>1466</v>
       </c>
       <c r="D1180" t="s">
-        <v>1418</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1181" spans="1:4">
       <c r="A1181" t="s">
-        <v>1465</v>
+        <v>1460</v>
       </c>
       <c r="B1181" t="s">
-        <v>302</v>
+        <v>180</v>
       </c>
       <c r="C1181" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="D1181" t="s">
-        <v>7</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1182" spans="1:4">
       <c r="A1182" t="s">
-        <v>1465</v>
+        <v>1460</v>
       </c>
       <c r="B1182" t="s">
-        <v>958</v>
+        <v>1468</v>
       </c>
       <c r="C1182" t="s">
-        <v>1467</v>
+        <v>1469</v>
       </c>
       <c r="D1182" t="s">
-        <v>7</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1183" spans="1:4">
       <c r="A1183" t="s">
-        <v>1465</v>
+        <v>1460</v>
       </c>
       <c r="B1183" t="s">
-        <v>961</v>
+        <v>1470</v>
       </c>
       <c r="C1183" t="s">
-        <v>1468</v>
+        <v>1471</v>
       </c>
       <c r="D1183" t="s">
-        <v>7</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1184" spans="1:4">
       <c r="A1184" t="s">
-        <v>1465</v>
+        <v>1460</v>
       </c>
       <c r="B1184" t="s">
-        <v>964</v>
+        <v>1472</v>
       </c>
       <c r="C1184" t="s">
-        <v>1469</v>
+        <v>1473</v>
       </c>
       <c r="D1184" t="s">
-        <v>7</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1185" spans="1:4">
       <c r="A1185" t="s">
-        <v>1465</v>
+        <v>1460</v>
       </c>
       <c r="B1185" t="s">
-        <v>970</v>
+        <v>1474</v>
       </c>
       <c r="C1185" t="s">
-        <v>1470</v>
+        <v>1475</v>
       </c>
       <c r="D1185" t="s">
-        <v>7</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1186" spans="1:4">
       <c r="A1186" t="s">
-        <v>1465</v>
+        <v>1460</v>
       </c>
       <c r="B1186" t="s">
-        <v>967</v>
+        <v>1476</v>
       </c>
       <c r="C1186" t="s">
-        <v>1471</v>
+        <v>1477</v>
       </c>
       <c r="D1186" t="s">
-        <v>7</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="1187" spans="1:4">
       <c r="A1187" t="s">
-        <v>1472</v>
+        <v>1460</v>
       </c>
       <c r="B1187" t="s">
-        <v>1473</v>
+        <v>1479</v>
       </c>
       <c r="C1187" t="s">
-        <v>1474</v>
+        <v>1480</v>
       </c>
       <c r="D1187" t="s">
-        <v>472</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="1188" spans="1:4">
       <c r="A1188" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B1188" t="s">
         <v>1472</v>
       </c>
-      <c r="B1188" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1188" t="s">
-        <v>1476</v>
+        <v>1473</v>
       </c>
       <c r="D1188" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1189" spans="1:4">
       <c r="A1189" t="s">
-        <v>1472</v>
+        <v>1482</v>
       </c>
       <c r="B1189" t="s">
-        <v>1477</v>
+        <v>1470</v>
       </c>
       <c r="C1189" t="s">
-        <v>1478</v>
+        <v>1471</v>
       </c>
       <c r="D1189" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1190" spans="1:4">
       <c r="A1190" t="s">
-        <v>1472</v>
+        <v>1483</v>
       </c>
       <c r="B1190" t="s">
-        <v>180</v>
+        <v>1468</v>
       </c>
       <c r="C1190" t="s">
-        <v>1479</v>
+        <v>1469</v>
       </c>
       <c r="D1190" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1191" spans="1:4">
       <c r="A1191" t="s">
-        <v>1472</v>
+        <v>1484</v>
       </c>
       <c r="B1191" t="s">
-        <v>1480</v>
+        <v>180</v>
       </c>
       <c r="C1191" t="s">
-        <v>1481</v>
+        <v>1467</v>
       </c>
       <c r="D1191" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1192" spans="1:4">
       <c r="A1192" t="s">
-        <v>1472</v>
+        <v>1485</v>
       </c>
       <c r="B1192" t="s">
-        <v>1482</v>
+        <v>12</v>
       </c>
       <c r="C1192" t="s">
-        <v>1483</v>
+        <v>13</v>
       </c>
       <c r="D1192" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1193" spans="1:4">
       <c r="A1193" t="s">
-        <v>1472</v>
+        <v>1486</v>
       </c>
       <c r="B1193" t="s">
-        <v>1484</v>
+        <v>1461</v>
       </c>
       <c r="C1193" t="s">
-        <v>1485</v>
+        <v>1462</v>
       </c>
       <c r="D1193" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1194" spans="1:4">
       <c r="A1194" t="s">
-        <v>1472</v>
+        <v>1487</v>
       </c>
       <c r="B1194" t="s">
-        <v>1486</v>
+        <v>1463</v>
       </c>
       <c r="C1194" t="s">
-        <v>1487</v>
+        <v>1464</v>
       </c>
       <c r="D1194" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1195" spans="1:4">
       <c r="A1195" t="s">
-        <v>1472</v>
+        <v>1488</v>
       </c>
       <c r="B1195" t="s">
-        <v>1488</v>
+        <v>1465</v>
       </c>
       <c r="C1195" t="s">
-        <v>1489</v>
+        <v>1466</v>
       </c>
       <c r="D1195" t="s">
-        <v>1490</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1196" spans="1:4">
       <c r="A1196" t="s">
-        <v>1472</v>
+        <v>1489</v>
       </c>
       <c r="B1196" t="s">
-        <v>1491</v>
+        <v>1465</v>
       </c>
       <c r="C1196" t="s">
-        <v>1492</v>
+        <v>1466</v>
       </c>
       <c r="D1196" t="s">
-        <v>1490</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1197" spans="1:4">
       <c r="A1197" t="s">
-        <v>1493</v>
+        <v>1489</v>
       </c>
       <c r="B1197" t="s">
-        <v>1484</v>
+        <v>1490</v>
       </c>
       <c r="C1197" t="s">
-        <v>1485</v>
+        <v>1491</v>
       </c>
       <c r="D1197" t="s">
-        <v>472</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="1198" spans="1:4">
       <c r="A1198" t="s">
-        <v>1494</v>
+        <v>1489</v>
       </c>
       <c r="B1198" t="s">
-        <v>1482</v>
+        <v>1463</v>
       </c>
       <c r="C1198" t="s">
-        <v>1483</v>
+        <v>1464</v>
       </c>
       <c r="D1198" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1199" spans="1:4">
       <c r="A1199" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D1199" t="s">
         <v>1495</v>
-      </c>
-[...7 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="1200" spans="1:4">
       <c r="A1200" t="s">
-        <v>1496</v>
+        <v>1489</v>
       </c>
       <c r="B1200" t="s">
-        <v>180</v>
+        <v>1461</v>
       </c>
       <c r="C1200" t="s">
-        <v>1479</v>
+        <v>1462</v>
       </c>
       <c r="D1200" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1201" spans="1:4">
       <c r="A1201" t="s">
-        <v>1497</v>
+        <v>1489</v>
       </c>
       <c r="B1201" t="s">
         <v>12</v>
       </c>
       <c r="C1201" t="s">
         <v>13</v>
       </c>
       <c r="D1201" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1202" spans="1:4">
       <c r="A1202" t="s">
-        <v>1498</v>
+        <v>1489</v>
       </c>
       <c r="B1202" t="s">
-        <v>1473</v>
+        <v>1468</v>
       </c>
       <c r="C1202" t="s">
-        <v>1474</v>
+        <v>1469</v>
       </c>
       <c r="D1202" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1203" spans="1:4">
       <c r="A1203" t="s">
-        <v>1499</v>
+        <v>1489</v>
       </c>
       <c r="B1203" t="s">
-        <v>1475</v>
+        <v>180</v>
       </c>
       <c r="C1203" t="s">
-        <v>1476</v>
+        <v>1467</v>
       </c>
       <c r="D1203" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1204" spans="1:4">
       <c r="A1204" t="s">
-        <v>1500</v>
+        <v>1489</v>
       </c>
       <c r="B1204" t="s">
-        <v>1477</v>
+        <v>1496</v>
       </c>
       <c r="C1204" t="s">
-        <v>1478</v>
+        <v>1497</v>
       </c>
       <c r="D1204" t="s">
-        <v>472</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="1205" spans="1:4">
       <c r="A1205" t="s">
-        <v>1501</v>
+        <v>1489</v>
       </c>
       <c r="B1205" t="s">
-        <v>1477</v>
+        <v>1470</v>
       </c>
       <c r="C1205" t="s">
-        <v>1478</v>
+        <v>1471</v>
       </c>
       <c r="D1205" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1206" spans="1:4">
       <c r="A1206" t="s">
-        <v>1501</v>
+        <v>1489</v>
       </c>
       <c r="B1206" t="s">
-        <v>1502</v>
+        <v>1472</v>
       </c>
       <c r="C1206" t="s">
-        <v>1503</v>
+        <v>1473</v>
       </c>
       <c r="D1206" t="s">
-        <v>235</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1207" spans="1:4">
       <c r="A1207" t="s">
-        <v>1501</v>
+        <v>1489</v>
       </c>
       <c r="B1207" t="s">
-        <v>1475</v>
+        <v>1479</v>
       </c>
       <c r="C1207" t="s">
-        <v>1476</v>
+        <v>1480</v>
       </c>
       <c r="D1207" t="s">
-        <v>472</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="1208" spans="1:4">
       <c r="A1208" t="s">
-        <v>1501</v>
+        <v>1489</v>
       </c>
       <c r="B1208" t="s">
-        <v>1504</v>
+        <v>1476</v>
       </c>
       <c r="C1208" t="s">
-        <v>1505</v>
+        <v>1477</v>
       </c>
       <c r="D1208" t="s">
-        <v>1506</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="1209" spans="1:4">
       <c r="A1209" t="s">
-        <v>1501</v>
+        <v>1489</v>
       </c>
       <c r="B1209" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="C1209" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="D1209" t="s">
-        <v>472</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="1210" spans="1:4">
       <c r="A1210" t="s">
         <v>1501</v>
       </c>
       <c r="B1210" t="s">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>1502</v>
+      </c>
+      <c r="C1210"/>
       <c r="D1210" t="s">
-        <v>472</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1211" spans="1:4">
       <c r="A1211" t="s">
         <v>1501</v>
       </c>
       <c r="B1211" t="s">
-        <v>180</v>
-[...3 lines deleted...]
-      </c>
+        <v>1503</v>
+      </c>
+      <c r="C1211"/>
       <c r="D1211" t="s">
-        <v>472</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1212" spans="1:4">
       <c r="A1212" t="s">
         <v>1501</v>
       </c>
       <c r="B1212" t="s">
-        <v>1480</v>
-[...3 lines deleted...]
-      </c>
+        <v>1504</v>
+      </c>
+      <c r="C1212"/>
       <c r="D1212" t="s">
-        <v>472</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1213" spans="1:4">
       <c r="A1213" t="s">
         <v>1501</v>
       </c>
       <c r="B1213" t="s">
-        <v>1507</v>
-[...3 lines deleted...]
-      </c>
+        <v>553</v>
+      </c>
+      <c r="C1213"/>
       <c r="D1213" t="s">
-        <v>1509</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="A1214" t="s">
-        <v>1501</v>
+        <v>1505</v>
       </c>
       <c r="B1214" t="s">
-        <v>1482</v>
+        <v>1506</v>
       </c>
       <c r="C1214" t="s">
-        <v>1483</v>
+        <v>1507</v>
       </c>
       <c r="D1214" t="s">
-        <v>472</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1215" spans="1:4">
       <c r="A1215" t="s">
-        <v>1501</v>
+        <v>1508</v>
       </c>
       <c r="B1215" t="s">
-        <v>1484</v>
+        <v>1509</v>
       </c>
       <c r="C1215" t="s">
-        <v>1485</v>
+        <v>1510</v>
       </c>
       <c r="D1215" t="s">
-        <v>472</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1216" spans="1:4">
       <c r="A1216" t="s">
-        <v>1501</v>
+        <v>1511</v>
       </c>
       <c r="B1216" t="s">
-        <v>1491</v>
+        <v>1512</v>
       </c>
       <c r="C1216" t="s">
-        <v>1492</v>
+        <v>1513</v>
       </c>
       <c r="D1216" t="s">
-        <v>1510</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1217" spans="1:4">
       <c r="A1217" t="s">
-        <v>1501</v>
+        <v>1514</v>
       </c>
       <c r="B1217" t="s">
-        <v>1488</v>
+        <v>1201</v>
       </c>
       <c r="C1217" t="s">
-        <v>1489</v>
+        <v>1515</v>
       </c>
       <c r="D1217" t="s">
-        <v>1510</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1218" spans="1:4">
       <c r="A1218" t="s">
-        <v>1501</v>
+        <v>1516</v>
       </c>
       <c r="B1218" t="s">
-        <v>1486</v>
+        <v>180</v>
       </c>
       <c r="C1218" t="s">
-        <v>1487</v>
+        <v>1517</v>
       </c>
       <c r="D1218" t="s">
-        <v>1511</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1219" spans="1:4">
       <c r="A1219" t="s">
-        <v>1512</v>
+        <v>1518</v>
       </c>
       <c r="B1219" t="s">
-        <v>1513</v>
-[...1 lines deleted...]
-      <c r="C1219"/>
+        <v>1519</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>1520</v>
+      </c>
       <c r="D1219" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1220" spans="1:4">
       <c r="A1220" t="s">
-        <v>1512</v>
+        <v>1521</v>
       </c>
       <c r="B1220" t="s">
-        <v>1514</v>
-[...1 lines deleted...]
-      <c r="C1220"/>
+        <v>1519</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>1520</v>
+      </c>
       <c r="D1220" t="s">
-        <v>26</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="1221" spans="1:4">
       <c r="A1221" t="s">
-        <v>1512</v>
+        <v>1521</v>
       </c>
       <c r="B1221" t="s">
-        <v>1515</v>
-[...1 lines deleted...]
-      <c r="C1221"/>
+        <v>180</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>1517</v>
+      </c>
       <c r="D1221" t="s">
-        <v>26</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="1222" spans="1:4">
       <c r="A1222" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B1222" t="s">
         <v>1512</v>
       </c>
-      <c r="B1222" t="s">
-[...2 lines deleted...]
-      <c r="C1222"/>
+      <c r="C1222" t="s">
+        <v>1513</v>
+      </c>
       <c r="D1222" t="s">
-        <v>26</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="1223" spans="1:4">
       <c r="A1223" t="s">
-        <v>1516</v>
+        <v>1521</v>
       </c>
       <c r="B1223" t="s">
-        <v>1517</v>
+        <v>1201</v>
       </c>
       <c r="C1223" t="s">
-        <v>1518</v>
+        <v>1515</v>
       </c>
       <c r="D1223" t="s">
-        <v>7</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="1224" spans="1:4">
       <c r="A1224" t="s">
-        <v>1519</v>
+        <v>1521</v>
       </c>
       <c r="B1224" t="s">
-        <v>1520</v>
+        <v>1509</v>
       </c>
       <c r="C1224" t="s">
-        <v>1521</v>
+        <v>1510</v>
       </c>
       <c r="D1224" t="s">
-        <v>7</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="1225" spans="1:4">
       <c r="A1225" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D1225" t="s">
         <v>1522</v>
-      </c>
-[...7 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="1226" spans="1:4">
       <c r="A1226" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B1226" t="s">
         <v>1525</v>
-      </c>
-[...1 lines deleted...]
-        <v>1213</v>
       </c>
       <c r="C1226" t="s">
         <v>1526</v>
       </c>
       <c r="D1226" t="s">
-        <v>7</v>
+        <v>235</v>
       </c>
     </row>
     <row r="1227" spans="1:4">
       <c r="A1227" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B1227" t="s">
         <v>1527</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="C1227" t="s">
         <v>1528</v>
       </c>
       <c r="D1227" t="s">
-        <v>7</v>
+        <v>235</v>
       </c>
     </row>
     <row r="1228" spans="1:4">
       <c r="A1228" t="s">
-        <v>1529</v>
+        <v>1524</v>
       </c>
       <c r="B1228" t="s">
-        <v>1530</v>
+        <v>13</v>
       </c>
       <c r="C1228" t="s">
-        <v>1531</v>
+        <v>13</v>
       </c>
       <c r="D1228" t="s">
-        <v>7</v>
+        <v>235</v>
       </c>
     </row>
     <row r="1229" spans="1:4">
       <c r="A1229" t="s">
-        <v>1532</v>
+        <v>1529</v>
       </c>
       <c r="B1229" t="s">
-        <v>1530</v>
+        <v>477</v>
       </c>
       <c r="C1229" t="s">
-        <v>1531</v>
+        <v>553</v>
       </c>
       <c r="D1229" t="s">
-        <v>1533</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1230" spans="1:4">
       <c r="A1230" t="s">
-        <v>1532</v>
+        <v>1530</v>
       </c>
       <c r="B1230" t="s">
-        <v>180</v>
+        <v>12</v>
       </c>
       <c r="C1230" t="s">
-        <v>1528</v>
+        <v>13</v>
       </c>
       <c r="D1230" t="s">
-        <v>1534</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1231" spans="1:4">
       <c r="A1231" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B1231" t="s">
         <v>1532</v>
       </c>
-      <c r="B1231" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1231" t="s">
-        <v>1526</v>
+        <v>1533</v>
       </c>
       <c r="D1231" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="1232" spans="1:4">
       <c r="A1232" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="B1232" t="s">
-        <v>1523</v>
+        <v>1536</v>
       </c>
       <c r="C1232" t="s">
-        <v>1524</v>
+        <v>1537</v>
       </c>
       <c r="D1232" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="1233" spans="1:4">
       <c r="A1233" t="s">
-        <v>1532</v>
+        <v>1538</v>
       </c>
       <c r="B1233" t="s">
-        <v>1520</v>
+        <v>1536</v>
       </c>
       <c r="C1233" t="s">
-        <v>1521</v>
+        <v>1537</v>
       </c>
       <c r="D1233" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="1234" spans="1:4">
       <c r="A1234" t="s">
-        <v>1532</v>
+        <v>1538</v>
       </c>
       <c r="B1234" t="s">
-        <v>1517</v>
+        <v>1537</v>
       </c>
       <c r="C1234" t="s">
-        <v>1518</v>
+        <v>1537</v>
       </c>
       <c r="D1234" t="s">
-        <v>1533</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1235" spans="1:4">
       <c r="A1235" t="s">
-        <v>1535</v>
+        <v>1538</v>
       </c>
       <c r="B1235" t="s">
-        <v>1536</v>
+        <v>1533</v>
       </c>
       <c r="C1235" t="s">
-        <v>1537</v>
+        <v>1533</v>
       </c>
       <c r="D1235" t="s">
-        <v>235</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1236" spans="1:4">
       <c r="A1236" t="s">
-        <v>1535</v>
+        <v>1538</v>
       </c>
       <c r="B1236" t="s">
-        <v>1538</v>
+        <v>1532</v>
       </c>
       <c r="C1236" t="s">
-        <v>1539</v>
+        <v>1533</v>
       </c>
       <c r="D1236" t="s">
-        <v>235</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="1237" spans="1:4">
       <c r="A1237" t="s">
-        <v>1535</v>
+        <v>1538</v>
       </c>
       <c r="B1237" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C1237" t="s">
         <v>13</v>
       </c>
       <c r="D1237" t="s">
-        <v>235</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1238" spans="1:4">
       <c r="A1238" t="s">
-        <v>1540</v>
+        <v>1538</v>
       </c>
       <c r="B1238" t="s">
-        <v>494</v>
+        <v>477</v>
       </c>
       <c r="C1238" t="s">
-        <v>571</v>
+        <v>553</v>
       </c>
       <c r="D1238" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1239" spans="1:4">
       <c r="A1239" t="s">
-        <v>1541</v>
+        <v>1539</v>
       </c>
       <c r="B1239" t="s">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>798</v>
+      </c>
+      <c r="C1239"/>
       <c r="D1239" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1240" spans="1:4">
       <c r="A1240" t="s">
-        <v>1542</v>
+        <v>1540</v>
       </c>
       <c r="B1240" t="s">
-        <v>1543</v>
-[...3 lines deleted...]
-      </c>
+        <v>841</v>
+      </c>
+      <c r="C1240"/>
       <c r="D1240" t="s">
-        <v>1545</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1241" spans="1:4">
       <c r="A1241" t="s">
-        <v>1546</v>
+        <v>1541</v>
       </c>
       <c r="B1241" t="s">
-        <v>1547</v>
-[...3 lines deleted...]
-      </c>
+        <v>802</v>
+      </c>
+      <c r="C1241"/>
       <c r="D1241" t="s">
-        <v>1545</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1242" spans="1:4">
       <c r="A1242" t="s">
-        <v>1549</v>
+        <v>1542</v>
       </c>
       <c r="B1242" t="s">
-        <v>1547</v>
-[...3 lines deleted...]
-      </c>
+        <v>806</v>
+      </c>
+      <c r="C1242"/>
       <c r="D1242" t="s">
-        <v>1545</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1243" spans="1:4">
       <c r="A1243" t="s">
-        <v>1549</v>
+        <v>1543</v>
       </c>
       <c r="B1243" t="s">
-        <v>1548</v>
-[...3 lines deleted...]
-      </c>
+        <v>811</v>
+      </c>
+      <c r="C1243"/>
       <c r="D1243" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1244" spans="1:4">
       <c r="A1244" t="s">
-        <v>1549</v>
+        <v>1544</v>
       </c>
       <c r="B1244" t="s">
-        <v>1544</v>
-[...3 lines deleted...]
-      </c>
+        <v>811</v>
+      </c>
+      <c r="C1244"/>
       <c r="D1244" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1245" spans="1:4">
       <c r="A1245" t="s">
-        <v>1549</v>
+        <v>1544</v>
       </c>
       <c r="B1245" t="s">
-        <v>1543</v>
-[...3 lines deleted...]
-      </c>
+        <v>816</v>
+      </c>
+      <c r="C1245"/>
       <c r="D1245" t="s">
         <v>1545</v>
       </c>
     </row>
     <row r="1246" spans="1:4">
       <c r="A1246" t="s">
-        <v>1549</v>
+        <v>1544</v>
       </c>
       <c r="B1246" t="s">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>806</v>
+      </c>
+      <c r="C1246"/>
       <c r="D1246" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1247" spans="1:4">
       <c r="A1247" t="s">
-        <v>1549</v>
+        <v>1544</v>
       </c>
       <c r="B1247" t="s">
-        <v>494</v>
-[...3 lines deleted...]
-      </c>
+        <v>802</v>
+      </c>
+      <c r="C1247"/>
       <c r="D1247" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1248" spans="1:4">
       <c r="A1248" t="s">
-        <v>1550</v>
+        <v>1544</v>
       </c>
       <c r="B1248" t="s">
-        <v>811</v>
+        <v>841</v>
       </c>
       <c r="C1248"/>
       <c r="D1248" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="1249" spans="1:4">
       <c r="A1249" t="s">
-        <v>1551</v>
+        <v>1544</v>
       </c>
       <c r="B1249" t="s">
-        <v>854</v>
+        <v>798</v>
       </c>
       <c r="C1249"/>
       <c r="D1249" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="1250" spans="1:4">
       <c r="A1250" t="s">
-        <v>1552</v>
+        <v>1546</v>
       </c>
       <c r="B1250" t="s">
-        <v>815</v>
-[...1 lines deleted...]
-      <c r="C1250"/>
+        <v>964</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>1547</v>
+      </c>
       <c r="D1250" t="s">
-        <v>26</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="1251" spans="1:4">
       <c r="A1251" t="s">
-        <v>1553</v>
+        <v>1549</v>
       </c>
       <c r="B1251" t="s">
-        <v>819</v>
-[...1 lines deleted...]
-      <c r="C1251"/>
+        <v>5</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>1550</v>
+      </c>
       <c r="D1251" t="s">
-        <v>26</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="1252" spans="1:4">
       <c r="A1252" t="s">
-        <v>1554</v>
+        <v>1551</v>
       </c>
       <c r="B1252" t="s">
-        <v>824</v>
-[...1 lines deleted...]
-      <c r="C1252"/>
+        <v>1552</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>1553</v>
+      </c>
       <c r="D1252" t="s">
-        <v>26</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="1253" spans="1:4">
       <c r="A1253" t="s">
-        <v>1555</v>
+        <v>1554</v>
       </c>
       <c r="B1253" t="s">
-        <v>824</v>
-[...1 lines deleted...]
-      <c r="C1253"/>
+        <v>9</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>1550</v>
+      </c>
       <c r="D1253" t="s">
-        <v>26</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="1254" spans="1:4">
       <c r="A1254" t="s">
         <v>1555</v>
       </c>
       <c r="B1254" t="s">
-        <v>833</v>
-[...1 lines deleted...]
-      <c r="C1254"/>
+        <v>314</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>1550</v>
+      </c>
       <c r="D1254" t="s">
-        <v>1556</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="1255" spans="1:4">
       <c r="A1255" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="B1255" t="s">
-        <v>819</v>
-[...1 lines deleted...]
-      <c r="C1255"/>
+        <v>317</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>1550</v>
+      </c>
       <c r="D1255" t="s">
-        <v>26</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="1256" spans="1:4">
       <c r="A1256" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
       <c r="B1256" t="s">
-        <v>815</v>
-[...1 lines deleted...]
-      <c r="C1256"/>
+        <v>930</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>1558</v>
+      </c>
       <c r="D1256" t="s">
-        <v>26</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="1257" spans="1:4">
       <c r="A1257" t="s">
-        <v>1555</v>
+        <v>1559</v>
       </c>
       <c r="B1257" t="s">
-        <v>854</v>
-[...1 lines deleted...]
-      <c r="C1257"/>
+        <v>939</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>1560</v>
+      </c>
       <c r="D1257" t="s">
-        <v>26</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="1258" spans="1:4">
       <c r="A1258" t="s">
-        <v>1555</v>
+        <v>1561</v>
       </c>
       <c r="B1258" t="s">
-        <v>811</v>
-[...1 lines deleted...]
-      <c r="C1258"/>
+        <v>941</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>1560</v>
+      </c>
       <c r="D1258" t="s">
-        <v>26</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="1259" spans="1:4">
       <c r="A1259" t="s">
-        <v>1557</v>
+        <v>1562</v>
       </c>
       <c r="B1259" t="s">
-        <v>976</v>
+        <v>935</v>
       </c>
       <c r="C1259" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
       <c r="D1259" t="s">
-        <v>1559</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="1260" spans="1:4">
       <c r="A1260" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>937</v>
+      </c>
+      <c r="C1260" t="s">
         <v>1560</v>
       </c>
-      <c r="B1260" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1260" t="s">
-        <v>1559</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="1261" spans="1:4">
       <c r="A1261" t="s">
-        <v>1562</v>
+        <v>1564</v>
       </c>
       <c r="B1261" t="s">
-        <v>1563</v>
+        <v>937</v>
       </c>
       <c r="C1261" t="s">
-        <v>1564</v>
+        <v>1560</v>
       </c>
       <c r="D1261" t="s">
-        <v>1559</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="1262" spans="1:4">
       <c r="A1262" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>935</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D1262" t="s">
         <v>1565</v>
-      </c>
-[...7 lines deleted...]
-        <v>1559</v>
       </c>
     </row>
     <row r="1263" spans="1:4">
       <c r="A1263" t="s">
-        <v>1566</v>
+        <v>1564</v>
       </c>
       <c r="B1263" t="s">
-        <v>328</v>
+        <v>939</v>
       </c>
       <c r="C1263" t="s">
-        <v>1561</v>
+        <v>1560</v>
       </c>
       <c r="D1263" t="s">
-        <v>1559</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="1264" spans="1:4">
       <c r="A1264" t="s">
-        <v>1567</v>
+        <v>1564</v>
       </c>
       <c r="B1264" t="s">
-        <v>331</v>
+        <v>941</v>
       </c>
       <c r="C1264" t="s">
-        <v>1561</v>
+        <v>1560</v>
       </c>
       <c r="D1264" t="s">
-        <v>1559</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="1265" spans="1:4">
       <c r="A1265" t="s">
-        <v>1568</v>
+        <v>1564</v>
       </c>
       <c r="B1265" t="s">
-        <v>942</v>
+        <v>930</v>
       </c>
       <c r="C1265" t="s">
-        <v>1569</v>
+        <v>1558</v>
       </c>
       <c r="D1265" t="s">
-        <v>1559</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="1266" spans="1:4">
       <c r="A1266" t="s">
-        <v>1570</v>
+        <v>1564</v>
       </c>
       <c r="B1266" t="s">
-        <v>951</v>
+        <v>317</v>
       </c>
       <c r="C1266" t="s">
-        <v>1571</v>
+        <v>1550</v>
       </c>
       <c r="D1266" t="s">
-        <v>1559</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="1267" spans="1:4">
       <c r="A1267" t="s">
-        <v>1572</v>
+        <v>1564</v>
       </c>
       <c r="B1267" t="s">
-        <v>953</v>
+        <v>314</v>
       </c>
       <c r="C1267" t="s">
-        <v>1571</v>
+        <v>1550</v>
       </c>
       <c r="D1267" t="s">
-        <v>1559</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="1268" spans="1:4">
       <c r="A1268" t="s">
-        <v>1573</v>
+        <v>1564</v>
       </c>
       <c r="B1268" t="s">
-        <v>947</v>
+        <v>1552</v>
       </c>
       <c r="C1268" t="s">
-        <v>1571</v>
+        <v>1553</v>
       </c>
       <c r="D1268" t="s">
-        <v>1559</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="1269" spans="1:4">
       <c r="A1269" t="s">
-        <v>1574</v>
+        <v>1564</v>
       </c>
       <c r="B1269" t="s">
-        <v>949</v>
+        <v>9</v>
       </c>
       <c r="C1269" t="s">
-        <v>1571</v>
+        <v>1550</v>
       </c>
       <c r="D1269" t="s">
-        <v>1559</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="1270" spans="1:4">
       <c r="A1270" t="s">
-        <v>1575</v>
+        <v>1564</v>
       </c>
       <c r="B1270" t="s">
-        <v>949</v>
+        <v>5</v>
       </c>
       <c r="C1270" t="s">
-        <v>1571</v>
+        <v>1550</v>
       </c>
       <c r="D1270" t="s">
-        <v>1559</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="1271" spans="1:4">
       <c r="A1271" t="s">
-        <v>1575</v>
+        <v>1564</v>
       </c>
       <c r="B1271" t="s">
-        <v>947</v>
+        <v>964</v>
       </c>
       <c r="C1271" t="s">
-        <v>1571</v>
+        <v>1547</v>
       </c>
       <c r="D1271" t="s">
-        <v>1576</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="1272" spans="1:4">
       <c r="A1272" t="s">
-        <v>1575</v>
+        <v>1566</v>
       </c>
       <c r="B1272" t="s">
-        <v>951</v>
+        <v>1567</v>
       </c>
       <c r="C1272" t="s">
-        <v>1571</v>
+        <v>1568</v>
       </c>
       <c r="D1272" t="s">
-        <v>1576</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1273" spans="1:4">
       <c r="A1273" t="s">
-        <v>1575</v>
+        <v>1569</v>
       </c>
       <c r="B1273" t="s">
-        <v>953</v>
+        <v>1570</v>
       </c>
       <c r="C1273" t="s">
         <v>1571</v>
       </c>
       <c r="D1273" t="s">
-        <v>1576</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1274" spans="1:4">
       <c r="A1274" t="s">
-        <v>1575</v>
+        <v>1572</v>
       </c>
       <c r="B1274" t="s">
-        <v>942</v>
+        <v>1570</v>
       </c>
       <c r="C1274" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="D1274" t="s">
-        <v>1559</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1275" spans="1:4">
       <c r="A1275" t="s">
-        <v>1575</v>
+        <v>1572</v>
       </c>
       <c r="B1275" t="s">
-        <v>331</v>
+        <v>1567</v>
       </c>
       <c r="C1275" t="s">
-        <v>1561</v>
+        <v>1568</v>
       </c>
       <c r="D1275" t="s">
-        <v>1559</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1276" spans="1:4">
       <c r="A1276" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C1276" t="s">
         <v>1575</v>
       </c>
-      <c r="B1276" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1276" t="s">
-        <v>1576</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1277" spans="1:4">
       <c r="A1277" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C1277" t="s">
         <v>1575</v>
       </c>
-      <c r="B1277" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1277" t="s">
-        <v>1559</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1278" spans="1:4">
       <c r="A1278" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C1278" t="s">
         <v>1575</v>
       </c>
-      <c r="B1278" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1278" t="s">
-        <v>1576</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1279" spans="1:4">
       <c r="A1279" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C1279" t="s">
         <v>1575</v>
       </c>
-      <c r="B1279" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1279" t="s">
-        <v>1559</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1280" spans="1:4">
       <c r="A1280" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C1280" t="s">
         <v>1575</v>
       </c>
-      <c r="B1280" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1280" t="s">
-        <v>1559</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1281" spans="1:4">
       <c r="A1281" t="s">
-        <v>1577</v>
+        <v>1580</v>
       </c>
       <c r="B1281" t="s">
-        <v>1578</v>
+        <v>1574</v>
       </c>
       <c r="C1281" t="s">
-        <v>1579</v>
+        <v>1575</v>
       </c>
       <c r="D1281" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1282" spans="1:4">
       <c r="A1282" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="B1282" t="s">
-        <v>1581</v>
+        <v>1567</v>
       </c>
       <c r="C1282" t="s">
-        <v>1582</v>
+        <v>1568</v>
       </c>
       <c r="D1282" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1283" spans="1:4">
       <c r="A1283" t="s">
-        <v>1583</v>
+        <v>1582</v>
       </c>
       <c r="B1283" t="s">
-        <v>1581</v>
+        <v>558</v>
       </c>
       <c r="C1283" t="s">
-        <v>1582</v>
+        <v>559</v>
       </c>
       <c r="D1283" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1284" spans="1:4">
       <c r="A1284" t="s">
         <v>1583</v>
       </c>
       <c r="B1284" t="s">
-        <v>1578</v>
+        <v>1584</v>
       </c>
       <c r="C1284" t="s">
-        <v>1579</v>
+        <v>1585</v>
       </c>
       <c r="D1284" t="s">
-        <v>7</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="1285" spans="1:4">
       <c r="A1285" t="s">
-        <v>1584</v>
+        <v>1583</v>
       </c>
       <c r="B1285" t="s">
-        <v>1585</v>
+        <v>558</v>
       </c>
       <c r="C1285" t="s">
-        <v>1586</v>
+        <v>559</v>
       </c>
       <c r="D1285" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1286" spans="1:4">
       <c r="A1286" t="s">
-        <v>1587</v>
+        <v>1583</v>
       </c>
       <c r="B1286" t="s">
-        <v>1585</v>
-[...1 lines deleted...]
-      <c r="C1286" t="s">
+        <v>180</v>
+      </c>
+      <c r="C1286"/>
+      <c r="D1286" t="s">
         <v>1586</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="1287" spans="1:4">
       <c r="A1287" t="s">
-        <v>1588</v>
+        <v>1583</v>
       </c>
       <c r="B1287" t="s">
-        <v>1585</v>
+        <v>1567</v>
       </c>
       <c r="C1287" t="s">
-        <v>1586</v>
+        <v>1568</v>
       </c>
       <c r="D1287" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1288" spans="1:4">
       <c r="A1288" t="s">
-        <v>1589</v>
+        <v>1583</v>
       </c>
       <c r="B1288" t="s">
-        <v>1585</v>
+        <v>1570</v>
       </c>
       <c r="C1288" t="s">
-        <v>1586</v>
+        <v>1571</v>
       </c>
       <c r="D1288" t="s">
-        <v>14</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="1289" spans="1:4">
       <c r="A1289" t="s">
-        <v>1590</v>
+        <v>1583</v>
       </c>
       <c r="B1289" t="s">
-        <v>1585</v>
+        <v>566</v>
       </c>
       <c r="C1289" t="s">
-        <v>1586</v>
+        <v>567</v>
       </c>
       <c r="D1289" t="s">
-        <v>14</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="1290" spans="1:4">
       <c r="A1290" t="s">
-        <v>1591</v>
+        <v>1583</v>
       </c>
       <c r="B1290" t="s">
-        <v>1585</v>
+        <v>1589</v>
       </c>
       <c r="C1290" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D1290" t="s">
         <v>1586</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="1291" spans="1:4">
       <c r="A1291" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>567</v>
+      </c>
+      <c r="C1291" t="s">
         <v>1592</v>
-      </c>
-[...4 lines deleted...]
-        <v>1579</v>
       </c>
       <c r="D1291" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1292" spans="1:4">
       <c r="A1292" t="s">
         <v>1593</v>
       </c>
       <c r="B1292" t="s">
-        <v>575</v>
+        <v>1570</v>
       </c>
       <c r="C1292" t="s">
-        <v>576</v>
+        <v>1571</v>
       </c>
       <c r="D1292" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1293" spans="1:4">
       <c r="A1293" t="s">
         <v>1594</v>
       </c>
       <c r="B1293" t="s">
-        <v>575</v>
+        <v>558</v>
       </c>
       <c r="C1293" t="s">
-        <v>576</v>
+        <v>559</v>
       </c>
       <c r="D1293" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1294" spans="1:4">
       <c r="A1294" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="B1294" t="s">
-        <v>1581</v>
+        <v>1596</v>
       </c>
       <c r="C1294" t="s">
-        <v>1582</v>
+        <v>1597</v>
       </c>
       <c r="D1294" t="s">
-        <v>1595</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1295" spans="1:4">
       <c r="A1295" t="s">
-        <v>1594</v>
+        <v>1598</v>
       </c>
       <c r="B1295" t="s">
-        <v>1596</v>
+        <v>1584</v>
       </c>
       <c r="C1295" t="s">
-        <v>1597</v>
+        <v>1585</v>
       </c>
       <c r="D1295" t="s">
-        <v>1598</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1296" spans="1:4">
       <c r="A1296" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="B1296" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="C1296"/>
+        <v>1584</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>1585</v>
+      </c>
       <c r="D1296" t="s">
-        <v>1598</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1297" spans="1:4">
       <c r="A1297" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="B1297" t="s">
-        <v>1578</v>
+        <v>558</v>
       </c>
       <c r="C1297" t="s">
-        <v>1579</v>
+        <v>559</v>
       </c>
       <c r="D1297" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1298" spans="1:4">
       <c r="A1298" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="B1298" t="s">
-        <v>583</v>
+        <v>1596</v>
       </c>
       <c r="C1298" t="s">
-        <v>584</v>
+        <v>1597</v>
       </c>
       <c r="D1298" t="s">
-        <v>1599</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1299" spans="1:4">
       <c r="A1299" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="B1299" t="s">
-        <v>1600</v>
+        <v>1570</v>
       </c>
       <c r="C1299" t="s">
-        <v>1601</v>
+        <v>1571</v>
       </c>
       <c r="D1299" t="s">
-        <v>1598</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1300" spans="1:4">
       <c r="A1300" t="s">
-        <v>1602</v>
+        <v>1599</v>
       </c>
       <c r="B1300" t="s">
-        <v>584</v>
+        <v>567</v>
       </c>
       <c r="C1300" t="s">
-        <v>1603</v>
+        <v>1592</v>
       </c>
       <c r="D1300" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1301" spans="1:4">
       <c r="A1301" t="s">
-        <v>1604</v>
+        <v>1600</v>
       </c>
       <c r="B1301" t="s">
-        <v>1581</v>
+        <v>1601</v>
       </c>
       <c r="C1301" t="s">
-        <v>1582</v>
+        <v>1602</v>
       </c>
       <c r="D1301" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1302" spans="1:4">
       <c r="A1302" t="s">
-        <v>1605</v>
+        <v>1603</v>
       </c>
       <c r="B1302" t="s">
-        <v>575</v>
+        <v>1601</v>
       </c>
       <c r="C1302" t="s">
-        <v>576</v>
+        <v>1602</v>
       </c>
       <c r="D1302" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1303" spans="1:4">
       <c r="A1303" t="s">
-        <v>1606</v>
+        <v>1604</v>
       </c>
       <c r="B1303" t="s">
-        <v>1607</v>
+        <v>1574</v>
       </c>
       <c r="C1303" t="s">
-        <v>1608</v>
+        <v>1575</v>
       </c>
       <c r="D1303" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1304" spans="1:4">
       <c r="A1304" t="s">
-        <v>1609</v>
+        <v>1605</v>
       </c>
       <c r="B1304" t="s">
-        <v>1596</v>
+        <v>1574</v>
       </c>
       <c r="C1304" t="s">
-        <v>1597</v>
+        <v>1575</v>
       </c>
       <c r="D1304" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1305" spans="1:4">
       <c r="A1305" t="s">
-        <v>1610</v>
+        <v>1606</v>
       </c>
       <c r="B1305" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C1305" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D1305" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1306" spans="1:4">
       <c r="A1306" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
       <c r="B1306" t="s">
-        <v>1607</v>
+        <v>12</v>
       </c>
       <c r="C1306" t="s">
-        <v>1608</v>
+        <v>13</v>
       </c>
       <c r="D1306" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1307" spans="1:4">
       <c r="A1307" t="s">
-        <v>1610</v>
+        <v>1608</v>
       </c>
       <c r="B1307" t="s">
-        <v>575</v>
+        <v>12</v>
       </c>
       <c r="C1307" t="s">
-        <v>576</v>
+        <v>13</v>
       </c>
       <c r="D1307" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1308" spans="1:4">
       <c r="A1308" t="s">
-        <v>1610</v>
+        <v>1608</v>
       </c>
       <c r="B1308" t="s">
-        <v>1581</v>
+        <v>1601</v>
       </c>
       <c r="C1308" t="s">
-        <v>1582</v>
+        <v>1602</v>
       </c>
       <c r="D1308" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1309" spans="1:4">
       <c r="A1309" t="s">
-        <v>1610</v>
+        <v>1609</v>
       </c>
       <c r="B1309" t="s">
-        <v>584</v>
+        <v>558</v>
       </c>
       <c r="C1309" t="s">
-        <v>1603</v>
+        <v>559</v>
       </c>
       <c r="D1309" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1310" spans="1:4">
       <c r="A1310" t="s">
-        <v>1611</v>
+        <v>1610</v>
       </c>
       <c r="B1310" t="s">
-        <v>1612</v>
+        <v>558</v>
       </c>
       <c r="C1310" t="s">
-        <v>1613</v>
+        <v>559</v>
       </c>
       <c r="D1310" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1311" spans="1:4">
       <c r="A1311" t="s">
-        <v>1614</v>
+        <v>1611</v>
       </c>
       <c r="B1311" t="s">
-        <v>1612</v>
+        <v>558</v>
       </c>
       <c r="C1311" t="s">
-        <v>1613</v>
+        <v>559</v>
       </c>
       <c r="D1311" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1312" spans="1:4">
       <c r="A1312" t="s">
-        <v>1615</v>
+        <v>1612</v>
       </c>
       <c r="B1312" t="s">
-        <v>1585</v>
+        <v>558</v>
       </c>
       <c r="C1312" t="s">
-        <v>1586</v>
+        <v>559</v>
       </c>
       <c r="D1312" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1313" spans="1:4">
       <c r="A1313" t="s">
-        <v>1616</v>
+        <v>1613</v>
       </c>
       <c r="B1313" t="s">
-        <v>1585</v>
+        <v>558</v>
       </c>
       <c r="C1313" t="s">
-        <v>1586</v>
+        <v>559</v>
       </c>
       <c r="D1313" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1314" spans="1:4">
       <c r="A1314" t="s">
-        <v>1617</v>
+        <v>1614</v>
       </c>
       <c r="B1314" t="s">
-        <v>1612</v>
+        <v>558</v>
       </c>
       <c r="C1314" t="s">
-        <v>1613</v>
+        <v>559</v>
       </c>
       <c r="D1314" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1315" spans="1:4">
       <c r="A1315" t="s">
-        <v>1618</v>
+        <v>1615</v>
       </c>
       <c r="B1315" t="s">
-        <v>12</v>
+        <v>558</v>
       </c>
       <c r="C1315" t="s">
-        <v>13</v>
+        <v>559</v>
       </c>
       <c r="D1315" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1316" spans="1:4">
       <c r="A1316" t="s">
-        <v>1619</v>
+        <v>1616</v>
       </c>
       <c r="B1316" t="s">
-        <v>12</v>
+        <v>1617</v>
       </c>
       <c r="C1316" t="s">
-        <v>13</v>
+        <v>1618</v>
       </c>
       <c r="D1316" t="s">
-        <v>7</v>
+        <v>699</v>
       </c>
     </row>
     <row r="1317" spans="1:4">
       <c r="A1317" t="s">
         <v>1619</v>
       </c>
       <c r="B1317" t="s">
-        <v>1612</v>
+        <v>1620</v>
       </c>
       <c r="C1317" t="s">
-        <v>1613</v>
+        <v>1621</v>
       </c>
       <c r="D1317" t="s">
-        <v>7</v>
+        <v>699</v>
       </c>
     </row>
     <row r="1318" spans="1:4">
       <c r="A1318" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B1318" t="s">
         <v>1620</v>
       </c>
-      <c r="B1318" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1318" t="s">
-        <v>576</v>
+        <v>1621</v>
       </c>
       <c r="D1318" t="s">
-        <v>7</v>
+        <v>699</v>
       </c>
     </row>
     <row r="1319" spans="1:4">
       <c r="A1319" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="B1319" t="s">
-        <v>575</v>
+        <v>1617</v>
       </c>
       <c r="C1319" t="s">
-        <v>576</v>
+        <v>1618</v>
       </c>
       <c r="D1319" t="s">
-        <v>7</v>
+        <v>699</v>
       </c>
     </row>
     <row r="1320" spans="1:4">
       <c r="A1320" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="B1320" t="s">
-        <v>575</v>
+        <v>558</v>
       </c>
       <c r="C1320" t="s">
-        <v>576</v>
+        <v>559</v>
       </c>
       <c r="D1320" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1321" spans="1:4">
       <c r="A1321" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="B1321" t="s">
-        <v>575</v>
+        <v>558</v>
       </c>
       <c r="C1321" t="s">
-        <v>576</v>
+        <v>559</v>
       </c>
       <c r="D1321" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1322" spans="1:4">
       <c r="A1322" t="s">
         <v>1624</v>
       </c>
       <c r="B1322" t="s">
-        <v>575</v>
+        <v>566</v>
       </c>
       <c r="C1322" t="s">
-        <v>576</v>
+        <v>567</v>
       </c>
       <c r="D1322" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1323" spans="1:4">
       <c r="A1323" t="s">
         <v>1625</v>
       </c>
       <c r="B1323" t="s">
-        <v>575</v>
+        <v>558</v>
       </c>
       <c r="C1323" t="s">
-        <v>576</v>
+        <v>559</v>
       </c>
       <c r="D1323" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1324" spans="1:4">
       <c r="A1324" t="s">
         <v>1626</v>
       </c>
       <c r="B1324" t="s">
-        <v>575</v>
+        <v>558</v>
       </c>
       <c r="C1324" t="s">
-        <v>576</v>
+        <v>559</v>
       </c>
       <c r="D1324" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1325" spans="1:4">
       <c r="A1325" t="s">
         <v>1627</v>
       </c>
       <c r="B1325" t="s">
-        <v>1628</v>
+        <v>563</v>
       </c>
       <c r="C1325" t="s">
-        <v>1629</v>
+        <v>564</v>
       </c>
       <c r="D1325" t="s">
-        <v>712</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1326" spans="1:4">
       <c r="A1326" t="s">
-        <v>1630</v>
+        <v>1628</v>
       </c>
       <c r="B1326" t="s">
-        <v>1631</v>
+        <v>565</v>
       </c>
       <c r="C1326" t="s">
-        <v>1632</v>
+        <v>1629</v>
       </c>
       <c r="D1326" t="s">
-        <v>712</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1327" spans="1:4">
       <c r="A1327" t="s">
-        <v>1633</v>
+        <v>1630</v>
       </c>
       <c r="B1327" t="s">
-        <v>1631</v>
+        <v>561</v>
       </c>
       <c r="C1327" t="s">
-        <v>1632</v>
+        <v>562</v>
       </c>
       <c r="D1327" t="s">
-        <v>712</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1328" spans="1:4">
       <c r="A1328" t="s">
-        <v>1633</v>
+        <v>1631</v>
       </c>
       <c r="B1328" t="s">
-        <v>1628</v>
+        <v>566</v>
       </c>
       <c r="C1328" t="s">
-        <v>1629</v>
+        <v>567</v>
       </c>
       <c r="D1328" t="s">
-        <v>712</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1329" spans="1:4">
       <c r="A1329" t="s">
-        <v>1634</v>
+        <v>1632</v>
       </c>
       <c r="B1329" t="s">
-        <v>575</v>
+        <v>302</v>
       </c>
       <c r="C1329" t="s">
-        <v>576</v>
+        <v>1633</v>
       </c>
       <c r="D1329" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1330" spans="1:4">
       <c r="A1330" t="s">
-        <v>1635</v>
+        <v>1634</v>
       </c>
       <c r="B1330" t="s">
-        <v>575</v>
+        <v>558</v>
       </c>
       <c r="C1330" t="s">
-        <v>576</v>
+        <v>559</v>
       </c>
       <c r="D1330" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1331" spans="1:4">
       <c r="A1331" t="s">
         <v>1635</v>
       </c>
       <c r="B1331" t="s">
-        <v>583</v>
+        <v>560</v>
       </c>
       <c r="C1331" t="s">
-        <v>584</v>
+        <v>1629</v>
       </c>
       <c r="D1331" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1332" spans="1:4">
       <c r="A1332" t="s">
         <v>1636</v>
       </c>
       <c r="B1332" t="s">
-        <v>575</v>
+        <v>1637</v>
       </c>
       <c r="C1332" t="s">
-        <v>576</v>
+        <v>1629</v>
       </c>
       <c r="D1332" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1333" spans="1:4">
       <c r="A1333" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B1333" t="s">
         <v>1637</v>
       </c>
-      <c r="B1333" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1333" t="s">
-        <v>576</v>
+        <v>1629</v>
       </c>
       <c r="D1333" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1334" spans="1:4">
       <c r="A1334" t="s">
         <v>1638</v>
       </c>
       <c r="B1334" t="s">
-        <v>580</v>
+        <v>560</v>
       </c>
       <c r="C1334" t="s">
-        <v>581</v>
+        <v>1629</v>
       </c>
       <c r="D1334" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1335" spans="1:4">
       <c r="A1335" t="s">
-        <v>1639</v>
+        <v>1638</v>
       </c>
       <c r="B1335" t="s">
-        <v>582</v>
+        <v>558</v>
       </c>
       <c r="C1335" t="s">
-        <v>1640</v>
+        <v>559</v>
       </c>
       <c r="D1335" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1336" spans="1:4">
       <c r="A1336" t="s">
-        <v>1641</v>
+        <v>1638</v>
       </c>
       <c r="B1336" t="s">
-        <v>578</v>
+        <v>302</v>
       </c>
       <c r="C1336" t="s">
-        <v>579</v>
+        <v>1633</v>
       </c>
       <c r="D1336" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1337" spans="1:4">
       <c r="A1337" t="s">
-        <v>1642</v>
+        <v>1638</v>
       </c>
       <c r="B1337" t="s">
-        <v>583</v>
+        <v>566</v>
       </c>
       <c r="C1337" t="s">
-        <v>584</v>
+        <v>567</v>
       </c>
       <c r="D1337" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1338" spans="1:4">
       <c r="A1338" t="s">
-        <v>1643</v>
+        <v>1638</v>
       </c>
       <c r="B1338" t="s">
-        <v>302</v>
+        <v>561</v>
       </c>
       <c r="C1338" t="s">
-        <v>1644</v>
+        <v>562</v>
       </c>
       <c r="D1338" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1339" spans="1:4">
       <c r="A1339" t="s">
-        <v>1645</v>
+        <v>1638</v>
       </c>
       <c r="B1339" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="C1339" t="s">
-        <v>576</v>
+        <v>1629</v>
       </c>
       <c r="D1339" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1340" spans="1:4">
       <c r="A1340" t="s">
-        <v>1646</v>
+        <v>1638</v>
       </c>
       <c r="B1340" t="s">
-        <v>577</v>
+        <v>563</v>
       </c>
       <c r="C1340" t="s">
-        <v>1640</v>
+        <v>564</v>
       </c>
       <c r="D1340" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1341" spans="1:4">
       <c r="A1341" t="s">
-        <v>1647</v>
+        <v>1639</v>
       </c>
       <c r="B1341" t="s">
-        <v>1648</v>
+        <v>1640</v>
       </c>
       <c r="C1341" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="D1341" t="s">
-        <v>7</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="1342" spans="1:4">
       <c r="A1342" t="s">
-        <v>1649</v>
+        <v>1643</v>
       </c>
       <c r="B1342" t="s">
-        <v>1648</v>
+        <v>1596</v>
       </c>
       <c r="C1342" t="s">
-        <v>1640</v>
+        <v>1597</v>
       </c>
       <c r="D1342" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1343" spans="1:4">
       <c r="A1343" t="s">
-        <v>1649</v>
+        <v>1644</v>
       </c>
       <c r="B1343" t="s">
-        <v>577</v>
+        <v>12</v>
       </c>
       <c r="C1343" t="s">
-        <v>1640</v>
+        <v>13</v>
       </c>
       <c r="D1343" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1344" spans="1:4">
       <c r="A1344" t="s">
-        <v>1649</v>
+        <v>1645</v>
       </c>
       <c r="B1344" t="s">
-        <v>575</v>
+        <v>12</v>
       </c>
       <c r="C1344" t="s">
-        <v>576</v>
+        <v>13</v>
       </c>
       <c r="D1344" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1345" spans="1:4">
       <c r="A1345" t="s">
-        <v>1649</v>
+        <v>1645</v>
       </c>
       <c r="B1345" t="s">
-        <v>302</v>
+        <v>1596</v>
       </c>
       <c r="C1345" t="s">
-        <v>1644</v>
+        <v>1597</v>
       </c>
       <c r="D1345" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1346" spans="1:4">
       <c r="A1346" t="s">
-        <v>1649</v>
+        <v>1645</v>
       </c>
       <c r="B1346" t="s">
-        <v>583</v>
+        <v>1512</v>
       </c>
       <c r="C1346" t="s">
-        <v>584</v>
+        <v>1646</v>
       </c>
       <c r="D1346" t="s">
-        <v>7</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="1347" spans="1:4">
       <c r="A1347" t="s">
-        <v>1649</v>
+        <v>1645</v>
       </c>
       <c r="B1347" t="s">
-        <v>578</v>
+        <v>1640</v>
       </c>
       <c r="C1347" t="s">
-        <v>579</v>
+        <v>1641</v>
       </c>
       <c r="D1347" t="s">
-        <v>7</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="1348" spans="1:4">
       <c r="A1348" t="s">
-        <v>1649</v>
+        <v>1647</v>
       </c>
       <c r="B1348" t="s">
-        <v>582</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="C1348"/>
       <c r="D1348" t="s">
-        <v>7</v>
+        <v>460</v>
       </c>
     </row>
     <row r="1349" spans="1:4">
       <c r="A1349" t="s">
-        <v>1649</v>
+        <v>1648</v>
       </c>
       <c r="B1349" t="s">
-        <v>580</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="C1349"/>
       <c r="D1349" t="s">
-        <v>7</v>
+        <v>460</v>
       </c>
     </row>
     <row r="1350" spans="1:4">
       <c r="A1350" t="s">
-        <v>1650</v>
+        <v>1649</v>
       </c>
       <c r="B1350" t="s">
-        <v>1651</v>
+        <v>558</v>
       </c>
       <c r="C1350" t="s">
-        <v>1652</v>
+        <v>559</v>
       </c>
       <c r="D1350" t="s">
-        <v>1653</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1351" spans="1:4">
       <c r="A1351" t="s">
-        <v>1654</v>
+        <v>1650</v>
       </c>
       <c r="B1351" t="s">
-        <v>1607</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="C1351"/>
       <c r="D1351" t="s">
-        <v>14</v>
+        <v>460</v>
       </c>
     </row>
     <row r="1352" spans="1:4">
       <c r="A1352" t="s">
-        <v>1655</v>
+        <v>1651</v>
       </c>
       <c r="B1352" t="s">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="C1352"/>
       <c r="D1352" t="s">
-        <v>7</v>
+        <v>460</v>
       </c>
     </row>
     <row r="1353" spans="1:4">
       <c r="A1353" t="s">
-        <v>1656</v>
+        <v>1652</v>
       </c>
       <c r="B1353" t="s">
-        <v>12</v>
+        <v>1584</v>
       </c>
       <c r="C1353" t="s">
-        <v>13</v>
+        <v>1585</v>
       </c>
       <c r="D1353" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1354" spans="1:4">
       <c r="A1354" t="s">
-        <v>1656</v>
+        <v>1653</v>
       </c>
       <c r="B1354" t="s">
-        <v>1607</v>
+        <v>1584</v>
       </c>
       <c r="C1354" t="s">
-        <v>1608</v>
+        <v>1585</v>
       </c>
       <c r="D1354" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1355" spans="1:4">
       <c r="A1355" t="s">
-        <v>1656</v>
+        <v>1654</v>
       </c>
       <c r="B1355" t="s">
-        <v>1523</v>
+        <v>1584</v>
       </c>
       <c r="C1355" t="s">
-        <v>1657</v>
+        <v>1585</v>
       </c>
       <c r="D1355" t="s">
-        <v>1598</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1356" spans="1:4">
       <c r="A1356" t="s">
-        <v>1656</v>
+        <v>1655</v>
       </c>
       <c r="B1356" t="s">
-        <v>1651</v>
+        <v>1584</v>
       </c>
       <c r="C1356" t="s">
-        <v>1652</v>
+        <v>1585</v>
       </c>
       <c r="D1356" t="s">
-        <v>1653</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1357" spans="1:4">
       <c r="A1357" t="s">
-        <v>1658</v>
+        <v>1655</v>
       </c>
       <c r="B1357" t="s">
-        <v>575</v>
-[...1 lines deleted...]
-      <c r="C1357"/>
+        <v>1567</v>
+      </c>
+      <c r="C1357" t="s">
+        <v>1568</v>
+      </c>
       <c r="D1357" t="s">
-        <v>477</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="1358" spans="1:4">
       <c r="A1358" t="s">
-        <v>1659</v>
+        <v>1657</v>
       </c>
       <c r="B1358" t="s">
-        <v>575</v>
-[...1 lines deleted...]
-      <c r="C1358"/>
+        <v>1601</v>
+      </c>
+      <c r="C1358" t="s">
+        <v>1602</v>
+      </c>
       <c r="D1358" t="s">
-        <v>477</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1359" spans="1:4">
       <c r="A1359" t="s">
-        <v>1660</v>
+        <v>1658</v>
       </c>
       <c r="B1359" t="s">
-        <v>575</v>
+        <v>1601</v>
       </c>
       <c r="C1359" t="s">
-        <v>576</v>
+        <v>1602</v>
       </c>
       <c r="D1359" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1360" spans="1:4">
       <c r="A1360" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B1360" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C1360" t="s">
         <v>1661</v>
       </c>
-      <c r="B1360" t="s">
-[...2 lines deleted...]
-      <c r="C1360"/>
       <c r="D1360" t="s">
-        <v>477</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1361" spans="1:4">
       <c r="A1361" t="s">
         <v>1662</v>
       </c>
       <c r="B1361" t="s">
-        <v>575</v>
-[...1 lines deleted...]
-      <c r="C1361"/>
+        <v>1660</v>
+      </c>
+      <c r="C1361" t="s">
+        <v>1661</v>
+      </c>
       <c r="D1361" t="s">
-        <v>477</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1362" spans="1:4">
       <c r="A1362" t="s">
         <v>1663</v>
       </c>
       <c r="B1362" t="s">
-        <v>1596</v>
+        <v>558</v>
       </c>
       <c r="C1362" t="s">
-        <v>1597</v>
+        <v>559</v>
       </c>
       <c r="D1362" t="s">
-        <v>7</v>
+        <v>699</v>
       </c>
     </row>
     <row r="1363" spans="1:4">
       <c r="A1363" t="s">
         <v>1664</v>
       </c>
       <c r="B1363" t="s">
-        <v>1596</v>
+        <v>558</v>
       </c>
       <c r="C1363" t="s">
-        <v>1597</v>
+        <v>559</v>
       </c>
       <c r="D1363" t="s">
-        <v>7</v>
+        <v>699</v>
       </c>
     </row>
     <row r="1364" spans="1:4">
       <c r="A1364" t="s">
         <v>1665</v>
       </c>
       <c r="B1364" t="s">
-        <v>1596</v>
+        <v>558</v>
       </c>
       <c r="C1364" t="s">
-        <v>1597</v>
+        <v>559</v>
       </c>
       <c r="D1364" t="s">
-        <v>7</v>
+        <v>556</v>
       </c>
     </row>
     <row r="1365" spans="1:4">
       <c r="A1365" t="s">
-        <v>1666</v>
+        <v>1665</v>
       </c>
       <c r="B1365" t="s">
-        <v>1596</v>
+        <v>566</v>
       </c>
       <c r="C1365" t="s">
-        <v>1597</v>
+        <v>567</v>
       </c>
       <c r="D1365" t="s">
-        <v>7</v>
+        <v>556</v>
       </c>
     </row>
     <row r="1366" spans="1:4">
       <c r="A1366" t="s">
         <v>1666</v>
       </c>
       <c r="B1366" t="s">
-        <v>1578</v>
+        <v>1667</v>
       </c>
       <c r="C1366" t="s">
-        <v>1579</v>
+        <v>1668</v>
       </c>
       <c r="D1366" t="s">
-        <v>1667</v>
+        <v>774</v>
       </c>
     </row>
     <row r="1367" spans="1:4">
       <c r="A1367" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="B1367" t="s">
-        <v>1612</v>
+        <v>1584</v>
       </c>
       <c r="C1367" t="s">
-        <v>1613</v>
+        <v>1585</v>
       </c>
       <c r="D1367" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1368" spans="1:4">
       <c r="A1368" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="B1368" t="s">
-        <v>1612</v>
+        <v>1584</v>
       </c>
       <c r="C1368" t="s">
-        <v>1613</v>
+        <v>1585</v>
       </c>
       <c r="D1368" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1369" spans="1:4">
       <c r="A1369" t="s">
         <v>1670</v>
       </c>
       <c r="B1369" t="s">
-        <v>1671</v>
+        <v>1667</v>
       </c>
       <c r="C1369" t="s">
-        <v>1672</v>
+        <v>1668</v>
       </c>
       <c r="D1369" t="s">
-        <v>7</v>
+        <v>774</v>
       </c>
     </row>
     <row r="1370" spans="1:4">
       <c r="A1370" t="s">
-        <v>1673</v>
+        <v>1670</v>
       </c>
       <c r="B1370" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C1370" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D1370" t="s">
         <v>1671</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="1371" spans="1:4">
       <c r="A1371" t="s">
-        <v>1674</v>
+        <v>1672</v>
       </c>
       <c r="B1371" t="s">
-        <v>575</v>
+        <v>558</v>
       </c>
       <c r="C1371" t="s">
-        <v>576</v>
+        <v>559</v>
       </c>
       <c r="D1371" t="s">
-        <v>712</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1372" spans="1:4">
       <c r="A1372" t="s">
-        <v>1675</v>
+        <v>1673</v>
       </c>
       <c r="B1372" t="s">
-        <v>575</v>
+        <v>558</v>
       </c>
       <c r="C1372" t="s">
-        <v>576</v>
+        <v>559</v>
       </c>
       <c r="D1372" t="s">
-        <v>712</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1373" spans="1:4">
       <c r="A1373" t="s">
-        <v>1676</v>
+        <v>1674</v>
       </c>
       <c r="B1373" t="s">
-        <v>575</v>
+        <v>558</v>
       </c>
       <c r="C1373" t="s">
-        <v>576</v>
+        <v>559</v>
       </c>
       <c r="D1373" t="s">
-        <v>573</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1374" spans="1:4">
       <c r="A1374" t="s">
-        <v>1676</v>
+        <v>1675</v>
       </c>
       <c r="B1374" t="s">
-        <v>583</v>
+        <v>558</v>
       </c>
       <c r="C1374" t="s">
-        <v>584</v>
+        <v>559</v>
       </c>
       <c r="D1374" t="s">
-        <v>573</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1375" spans="1:4">
       <c r="A1375" t="s">
-        <v>1677</v>
+        <v>1676</v>
       </c>
       <c r="B1375" t="s">
-        <v>1678</v>
+        <v>558</v>
       </c>
       <c r="C1375" t="s">
-        <v>1679</v>
+        <v>559</v>
       </c>
       <c r="D1375" t="s">
-        <v>787</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1376" spans="1:4">
       <c r="A1376" t="s">
-        <v>1680</v>
+        <v>1677</v>
       </c>
       <c r="B1376" t="s">
-        <v>1596</v>
+        <v>558</v>
       </c>
       <c r="C1376" t="s">
-        <v>1597</v>
+        <v>559</v>
       </c>
       <c r="D1376" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1377" spans="1:4">
       <c r="A1377" t="s">
-        <v>1681</v>
+        <v>1678</v>
       </c>
       <c r="B1377" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C1377" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D1377" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1378" spans="1:4">
       <c r="A1378" t="s">
-        <v>1681</v>
+        <v>1679</v>
       </c>
       <c r="B1378" t="s">
-        <v>1678</v>
+        <v>1601</v>
       </c>
       <c r="C1378" t="s">
-        <v>1679</v>
+        <v>1602</v>
       </c>
       <c r="D1378" t="s">
-        <v>787</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1379" spans="1:4">
       <c r="A1379" t="s">
-        <v>1681</v>
+        <v>1680</v>
       </c>
       <c r="B1379" t="s">
-        <v>1578</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="C1379"/>
       <c r="D1379" t="s">
-        <v>1682</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1380" spans="1:4">
       <c r="A1380" t="s">
-        <v>1683</v>
+        <v>1681</v>
       </c>
       <c r="B1380" t="s">
-        <v>575</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1380"/>
       <c r="D1380" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1381" spans="1:4">
       <c r="A1381" t="s">
-        <v>1684</v>
+        <v>1682</v>
       </c>
       <c r="B1381" t="s">
-        <v>575</v>
-[...3 lines deleted...]
-      </c>
+        <v>268</v>
+      </c>
+      <c r="C1381"/>
       <c r="D1381" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1382" spans="1:4">
       <c r="A1382" t="s">
-        <v>1685</v>
+        <v>1683</v>
       </c>
       <c r="B1382" t="s">
-        <v>575</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="C1382"/>
       <c r="D1382" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1383" spans="1:4">
       <c r="A1383" t="s">
-        <v>1686</v>
+        <v>1684</v>
       </c>
       <c r="B1383" t="s">
-        <v>575</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="C1383"/>
       <c r="D1383" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1384" spans="1:4">
       <c r="A1384" t="s">
-        <v>1687</v>
+        <v>1684</v>
       </c>
       <c r="B1384" t="s">
-        <v>575</v>
-[...3 lines deleted...]
-      </c>
+        <v>268</v>
+      </c>
+      <c r="C1384"/>
       <c r="D1384" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1385" spans="1:4">
       <c r="A1385" t="s">
-        <v>1688</v>
+        <v>1684</v>
       </c>
       <c r="B1385" t="s">
-        <v>575</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1385"/>
       <c r="D1385" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1386" spans="1:4">
       <c r="A1386" t="s">
-        <v>1689</v>
+        <v>1684</v>
       </c>
       <c r="B1386" t="s">
-        <v>1612</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="C1386"/>
       <c r="D1386" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1387" spans="1:4">
       <c r="A1387" t="s">
-        <v>1690</v>
+        <v>1685</v>
       </c>
       <c r="B1387" t="s">
-        <v>1612</v>
+        <v>1601</v>
       </c>
       <c r="C1387" t="s">
-        <v>1613</v>
+        <v>1602</v>
       </c>
       <c r="D1387" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1388" spans="1:4">
       <c r="A1388" t="s">
-        <v>1691</v>
+        <v>1686</v>
       </c>
       <c r="B1388" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="C1388"/>
+        <v>1601</v>
+      </c>
+      <c r="C1388" t="s">
+        <v>1602</v>
+      </c>
       <c r="D1388" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1389" spans="1:4">
       <c r="A1389" t="s">
-        <v>1692</v>
+        <v>1687</v>
       </c>
       <c r="B1389" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C1389"/>
+        <v>1601</v>
+      </c>
+      <c r="C1389" t="s">
+        <v>1602</v>
+      </c>
       <c r="D1389" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1390" spans="1:4">
       <c r="A1390" t="s">
-        <v>1693</v>
+        <v>1688</v>
       </c>
       <c r="B1390" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="C1390"/>
+        <v>1601</v>
+      </c>
+      <c r="C1390" t="s">
+        <v>1602</v>
+      </c>
       <c r="D1390" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1391" spans="1:4">
       <c r="A1391" t="s">
-        <v>1694</v>
+        <v>1689</v>
       </c>
       <c r="B1391" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="C1391"/>
+        <v>1601</v>
+      </c>
+      <c r="C1391" t="s">
+        <v>1602</v>
+      </c>
       <c r="D1391" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1392" spans="1:4">
       <c r="A1392" t="s">
-        <v>1695</v>
+        <v>1690</v>
       </c>
       <c r="B1392" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="C1392"/>
+        <v>1601</v>
+      </c>
+      <c r="C1392" t="s">
+        <v>1602</v>
+      </c>
       <c r="D1392" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1393" spans="1:4">
       <c r="A1393" t="s">
-        <v>1695</v>
+        <v>1691</v>
       </c>
       <c r="B1393" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="C1393"/>
+        <v>1601</v>
+      </c>
+      <c r="C1393" t="s">
+        <v>1602</v>
+      </c>
       <c r="D1393" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1394" spans="1:4">
       <c r="A1394" t="s">
-        <v>1695</v>
+        <v>1691</v>
       </c>
       <c r="B1394" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C1394"/>
+        <v>1692</v>
+      </c>
+      <c r="C1394" t="s">
+        <v>1693</v>
+      </c>
       <c r="D1394" t="s">
-        <v>26</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="1395" spans="1:4">
       <c r="A1395" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B1395" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C1395" t="s">
         <v>1695</v>
       </c>
-      <c r="B1395" t="s">
-[...2 lines deleted...]
-      <c r="C1395"/>
       <c r="D1395" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1396" spans="1:4">
       <c r="A1396" t="s">
         <v>1696</v>
       </c>
       <c r="B1396" t="s">
-        <v>1612</v>
+        <v>1601</v>
       </c>
       <c r="C1396" t="s">
-        <v>1613</v>
+        <v>1602</v>
       </c>
       <c r="D1396" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1397" spans="1:4">
       <c r="A1397" t="s">
         <v>1697</v>
       </c>
       <c r="B1397" t="s">
-        <v>1612</v>
+        <v>558</v>
       </c>
       <c r="C1397" t="s">
-        <v>1613</v>
+        <v>559</v>
       </c>
       <c r="D1397" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1398" spans="1:4">
       <c r="A1398" t="s">
         <v>1698</v>
       </c>
       <c r="B1398" t="s">
-        <v>1612</v>
+        <v>558</v>
       </c>
       <c r="C1398" t="s">
-        <v>1613</v>
+        <v>559</v>
       </c>
       <c r="D1398" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1399" spans="1:4">
       <c r="A1399" t="s">
         <v>1699</v>
       </c>
       <c r="B1399" t="s">
-        <v>1612</v>
+        <v>1700</v>
       </c>
       <c r="C1399" t="s">
-        <v>1613</v>
+        <v>1701</v>
       </c>
       <c r="D1399" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1400" spans="1:4">
       <c r="A1400" t="s">
-        <v>1700</v>
+        <v>1702</v>
       </c>
       <c r="B1400" t="s">
-        <v>1612</v>
+        <v>1703</v>
       </c>
       <c r="C1400" t="s">
-        <v>1613</v>
+        <v>1704</v>
       </c>
       <c r="D1400" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1401" spans="1:4">
       <c r="A1401" t="s">
-        <v>1701</v>
+        <v>1705</v>
       </c>
       <c r="B1401" t="s">
-        <v>1612</v>
+        <v>1706</v>
       </c>
       <c r="C1401" t="s">
-        <v>1613</v>
+        <v>1707</v>
       </c>
       <c r="D1401" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1402" spans="1:4">
       <c r="A1402" t="s">
-        <v>1702</v>
+        <v>1708</v>
       </c>
       <c r="B1402" t="s">
-        <v>1612</v>
+        <v>1706</v>
       </c>
       <c r="C1402" t="s">
-        <v>1613</v>
+        <v>1707</v>
       </c>
       <c r="D1402" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1403" spans="1:4">
       <c r="A1403" t="s">
-        <v>1702</v>
+        <v>1708</v>
       </c>
       <c r="B1403" t="s">
         <v>1703</v>
       </c>
       <c r="C1403" t="s">
         <v>1704</v>
       </c>
       <c r="D1403" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1404" spans="1:4">
       <c r="A1404" t="s">
-        <v>1702</v>
+        <v>1708</v>
       </c>
       <c r="B1404" t="s">
-        <v>1705</v>
+        <v>1700</v>
       </c>
       <c r="C1404" t="s">
-        <v>1706</v>
+        <v>1701</v>
       </c>
       <c r="D1404" t="s">
-        <v>1667</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1405" spans="1:4">
       <c r="A1405" t="s">
-        <v>1707</v>
+        <v>1709</v>
       </c>
       <c r="B1405" t="s">
-        <v>1612</v>
+        <v>246</v>
       </c>
       <c r="C1405" t="s">
-        <v>1613</v>
+        <v>689</v>
       </c>
       <c r="D1405" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1406" spans="1:4">
       <c r="A1406" t="s">
-        <v>1708</v>
+        <v>1710</v>
       </c>
       <c r="B1406" t="s">
-        <v>575</v>
+        <v>250</v>
       </c>
       <c r="C1406" t="s">
-        <v>576</v>
+        <v>691</v>
       </c>
       <c r="D1406" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1407" spans="1:4">
       <c r="A1407" t="s">
-        <v>1709</v>
+        <v>1711</v>
       </c>
       <c r="B1407" t="s">
-        <v>575</v>
+        <v>250</v>
       </c>
       <c r="C1407" t="s">
-        <v>576</v>
+        <v>691</v>
       </c>
       <c r="D1407" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1408" spans="1:4">
       <c r="A1408" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="B1408" t="s">
-        <v>1711</v>
+        <v>12</v>
       </c>
       <c r="C1408" t="s">
-        <v>1712</v>
+        <v>694</v>
       </c>
       <c r="D1408" t="s">
-        <v>7</v>
+        <v>695</v>
       </c>
     </row>
     <row r="1409" spans="1:4">
       <c r="A1409" t="s">
-        <v>1713</v>
+        <v>1711</v>
       </c>
       <c r="B1409" t="s">
-        <v>1714</v>
+        <v>246</v>
       </c>
       <c r="C1409" t="s">
-        <v>1715</v>
+        <v>689</v>
       </c>
       <c r="D1409" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1410" spans="1:4">
       <c r="A1410" t="s">
-        <v>1716</v>
+        <v>1712</v>
       </c>
       <c r="B1410" t="s">
-        <v>1717</v>
+        <v>1713</v>
       </c>
       <c r="C1410" t="s">
-        <v>1718</v>
+        <v>734</v>
       </c>
       <c r="D1410" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1411" spans="1:4">
       <c r="A1411" t="s">
-        <v>1719</v>
+        <v>1714</v>
       </c>
       <c r="B1411" t="s">
-        <v>1717</v>
+        <v>1715</v>
       </c>
       <c r="C1411" t="s">
-        <v>1718</v>
+        <v>1716</v>
       </c>
       <c r="D1411" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1412" spans="1:4">
       <c r="A1412" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B1412" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C1412" t="s">
         <v>1719</v>
       </c>
-      <c r="B1412" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1412" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1413" spans="1:4">
       <c r="A1413" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="B1413" t="s">
-        <v>1711</v>
+        <v>1721</v>
       </c>
       <c r="C1413" t="s">
-        <v>1712</v>
+        <v>736</v>
       </c>
       <c r="D1413" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1414" spans="1:4">
       <c r="A1414" t="s">
-        <v>1720</v>
+        <v>1722</v>
       </c>
       <c r="B1414" t="s">
-        <v>246</v>
+        <v>1721</v>
       </c>
       <c r="C1414" t="s">
-        <v>702</v>
+        <v>736</v>
       </c>
       <c r="D1414" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1415" spans="1:4">
       <c r="A1415" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="B1415" t="s">
-        <v>250</v>
+        <v>1718</v>
       </c>
       <c r="C1415" t="s">
-        <v>704</v>
+        <v>1719</v>
       </c>
       <c r="D1415" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1416" spans="1:4">
       <c r="A1416" t="s">
         <v>1722</v>
       </c>
       <c r="B1416" t="s">
-        <v>250</v>
+        <v>1715</v>
       </c>
       <c r="C1416" t="s">
-        <v>704</v>
+        <v>1716</v>
       </c>
       <c r="D1416" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1417" spans="1:4">
       <c r="A1417" t="s">
         <v>1722</v>
       </c>
       <c r="B1417" t="s">
-        <v>12</v>
+        <v>1713</v>
       </c>
       <c r="C1417" t="s">
-        <v>707</v>
+        <v>734</v>
       </c>
       <c r="D1417" t="s">
-        <v>708</v>
-[...124 lines deleted...]
-      <c r="D1426" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>