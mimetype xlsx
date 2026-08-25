--- v0 (2026-05-21)
+++ v1 (2026-08-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="272">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="269">
   <si>
     <t>MatrixName</t>
   </si>
   <si>
     <t>MatrixDescr</t>
   </si>
   <si>
     <t>LastUpdateDate</t>
   </si>
   <si>
     <t>air</t>
   </si>
   <si>
     <t>colorless, odorless, tasteless, gaseous mixture, mainly nitrogen (approximately 78 percent) and oxygen (approximately 21 percent) with lesser amounts of argon, carbon dioxide, hydrogen, neon, helium, and other gases</t>
   </si>
   <si>
     <t>2007-09-01</t>
   </si>
   <si>
     <t>benthic</t>
   </si>
   <si>
     <t>Flora and fauna collected from the bottom of a waterbody</t>
   </si>
   <si>
@@ -191,53 +191,50 @@
   <si>
     <t>The supply of fresh water found beneath the Earth's surface, usually in aquifers, which supply wells and springs</t>
   </si>
   <si>
     <t>2011-08-25</t>
   </si>
   <si>
     <t>habitat</t>
   </si>
   <si>
     <t>habitat at the location</t>
   </si>
   <si>
     <t>influent</t>
   </si>
   <si>
     <t>Water, wastewater, or other liquid flowing into a treatment reservoir, basin, device, or plant</t>
   </si>
   <si>
     <t>2016-05-04</t>
   </si>
   <si>
     <t>not applicable</t>
   </si>
   <si>
-    <t>not recorded</t>
-[...1 lines deleted...]
-  <si>
     <t>overlyingwater</t>
   </si>
   <si>
     <t>the water above the sediment surface within a test container, used for toxicity</t>
   </si>
   <si>
     <t>2009-12-01</t>
   </si>
   <si>
     <t>PBSwater</t>
   </si>
   <si>
     <t>Phosphate buffered saline</t>
   </si>
   <si>
     <t>2010-11-11</t>
   </si>
   <si>
     <t>PCRmatrix</t>
   </si>
   <si>
     <t>Used for QC samples in PCR analyses. PCR reagents without the addition of sample DNA or a positive standard. May contain PCR Extraction Blank.</t>
   </si>
   <si>
     <t>2022-09-23</t>
@@ -813,56 +810,50 @@
     <t>The top layer of the earth's surface, not collected from a waterbody, of rock and mineral particles and any naturally occurring organic matter.</t>
   </si>
   <si>
     <t>2010-12-06</t>
   </si>
   <si>
     <t>stormwater</t>
   </si>
   <si>
     <t>Effluent from point source discharges from municipal separate storm sewer systems (MS4s), industrial facilities, and construction sites regulated under NPDES permits. Water sampled prior to mixing with ambient surface water. Applies to wet and dry weather</t>
   </si>
   <si>
     <t>2025-12-11</t>
   </si>
   <si>
     <t>tapwater</t>
   </si>
   <si>
     <t>Unprocessed laboratory tap water used for field QC samples that has been tested to ensure no contamination of target analytes</t>
   </si>
   <si>
     <t>tissue</t>
   </si>
   <si>
     <t>Part of an organism consisting of an aggregate of cells having similar function; muscle, nerve epidermal or connective</t>
-  </si>
-[...4 lines deleted...]
-    <t>matrix is not known</t>
   </si>
   <si>
     <t>Vegetation</t>
   </si>
   <si>
     <t>vegetation</t>
   </si>
   <si>
     <t>2008-01-01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <sz val="11"/>
       <b val="0"/>
       <i val="0"/>
       <u val="none"/>
       <strike val="0"/>
       <color rgb="FF000000"/>
@@ -1201,51 +1192,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C115"/>
+  <dimension ref="A1:C113"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="50.559082" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="301.92627" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.281738" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
@@ -1481,1044 +1472,1022 @@
         <v>55</v>
       </c>
       <c r="B23" t="s">
         <v>56</v>
       </c>
       <c r="C23" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
         <v>58</v>
       </c>
       <c r="B24" t="s">
         <v>58</v>
       </c>
       <c r="C24" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
         <v>59</v>
       </c>
       <c r="B25" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C25" t="s">
-        <v>5</v>
+        <v>61</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B26" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C26" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B27" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C27" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B28" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C28" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B29" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C29" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B30" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C30" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B31" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C31" t="s">
-        <v>76</v>
+        <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B32" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C32" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B33" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C33" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B34" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C34" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B35" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C35" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B36" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C36" t="s">
-        <v>90</v>
+        <v>35</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B37" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C37" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B38" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C38" t="s">
-        <v>30</v>
+        <v>89</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B39" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C39" t="s">
-        <v>90</v>
+        <v>30</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B40" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C40" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B41" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C41" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B42" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C42" t="s">
-        <v>30</v>
+        <v>89</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B43" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C43" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B44" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C44" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B45" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C45" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B46" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C46" t="s">
-        <v>90</v>
+        <v>112</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B47" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C47" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B48" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C48" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B49" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C49" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B50" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C50" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B51" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C51" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B52" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C52" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B53" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C53" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B54" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C54" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B55" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C55" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B56" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C56" t="s">
-        <v>122</v>
+        <v>30</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B57" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C57" t="s">
-        <v>30</v>
+        <v>140</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B58" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C58" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B59" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C59" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B60" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C60" t="s">
-        <v>147</v>
+        <v>121</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B61" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C61" t="s">
-        <v>122</v>
+        <v>35</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B62" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C62" t="s">
-        <v>35</v>
+        <v>115</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B63" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C63" t="s">
-        <v>116</v>
+        <v>155</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B64" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C64" t="s">
-        <v>156</v>
+        <v>35</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B65" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C65" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B66" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C66" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B67" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C67" t="s">
-        <v>30</v>
+        <v>164</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B68" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C68" t="s">
-        <v>165</v>
+        <v>30</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B69" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C69" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B70" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C70" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B71" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C71" t="s">
-        <v>30</v>
+        <v>164</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B72" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C72" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B73" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C73" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B74" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C74" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B75" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C75" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B76" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C76" t="s">
-        <v>165</v>
+        <v>118</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B77" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C77" t="s">
-        <v>119</v>
+        <v>185</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B78" t="s">
+        <v>187</v>
+      </c>
+      <c r="C78" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B79" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C79" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B80" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C80" t="s">
-        <v>186</v>
+        <v>5</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B81" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C81" t="s">
-        <v>5</v>
+        <v>194</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B82" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C82" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B83" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C83" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B84" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C84" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B85" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C85" t="s">
-        <v>204</v>
+        <v>35</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B86" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C86" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B87" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C87" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B88" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C88" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B89" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C89" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B90" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C90" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B91" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C91" t="s">
-        <v>35</v>
+        <v>200</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B92" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C92" t="s">
-        <v>201</v>
+        <v>220</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B93" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C93" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B94" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C94" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B95" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C95" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B96" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C96" t="s">
-        <v>204</v>
+        <v>229</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B97" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C97" t="s">
-        <v>230</v>
+        <v>203</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B98" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C98" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B99" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C99" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B100" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C100" t="s">
-        <v>204</v>
+        <v>164</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B101" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C101" t="s">
-        <v>165</v>
+        <v>240</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B102" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C102" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B103" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C103" t="s">
-        <v>244</v>
+        <v>5</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B104" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C104" t="s">
-        <v>5</v>
+        <v>203</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B105" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C105" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B106" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C106" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B107" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C107" t="s">
-        <v>204</v>
+        <v>5</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B108" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C108" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B109" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C109" t="s">
-        <v>5</v>
+        <v>258</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B110" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C110" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B111" t="s">
+        <v>263</v>
+      </c>
+      <c r="C111" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B112" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C112" t="s">
-        <v>262</v>
+        <v>5</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B113" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C113" t="s">
-        <v>5</v>
-[...6 lines deleted...]
-      <c r="B114" t="s">
         <v>268</v>
-      </c>
-[...12 lines deleted...]
-        <v>271</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">