--- v0 (2026-05-21)
+++ v1 (2026-07-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="417">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="420">
   <si>
     <t>GPSDeviceName</t>
   </si>
   <si>
     <t>GPSDeviceDescr</t>
   </si>
   <si>
     <t>LastUpdateDate</t>
   </si>
   <si>
     <t>5Gyres Garmin InReach Explorer+</t>
   </si>
   <si>
     <t>Garmin InReach Explorer+</t>
   </si>
   <si>
     <t>2018-04-26</t>
   </si>
   <si>
     <t>ABCL Garmin 5G GPSMAP 64s</t>
   </si>
   <si>
     <t>Garmin GPSMAP 64s</t>
   </si>
   <si>
@@ -1077,50 +1077,59 @@
     <t>Garmin Map 76Cx</t>
   </si>
   <si>
     <t>2016-06-29</t>
   </si>
   <si>
     <t>SFPUC-WDDNR Garmin Oregon 450</t>
   </si>
   <si>
     <t>Garmin Oregon 450</t>
   </si>
   <si>
     <t>2016-04-14</t>
   </si>
   <si>
     <t>SFSU-Questuary Furano NAVnet GP-320B</t>
   </si>
   <si>
     <t>Furuno NavNet</t>
   </si>
   <si>
     <t>SFSU-RTC Furuno NavNet</t>
   </si>
   <si>
     <t>2011-04-22</t>
+  </si>
+  <si>
+    <t>SGERC_Garmin eTrex Vista HCx</t>
+  </si>
+  <si>
+    <t>Garmin eTrex Vista HCx</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
   </si>
   <si>
     <t>SJCDWQC Prop50 Garmin 76S</t>
   </si>
   <si>
     <t>Garmin 76S</t>
   </si>
   <si>
     <t>TRPA eTrex Summit HC</t>
   </si>
   <si>
     <t>Garmin eTrex Summit HC</t>
   </si>
   <si>
     <t>2015-02-16</t>
   </si>
   <si>
     <t>TRPA iPad</t>
   </si>
   <si>
     <t>2025-11-21</t>
   </si>
   <si>
     <t>TRWQMP Garmin 62</t>
   </si>
@@ -1636,51 +1645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C185"/>
+  <dimension ref="A1:C186"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="63.555908" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.281738" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
@@ -3382,348 +3391,359 @@
         <v>352</v>
       </c>
       <c r="C156" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" t="s">
         <v>353</v>
       </c>
       <c r="B157" t="s">
         <v>352</v>
       </c>
       <c r="C157" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" t="s">
         <v>355</v>
       </c>
       <c r="B158" t="s">
         <v>356</v>
       </c>
       <c r="C158" t="s">
-        <v>120</v>
+        <v>357</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B159" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C159" t="s">
-        <v>359</v>
+        <v>120</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" t="s">
         <v>360</v>
       </c>
       <c r="B160" t="s">
-        <v>146</v>
+        <v>361</v>
       </c>
       <c r="C160" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B161" t="s">
-        <v>363</v>
+        <v>146</v>
       </c>
       <c r="C161" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" t="s">
         <v>365</v>
       </c>
       <c r="B162" t="s">
-        <v>190</v>
+        <v>366</v>
       </c>
       <c r="C162" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B163" t="s">
-        <v>368</v>
+        <v>190</v>
       </c>
       <c r="C163" t="s">
-        <v>144</v>
+        <v>369</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B164" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C164" t="s">
-        <v>341</v>
+        <v>144</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B165" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C165" t="s">
-        <v>120</v>
+        <v>341</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B166" t="s">
-        <v>190</v>
+        <v>375</v>
       </c>
       <c r="C166" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="B167" t="s">
-        <v>256</v>
+        <v>190</v>
       </c>
       <c r="C167" t="s">
-        <v>18</v>
+        <v>120</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B168" t="s">
-        <v>17</v>
+        <v>256</v>
       </c>
       <c r="C168" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B169" t="s">
-        <v>377</v>
+        <v>17</v>
       </c>
       <c r="C169" t="s">
-        <v>378</v>
+        <v>18</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" t="s">
         <v>379</v>
       </c>
       <c r="B170" t="s">
         <v>380</v>
       </c>
       <c r="C170" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" t="s">
         <v>382</v>
       </c>
       <c r="B171" t="s">
-        <v>20</v>
+        <v>383</v>
       </c>
       <c r="C171" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B172" t="s">
-        <v>385</v>
+        <v>20</v>
       </c>
       <c r="C172" t="s">
-        <v>38</v>
+        <v>386</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B173" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C173" t="s">
-        <v>388</v>
+        <v>38</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" t="s">
         <v>389</v>
       </c>
       <c r="B174" t="s">
         <v>390</v>
       </c>
       <c r="C174" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" t="s">
         <v>392</v>
       </c>
       <c r="B175" t="s">
         <v>393</v>
       </c>
       <c r="C175" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" t="s">
         <v>395</v>
       </c>
       <c r="B176" t="s">
         <v>396</v>
       </c>
       <c r="C176" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" t="s">
         <v>398</v>
       </c>
       <c r="B177" t="s">
-        <v>228</v>
+        <v>399</v>
       </c>
       <c r="C177" t="s">
-        <v>388</v>
+        <v>400</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="B178" t="s">
-        <v>327</v>
+        <v>228</v>
       </c>
       <c r="C178" t="s">
-        <v>400</v>
+        <v>391</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B179" t="s">
-        <v>402</v>
+        <v>327</v>
       </c>
       <c r="C179" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" t="s">
         <v>404</v>
       </c>
       <c r="B180" t="s">
-        <v>106</v>
+        <v>405</v>
       </c>
       <c r="C180" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="B181" t="s">
+        <v>106</v>
+      </c>
+      <c r="C181" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" t="s">
         <v>408</v>
       </c>
       <c r="B182" t="s">
-        <v>327</v>
+        <v>409</v>
       </c>
       <c r="C182" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B183" t="s">
-        <v>223</v>
+        <v>327</v>
       </c>
       <c r="C183" t="s">
-        <v>120</v>
+        <v>412</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="B184" t="s">
-        <v>412</v>
+        <v>223</v>
       </c>
       <c r="C184" t="s">
-        <v>413</v>
+        <v>120</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" t="s">
         <v>414</v>
       </c>
       <c r="B185" t="s">
         <v>415</v>
       </c>
       <c r="C185" t="s">
         <v>416</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" t="s">
+        <v>417</v>
+      </c>
+      <c r="B186" t="s">
+        <v>418</v>
+      </c>
+      <c r="C186" t="s">
+        <v>419</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">