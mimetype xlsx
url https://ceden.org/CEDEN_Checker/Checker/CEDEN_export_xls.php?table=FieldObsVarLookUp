--- v0 (2026-05-21)
+++ v1 (2026-07-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1829">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1886">
   <si>
     <t>AnalyteName</t>
   </si>
   <si>
     <t>ValueCode</t>
   </si>
   <si>
     <t>ValueCodeDescr</t>
   </si>
   <si>
     <t>LastUpdateDate</t>
   </si>
   <si>
     <t>AccesstoWaterbody_BikePath</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>2014-11-04</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
@@ -2185,50 +2185,143 @@
   <si>
     <t>Rocky/Shell, Sand</t>
   </si>
   <si>
     <t>2020-09-29</t>
   </si>
   <si>
     <t>Sand</t>
   </si>
   <si>
     <t>Sand, Silt</t>
   </si>
   <si>
     <t>Silt</t>
   </si>
   <si>
     <t>Silt, Other</t>
   </si>
   <si>
     <t>Dredging</t>
   </si>
   <si>
     <t>2016-06-17</t>
   </si>
   <si>
+    <t>Embeddedness</t>
+  </si>
+  <si>
+    <t>&lt; 5%</t>
+  </si>
+  <si>
+    <t>Less than 5% covered with sediment</t>
+  </si>
+  <si>
+    <t>2026-06-05</t>
+  </si>
+  <si>
+    <t>&gt;75%</t>
+  </si>
+  <si>
+    <t>Greater than 75% covered with sediment</t>
+  </si>
+  <si>
+    <t>26-50%</t>
+  </si>
+  <si>
+    <t>26-50% covered with sediment</t>
+  </si>
+  <si>
+    <t>51-75%</t>
+  </si>
+  <si>
+    <t>51-75% covered with sediment</t>
+  </si>
+  <si>
+    <t>5-25%</t>
+  </si>
+  <si>
+    <t>5-25% covered with sediment</t>
+  </si>
+  <si>
+    <t>EstFishSize</t>
+  </si>
+  <si>
+    <t>&lt; 6 inches</t>
+  </si>
+  <si>
+    <t>Fish were less than 6 inches in size</t>
+  </si>
+  <si>
+    <t>&gt; 3 inches</t>
+  </si>
+  <si>
+    <t>Fish were greater than three inches in size</t>
+  </si>
+  <si>
+    <t>&gt; 6 inches</t>
+  </si>
+  <si>
+    <t>Fish were greater than or equal to 6 inches in size</t>
+  </si>
+  <si>
+    <t>0.5 inches</t>
+  </si>
+  <si>
+    <t>Fish were half an inch in size</t>
+  </si>
+  <si>
+    <t>0.75 inches</t>
+  </si>
+  <si>
+    <t>Fish were three-quarters of an inch in size</t>
+  </si>
+  <si>
+    <t>1 inch</t>
+  </si>
+  <si>
+    <t>Fish were one inch in size</t>
+  </si>
+  <si>
+    <t>1.5 inches</t>
+  </si>
+  <si>
+    <t>Fish were one and a half inches in size</t>
+  </si>
+  <si>
+    <t>2 inches</t>
+  </si>
+  <si>
+    <t>Fish were two inches in size</t>
+  </si>
+  <si>
+    <t>3 inches</t>
+  </si>
+  <si>
+    <t>Fish were three inches in size</t>
+  </si>
+  <si>
     <t>Evidence of Fire</t>
   </si>
   <si>
     <t>&lt; 1 year</t>
   </si>
   <si>
     <t>&lt; 5 years</t>
   </si>
   <si>
     <t>2012-05-08</t>
   </si>
   <si>
     <t>Evidence of Fire Intensity</t>
   </si>
   <si>
     <t>2009-08-27</t>
   </si>
   <si>
     <t>Evidence of Illegal Connection</t>
   </si>
   <si>
     <t>Evidence of Illegal Dumping</t>
   </si>
   <si>
     <t>Evidence of Recent Rainfall</t>
@@ -2761,50 +2854,65 @@
   <si>
     <t>Grading/Compaction Proximity</t>
   </si>
   <si>
     <t>Grazing_Recent</t>
   </si>
   <si>
     <t>No evidence of cattle grazing within the last year</t>
   </si>
   <si>
     <t>Evidence of cattle grazing within the last year</t>
   </si>
   <si>
     <t>Groundwater Extraction Extent</t>
   </si>
   <si>
     <t>Groundwater Extraction Intensity</t>
   </si>
   <si>
     <t>Groundwater Extraction Proximity</t>
   </si>
   <si>
     <t>HabitatType</t>
   </si>
   <si>
+    <t>Pool</t>
+  </si>
+  <si>
+    <t>Deep and wide area with slow moving water</t>
+  </si>
+  <si>
+    <t>Shallow area with fast moving water agitated by rocks</t>
+  </si>
+  <si>
+    <t>Run</t>
+  </si>
+  <si>
+    <t>Main body of smooth water with uniform flow</t>
+  </si>
+  <si>
     <t>Hardened Features Other Extent</t>
   </si>
   <si>
     <t>Hardened Features Other Intensity</t>
   </si>
   <si>
     <t>Hardened Features Other Proximity</t>
   </si>
   <si>
     <t>Hay Extent</t>
   </si>
   <si>
     <t>Hay Intensity</t>
   </si>
   <si>
     <t>Hay Proximity</t>
   </si>
   <si>
     <t>Heavy Urban Other Extent</t>
   </si>
   <si>
     <t>Heavy Urban Other Intensity</t>
   </si>
   <si>
     <t>Heavy Urban Other Proximity</t>
@@ -2899,50 +3007,65 @@
   <si>
     <t>IntertidalSubstrateCharacteristics_Mud</t>
   </si>
   <si>
     <t>IntertidalSubstrateCharacteristics_Rocky</t>
   </si>
   <si>
     <t>IntertidalSubstrateCharacteristics_Sand</t>
   </si>
   <si>
     <t>IntertidalSubstrateCharacteristics_Vegetated</t>
   </si>
   <si>
     <t>Invasive Plants Extent</t>
   </si>
   <si>
     <t>Invasive Plants Intensity</t>
   </si>
   <si>
     <t>Invasive Plants Proximity</t>
   </si>
   <si>
     <t>Irrigation Equipment</t>
   </si>
   <si>
+    <t>LagoonFlowStatus</t>
+  </si>
+  <si>
+    <t>Closed</t>
+  </si>
+  <si>
+    <t>Closed means the lagoon is intact and the creek does not flow into the ocean</t>
+  </si>
+  <si>
+    <t>Open</t>
+  </si>
+  <si>
+    <t>Open means the creek flows into the ocean with no obstruction</t>
+  </si>
+  <si>
     <t>Landfill Extent</t>
   </si>
   <si>
     <t>Landfill Intensity</t>
   </si>
   <si>
     <t>Landfill Proximity</t>
   </si>
   <si>
     <t>Light Urban Other Extent</t>
   </si>
   <si>
     <t>Light Urban Other Intensity</t>
   </si>
   <si>
     <t>Light Urban Other Proximity</t>
   </si>
   <si>
     <t>Liming</t>
   </si>
   <si>
     <t>Livestock Use</t>
   </si>
   <si>
     <t>Logging</t>
@@ -3049,131 +3172,185 @@
   <si>
     <t>2015-06-30</t>
   </si>
   <si>
     <t>No Debris Present</t>
   </si>
   <si>
     <t>NonPoint Source Discharges Stormwater Extent</t>
   </si>
   <si>
     <t>NonPoint Source Discharges Stormwater Intensity</t>
   </si>
   <si>
     <t>NonPoint Source Discharges Stormwater Proximity</t>
   </si>
   <si>
     <t>Noxious Chemical Odors Extent</t>
   </si>
   <si>
     <t>Noxious Chemical Odors Intensity</t>
   </si>
   <si>
     <t>Noxious Chemical Odors Proximity</t>
   </si>
   <si>
+    <t>NumberOfFish</t>
+  </si>
+  <si>
+    <t>&gt; 12</t>
+  </si>
+  <si>
+    <t>More than twelve fish sighted</t>
+  </si>
+  <si>
+    <t>&gt; 4</t>
+  </si>
+  <si>
+    <t>More than four fish sighted</t>
+  </si>
+  <si>
+    <t>&gt; 8</t>
+  </si>
+  <si>
+    <t>More than eight fish sighted</t>
+  </si>
+  <si>
+    <t>Zero fish sighted</t>
+  </si>
+  <si>
+    <t>One fish sighted</t>
+  </si>
+  <si>
+    <t>Two fish sighted</t>
+  </si>
+  <si>
+    <t>Three fish sighted</t>
+  </si>
+  <si>
+    <t>Four fish sighted</t>
+  </si>
+  <si>
     <t>Nutrient Related Water Other Extent</t>
   </si>
   <si>
     <t>Nutrient Related Water Other Intensity</t>
   </si>
   <si>
     <t>Nutrient Related Water Other Proximity</t>
   </si>
   <si>
     <t>ObservedChannelFlowLevel</t>
   </si>
   <si>
     <t>Flood</t>
   </si>
   <si>
     <t>Water overflowing channel</t>
   </si>
   <si>
     <t>2011-06-14</t>
   </si>
   <si>
     <t>Flow in channel above normal, encroaching on annual vegitation</t>
   </si>
   <si>
     <t>Flow in channel below normal, part of channel exposed</t>
   </si>
   <si>
     <t>Normal</t>
   </si>
   <si>
     <t>Normal flow in channel</t>
   </si>
   <si>
     <t>2019-07-01</t>
   </si>
   <si>
     <t>ObservedFlow</t>
   </si>
   <si>
+    <t>&lt; 5 gal/s</t>
+  </si>
+  <si>
+    <t>Less than 5 gal/s</t>
+  </si>
+  <si>
+    <t>&gt; 5 gal/s</t>
+  </si>
+  <si>
+    <t>Greater than or equal to 5 gal/s</t>
+  </si>
+  <si>
     <t>&gt;200 cfs</t>
   </si>
   <si>
     <t>2010-11-17</t>
   </si>
   <si>
     <t>0.1 -1 cfs</t>
   </si>
   <si>
     <t>1-5 cfs</t>
   </si>
   <si>
     <t>20-50 cfs</t>
   </si>
   <si>
     <t>50-200 cfs</t>
   </si>
   <si>
     <t>5-20 cfs</t>
   </si>
   <si>
     <t>Dry Waterbody Bed</t>
   </si>
   <si>
     <t>Isolated Pool</t>
   </si>
   <si>
     <t>No Observed Flow</t>
   </si>
   <si>
     <t>Pond</t>
   </si>
   <si>
     <t>Flow is ponded</t>
   </si>
   <si>
     <t>Tidal</t>
   </si>
   <si>
     <t>Flow is tidal</t>
   </si>
   <si>
+    <t>Trickle (&lt; 0.25 gal/s)</t>
+  </si>
+  <si>
+    <t>Trickle with flow less than 0.25 gal/s</t>
+  </si>
+  <si>
     <t>Trickle (&lt;0.1 cfs)</t>
   </si>
   <si>
     <t>Water Flowing</t>
   </si>
   <si>
     <t>Obstructions (culverts, paved stream crossings) Extent</t>
   </si>
   <si>
     <t>Obstructions (culverts, paved stream crossings) Intensity</t>
   </si>
   <si>
     <t>Obstructions (culverts, paved stream crossings) Proximity</t>
   </si>
   <si>
     <t>Odor</t>
   </si>
   <si>
     <t>Ammonia</t>
   </si>
   <si>
     <t>Ammonia smell</t>
   </si>
   <si>
     <t>2025-01-02</t>
@@ -3844,53 +4021,50 @@
   <si>
     <t>five pictures taken</t>
   </si>
   <si>
     <t>2013-07-22</t>
   </si>
   <si>
     <t>No Pictures</t>
   </si>
   <si>
     <t>Pipes, Drains</t>
   </si>
   <si>
     <t>Point Source Discharges Extent</t>
   </si>
   <si>
     <t>Point Source Discharges Intensity</t>
   </si>
   <si>
     <t>Point Source Discharges Proximity</t>
   </si>
   <si>
     <t>Ponded</t>
   </si>
   <si>
-    <t>Pool</t>
-[...1 lines deleted...]
-  <si>
     <t>Pool Form</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>Boulder or rock</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Boulder or rock; Rootwad</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Boulder or rock; Large woody debris</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>Unknown, fluvial</t>
@@ -4054,50 +4228,56 @@
   <si>
     <t>Water Line Break</t>
   </si>
   <si>
     <t>Poultry</t>
   </si>
   <si>
     <t>Power Plants</t>
   </si>
   <si>
     <t>Precipitation</t>
   </si>
   <si>
     <t>Drizzle</t>
   </si>
   <si>
     <t>drizzle</t>
   </si>
   <si>
     <t>Fog</t>
   </si>
   <si>
     <t>heavy fog</t>
   </si>
   <si>
+    <t>Mist</t>
+  </si>
+  <si>
+    <t>Misty</t>
+  </si>
+  <si>
     <t>Rain</t>
   </si>
   <si>
     <t>rain</t>
   </si>
   <si>
     <t>Snow</t>
   </si>
   <si>
     <t>snow</t>
   </si>
   <si>
     <t>PrecipitationLast24hrs</t>
   </si>
   <si>
     <t>&lt;1 inch</t>
   </si>
   <si>
     <t>&lt;1" precipitation to general area</t>
   </si>
   <si>
     <t>&gt;1 inch</t>
   </si>
   <si>
     <t>&gt;1" precipitation to general area</t>
@@ -4309,83 +4489,77 @@
   <si>
     <t>Riparian Understory Veg Type</t>
   </si>
   <si>
     <t>2012-05-07</t>
   </si>
   <si>
     <t>Riparian Understory Woody Shrubs</t>
   </si>
   <si>
     <t>Riparian Upper Canopy All Trees</t>
   </si>
   <si>
     <t>Riparian Upper Canopy Deciduous</t>
   </si>
   <si>
     <t>&lt;10%</t>
   </si>
   <si>
     <t>10-40%</t>
   </si>
   <si>
     <t>40-75%</t>
   </si>
   <si>
-    <t>&gt;75%</t>
-[...1 lines deleted...]
-  <si>
     <t>Riparian Upper Canopy Evergreen</t>
   </si>
   <si>
     <t>Riparian Vegetation Management</t>
   </si>
   <si>
     <t>Riparian Wall/Dike</t>
   </si>
   <si>
     <t>Riparian Woody Veg</t>
   </si>
   <si>
     <t>RipRap/Armored Channel bed/bank Extent</t>
   </si>
   <si>
     <t>RipRap/Armored Channel bed/bank Intensity</t>
   </si>
   <si>
     <t>RipRap/Armored Channel bed/bank Proximity</t>
   </si>
   <si>
     <t>RisingGroundwater</t>
   </si>
   <si>
     <t>Roads</t>
   </si>
   <si>
-    <t>Run</t>
-[...1 lines deleted...]
-  <si>
     <t>Rural Residential Extent</t>
   </si>
   <si>
     <t>Rural Residential Intensity</t>
   </si>
   <si>
     <t>Rural Residential Proximity</t>
   </si>
   <si>
     <t>Sediment Disturbance Other Extent</t>
   </si>
   <si>
     <t>Sediment Disturbance Other Intensity</t>
   </si>
   <si>
     <t>Sediment Disturbance Other Proximity</t>
   </si>
   <si>
     <t>SedimentExposure</t>
   </si>
   <si>
     <t>Exposed</t>
   </si>
   <si>
     <t>2013-07-24</t>
@@ -5147,53 +5321,50 @@
     <t>VectorControl_Oil</t>
   </si>
   <si>
     <t>Vegetation Cover Bank</t>
   </si>
   <si>
     <t>Excessive</t>
   </si>
   <si>
     <t>Limited</t>
   </si>
   <si>
     <t>Vegetation Cover Instream</t>
   </si>
   <si>
     <t>Full Cover</t>
   </si>
   <si>
     <t>Heavy Cover</t>
   </si>
   <si>
     <t>Light Cover</t>
   </si>
   <si>
     <t>Medium Cover</t>
-  </si>
-[...1 lines deleted...]
-    <t>Open</t>
   </si>
   <si>
     <t>Vineyards Extent</t>
   </si>
   <si>
     <t>Vineyards Intensity</t>
   </si>
   <si>
     <t>Vineyards Proximity</t>
   </si>
   <si>
     <t>Wadeability</t>
   </si>
   <si>
     <t>Not Applicable to sample</t>
   </si>
   <si>
     <t>Non-Wadeable</t>
   </si>
   <si>
     <t>non-wadeable at point of sample</t>
   </si>
   <si>
     <t>it is unknown if habitat is wadeable</t>
   </si>
@@ -5874,51 +6045,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D3250"/>
+  <dimension ref="A1:D3281"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="68.269043" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="220.517578" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.281738" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
@@ -16504,32159 +16675,32593 @@
         <v>722</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="A809" t="s">
         <v>494</v>
       </c>
       <c r="B809" t="s">
         <v>7</v>
       </c>
       <c r="C809" t="s">
         <v>7</v>
       </c>
       <c r="D809" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="810" spans="1:4">
       <c r="A810" t="s">
         <v>723</v>
       </c>
       <c r="B810" t="s">
         <v>724</v>
       </c>
       <c r="C810" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="D810" t="s">
-        <v>423</v>
+        <v>726</v>
       </c>
     </row>
     <row r="811" spans="1:4">
       <c r="A811" t="s">
         <v>723</v>
       </c>
       <c r="B811" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="C811" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="D811" t="s">
-        <v>423</v>
+        <v>726</v>
       </c>
     </row>
     <row r="812" spans="1:4">
       <c r="A812" t="s">
         <v>723</v>
       </c>
       <c r="B812" t="s">
-        <v>91</v>
+        <v>729</v>
       </c>
       <c r="C812" t="s">
-        <v>92</v>
+        <v>730</v>
       </c>
       <c r="D812" t="s">
-        <v>93</v>
+        <v>726</v>
       </c>
     </row>
     <row r="813" spans="1:4">
       <c r="A813" t="s">
         <v>723</v>
       </c>
       <c r="B813" t="s">
-        <v>94</v>
+        <v>731</v>
       </c>
       <c r="C813" t="s">
-        <v>95</v>
+        <v>732</v>
       </c>
       <c r="D813" t="s">
-        <v>93</v>
+        <v>726</v>
       </c>
     </row>
     <row r="814" spans="1:4">
       <c r="A814" t="s">
         <v>723</v>
       </c>
       <c r="B814" t="s">
-        <v>96</v>
+        <v>733</v>
       </c>
       <c r="C814" t="s">
-        <v>97</v>
+        <v>734</v>
       </c>
       <c r="D814" t="s">
-        <v>93</v>
+        <v>726</v>
       </c>
     </row>
     <row r="815" spans="1:4">
       <c r="A815" t="s">
-        <v>723</v>
+        <v>735</v>
       </c>
       <c r="B815" t="s">
-        <v>5</v>
+        <v>736</v>
       </c>
       <c r="C815" t="s">
-        <v>5</v>
+        <v>737</v>
       </c>
       <c r="D815" t="s">
-        <v>423</v>
+        <v>726</v>
       </c>
     </row>
     <row r="816" spans="1:4">
       <c r="A816" t="s">
-        <v>723</v>
+        <v>735</v>
       </c>
       <c r="B816" t="s">
-        <v>98</v>
+        <v>738</v>
       </c>
       <c r="C816" t="s">
-        <v>98</v>
+        <v>739</v>
       </c>
       <c r="D816" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="817" spans="1:4">
       <c r="A817" t="s">
-        <v>723</v>
+        <v>735</v>
       </c>
       <c r="B817" t="s">
-        <v>20</v>
+        <v>740</v>
       </c>
       <c r="C817" t="s">
-        <v>20</v>
+        <v>741</v>
       </c>
       <c r="D817" t="s">
-        <v>423</v>
+        <v>726</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="A818" t="s">
-        <v>727</v>
+        <v>735</v>
       </c>
       <c r="B818" t="s">
-        <v>91</v>
+        <v>742</v>
       </c>
       <c r="C818" t="s">
-        <v>92</v>
+        <v>743</v>
       </c>
       <c r="D818" t="s">
-        <v>93</v>
+        <v>726</v>
       </c>
     </row>
     <row r="819" spans="1:4">
       <c r="A819" t="s">
-        <v>727</v>
+        <v>735</v>
       </c>
       <c r="B819" t="s">
-        <v>94</v>
+        <v>744</v>
       </c>
       <c r="C819" t="s">
-        <v>95</v>
+        <v>745</v>
       </c>
       <c r="D819" t="s">
-        <v>93</v>
+        <v>726</v>
       </c>
     </row>
     <row r="820" spans="1:4">
       <c r="A820" t="s">
-        <v>727</v>
+        <v>735</v>
       </c>
       <c r="B820" t="s">
-        <v>96</v>
+        <v>746</v>
       </c>
       <c r="C820" t="s">
-        <v>97</v>
+        <v>747</v>
       </c>
       <c r="D820" t="s">
-        <v>93</v>
+        <v>726</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="A821" t="s">
-        <v>727</v>
+        <v>735</v>
       </c>
       <c r="B821" t="s">
-        <v>98</v>
+        <v>748</v>
       </c>
       <c r="C821" t="s">
-        <v>98</v>
+        <v>749</v>
       </c>
       <c r="D821" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="A822" t="s">
-        <v>727</v>
+        <v>735</v>
       </c>
       <c r="B822" t="s">
-        <v>20</v>
+        <v>750</v>
       </c>
       <c r="C822" t="s">
-        <v>20</v>
+        <v>751</v>
       </c>
       <c r="D822" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="A823" t="s">
-        <v>729</v>
+        <v>735</v>
       </c>
       <c r="B823" t="s">
-        <v>5</v>
+        <v>752</v>
       </c>
       <c r="C823" t="s">
-        <v>5</v>
+        <v>753</v>
       </c>
       <c r="D823" t="s">
-        <v>169</v>
+        <v>726</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="A824" t="s">
-        <v>729</v>
+        <v>754</v>
       </c>
       <c r="B824" t="s">
-        <v>77</v>
+        <v>755</v>
       </c>
       <c r="C824" t="s">
-        <v>77</v>
+        <v>755</v>
       </c>
       <c r="D824" t="s">
-        <v>722</v>
+        <v>423</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825" t="s">
-        <v>729</v>
+        <v>754</v>
       </c>
       <c r="B825" t="s">
-        <v>7</v>
+        <v>756</v>
       </c>
       <c r="C825" t="s">
-        <v>7</v>
+        <v>756</v>
       </c>
       <c r="D825" t="s">
-        <v>169</v>
+        <v>423</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="A826" t="s">
-        <v>730</v>
+        <v>754</v>
       </c>
       <c r="B826" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="C826" t="s">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="D826" t="s">
-        <v>169</v>
+        <v>93</v>
       </c>
     </row>
     <row r="827" spans="1:4">
       <c r="A827" t="s">
-        <v>730</v>
+        <v>754</v>
       </c>
       <c r="B827" t="s">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="C827" t="s">
-        <v>77</v>
+        <v>95</v>
       </c>
       <c r="D827" t="s">
-        <v>722</v>
+        <v>93</v>
       </c>
     </row>
     <row r="828" spans="1:4">
       <c r="A828" t="s">
-        <v>730</v>
+        <v>754</v>
       </c>
       <c r="B828" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="C828" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="D828" t="s">
-        <v>169</v>
+        <v>93</v>
       </c>
     </row>
     <row r="829" spans="1:4">
       <c r="A829" t="s">
-        <v>731</v>
+        <v>754</v>
       </c>
       <c r="B829" t="s">
-        <v>732</v>
+        <v>5</v>
       </c>
       <c r="C829" t="s">
-        <v>732</v>
+        <v>5</v>
       </c>
       <c r="D829" t="s">
-        <v>93</v>
+        <v>423</v>
       </c>
     </row>
     <row r="830" spans="1:4">
       <c r="A830" t="s">
-        <v>731</v>
+        <v>754</v>
       </c>
       <c r="B830" t="s">
-        <v>733</v>
+        <v>98</v>
       </c>
       <c r="C830" t="s">
-        <v>734</v>
+        <v>98</v>
       </c>
       <c r="D830" t="s">
-        <v>93</v>
+        <v>757</v>
       </c>
     </row>
     <row r="831" spans="1:4">
       <c r="A831" t="s">
-        <v>731</v>
+        <v>754</v>
       </c>
       <c r="B831" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="C831" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="D831" t="s">
-        <v>93</v>
+        <v>423</v>
       </c>
     </row>
     <row r="832" spans="1:4">
       <c r="A832" t="s">
-        <v>731</v>
+        <v>758</v>
       </c>
       <c r="B832" t="s">
-        <v>20</v>
+        <v>91</v>
       </c>
       <c r="C832" t="s">
-        <v>20</v>
+        <v>92</v>
       </c>
       <c r="D832" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="833" spans="1:4">
       <c r="A833" t="s">
-        <v>735</v>
+        <v>758</v>
       </c>
       <c r="B833" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="C833" t="s">
-        <v>5</v>
+        <v>95</v>
       </c>
       <c r="D833" t="s">
-        <v>736</v>
+        <v>93</v>
       </c>
     </row>
     <row r="834" spans="1:4">
       <c r="A834" t="s">
-        <v>735</v>
+        <v>758</v>
       </c>
       <c r="B834" t="s">
-        <v>20</v>
+        <v>96</v>
       </c>
       <c r="C834" t="s">
-        <v>20</v>
+        <v>97</v>
       </c>
       <c r="D834" t="s">
-        <v>362</v>
+        <v>93</v>
       </c>
     </row>
     <row r="835" spans="1:4">
       <c r="A835" t="s">
-        <v>735</v>
+        <v>758</v>
       </c>
       <c r="B835" t="s">
-        <v>7</v>
+        <v>98</v>
       </c>
       <c r="C835" t="s">
-        <v>7</v>
+        <v>98</v>
       </c>
       <c r="D835" t="s">
-        <v>736</v>
+        <v>759</v>
       </c>
     </row>
     <row r="836" spans="1:4">
       <c r="A836" t="s">
-        <v>737</v>
+        <v>758</v>
       </c>
       <c r="B836" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C836"/>
+        <v>20</v>
+      </c>
+      <c r="C836" t="s">
+        <v>20</v>
+      </c>
       <c r="D836" t="s">
-        <v>17</v>
+        <v>759</v>
       </c>
     </row>
     <row r="837" spans="1:4">
       <c r="A837" t="s">
-        <v>737</v>
+        <v>760</v>
       </c>
       <c r="B837" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C837"/>
+        <v>5</v>
+      </c>
+      <c r="C837" t="s">
+        <v>5</v>
+      </c>
       <c r="D837" t="s">
-        <v>17</v>
+        <v>169</v>
       </c>
     </row>
     <row r="838" spans="1:4">
       <c r="A838" t="s">
-        <v>737</v>
+        <v>760</v>
       </c>
       <c r="B838" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C838"/>
+        <v>77</v>
+      </c>
+      <c r="C838" t="s">
+        <v>77</v>
+      </c>
       <c r="D838" t="s">
-        <v>17</v>
+        <v>722</v>
       </c>
     </row>
     <row r="839" spans="1:4">
       <c r="A839" t="s">
-        <v>737</v>
+        <v>760</v>
       </c>
       <c r="B839" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C839"/>
+        <v>7</v>
+      </c>
+      <c r="C839" t="s">
+        <v>7</v>
+      </c>
       <c r="D839" t="s">
-        <v>17</v>
+        <v>169</v>
       </c>
     </row>
     <row r="840" spans="1:4">
       <c r="A840" t="s">
-        <v>738</v>
+        <v>761</v>
       </c>
       <c r="B840" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C840"/>
+        <v>5</v>
+      </c>
+      <c r="C840" t="s">
+        <v>5</v>
+      </c>
       <c r="D840" t="s">
-        <v>17</v>
+        <v>169</v>
       </c>
     </row>
     <row r="841" spans="1:4">
       <c r="A841" t="s">
-        <v>738</v>
+        <v>761</v>
       </c>
       <c r="B841" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C841"/>
+        <v>77</v>
+      </c>
+      <c r="C841" t="s">
+        <v>77</v>
+      </c>
       <c r="D841" t="s">
-        <v>17</v>
+        <v>722</v>
       </c>
     </row>
     <row r="842" spans="1:4">
       <c r="A842" t="s">
-        <v>738</v>
+        <v>761</v>
       </c>
       <c r="B842" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C842"/>
+        <v>7</v>
+      </c>
+      <c r="C842" t="s">
+        <v>7</v>
+      </c>
       <c r="D842" t="s">
-        <v>17</v>
+        <v>169</v>
       </c>
     </row>
     <row r="843" spans="1:4">
       <c r="A843" t="s">
-        <v>738</v>
+        <v>762</v>
       </c>
       <c r="B843" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C843"/>
+        <v>763</v>
+      </c>
+      <c r="C843" t="s">
+        <v>763</v>
+      </c>
       <c r="D843" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="844" spans="1:4">
       <c r="A844" t="s">
-        <v>739</v>
+        <v>762</v>
       </c>
       <c r="B844" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C844"/>
+        <v>764</v>
+      </c>
+      <c r="C844" t="s">
+        <v>765</v>
+      </c>
       <c r="D844" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="845" spans="1:4">
       <c r="A845" t="s">
-        <v>739</v>
+        <v>762</v>
       </c>
       <c r="B845" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C845"/>
+        <v>5</v>
+      </c>
+      <c r="C845" t="s">
+        <v>5</v>
+      </c>
       <c r="D845" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="846" spans="1:4">
       <c r="A846" t="s">
-        <v>739</v>
+        <v>762</v>
       </c>
       <c r="B846" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C846"/>
+        <v>20</v>
+      </c>
+      <c r="C846" t="s">
+        <v>20</v>
+      </c>
       <c r="D846" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="847" spans="1:4">
       <c r="A847" t="s">
-        <v>739</v>
+        <v>766</v>
       </c>
       <c r="B847" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C847"/>
+        <v>5</v>
+      </c>
+      <c r="C847" t="s">
+        <v>5</v>
+      </c>
       <c r="D847" t="s">
-        <v>17</v>
+        <v>767</v>
       </c>
     </row>
     <row r="848" spans="1:4">
       <c r="A848" t="s">
-        <v>739</v>
+        <v>766</v>
       </c>
       <c r="B848" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C848"/>
+        <v>20</v>
+      </c>
+      <c r="C848" t="s">
+        <v>20</v>
+      </c>
       <c r="D848" t="s">
-        <v>17</v>
+        <v>362</v>
       </c>
     </row>
     <row r="849" spans="1:4">
       <c r="A849" t="s">
-        <v>739</v>
+        <v>766</v>
       </c>
       <c r="B849" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C849"/>
+        <v>7</v>
+      </c>
+      <c r="C849" t="s">
+        <v>7</v>
+      </c>
       <c r="D849" t="s">
-        <v>17</v>
+        <v>767</v>
       </c>
     </row>
     <row r="850" spans="1:4">
       <c r="A850" t="s">
-        <v>739</v>
+        <v>768</v>
       </c>
       <c r="B850" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C850"/>
       <c r="D850" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="851" spans="1:4">
       <c r="A851" t="s">
-        <v>740</v>
+        <v>768</v>
       </c>
       <c r="B851" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C851"/>
       <c r="D851" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="852" spans="1:4">
       <c r="A852" t="s">
-        <v>740</v>
+        <v>768</v>
       </c>
       <c r="B852" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C852"/>
       <c r="D852" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="A853" t="s">
-        <v>740</v>
+        <v>768</v>
       </c>
       <c r="B853" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C853"/>
       <c r="D853" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="A854" t="s">
-        <v>740</v>
+        <v>769</v>
       </c>
       <c r="B854" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C854"/>
       <c r="D854" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="A855" t="s">
-        <v>741</v>
+        <v>769</v>
       </c>
       <c r="B855" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C855"/>
       <c r="D855" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="A856" t="s">
-        <v>741</v>
+        <v>769</v>
       </c>
       <c r="B856" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C856"/>
       <c r="D856" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="A857" t="s">
-        <v>741</v>
+        <v>769</v>
       </c>
       <c r="B857" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C857"/>
       <c r="D857" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="A858" t="s">
-        <v>741</v>
+        <v>770</v>
       </c>
       <c r="B858" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C858"/>
       <c r="D858" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="859" spans="1:4">
       <c r="A859" t="s">
-        <v>742</v>
+        <v>770</v>
       </c>
       <c r="B859" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C859"/>
       <c r="D859" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="A860" t="s">
-        <v>742</v>
+        <v>770</v>
       </c>
       <c r="B860" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C860"/>
       <c r="D860" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="A861" t="s">
-        <v>742</v>
+        <v>770</v>
       </c>
       <c r="B861" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C861"/>
       <c r="D861" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="A862" t="s">
-        <v>742</v>
+        <v>770</v>
       </c>
       <c r="B862" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C862"/>
       <c r="D862" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="863" spans="1:4">
       <c r="A863" t="s">
-        <v>742</v>
+        <v>770</v>
       </c>
       <c r="B863" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C863"/>
       <c r="D863" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="864" spans="1:4">
       <c r="A864" t="s">
-        <v>742</v>
+        <v>770</v>
       </c>
       <c r="B864" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="C864"/>
       <c r="D864" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="865" spans="1:4">
       <c r="A865" t="s">
-        <v>742</v>
+        <v>771</v>
       </c>
       <c r="B865" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C865"/>
       <c r="D865" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="866" spans="1:4">
       <c r="A866" t="s">
-        <v>743</v>
+        <v>771</v>
       </c>
       <c r="B866" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C866"/>
       <c r="D866" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="867" spans="1:4">
       <c r="A867" t="s">
-        <v>743</v>
+        <v>771</v>
       </c>
       <c r="B867" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C867"/>
       <c r="D867" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="868" spans="1:4">
       <c r="A868" t="s">
-        <v>743</v>
+        <v>771</v>
       </c>
       <c r="B868" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C868"/>
       <c r="D868" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="869" spans="1:4">
       <c r="A869" t="s">
-        <v>743</v>
+        <v>772</v>
       </c>
       <c r="B869" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C869"/>
       <c r="D869" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="870" spans="1:4">
       <c r="A870" t="s">
-        <v>744</v>
+        <v>772</v>
       </c>
       <c r="B870" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C870"/>
       <c r="D870" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="871" spans="1:4">
       <c r="A871" t="s">
-        <v>744</v>
+        <v>772</v>
       </c>
       <c r="B871" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C871"/>
       <c r="D871" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="872" spans="1:4">
       <c r="A872" t="s">
-        <v>744</v>
+        <v>772</v>
       </c>
       <c r="B872" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C872"/>
       <c r="D872" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="873" spans="1:4">
       <c r="A873" t="s">
-        <v>744</v>
+        <v>773</v>
       </c>
       <c r="B873" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C873"/>
       <c r="D873" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="874" spans="1:4">
       <c r="A874" t="s">
-        <v>745</v>
+        <v>773</v>
       </c>
       <c r="B874" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C874"/>
       <c r="D874" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="875" spans="1:4">
       <c r="A875" t="s">
-        <v>745</v>
+        <v>773</v>
       </c>
       <c r="B875" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C875"/>
       <c r="D875" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="876" spans="1:4">
       <c r="A876" t="s">
-        <v>745</v>
+        <v>773</v>
       </c>
       <c r="B876" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C876"/>
       <c r="D876" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="877" spans="1:4">
       <c r="A877" t="s">
-        <v>745</v>
+        <v>773</v>
       </c>
       <c r="B877" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C877"/>
       <c r="D877" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="878" spans="1:4">
       <c r="A878" t="s">
-        <v>745</v>
+        <v>773</v>
       </c>
       <c r="B878" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C878"/>
       <c r="D878" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="879" spans="1:4">
       <c r="A879" t="s">
-        <v>745</v>
+        <v>773</v>
       </c>
       <c r="B879" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="C879"/>
       <c r="D879" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="880" spans="1:4">
       <c r="A880" t="s">
-        <v>745</v>
+        <v>774</v>
       </c>
       <c r="B880" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C880"/>
       <c r="D880" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="881" spans="1:4">
       <c r="A881" t="s">
-        <v>746</v>
+        <v>774</v>
       </c>
       <c r="B881" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C881"/>
       <c r="D881" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="882" spans="1:4">
       <c r="A882" t="s">
-        <v>746</v>
+        <v>774</v>
       </c>
       <c r="B882" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C882"/>
       <c r="D882" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="883" spans="1:4">
       <c r="A883" t="s">
-        <v>746</v>
+        <v>774</v>
       </c>
       <c r="B883" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C883"/>
       <c r="D883" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="884" spans="1:4">
       <c r="A884" t="s">
-        <v>746</v>
+        <v>775</v>
       </c>
       <c r="B884" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C884"/>
       <c r="D884" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="885" spans="1:4">
       <c r="A885" t="s">
-        <v>747</v>
+        <v>775</v>
       </c>
       <c r="B885" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C885"/>
       <c r="D885" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="886" spans="1:4">
       <c r="A886" t="s">
-        <v>747</v>
+        <v>775</v>
       </c>
       <c r="B886" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C886"/>
       <c r="D886" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="887" spans="1:4">
       <c r="A887" t="s">
-        <v>747</v>
+        <v>775</v>
       </c>
       <c r="B887" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C887"/>
       <c r="D887" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="888" spans="1:4">
       <c r="A888" t="s">
-        <v>747</v>
+        <v>776</v>
       </c>
       <c r="B888" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C888"/>
       <c r="D888" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="889" spans="1:4">
       <c r="A889" t="s">
-        <v>748</v>
+        <v>776</v>
       </c>
       <c r="B889" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C889"/>
       <c r="D889" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="890" spans="1:4">
       <c r="A890" t="s">
-        <v>748</v>
+        <v>776</v>
       </c>
       <c r="B890" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C890"/>
       <c r="D890" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="891" spans="1:4">
       <c r="A891" t="s">
-        <v>748</v>
+        <v>776</v>
       </c>
       <c r="B891" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C891"/>
       <c r="D891" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="892" spans="1:4">
       <c r="A892" t="s">
-        <v>748</v>
+        <v>776</v>
       </c>
       <c r="B892" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C892"/>
       <c r="D892" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="893" spans="1:4">
       <c r="A893" t="s">
-        <v>748</v>
+        <v>776</v>
       </c>
       <c r="B893" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C893"/>
       <c r="D893" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="894" spans="1:4">
       <c r="A894" t="s">
-        <v>748</v>
+        <v>776</v>
       </c>
       <c r="B894" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="C894"/>
       <c r="D894" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="895" spans="1:4">
       <c r="A895" t="s">
-        <v>748</v>
+        <v>777</v>
       </c>
       <c r="B895" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C895"/>
       <c r="D895" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="896" spans="1:4">
       <c r="A896" t="s">
-        <v>749</v>
+        <v>777</v>
       </c>
       <c r="B896" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C896"/>
       <c r="D896" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="897" spans="1:4">
       <c r="A897" t="s">
-        <v>749</v>
+        <v>777</v>
       </c>
       <c r="B897" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C897"/>
       <c r="D897" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="898" spans="1:4">
       <c r="A898" t="s">
-        <v>749</v>
+        <v>777</v>
       </c>
       <c r="B898" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C898"/>
       <c r="D898" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="899" spans="1:4">
       <c r="A899" t="s">
-        <v>749</v>
+        <v>778</v>
       </c>
       <c r="B899" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C899"/>
       <c r="D899" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="900" spans="1:4">
       <c r="A900" t="s">
-        <v>750</v>
+        <v>778</v>
       </c>
       <c r="B900" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C900"/>
       <c r="D900" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="901" spans="1:4">
       <c r="A901" t="s">
-        <v>750</v>
+        <v>778</v>
       </c>
       <c r="B901" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C901"/>
       <c r="D901" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="902" spans="1:4">
       <c r="A902" t="s">
-        <v>750</v>
+        <v>778</v>
       </c>
       <c r="B902" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C902"/>
       <c r="D902" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="903" spans="1:4">
       <c r="A903" t="s">
-        <v>750</v>
+        <v>779</v>
       </c>
       <c r="B903" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C903"/>
       <c r="D903" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="904" spans="1:4">
       <c r="A904" t="s">
-        <v>751</v>
+        <v>779</v>
       </c>
       <c r="B904" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C904"/>
       <c r="D904" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="905" spans="1:4">
       <c r="A905" t="s">
-        <v>751</v>
+        <v>779</v>
       </c>
       <c r="B905" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C905"/>
       <c r="D905" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="906" spans="1:4">
       <c r="A906" t="s">
-        <v>751</v>
+        <v>779</v>
       </c>
       <c r="B906" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C906"/>
       <c r="D906" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="907" spans="1:4">
       <c r="A907" t="s">
-        <v>751</v>
+        <v>779</v>
       </c>
       <c r="B907" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C907"/>
       <c r="D907" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="908" spans="1:4">
       <c r="A908" t="s">
-        <v>751</v>
+        <v>779</v>
       </c>
       <c r="B908" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C908"/>
       <c r="D908" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="909" spans="1:4">
       <c r="A909" t="s">
-        <v>751</v>
+        <v>779</v>
       </c>
       <c r="B909" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="C909"/>
       <c r="D909" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="910" spans="1:4">
       <c r="A910" t="s">
-        <v>751</v>
+        <v>780</v>
       </c>
       <c r="B910" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C910"/>
       <c r="D910" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="911" spans="1:4">
       <c r="A911" t="s">
-        <v>752</v>
+        <v>780</v>
       </c>
       <c r="B911" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C911"/>
       <c r="D911" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="912" spans="1:4">
       <c r="A912" t="s">
-        <v>752</v>
+        <v>780</v>
       </c>
       <c r="B912" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C912"/>
       <c r="D912" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="913" spans="1:4">
       <c r="A913" t="s">
-        <v>752</v>
+        <v>780</v>
       </c>
       <c r="B913" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C913"/>
       <c r="D913" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="914" spans="1:4">
       <c r="A914" t="s">
-        <v>752</v>
+        <v>781</v>
       </c>
       <c r="B914" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C914"/>
       <c r="D914" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="915" spans="1:4">
       <c r="A915" t="s">
-        <v>753</v>
+        <v>781</v>
       </c>
       <c r="B915" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C915"/>
       <c r="D915" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="916" spans="1:4">
       <c r="A916" t="s">
-        <v>753</v>
+        <v>781</v>
       </c>
       <c r="B916" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C916"/>
       <c r="D916" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="917" spans="1:4">
       <c r="A917" t="s">
-        <v>753</v>
+        <v>781</v>
       </c>
       <c r="B917" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C917"/>
       <c r="D917" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="A918" t="s">
-        <v>753</v>
+        <v>782</v>
       </c>
       <c r="B918" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C918"/>
       <c r="D918" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="919" spans="1:4">
       <c r="A919" t="s">
-        <v>754</v>
+        <v>782</v>
       </c>
       <c r="B919" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C919"/>
       <c r="D919" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="A920" t="s">
-        <v>754</v>
+        <v>782</v>
       </c>
       <c r="B920" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C920"/>
       <c r="D920" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="921" spans="1:4">
       <c r="A921" t="s">
-        <v>754</v>
+        <v>782</v>
       </c>
       <c r="B921" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C921"/>
       <c r="D921" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="922" spans="1:4">
       <c r="A922" t="s">
-        <v>754</v>
+        <v>782</v>
       </c>
       <c r="B922" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C922"/>
       <c r="D922" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="923" spans="1:4">
       <c r="A923" t="s">
-        <v>754</v>
+        <v>782</v>
       </c>
       <c r="B923" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C923"/>
       <c r="D923" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="924" spans="1:4">
       <c r="A924" t="s">
-        <v>754</v>
+        <v>782</v>
       </c>
       <c r="B924" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="C924"/>
       <c r="D924" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="925" spans="1:4">
       <c r="A925" t="s">
-        <v>754</v>
+        <v>783</v>
       </c>
       <c r="B925" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C925"/>
       <c r="D925" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="926" spans="1:4">
       <c r="A926" t="s">
-        <v>755</v>
+        <v>783</v>
       </c>
       <c r="B926" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C926"/>
       <c r="D926" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="927" spans="1:4">
       <c r="A927" t="s">
-        <v>755</v>
+        <v>783</v>
       </c>
       <c r="B927" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C927"/>
       <c r="D927" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="928" spans="1:4">
       <c r="A928" t="s">
-        <v>755</v>
+        <v>783</v>
       </c>
       <c r="B928" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C928"/>
       <c r="D928" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="929" spans="1:4">
       <c r="A929" t="s">
-        <v>755</v>
+        <v>784</v>
       </c>
       <c r="B929" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C929"/>
       <c r="D929" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="930" spans="1:4">
       <c r="A930" t="s">
-        <v>756</v>
+        <v>784</v>
       </c>
       <c r="B930" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C930"/>
       <c r="D930" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="931" spans="1:4">
       <c r="A931" t="s">
-        <v>756</v>
+        <v>784</v>
       </c>
       <c r="B931" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C931"/>
       <c r="D931" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="932" spans="1:4">
       <c r="A932" t="s">
-        <v>756</v>
+        <v>784</v>
       </c>
       <c r="B932" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C932"/>
       <c r="D932" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="933" spans="1:4">
       <c r="A933" t="s">
-        <v>756</v>
+        <v>785</v>
       </c>
       <c r="B933" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C933"/>
       <c r="D933" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="934" spans="1:4">
       <c r="A934" t="s">
-        <v>757</v>
+        <v>785</v>
       </c>
       <c r="B934" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C934"/>
       <c r="D934" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="935" spans="1:4">
       <c r="A935" t="s">
-        <v>757</v>
+        <v>785</v>
       </c>
       <c r="B935" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C935"/>
       <c r="D935" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="936" spans="1:4">
       <c r="A936" t="s">
-        <v>757</v>
+        <v>785</v>
       </c>
       <c r="B936" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C936"/>
       <c r="D936" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="937" spans="1:4">
       <c r="A937" t="s">
-        <v>757</v>
+        <v>785</v>
       </c>
       <c r="B937" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C937"/>
       <c r="D937" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="938" spans="1:4">
       <c r="A938" t="s">
-        <v>757</v>
+        <v>785</v>
       </c>
       <c r="B938" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C938"/>
       <c r="D938" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="939" spans="1:4">
       <c r="A939" t="s">
-        <v>757</v>
+        <v>785</v>
       </c>
       <c r="B939" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="C939"/>
       <c r="D939" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="940" spans="1:4">
       <c r="A940" t="s">
-        <v>757</v>
+        <v>786</v>
       </c>
       <c r="B940" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C940"/>
       <c r="D940" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="941" spans="1:4">
       <c r="A941" t="s">
-        <v>758</v>
+        <v>786</v>
       </c>
       <c r="B941" t="s">
-        <v>305</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C941"/>
       <c r="D941" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="942" spans="1:4">
       <c r="A942" t="s">
-        <v>758</v>
+        <v>786</v>
       </c>
       <c r="B942" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C942"/>
       <c r="D942" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="943" spans="1:4">
       <c r="A943" t="s">
-        <v>758</v>
+        <v>786</v>
       </c>
       <c r="B943" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C943"/>
       <c r="D943" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="944" spans="1:4">
       <c r="A944" t="s">
-        <v>758</v>
+        <v>787</v>
       </c>
       <c r="B944" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C944"/>
       <c r="D944" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="945" spans="1:4">
       <c r="A945" t="s">
-        <v>758</v>
+        <v>787</v>
       </c>
       <c r="B945" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C945"/>
       <c r="D945" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="946" spans="1:4">
       <c r="A946" t="s">
-        <v>758</v>
+        <v>787</v>
       </c>
       <c r="B946" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C946"/>
       <c r="D946" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="947" spans="1:4">
       <c r="A947" t="s">
-        <v>764</v>
+        <v>787</v>
       </c>
       <c r="B947" t="s">
-        <v>305</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C947"/>
       <c r="D947" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="948" spans="1:4">
       <c r="A948" t="s">
-        <v>764</v>
+        <v>788</v>
       </c>
       <c r="B948" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="C948"/>
       <c r="D948" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="949" spans="1:4">
       <c r="A949" t="s">
-        <v>764</v>
+        <v>788</v>
       </c>
       <c r="B949" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="C949"/>
       <c r="D949" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="950" spans="1:4">
       <c r="A950" t="s">
-        <v>764</v>
+        <v>788</v>
       </c>
       <c r="B950" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="C950"/>
       <c r="D950" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="951" spans="1:4">
       <c r="A951" t="s">
-        <v>764</v>
+        <v>788</v>
       </c>
       <c r="B951" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="C951"/>
       <c r="D951" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="952" spans="1:4">
       <c r="A952" t="s">
-        <v>764</v>
+        <v>788</v>
       </c>
       <c r="B952" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="C952"/>
       <c r="D952" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="A953" t="s">
-        <v>765</v>
+        <v>788</v>
       </c>
       <c r="B953" t="s">
-        <v>305</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="C953"/>
       <c r="D953" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="A954" t="s">
-        <v>765</v>
+        <v>788</v>
       </c>
       <c r="B954" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C954"/>
       <c r="D954" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="955" spans="1:4">
       <c r="A955" t="s">
-        <v>765</v>
+        <v>789</v>
       </c>
       <c r="B955" t="s">
-        <v>18</v>
+        <v>305</v>
       </c>
       <c r="C955" t="s">
-        <v>761</v>
+        <v>790</v>
       </c>
       <c r="D955" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="956" spans="1:4">
       <c r="A956" t="s">
-        <v>765</v>
+        <v>789</v>
       </c>
       <c r="B956" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C956" t="s">
-        <v>762</v>
+        <v>791</v>
       </c>
       <c r="D956" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="957" spans="1:4">
       <c r="A957" t="s">
-        <v>765</v>
+        <v>789</v>
       </c>
       <c r="B957" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="C957" t="s">
-        <v>763</v>
+        <v>792</v>
       </c>
       <c r="D957" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="958" spans="1:4">
       <c r="A958" t="s">
-        <v>765</v>
+        <v>789</v>
       </c>
       <c r="B958" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C958" t="s">
-        <v>20</v>
+        <v>793</v>
       </c>
       <c r="D958" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="959" spans="1:4">
       <c r="A959" t="s">
-        <v>766</v>
+        <v>789</v>
       </c>
       <c r="B959" t="s">
-        <v>305</v>
+        <v>55</v>
       </c>
       <c r="C959" t="s">
-        <v>759</v>
+        <v>794</v>
       </c>
       <c r="D959" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="960" spans="1:4">
       <c r="A960" t="s">
-        <v>766</v>
+        <v>789</v>
       </c>
       <c r="B960" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C960" t="s">
-        <v>760</v>
+        <v>20</v>
       </c>
       <c r="D960" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="961" spans="1:4">
       <c r="A961" t="s">
-        <v>766</v>
+        <v>795</v>
       </c>
       <c r="B961" t="s">
-        <v>18</v>
+        <v>305</v>
       </c>
       <c r="C961" t="s">
-        <v>761</v>
+        <v>790</v>
       </c>
       <c r="D961" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="962" spans="1:4">
       <c r="A962" t="s">
-        <v>766</v>
+        <v>795</v>
       </c>
       <c r="B962" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C962" t="s">
-        <v>762</v>
+        <v>791</v>
       </c>
       <c r="D962" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="963" spans="1:4">
       <c r="A963" t="s">
-        <v>766</v>
+        <v>795</v>
       </c>
       <c r="B963" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="C963" t="s">
-        <v>763</v>
+        <v>792</v>
       </c>
       <c r="D963" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="964" spans="1:4">
       <c r="A964" t="s">
-        <v>766</v>
+        <v>795</v>
       </c>
       <c r="B964" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C964" t="s">
-        <v>20</v>
+        <v>793</v>
       </c>
       <c r="D964" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="965" spans="1:4">
       <c r="A965" t="s">
-        <v>767</v>
+        <v>795</v>
       </c>
       <c r="B965" t="s">
-        <v>305</v>
+        <v>55</v>
       </c>
       <c r="C965" t="s">
-        <v>759</v>
+        <v>794</v>
       </c>
       <c r="D965" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="966" spans="1:4">
       <c r="A966" t="s">
-        <v>767</v>
+        <v>795</v>
       </c>
       <c r="B966" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C966" t="s">
-        <v>760</v>
+        <v>20</v>
       </c>
       <c r="D966" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="967" spans="1:4">
       <c r="A967" t="s">
-        <v>767</v>
+        <v>796</v>
       </c>
       <c r="B967" t="s">
-        <v>18</v>
+        <v>305</v>
       </c>
       <c r="C967" t="s">
-        <v>761</v>
+        <v>790</v>
       </c>
       <c r="D967" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="968" spans="1:4">
       <c r="A968" t="s">
-        <v>767</v>
+        <v>796</v>
       </c>
       <c r="B968" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C968" t="s">
-        <v>762</v>
+        <v>791</v>
       </c>
       <c r="D968" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="969" spans="1:4">
       <c r="A969" t="s">
-        <v>767</v>
+        <v>796</v>
       </c>
       <c r="B969" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="C969" t="s">
-        <v>763</v>
+        <v>792</v>
       </c>
       <c r="D969" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="970" spans="1:4">
       <c r="A970" t="s">
-        <v>767</v>
+        <v>796</v>
       </c>
       <c r="B970" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C970" t="s">
-        <v>20</v>
+        <v>793</v>
       </c>
       <c r="D970" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="971" spans="1:4">
       <c r="A971" t="s">
-        <v>768</v>
+        <v>796</v>
       </c>
       <c r="B971" t="s">
-        <v>305</v>
+        <v>55</v>
       </c>
       <c r="C971" t="s">
-        <v>759</v>
+        <v>794</v>
       </c>
       <c r="D971" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="972" spans="1:4">
       <c r="A972" t="s">
-        <v>768</v>
+        <v>796</v>
       </c>
       <c r="B972" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C972" t="s">
-        <v>760</v>
+        <v>20</v>
       </c>
       <c r="D972" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="973" spans="1:4">
       <c r="A973" t="s">
-        <v>768</v>
+        <v>797</v>
       </c>
       <c r="B973" t="s">
-        <v>18</v>
+        <v>305</v>
       </c>
       <c r="C973" t="s">
-        <v>761</v>
+        <v>790</v>
       </c>
       <c r="D973" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="974" spans="1:4">
       <c r="A974" t="s">
-        <v>768</v>
+        <v>797</v>
       </c>
       <c r="B974" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C974" t="s">
-        <v>762</v>
+        <v>791</v>
       </c>
       <c r="D974" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="975" spans="1:4">
       <c r="A975" t="s">
-        <v>768</v>
+        <v>797</v>
       </c>
       <c r="B975" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="C975" t="s">
-        <v>763</v>
+        <v>792</v>
       </c>
       <c r="D975" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="976" spans="1:4">
       <c r="A976" t="s">
-        <v>768</v>
+        <v>797</v>
       </c>
       <c r="B976" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C976" t="s">
-        <v>20</v>
+        <v>793</v>
       </c>
       <c r="D976" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="977" spans="1:4">
       <c r="A977" t="s">
-        <v>769</v>
+        <v>797</v>
       </c>
       <c r="B977" t="s">
-        <v>305</v>
+        <v>55</v>
       </c>
       <c r="C977" t="s">
-        <v>759</v>
+        <v>794</v>
       </c>
       <c r="D977" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="A978" t="s">
-        <v>769</v>
+        <v>797</v>
       </c>
       <c r="B978" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C978" t="s">
-        <v>760</v>
+        <v>20</v>
       </c>
       <c r="D978" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979" t="s">
-        <v>769</v>
+        <v>798</v>
       </c>
       <c r="B979" t="s">
-        <v>18</v>
+        <v>305</v>
       </c>
       <c r="C979" t="s">
-        <v>761</v>
+        <v>790</v>
       </c>
       <c r="D979" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="A980" t="s">
-        <v>769</v>
+        <v>798</v>
       </c>
       <c r="B980" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C980" t="s">
-        <v>762</v>
+        <v>791</v>
       </c>
       <c r="D980" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="A981" t="s">
-        <v>769</v>
+        <v>798</v>
       </c>
       <c r="B981" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="C981" t="s">
-        <v>763</v>
+        <v>792</v>
       </c>
       <c r="D981" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="982" spans="1:4">
       <c r="A982" t="s">
-        <v>769</v>
+        <v>798</v>
       </c>
       <c r="B982" t="s">
-        <v>57</v>
+        <v>19</v>
       </c>
       <c r="C982" t="s">
-        <v>763</v>
+        <v>793</v>
       </c>
       <c r="D982" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="983" spans="1:4">
       <c r="A983" t="s">
-        <v>769</v>
+        <v>798</v>
       </c>
       <c r="B983" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="C983" t="s">
-        <v>20</v>
+        <v>794</v>
       </c>
       <c r="D983" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="984" spans="1:4">
       <c r="A984" t="s">
-        <v>770</v>
+        <v>798</v>
       </c>
       <c r="B984" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C984" t="s">
-        <v>759</v>
+        <v>20</v>
       </c>
       <c r="D984" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="985" spans="1:4">
       <c r="A985" t="s">
-        <v>770</v>
+        <v>799</v>
       </c>
       <c r="B985" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C985" t="s">
-        <v>760</v>
+        <v>790</v>
       </c>
       <c r="D985" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="986" spans="1:4">
       <c r="A986" t="s">
-        <v>770</v>
+        <v>799</v>
       </c>
       <c r="B986" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C986" t="s">
-        <v>761</v>
+        <v>791</v>
       </c>
       <c r="D986" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="987" spans="1:4">
       <c r="A987" t="s">
-        <v>770</v>
+        <v>799</v>
       </c>
       <c r="B987" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C987" t="s">
-        <v>762</v>
+        <v>792</v>
       </c>
       <c r="D987" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="988" spans="1:4">
       <c r="A988" t="s">
-        <v>770</v>
+        <v>799</v>
       </c>
       <c r="B988" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C988" t="s">
-        <v>763</v>
+        <v>793</v>
       </c>
       <c r="D988" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="989" spans="1:4">
       <c r="A989" t="s">
-        <v>770</v>
+        <v>799</v>
       </c>
       <c r="B989" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="C989" t="s">
-        <v>20</v>
+        <v>794</v>
       </c>
       <c r="D989" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="990" spans="1:4">
       <c r="A990" t="s">
-        <v>771</v>
+        <v>799</v>
       </c>
       <c r="B990" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C990" t="s">
-        <v>759</v>
+        <v>20</v>
       </c>
       <c r="D990" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="991" spans="1:4">
       <c r="A991" t="s">
-        <v>771</v>
+        <v>800</v>
       </c>
       <c r="B991" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C991" t="s">
-        <v>760</v>
+        <v>790</v>
       </c>
       <c r="D991" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="992" spans="1:4">
       <c r="A992" t="s">
-        <v>771</v>
+        <v>800</v>
       </c>
       <c r="B992" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C992" t="s">
-        <v>761</v>
+        <v>791</v>
       </c>
       <c r="D992" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="993" spans="1:4">
       <c r="A993" t="s">
-        <v>771</v>
+        <v>800</v>
       </c>
       <c r="B993" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C993" t="s">
-        <v>762</v>
+        <v>792</v>
       </c>
       <c r="D993" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="994" spans="1:4">
       <c r="A994" t="s">
-        <v>771</v>
+        <v>800</v>
       </c>
       <c r="B994" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C994" t="s">
-        <v>763</v>
+        <v>793</v>
       </c>
       <c r="D994" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="995" spans="1:4">
       <c r="A995" t="s">
-        <v>771</v>
+        <v>800</v>
       </c>
       <c r="B995" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="C995" t="s">
-        <v>20</v>
+        <v>794</v>
       </c>
       <c r="D995" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="996" spans="1:4">
       <c r="A996" t="s">
-        <v>772</v>
+        <v>800</v>
       </c>
       <c r="B996" t="s">
-        <v>91</v>
+        <v>57</v>
       </c>
       <c r="C996" t="s">
-        <v>92</v>
+        <v>794</v>
       </c>
       <c r="D996" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="997" spans="1:4">
       <c r="A997" t="s">
-        <v>772</v>
+        <v>800</v>
       </c>
       <c r="B997" t="s">
-        <v>94</v>
+        <v>20</v>
       </c>
       <c r="C997" t="s">
-        <v>95</v>
+        <v>20</v>
       </c>
       <c r="D997" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="998" spans="1:4">
       <c r="A998" t="s">
-        <v>772</v>
+        <v>801</v>
       </c>
       <c r="B998" t="s">
-        <v>96</v>
+        <v>305</v>
       </c>
       <c r="C998" t="s">
-        <v>97</v>
+        <v>790</v>
       </c>
       <c r="D998" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="999" spans="1:4">
       <c r="A999" t="s">
-        <v>772</v>
+        <v>801</v>
       </c>
       <c r="B999" t="s">
-        <v>98</v>
+        <v>16</v>
       </c>
       <c r="C999" t="s">
-        <v>98</v>
+        <v>791</v>
       </c>
       <c r="D999" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1000" spans="1:4">
       <c r="A1000" t="s">
-        <v>772</v>
+        <v>801</v>
       </c>
       <c r="B1000" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C1000" t="s">
-        <v>20</v>
+        <v>792</v>
       </c>
       <c r="D1000" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1001" spans="1:4">
       <c r="A1001" t="s">
-        <v>773</v>
+        <v>801</v>
       </c>
       <c r="B1001" t="s">
-        <v>774</v>
+        <v>19</v>
       </c>
       <c r="C1001" t="s">
-        <v>774</v>
+        <v>793</v>
       </c>
       <c r="D1001" t="s">
-        <v>580</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1002" spans="1:4">
       <c r="A1002" t="s">
-        <v>773</v>
+        <v>801</v>
       </c>
       <c r="B1002" t="s">
-        <v>775</v>
+        <v>55</v>
       </c>
       <c r="C1002" t="s">
-        <v>775</v>
+        <v>794</v>
       </c>
       <c r="D1002" t="s">
-        <v>112</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1003" spans="1:4">
       <c r="A1003" t="s">
-        <v>773</v>
+        <v>801</v>
       </c>
       <c r="B1003" t="s">
-        <v>776</v>
-[...1 lines deleted...]
-      <c r="C1003"/>
+        <v>20</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>20</v>
+      </c>
       <c r="D1003" t="s">
-        <v>199</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1004" spans="1:4">
       <c r="A1004" t="s">
-        <v>773</v>
+        <v>802</v>
       </c>
       <c r="B1004" t="s">
-        <v>777</v>
+        <v>305</v>
       </c>
       <c r="C1004" t="s">
-        <v>777</v>
+        <v>790</v>
       </c>
       <c r="D1004" t="s">
-        <v>778</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1005" spans="1:4">
       <c r="A1005" t="s">
-        <v>773</v>
+        <v>802</v>
       </c>
       <c r="B1005" t="s">
-        <v>779</v>
+        <v>16</v>
       </c>
       <c r="C1005" t="s">
-        <v>779</v>
+        <v>791</v>
       </c>
       <c r="D1005" t="s">
-        <v>778</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1006" spans="1:4">
       <c r="A1006" t="s">
-        <v>773</v>
+        <v>802</v>
       </c>
       <c r="B1006" t="s">
-        <v>780</v>
+        <v>18</v>
       </c>
       <c r="C1006" t="s">
-        <v>780</v>
+        <v>792</v>
       </c>
       <c r="D1006" t="s">
-        <v>173</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1007" spans="1:4">
       <c r="A1007" t="s">
-        <v>773</v>
+        <v>802</v>
       </c>
       <c r="B1007" t="s">
-        <v>781</v>
-[...1 lines deleted...]
-      <c r="C1007"/>
+        <v>19</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>793</v>
+      </c>
       <c r="D1007" t="s">
-        <v>293</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1008" spans="1:4">
       <c r="A1008" t="s">
-        <v>773</v>
+        <v>802</v>
       </c>
       <c r="B1008" t="s">
-        <v>782</v>
-[...1 lines deleted...]
-      <c r="C1008"/>
+        <v>55</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>794</v>
+      </c>
       <c r="D1008" t="s">
-        <v>137</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1009" spans="1:4">
       <c r="A1009" t="s">
-        <v>773</v>
+        <v>802</v>
       </c>
       <c r="B1009" t="s">
-        <v>783</v>
-[...1 lines deleted...]
-      <c r="C1009"/>
+        <v>20</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>20</v>
+      </c>
       <c r="D1009" t="s">
-        <v>784</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1010" spans="1:4">
       <c r="A1010" t="s">
-        <v>773</v>
+        <v>803</v>
       </c>
       <c r="B1010" t="s">
-        <v>785</v>
-[...1 lines deleted...]
-      <c r="C1010"/>
+        <v>91</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>92</v>
+      </c>
       <c r="D1010" t="s">
-        <v>137</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1011" spans="1:4">
       <c r="A1011" t="s">
-        <v>773</v>
+        <v>803</v>
       </c>
       <c r="B1011" t="s">
-        <v>786</v>
-[...1 lines deleted...]
-      <c r="C1011"/>
+        <v>94</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>95</v>
+      </c>
       <c r="D1011" t="s">
-        <v>110</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1012" spans="1:4">
       <c r="A1012" t="s">
-        <v>773</v>
+        <v>803</v>
       </c>
       <c r="B1012" t="s">
-        <v>787</v>
-[...1 lines deleted...]
-      <c r="C1012"/>
+        <v>96</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>97</v>
+      </c>
       <c r="D1012" t="s">
-        <v>199</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1013" spans="1:4">
       <c r="A1013" t="s">
-        <v>773</v>
+        <v>803</v>
       </c>
       <c r="B1013" t="s">
-        <v>788</v>
-[...1 lines deleted...]
-      <c r="C1013"/>
+        <v>98</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>98</v>
+      </c>
       <c r="D1013" t="s">
-        <v>199</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1014" spans="1:4">
       <c r="A1014" t="s">
-        <v>773</v>
+        <v>803</v>
       </c>
       <c r="B1014" t="s">
-        <v>789</v>
+        <v>20</v>
       </c>
       <c r="C1014" t="s">
-        <v>790</v>
+        <v>20</v>
       </c>
       <c r="D1014" t="s">
-        <v>122</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
       <c r="A1015" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1015" t="s">
-        <v>791</v>
+        <v>805</v>
       </c>
       <c r="C1015" t="s">
-        <v>791</v>
+        <v>805</v>
       </c>
       <c r="D1015" t="s">
-        <v>171</v>
+        <v>580</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="A1016" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1016" t="s">
-        <v>792</v>
+        <v>806</v>
       </c>
       <c r="C1016" t="s">
-        <v>792</v>
+        <v>806</v>
       </c>
       <c r="D1016" t="s">
-        <v>171</v>
+        <v>112</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
       <c r="A1017" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1017" t="s">
-        <v>793</v>
-[...3 lines deleted...]
-      </c>
+        <v>807</v>
+      </c>
+      <c r="C1017"/>
       <c r="D1017" t="s">
-        <v>131</v>
+        <v>199</v>
       </c>
     </row>
     <row r="1018" spans="1:4">
       <c r="A1018" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1018" t="s">
-        <v>794</v>
-[...1 lines deleted...]
-      <c r="C1018"/>
+        <v>808</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>808</v>
+      </c>
       <c r="D1018" t="s">
-        <v>536</v>
+        <v>809</v>
       </c>
     </row>
     <row r="1019" spans="1:4">
       <c r="A1019" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1019" t="s">
-        <v>795</v>
+        <v>810</v>
       </c>
       <c r="C1019" t="s">
-        <v>795</v>
+        <v>810</v>
       </c>
       <c r="D1019" t="s">
-        <v>171</v>
+        <v>809</v>
       </c>
     </row>
     <row r="1020" spans="1:4">
       <c r="A1020" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1020" t="s">
-        <v>796</v>
+        <v>811</v>
       </c>
       <c r="C1020" t="s">
-        <v>797</v>
+        <v>811</v>
       </c>
       <c r="D1020" t="s">
-        <v>122</v>
+        <v>173</v>
       </c>
     </row>
     <row r="1021" spans="1:4">
       <c r="A1021" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1021" t="s">
-        <v>798</v>
-[...3 lines deleted...]
-      </c>
+        <v>812</v>
+      </c>
+      <c r="C1021"/>
       <c r="D1021" t="s">
-        <v>551</v>
+        <v>293</v>
       </c>
     </row>
     <row r="1022" spans="1:4">
       <c r="A1022" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1022" t="s">
-        <v>799</v>
-[...3 lines deleted...]
-      </c>
+        <v>813</v>
+      </c>
+      <c r="C1022"/>
       <c r="D1022" t="s">
-        <v>112</v>
+        <v>137</v>
       </c>
     </row>
     <row r="1023" spans="1:4">
       <c r="A1023" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1023" t="s">
-        <v>801</v>
-[...3 lines deleted...]
-      </c>
+        <v>814</v>
+      </c>
+      <c r="C1023"/>
       <c r="D1023" t="s">
-        <v>127</v>
+        <v>815</v>
       </c>
     </row>
     <row r="1024" spans="1:4">
       <c r="A1024" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1024" t="s">
-        <v>802</v>
-[...3 lines deleted...]
-      </c>
+        <v>816</v>
+      </c>
+      <c r="C1024"/>
       <c r="D1024" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
     </row>
     <row r="1025" spans="1:4">
       <c r="A1025" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1025" t="s">
-        <v>803</v>
-[...3 lines deleted...]
-      </c>
+        <v>817</v>
+      </c>
+      <c r="C1025"/>
       <c r="D1025" t="s">
-        <v>171</v>
+        <v>110</v>
       </c>
     </row>
     <row r="1026" spans="1:4">
       <c r="A1026" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1026" t="s">
-        <v>804</v>
-[...3 lines deleted...]
-      </c>
+        <v>818</v>
+      </c>
+      <c r="C1026"/>
       <c r="D1026" t="s">
-        <v>171</v>
+        <v>199</v>
       </c>
     </row>
     <row r="1027" spans="1:4">
       <c r="A1027" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1027" t="s">
-        <v>805</v>
-[...3 lines deleted...]
-      </c>
+        <v>819</v>
+      </c>
+      <c r="C1027"/>
       <c r="D1027" t="s">
-        <v>176</v>
+        <v>199</v>
       </c>
     </row>
     <row r="1028" spans="1:4">
       <c r="A1028" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1028" t="s">
-        <v>806</v>
+        <v>820</v>
       </c>
       <c r="C1028" t="s">
-        <v>806</v>
+        <v>821</v>
       </c>
       <c r="D1028" t="s">
-        <v>171</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1029" spans="1:4">
       <c r="A1029" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1029" t="s">
-        <v>807</v>
-[...1 lines deleted...]
-      <c r="C1029"/>
+        <v>822</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>822</v>
+      </c>
       <c r="D1029" t="s">
-        <v>110</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1030" spans="1:4">
       <c r="A1030" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1030" t="s">
-        <v>808</v>
+        <v>823</v>
       </c>
       <c r="C1030" t="s">
-        <v>809</v>
+        <v>823</v>
       </c>
       <c r="D1030" t="s">
-        <v>122</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1031" spans="1:4">
       <c r="A1031" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1031" t="s">
-        <v>810</v>
-[...1 lines deleted...]
-      <c r="C1031"/>
+        <v>824</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>824</v>
+      </c>
       <c r="D1031" t="s">
-        <v>536</v>
+        <v>131</v>
       </c>
     </row>
     <row r="1032" spans="1:4">
       <c r="A1032" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1032" t="s">
-        <v>811</v>
+        <v>825</v>
       </c>
       <c r="C1032"/>
       <c r="D1032" t="s">
-        <v>180</v>
+        <v>536</v>
       </c>
     </row>
     <row r="1033" spans="1:4">
       <c r="A1033" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1033" t="s">
-        <v>812</v>
+        <v>826</v>
       </c>
       <c r="C1033" t="s">
-        <v>813</v>
+        <v>826</v>
       </c>
       <c r="D1033" t="s">
-        <v>122</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1034" spans="1:4">
       <c r="A1034" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1034" t="s">
-        <v>814</v>
+        <v>827</v>
       </c>
       <c r="C1034" t="s">
-        <v>815</v>
+        <v>828</v>
       </c>
       <c r="D1034" t="s">
-        <v>465</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1035" spans="1:4">
       <c r="A1035" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1035" t="s">
-        <v>816</v>
+        <v>829</v>
       </c>
       <c r="C1035" t="s">
-        <v>816</v>
+        <v>829</v>
       </c>
       <c r="D1035" t="s">
-        <v>112</v>
+        <v>551</v>
       </c>
     </row>
     <row r="1036" spans="1:4">
       <c r="A1036" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1036" t="s">
-        <v>817</v>
-[...1 lines deleted...]
-      <c r="C1036"/>
+        <v>830</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>831</v>
+      </c>
       <c r="D1036" t="s">
-        <v>784</v>
+        <v>112</v>
       </c>
     </row>
     <row r="1037" spans="1:4">
       <c r="A1037" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1037" t="s">
-        <v>818</v>
-[...1 lines deleted...]
-      <c r="C1037"/>
+        <v>832</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>832</v>
+      </c>
       <c r="D1037" t="s">
-        <v>199</v>
+        <v>127</v>
       </c>
     </row>
     <row r="1038" spans="1:4">
       <c r="A1038" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1038" t="s">
-        <v>819</v>
+        <v>833</v>
       </c>
       <c r="C1038" t="s">
-        <v>819</v>
+        <v>833</v>
       </c>
       <c r="D1038" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="1039" spans="1:4">
       <c r="A1039" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1039" t="s">
-        <v>820</v>
-[...1 lines deleted...]
-      <c r="C1039"/>
+        <v>834</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>834</v>
+      </c>
       <c r="D1039" t="s">
-        <v>784</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1040" spans="1:4">
       <c r="A1040" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1040" t="s">
-        <v>821</v>
+        <v>835</v>
       </c>
       <c r="C1040" t="s">
-        <v>821</v>
+        <v>835</v>
       </c>
       <c r="D1040" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1041" spans="1:4">
       <c r="A1041" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1041" t="s">
-        <v>822</v>
+        <v>836</v>
       </c>
       <c r="C1041" t="s">
-        <v>822</v>
+        <v>836</v>
       </c>
       <c r="D1041" t="s">
-        <v>131</v>
+        <v>176</v>
       </c>
     </row>
     <row r="1042" spans="1:4">
       <c r="A1042" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1042" t="s">
-        <v>823</v>
+        <v>837</v>
       </c>
       <c r="C1042" t="s">
-        <v>823</v>
+        <v>837</v>
       </c>
       <c r="D1042" t="s">
-        <v>131</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1043" spans="1:4">
       <c r="A1043" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1043" t="s">
-        <v>824</v>
+        <v>838</v>
       </c>
       <c r="C1043"/>
       <c r="D1043" t="s">
-        <v>199</v>
+        <v>110</v>
       </c>
     </row>
     <row r="1044" spans="1:4">
       <c r="A1044" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1044" t="s">
-        <v>825</v>
-[...1 lines deleted...]
-      <c r="C1044"/>
+        <v>839</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>840</v>
+      </c>
       <c r="D1044" t="s">
-        <v>536</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1045" spans="1:4">
       <c r="A1045" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1045" t="s">
-        <v>826</v>
-[...3 lines deleted...]
-      </c>
+        <v>841</v>
+      </c>
+      <c r="C1045"/>
       <c r="D1045" t="s">
-        <v>580</v>
+        <v>536</v>
       </c>
     </row>
     <row r="1046" spans="1:4">
       <c r="A1046" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1046" t="s">
-        <v>827</v>
+        <v>842</v>
       </c>
       <c r="C1046"/>
       <c r="D1046" t="s">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="1047" spans="1:4">
       <c r="A1047" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1047" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="C1047"/>
+        <v>843</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>844</v>
+      </c>
       <c r="D1047" t="s">
-        <v>110</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1048" spans="1:4">
       <c r="A1048" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1048" t="s">
-        <v>829</v>
+        <v>845</v>
       </c>
       <c r="C1048" t="s">
-        <v>830</v>
+        <v>846</v>
       </c>
       <c r="D1048" t="s">
-        <v>122</v>
+        <v>465</v>
       </c>
     </row>
     <row r="1049" spans="1:4">
       <c r="A1049" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1049" t="s">
-        <v>831</v>
+        <v>847</v>
       </c>
       <c r="C1049" t="s">
-        <v>831</v>
+        <v>847</v>
       </c>
       <c r="D1049" t="s">
-        <v>171</v>
+        <v>112</v>
       </c>
     </row>
     <row r="1050" spans="1:4">
       <c r="A1050" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1050" t="s">
-        <v>832</v>
-[...3 lines deleted...]
-      </c>
+        <v>848</v>
+      </c>
+      <c r="C1050"/>
       <c r="D1050" t="s">
-        <v>171</v>
+        <v>815</v>
       </c>
     </row>
     <row r="1051" spans="1:4">
       <c r="A1051" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1051" t="s">
-        <v>833</v>
-[...3 lines deleted...]
-      </c>
+        <v>849</v>
+      </c>
+      <c r="C1051"/>
       <c r="D1051" t="s">
-        <v>122</v>
+        <v>199</v>
       </c>
     </row>
     <row r="1052" spans="1:4">
       <c r="A1052" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1052" t="s">
-        <v>835</v>
+        <v>850</v>
       </c>
       <c r="C1052" t="s">
-        <v>835</v>
+        <v>850</v>
       </c>
       <c r="D1052" t="s">
-        <v>171</v>
+        <v>131</v>
       </c>
     </row>
     <row r="1053" spans="1:4">
       <c r="A1053" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1053" t="s">
-        <v>836</v>
-[...3 lines deleted...]
-      </c>
+        <v>851</v>
+      </c>
+      <c r="C1053"/>
       <c r="D1053" t="s">
-        <v>171</v>
+        <v>815</v>
       </c>
     </row>
     <row r="1054" spans="1:4">
       <c r="A1054" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1054" t="s">
-        <v>837</v>
+        <v>852</v>
       </c>
       <c r="C1054" t="s">
-        <v>838</v>
+        <v>852</v>
       </c>
       <c r="D1054" t="s">
-        <v>122</v>
+        <v>173</v>
       </c>
     </row>
     <row r="1055" spans="1:4">
       <c r="A1055" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1055" t="s">
-        <v>839</v>
+        <v>853</v>
       </c>
       <c r="C1055" t="s">
-        <v>839</v>
+        <v>853</v>
       </c>
       <c r="D1055" t="s">
-        <v>580</v>
+        <v>131</v>
       </c>
     </row>
     <row r="1056" spans="1:4">
       <c r="A1056" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1056" t="s">
-        <v>560</v>
+        <v>854</v>
       </c>
       <c r="C1056" t="s">
-        <v>561</v>
+        <v>854</v>
       </c>
       <c r="D1056" t="s">
-        <v>152</v>
+        <v>131</v>
       </c>
     </row>
     <row r="1057" spans="1:4">
       <c r="A1057" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1057" t="s">
-        <v>565</v>
-[...3 lines deleted...]
-      </c>
+        <v>855</v>
+      </c>
+      <c r="C1057"/>
       <c r="D1057" t="s">
-        <v>152</v>
+        <v>199</v>
       </c>
     </row>
     <row r="1058" spans="1:4">
       <c r="A1058" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1058" t="s">
-        <v>572</v>
+        <v>856</v>
       </c>
       <c r="C1058"/>
       <c r="D1058" t="s">
-        <v>180</v>
+        <v>536</v>
       </c>
     </row>
     <row r="1059" spans="1:4">
       <c r="A1059" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1059" t="s">
-        <v>577</v>
-[...1 lines deleted...]
-      <c r="C1059"/>
+        <v>857</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>857</v>
+      </c>
       <c r="D1059" t="s">
-        <v>110</v>
+        <v>580</v>
       </c>
     </row>
     <row r="1060" spans="1:4">
       <c r="A1060" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1060" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>858</v>
+      </c>
+      <c r="C1060"/>
       <c r="D1060" t="s">
-        <v>580</v>
+        <v>110</v>
       </c>
     </row>
     <row r="1061" spans="1:4">
       <c r="A1061" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1061" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>859</v>
+      </c>
+      <c r="C1061"/>
       <c r="D1061" t="s">
-        <v>221</v>
+        <v>110</v>
       </c>
     </row>
     <row r="1062" spans="1:4">
       <c r="A1062" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1062" t="s">
-        <v>840</v>
+        <v>860</v>
       </c>
       <c r="C1062" t="s">
-        <v>841</v>
+        <v>861</v>
       </c>
       <c r="D1062" t="s">
-        <v>456</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1063" spans="1:4">
       <c r="A1063" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1063" t="s">
-        <v>842</v>
+        <v>862</v>
       </c>
       <c r="C1063" t="s">
-        <v>843</v>
+        <v>862</v>
       </c>
       <c r="D1063" t="s">
-        <v>456</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1064" spans="1:4">
       <c r="A1064" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1064" t="s">
-        <v>586</v>
+        <v>863</v>
       </c>
       <c r="C1064" t="s">
-        <v>844</v>
+        <v>863</v>
       </c>
       <c r="D1064" t="s">
-        <v>440</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1065" spans="1:4">
       <c r="A1065" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1065" t="s">
-        <v>845</v>
+        <v>864</v>
       </c>
       <c r="C1065" t="s">
-        <v>846</v>
+        <v>865</v>
       </c>
       <c r="D1065" t="s">
-        <v>847</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1066" spans="1:4">
       <c r="A1066" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1066" t="s">
-        <v>848</v>
+        <v>866</v>
       </c>
       <c r="C1066" t="s">
-        <v>849</v>
+        <v>866</v>
       </c>
       <c r="D1066" t="s">
-        <v>122</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1067" spans="1:4">
       <c r="A1067" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1067" t="s">
-        <v>850</v>
+        <v>867</v>
       </c>
       <c r="C1067" t="s">
-        <v>850</v>
+        <v>867</v>
       </c>
       <c r="D1067" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="1068" spans="1:4">
       <c r="A1068" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1068" t="s">
-        <v>595</v>
+        <v>868</v>
       </c>
       <c r="C1068" t="s">
-        <v>851</v>
+        <v>869</v>
       </c>
       <c r="D1068" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="1069" spans="1:4">
       <c r="A1069" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1069" t="s">
-        <v>248</v>
+        <v>870</v>
       </c>
       <c r="C1069" t="s">
-        <v>852</v>
+        <v>870</v>
       </c>
       <c r="D1069" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="1070" spans="1:4">
       <c r="A1070" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1070" t="s">
-        <v>853</v>
+        <v>560</v>
       </c>
       <c r="C1070" t="s">
-        <v>853</v>
+        <v>561</v>
       </c>
       <c r="D1070" t="s">
-        <v>580</v>
+        <v>152</v>
       </c>
     </row>
     <row r="1071" spans="1:4">
       <c r="A1071" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1071" t="s">
-        <v>854</v>
+        <v>565</v>
       </c>
       <c r="C1071" t="s">
-        <v>855</v>
+        <v>566</v>
       </c>
       <c r="D1071" t="s">
-        <v>122</v>
+        <v>152</v>
       </c>
     </row>
     <row r="1072" spans="1:4">
       <c r="A1072" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1072" t="s">
-        <v>856</v>
-[...3 lines deleted...]
-      </c>
+        <v>572</v>
+      </c>
+      <c r="C1072"/>
       <c r="D1072" t="s">
-        <v>122</v>
+        <v>180</v>
       </c>
     </row>
     <row r="1073" spans="1:4">
       <c r="A1073" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1073" t="s">
-        <v>858</v>
-[...3 lines deleted...]
-      </c>
+        <v>577</v>
+      </c>
+      <c r="C1073"/>
       <c r="D1073" t="s">
-        <v>456</v>
+        <v>110</v>
       </c>
     </row>
     <row r="1074" spans="1:4">
       <c r="A1074" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1074" t="s">
-        <v>860</v>
+        <v>98</v>
       </c>
       <c r="C1074" t="s">
-        <v>861</v>
+        <v>98</v>
       </c>
       <c r="D1074" t="s">
-        <v>456</v>
+        <v>580</v>
       </c>
     </row>
     <row r="1075" spans="1:4">
       <c r="A1075" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1075" t="s">
-        <v>603</v>
+        <v>20</v>
       </c>
       <c r="C1075" t="s">
-        <v>603</v>
+        <v>20</v>
       </c>
       <c r="D1075" t="s">
-        <v>580</v>
+        <v>221</v>
       </c>
     </row>
     <row r="1076" spans="1:4">
       <c r="A1076" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="B1076" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="C1076" t="s">
-        <v>862</v>
+        <v>872</v>
       </c>
       <c r="D1076" t="s">
-        <v>131</v>
+        <v>456</v>
       </c>
     </row>
     <row r="1077" spans="1:4">
       <c r="A1077" t="s">
-        <v>863</v>
+        <v>804</v>
       </c>
       <c r="B1077" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C1077"/>
+        <v>873</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>874</v>
+      </c>
       <c r="D1077" t="s">
-        <v>17</v>
+        <v>456</v>
       </c>
     </row>
     <row r="1078" spans="1:4">
       <c r="A1078" t="s">
-        <v>863</v>
+        <v>804</v>
       </c>
       <c r="B1078" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C1078"/>
+        <v>586</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>875</v>
+      </c>
       <c r="D1078" t="s">
-        <v>17</v>
+        <v>440</v>
       </c>
     </row>
     <row r="1079" spans="1:4">
       <c r="A1079" t="s">
-        <v>863</v>
+        <v>804</v>
       </c>
       <c r="B1079" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C1079"/>
+        <v>876</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>877</v>
+      </c>
       <c r="D1079" t="s">
-        <v>17</v>
+        <v>878</v>
       </c>
     </row>
     <row r="1080" spans="1:4">
       <c r="A1080" t="s">
-        <v>863</v>
+        <v>804</v>
       </c>
       <c r="B1080" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C1080"/>
+        <v>879</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>880</v>
+      </c>
       <c r="D1080" t="s">
-        <v>17</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1081" spans="1:4">
       <c r="A1081" t="s">
-        <v>864</v>
+        <v>804</v>
       </c>
       <c r="B1081" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C1081"/>
+        <v>881</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>881</v>
+      </c>
       <c r="D1081" t="s">
-        <v>17</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1082" spans="1:4">
       <c r="A1082" t="s">
-        <v>864</v>
+        <v>804</v>
       </c>
       <c r="B1082" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C1082"/>
+        <v>595</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>882</v>
+      </c>
       <c r="D1082" t="s">
-        <v>17</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1083" spans="1:4">
       <c r="A1083" t="s">
-        <v>864</v>
+        <v>804</v>
       </c>
       <c r="B1083" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C1083"/>
+        <v>248</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>883</v>
+      </c>
       <c r="D1083" t="s">
-        <v>17</v>
+        <v>580</v>
       </c>
     </row>
     <row r="1084" spans="1:4">
       <c r="A1084" t="s">
-        <v>864</v>
+        <v>804</v>
       </c>
       <c r="B1084" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C1084"/>
+        <v>884</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>884</v>
+      </c>
       <c r="D1084" t="s">
-        <v>17</v>
+        <v>580</v>
       </c>
     </row>
     <row r="1085" spans="1:4">
       <c r="A1085" t="s">
-        <v>865</v>
+        <v>804</v>
       </c>
       <c r="B1085" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C1085"/>
+        <v>885</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>886</v>
+      </c>
       <c r="D1085" t="s">
-        <v>17</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1086" spans="1:4">
       <c r="A1086" t="s">
-        <v>865</v>
+        <v>804</v>
       </c>
       <c r="B1086" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C1086"/>
+        <v>887</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>888</v>
+      </c>
       <c r="D1086" t="s">
-        <v>17</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1087" spans="1:4">
       <c r="A1087" t="s">
-        <v>865</v>
+        <v>804</v>
       </c>
       <c r="B1087" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C1087"/>
+        <v>889</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>890</v>
+      </c>
       <c r="D1087" t="s">
-        <v>17</v>
+        <v>456</v>
       </c>
     </row>
     <row r="1088" spans="1:4">
       <c r="A1088" t="s">
-        <v>865</v>
+        <v>804</v>
       </c>
       <c r="B1088" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C1088"/>
+        <v>891</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>892</v>
+      </c>
       <c r="D1088" t="s">
-        <v>17</v>
+        <v>456</v>
       </c>
     </row>
     <row r="1089" spans="1:4">
       <c r="A1089" t="s">
-        <v>865</v>
+        <v>804</v>
       </c>
       <c r="B1089" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C1089"/>
+        <v>603</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>603</v>
+      </c>
       <c r="D1089" t="s">
-        <v>17</v>
+        <v>580</v>
       </c>
     </row>
     <row r="1090" spans="1:4">
       <c r="A1090" t="s">
-        <v>865</v>
+        <v>804</v>
       </c>
       <c r="B1090" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C1090"/>
+        <v>893</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>893</v>
+      </c>
       <c r="D1090" t="s">
-        <v>17</v>
+        <v>131</v>
       </c>
     </row>
     <row r="1091" spans="1:4">
       <c r="A1091" t="s">
-        <v>865</v>
+        <v>894</v>
       </c>
       <c r="B1091" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C1091"/>
       <c r="D1091" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1092" spans="1:4">
       <c r="A1092" t="s">
-        <v>866</v>
+        <v>894</v>
       </c>
       <c r="B1092" t="s">
-        <v>867</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C1092"/>
       <c r="D1092" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1093" spans="1:4">
       <c r="A1093" t="s">
-        <v>866</v>
+        <v>894</v>
       </c>
       <c r="B1093" t="s">
-        <v>868</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C1093"/>
       <c r="D1093" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1094" spans="1:4">
       <c r="A1094" t="s">
-        <v>866</v>
+        <v>894</v>
       </c>
       <c r="B1094" t="s">
-        <v>869</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1094"/>
       <c r="D1094" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1095" spans="1:4">
       <c r="A1095" t="s">
-        <v>866</v>
+        <v>895</v>
       </c>
       <c r="B1095" t="s">
-        <v>246</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C1095"/>
       <c r="D1095" t="s">
-        <v>870</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1096" spans="1:4">
       <c r="A1096" t="s">
-        <v>866</v>
+        <v>895</v>
       </c>
       <c r="B1096" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C1096"/>
       <c r="D1096" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1097" spans="1:4">
       <c r="A1097" t="s">
-        <v>871</v>
+        <v>895</v>
       </c>
       <c r="B1097" t="s">
-        <v>305</v>
+        <v>19</v>
       </c>
       <c r="C1097"/>
       <c r="D1097" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1098" spans="1:4">
       <c r="A1098" t="s">
-        <v>871</v>
+        <v>895</v>
       </c>
       <c r="B1098" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1098"/>
       <c r="D1098" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1099" spans="1:4">
       <c r="A1099" t="s">
-        <v>871</v>
+        <v>896</v>
       </c>
       <c r="B1099" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C1099"/>
       <c r="D1099" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1100" spans="1:4">
       <c r="A1100" t="s">
-        <v>871</v>
+        <v>896</v>
       </c>
       <c r="B1100" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="C1100"/>
       <c r="D1100" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1101" spans="1:4">
       <c r="A1101" t="s">
-        <v>871</v>
+        <v>896</v>
       </c>
       <c r="B1101" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="C1101"/>
       <c r="D1101" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1102" spans="1:4">
       <c r="A1102" t="s">
-        <v>871</v>
+        <v>896</v>
       </c>
       <c r="B1102" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="C1102"/>
       <c r="D1102" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1103" spans="1:4">
       <c r="A1103" t="s">
-        <v>871</v>
+        <v>896</v>
       </c>
       <c r="B1103" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="C1103"/>
       <c r="D1103" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1104" spans="1:4">
       <c r="A1104" t="s">
-        <v>871</v>
+        <v>896</v>
       </c>
       <c r="B1104" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="C1104"/>
       <c r="D1104" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1105" spans="1:4">
       <c r="A1105" t="s">
-        <v>871</v>
+        <v>896</v>
       </c>
       <c r="B1105" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="C1105"/>
       <c r="D1105" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1106" spans="1:4">
       <c r="A1106" t="s">
-        <v>871</v>
+        <v>897</v>
       </c>
       <c r="B1106" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="C1106"/>
+        <v>898</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>898</v>
+      </c>
       <c r="D1106" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1107" spans="1:4">
       <c r="A1107" t="s">
-        <v>871</v>
+        <v>897</v>
       </c>
       <c r="B1107" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="C1107"/>
+        <v>899</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>899</v>
+      </c>
       <c r="D1107" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1108" spans="1:4">
       <c r="A1108" t="s">
-        <v>871</v>
+        <v>897</v>
       </c>
       <c r="B1108" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="C1108"/>
+        <v>900</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>900</v>
+      </c>
       <c r="D1108" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1109" spans="1:4">
       <c r="A1109" t="s">
-        <v>871</v>
+        <v>897</v>
       </c>
       <c r="B1109" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C1109"/>
+        <v>246</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>247</v>
+      </c>
       <c r="D1109" t="s">
-        <v>93</v>
+        <v>901</v>
       </c>
     </row>
     <row r="1110" spans="1:4">
       <c r="A1110" t="s">
-        <v>871</v>
+        <v>897</v>
       </c>
       <c r="B1110" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="C1110"/>
+        <v>20</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>20</v>
+      </c>
       <c r="D1110" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1111" spans="1:4">
       <c r="A1111" t="s">
-        <v>871</v>
+        <v>902</v>
       </c>
       <c r="B1111" t="s">
-        <v>19</v>
+        <v>305</v>
       </c>
       <c r="C1111"/>
       <c r="D1111" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1112" spans="1:4">
       <c r="A1112" t="s">
-        <v>871</v>
+        <v>902</v>
       </c>
       <c r="B1112" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="C1112"/>
       <c r="D1112" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1113" spans="1:4">
       <c r="A1113" t="s">
-        <v>871</v>
+        <v>902</v>
       </c>
       <c r="B1113" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="C1113"/>
       <c r="D1113" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1114" spans="1:4">
       <c r="A1114" t="s">
-        <v>871</v>
+        <v>902</v>
       </c>
       <c r="B1114" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="C1114"/>
       <c r="D1114" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1115" spans="1:4">
       <c r="A1115" t="s">
-        <v>871</v>
+        <v>902</v>
       </c>
       <c r="B1115" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="C1115"/>
       <c r="D1115" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1116" spans="1:4">
       <c r="A1116" t="s">
-        <v>871</v>
+        <v>902</v>
       </c>
       <c r="B1116" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="C1116"/>
       <c r="D1116" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1117" spans="1:4">
       <c r="A1117" t="s">
-        <v>871</v>
+        <v>902</v>
       </c>
       <c r="B1117" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="C1117"/>
       <c r="D1117" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1118" spans="1:4">
       <c r="A1118" t="s">
-        <v>871</v>
+        <v>902</v>
       </c>
       <c r="B1118" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="C1118"/>
       <c r="D1118" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1119" spans="1:4">
       <c r="A1119" t="s">
-        <v>873</v>
+        <v>902</v>
       </c>
       <c r="B1119" t="s">
-        <v>305</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="C1119"/>
       <c r="D1119" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1120" spans="1:4">
       <c r="A1120" t="s">
-        <v>873</v>
+        <v>902</v>
       </c>
       <c r="B1120" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="C1120"/>
       <c r="D1120" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1121" spans="1:4">
       <c r="A1121" t="s">
-        <v>873</v>
+        <v>902</v>
       </c>
       <c r="B1121" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="C1121"/>
       <c r="D1121" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1122" spans="1:4">
       <c r="A1122" t="s">
-        <v>873</v>
+        <v>902</v>
       </c>
       <c r="B1122" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="C1122"/>
       <c r="D1122" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1123" spans="1:4">
       <c r="A1123" t="s">
-        <v>873</v>
+        <v>902</v>
       </c>
       <c r="B1123" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C1123"/>
       <c r="D1123" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1124" spans="1:4">
       <c r="A1124" t="s">
-        <v>873</v>
+        <v>902</v>
       </c>
       <c r="B1124" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="C1124"/>
       <c r="D1124" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1125" spans="1:4">
       <c r="A1125" t="s">
-        <v>873</v>
+        <v>902</v>
       </c>
       <c r="B1125" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C1125"/>
       <c r="D1125" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1126" spans="1:4">
       <c r="A1126" t="s">
-        <v>873</v>
+        <v>902</v>
       </c>
       <c r="B1126" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="C1126"/>
       <c r="D1126" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1127" spans="1:4">
       <c r="A1127" t="s">
-        <v>873</v>
+        <v>902</v>
       </c>
       <c r="B1127" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="C1127"/>
       <c r="D1127" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1128" spans="1:4">
       <c r="A1128" t="s">
-        <v>873</v>
+        <v>902</v>
       </c>
       <c r="B1128" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="C1128"/>
       <c r="D1128" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1129" spans="1:4">
       <c r="A1129" t="s">
-        <v>873</v>
+        <v>902</v>
       </c>
       <c r="B1129" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="C1129"/>
       <c r="D1129" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1130" spans="1:4">
       <c r="A1130" t="s">
-        <v>873</v>
+        <v>902</v>
       </c>
       <c r="B1130" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="C1130"/>
       <c r="D1130" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1131" spans="1:4">
       <c r="A1131" t="s">
-        <v>873</v>
+        <v>902</v>
       </c>
       <c r="B1131" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="C1131" t="s">
-        <v>886</v>
+        <v>903</v>
       </c>
       <c r="D1131" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1132" spans="1:4">
       <c r="A1132" t="s">
-        <v>873</v>
+        <v>902</v>
       </c>
       <c r="B1132" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="C1132" t="s">
-        <v>887</v>
+        <v>20</v>
       </c>
       <c r="D1132" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1133" spans="1:4">
       <c r="A1133" t="s">
-        <v>873</v>
+        <v>904</v>
       </c>
       <c r="B1133" t="s">
-        <v>19</v>
+        <v>305</v>
       </c>
       <c r="C1133" t="s">
-        <v>888</v>
+        <v>905</v>
       </c>
       <c r="D1133" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1134" spans="1:4">
       <c r="A1134" t="s">
-        <v>873</v>
+        <v>904</v>
       </c>
       <c r="B1134" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="C1134" t="s">
-        <v>889</v>
+        <v>906</v>
       </c>
       <c r="D1134" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1135" spans="1:4">
       <c r="A1135" t="s">
-        <v>873</v>
+        <v>904</v>
       </c>
       <c r="B1135" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="C1135" t="s">
-        <v>890</v>
+        <v>907</v>
       </c>
       <c r="D1135" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1136" spans="1:4">
       <c r="A1136" t="s">
-        <v>873</v>
+        <v>904</v>
       </c>
       <c r="B1136" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="C1136" t="s">
-        <v>891</v>
+        <v>908</v>
       </c>
       <c r="D1136" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1137" spans="1:4">
       <c r="A1137" t="s">
-        <v>873</v>
+        <v>904</v>
       </c>
       <c r="B1137" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="C1137" t="s">
-        <v>892</v>
+        <v>909</v>
       </c>
       <c r="D1137" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1138" spans="1:4">
       <c r="A1138" t="s">
-        <v>873</v>
+        <v>904</v>
       </c>
       <c r="B1138" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="C1138" t="s">
-        <v>893</v>
+        <v>910</v>
       </c>
       <c r="D1138" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1139" spans="1:4">
       <c r="A1139" t="s">
-        <v>873</v>
+        <v>904</v>
       </c>
       <c r="B1139" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="C1139" t="s">
-        <v>872</v>
+        <v>911</v>
       </c>
       <c r="D1139" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1140" spans="1:4">
       <c r="A1140" t="s">
-        <v>873</v>
+        <v>904</v>
       </c>
       <c r="B1140" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="C1140" t="s">
-        <v>20</v>
+        <v>912</v>
       </c>
       <c r="D1140" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1141" spans="1:4">
       <c r="A1141" t="s">
-        <v>894</v>
+        <v>904</v>
       </c>
       <c r="B1141" t="s">
-        <v>305</v>
+        <v>43</v>
       </c>
       <c r="C1141" t="s">
-        <v>874</v>
+        <v>913</v>
       </c>
       <c r="D1141" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1142" spans="1:4">
       <c r="A1142" t="s">
-        <v>894</v>
+        <v>904</v>
       </c>
       <c r="B1142" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="C1142" t="s">
-        <v>875</v>
+        <v>914</v>
       </c>
       <c r="D1142" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1143" spans="1:4">
       <c r="A1143" t="s">
-        <v>894</v>
+        <v>904</v>
       </c>
       <c r="B1143" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="C1143" t="s">
-        <v>876</v>
+        <v>915</v>
       </c>
       <c r="D1143" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1144" spans="1:4">
       <c r="A1144" t="s">
-        <v>894</v>
+        <v>904</v>
       </c>
       <c r="B1144" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="C1144" t="s">
-        <v>877</v>
+        <v>916</v>
       </c>
       <c r="D1144" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1145" spans="1:4">
       <c r="A1145" t="s">
-        <v>894</v>
+        <v>904</v>
       </c>
       <c r="B1145" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="C1145" t="s">
-        <v>878</v>
+        <v>917</v>
       </c>
       <c r="D1145" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1146" spans="1:4">
       <c r="A1146" t="s">
-        <v>894</v>
+        <v>904</v>
       </c>
       <c r="B1146" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="C1146" t="s">
-        <v>879</v>
+        <v>918</v>
       </c>
       <c r="D1146" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1147" spans="1:4">
       <c r="A1147" t="s">
-        <v>894</v>
+        <v>904</v>
       </c>
       <c r="B1147" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="C1147" t="s">
-        <v>880</v>
+        <v>919</v>
       </c>
       <c r="D1147" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1148" spans="1:4">
       <c r="A1148" t="s">
-        <v>894</v>
+        <v>904</v>
       </c>
       <c r="B1148" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="C1148" t="s">
-        <v>881</v>
+        <v>920</v>
       </c>
       <c r="D1148" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1149" spans="1:4">
       <c r="A1149" t="s">
-        <v>894</v>
+        <v>904</v>
       </c>
       <c r="B1149" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="C1149" t="s">
-        <v>882</v>
+        <v>921</v>
       </c>
       <c r="D1149" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1150" spans="1:4">
       <c r="A1150" t="s">
-        <v>894</v>
+        <v>904</v>
       </c>
       <c r="B1150" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="C1150" t="s">
-        <v>883</v>
+        <v>922</v>
       </c>
       <c r="D1150" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1151" spans="1:4">
       <c r="A1151" t="s">
-        <v>894</v>
+        <v>904</v>
       </c>
       <c r="B1151" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="C1151" t="s">
-        <v>884</v>
+        <v>923</v>
       </c>
       <c r="D1151" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1152" spans="1:4">
       <c r="A1152" t="s">
-        <v>894</v>
+        <v>904</v>
       </c>
       <c r="B1152" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="C1152" t="s">
-        <v>885</v>
+        <v>924</v>
       </c>
       <c r="D1152" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1153" spans="1:4">
       <c r="A1153" t="s">
-        <v>894</v>
+        <v>904</v>
       </c>
       <c r="B1153" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="C1153" t="s">
-        <v>886</v>
+        <v>903</v>
       </c>
       <c r="D1153" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1154" spans="1:4">
       <c r="A1154" t="s">
-        <v>894</v>
+        <v>904</v>
       </c>
       <c r="B1154" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="C1154" t="s">
-        <v>887</v>
+        <v>20</v>
       </c>
       <c r="D1154" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1155" spans="1:4">
       <c r="A1155" t="s">
-        <v>894</v>
+        <v>925</v>
       </c>
       <c r="B1155" t="s">
-        <v>19</v>
+        <v>305</v>
       </c>
       <c r="C1155" t="s">
-        <v>888</v>
+        <v>905</v>
       </c>
       <c r="D1155" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1156" spans="1:4">
       <c r="A1156" t="s">
-        <v>894</v>
+        <v>925</v>
       </c>
       <c r="B1156" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="C1156" t="s">
-        <v>889</v>
+        <v>906</v>
       </c>
       <c r="D1156" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1157" spans="1:4">
       <c r="A1157" t="s">
-        <v>894</v>
+        <v>925</v>
       </c>
       <c r="B1157" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="C1157" t="s">
-        <v>890</v>
+        <v>907</v>
       </c>
       <c r="D1157" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1158" spans="1:4">
       <c r="A1158" t="s">
-        <v>894</v>
+        <v>925</v>
       </c>
       <c r="B1158" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="C1158" t="s">
-        <v>891</v>
+        <v>908</v>
       </c>
       <c r="D1158" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1159" spans="1:4">
       <c r="A1159" t="s">
-        <v>894</v>
+        <v>925</v>
       </c>
       <c r="B1159" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="C1159" t="s">
-        <v>892</v>
+        <v>909</v>
       </c>
       <c r="D1159" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1160" spans="1:4">
       <c r="A1160" t="s">
-        <v>894</v>
+        <v>925</v>
       </c>
       <c r="B1160" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="C1160" t="s">
-        <v>893</v>
+        <v>910</v>
       </c>
       <c r="D1160" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1161" spans="1:4">
       <c r="A1161" t="s">
-        <v>894</v>
+        <v>925</v>
       </c>
       <c r="B1161" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="C1161" t="s">
-        <v>872</v>
+        <v>911</v>
       </c>
       <c r="D1161" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1162" spans="1:4">
       <c r="A1162" t="s">
-        <v>894</v>
+        <v>925</v>
       </c>
       <c r="B1162" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="C1162" t="s">
-        <v>20</v>
+        <v>912</v>
       </c>
       <c r="D1162" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1163" spans="1:4">
       <c r="A1163" t="s">
-        <v>895</v>
+        <v>925</v>
       </c>
       <c r="B1163" t="s">
-        <v>305</v>
+        <v>43</v>
       </c>
       <c r="C1163" t="s">
-        <v>874</v>
+        <v>913</v>
       </c>
       <c r="D1163" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1164" spans="1:4">
       <c r="A1164" t="s">
-        <v>895</v>
+        <v>925</v>
       </c>
       <c r="B1164" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="C1164" t="s">
-        <v>875</v>
+        <v>914</v>
       </c>
       <c r="D1164" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1165" spans="1:4">
       <c r="A1165" t="s">
-        <v>895</v>
+        <v>925</v>
       </c>
       <c r="B1165" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="C1165" t="s">
-        <v>876</v>
+        <v>915</v>
       </c>
       <c r="D1165" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1166" spans="1:4">
       <c r="A1166" t="s">
-        <v>895</v>
+        <v>925</v>
       </c>
       <c r="B1166" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="C1166" t="s">
-        <v>877</v>
+        <v>916</v>
       </c>
       <c r="D1166" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1167" spans="1:4">
       <c r="A1167" t="s">
-        <v>895</v>
+        <v>925</v>
       </c>
       <c r="B1167" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="C1167" t="s">
-        <v>878</v>
+        <v>917</v>
       </c>
       <c r="D1167" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1168" spans="1:4">
       <c r="A1168" t="s">
-        <v>895</v>
+        <v>925</v>
       </c>
       <c r="B1168" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="C1168" t="s">
-        <v>879</v>
+        <v>918</v>
       </c>
       <c r="D1168" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1169" spans="1:4">
       <c r="A1169" t="s">
-        <v>895</v>
+        <v>925</v>
       </c>
       <c r="B1169" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="C1169" t="s">
-        <v>880</v>
+        <v>919</v>
       </c>
       <c r="D1169" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1170" spans="1:4">
       <c r="A1170" t="s">
-        <v>895</v>
+        <v>925</v>
       </c>
       <c r="B1170" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="C1170" t="s">
-        <v>881</v>
+        <v>920</v>
       </c>
       <c r="D1170" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1171" spans="1:4">
       <c r="A1171" t="s">
-        <v>895</v>
+        <v>925</v>
       </c>
       <c r="B1171" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="C1171" t="s">
-        <v>882</v>
+        <v>921</v>
       </c>
       <c r="D1171" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1172" spans="1:4">
       <c r="A1172" t="s">
-        <v>895</v>
+        <v>925</v>
       </c>
       <c r="B1172" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="C1172" t="s">
-        <v>883</v>
+        <v>922</v>
       </c>
       <c r="D1172" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1173" spans="1:4">
       <c r="A1173" t="s">
-        <v>895</v>
+        <v>925</v>
       </c>
       <c r="B1173" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="C1173" t="s">
-        <v>884</v>
+        <v>923</v>
       </c>
       <c r="D1173" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1174" spans="1:4">
       <c r="A1174" t="s">
-        <v>895</v>
+        <v>925</v>
       </c>
       <c r="B1174" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="C1174" t="s">
-        <v>885</v>
+        <v>924</v>
       </c>
       <c r="D1174" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1175" spans="1:4">
       <c r="A1175" t="s">
-        <v>895</v>
+        <v>925</v>
       </c>
       <c r="B1175" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="C1175" t="s">
-        <v>886</v>
+        <v>903</v>
       </c>
       <c r="D1175" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1176" spans="1:4">
       <c r="A1176" t="s">
-        <v>895</v>
+        <v>925</v>
       </c>
       <c r="B1176" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="C1176" t="s">
-        <v>887</v>
+        <v>20</v>
       </c>
       <c r="D1176" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1177" spans="1:4">
       <c r="A1177" t="s">
-        <v>895</v>
+        <v>926</v>
       </c>
       <c r="B1177" t="s">
-        <v>19</v>
+        <v>305</v>
       </c>
       <c r="C1177" t="s">
-        <v>888</v>
+        <v>905</v>
       </c>
       <c r="D1177" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1178" spans="1:4">
       <c r="A1178" t="s">
-        <v>895</v>
+        <v>926</v>
       </c>
       <c r="B1178" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="C1178" t="s">
-        <v>889</v>
+        <v>906</v>
       </c>
       <c r="D1178" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1179" spans="1:4">
       <c r="A1179" t="s">
-        <v>895</v>
+        <v>926</v>
       </c>
       <c r="B1179" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="C1179" t="s">
-        <v>890</v>
+        <v>907</v>
       </c>
       <c r="D1179" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1180" spans="1:4">
       <c r="A1180" t="s">
-        <v>895</v>
+        <v>926</v>
       </c>
       <c r="B1180" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="C1180" t="s">
-        <v>891</v>
+        <v>908</v>
       </c>
       <c r="D1180" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1181" spans="1:4">
       <c r="A1181" t="s">
-        <v>895</v>
+        <v>926</v>
       </c>
       <c r="B1181" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="C1181" t="s">
-        <v>892</v>
+        <v>909</v>
       </c>
       <c r="D1181" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1182" spans="1:4">
       <c r="A1182" t="s">
-        <v>895</v>
+        <v>926</v>
       </c>
       <c r="B1182" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="C1182" t="s">
-        <v>893</v>
+        <v>910</v>
       </c>
       <c r="D1182" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1183" spans="1:4">
       <c r="A1183" t="s">
-        <v>895</v>
+        <v>926</v>
       </c>
       <c r="B1183" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="C1183" t="s">
-        <v>872</v>
+        <v>911</v>
       </c>
       <c r="D1183" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1184" spans="1:4">
       <c r="A1184" t="s">
-        <v>895</v>
+        <v>926</v>
       </c>
       <c r="B1184" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="C1184" t="s">
-        <v>20</v>
+        <v>912</v>
       </c>
       <c r="D1184" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1185" spans="1:4">
       <c r="A1185" t="s">
-        <v>896</v>
+        <v>926</v>
       </c>
       <c r="B1185" t="s">
-        <v>305</v>
+        <v>43</v>
       </c>
       <c r="C1185" t="s">
-        <v>874</v>
+        <v>913</v>
       </c>
       <c r="D1185" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1186" spans="1:4">
       <c r="A1186" t="s">
-        <v>896</v>
+        <v>926</v>
       </c>
       <c r="B1186" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="C1186" t="s">
-        <v>875</v>
+        <v>914</v>
       </c>
       <c r="D1186" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1187" spans="1:4">
       <c r="A1187" t="s">
-        <v>896</v>
+        <v>926</v>
       </c>
       <c r="B1187" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="C1187" t="s">
-        <v>876</v>
+        <v>915</v>
       </c>
       <c r="D1187" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1188" spans="1:4">
       <c r="A1188" t="s">
-        <v>896</v>
+        <v>926</v>
       </c>
       <c r="B1188" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="C1188" t="s">
-        <v>877</v>
+        <v>916</v>
       </c>
       <c r="D1188" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1189" spans="1:4">
       <c r="A1189" t="s">
-        <v>896</v>
+        <v>926</v>
       </c>
       <c r="B1189" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="C1189" t="s">
-        <v>878</v>
+        <v>917</v>
       </c>
       <c r="D1189" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1190" spans="1:4">
       <c r="A1190" t="s">
-        <v>896</v>
+        <v>926</v>
       </c>
       <c r="B1190" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="C1190" t="s">
-        <v>879</v>
+        <v>918</v>
       </c>
       <c r="D1190" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1191" spans="1:4">
       <c r="A1191" t="s">
-        <v>896</v>
+        <v>926</v>
       </c>
       <c r="B1191" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="C1191" t="s">
-        <v>880</v>
+        <v>919</v>
       </c>
       <c r="D1191" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1192" spans="1:4">
       <c r="A1192" t="s">
-        <v>896</v>
+        <v>926</v>
       </c>
       <c r="B1192" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="C1192" t="s">
-        <v>881</v>
+        <v>920</v>
       </c>
       <c r="D1192" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1193" spans="1:4">
       <c r="A1193" t="s">
-        <v>896</v>
+        <v>926</v>
       </c>
       <c r="B1193" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="C1193" t="s">
-        <v>882</v>
+        <v>921</v>
       </c>
       <c r="D1193" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1194" spans="1:4">
       <c r="A1194" t="s">
-        <v>896</v>
+        <v>926</v>
       </c>
       <c r="B1194" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="C1194" t="s">
-        <v>883</v>
+        <v>922</v>
       </c>
       <c r="D1194" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1195" spans="1:4">
       <c r="A1195" t="s">
-        <v>896</v>
+        <v>926</v>
       </c>
       <c r="B1195" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="C1195" t="s">
-        <v>884</v>
+        <v>923</v>
       </c>
       <c r="D1195" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1196" spans="1:4">
       <c r="A1196" t="s">
-        <v>896</v>
+        <v>926</v>
       </c>
       <c r="B1196" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="C1196" t="s">
-        <v>885</v>
+        <v>924</v>
       </c>
       <c r="D1196" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1197" spans="1:4">
       <c r="A1197" t="s">
-        <v>896</v>
+        <v>926</v>
       </c>
       <c r="B1197" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="C1197" t="s">
-        <v>886</v>
+        <v>903</v>
       </c>
       <c r="D1197" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1198" spans="1:4">
       <c r="A1198" t="s">
-        <v>896</v>
+        <v>926</v>
       </c>
       <c r="B1198" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="C1198" t="s">
-        <v>887</v>
+        <v>20</v>
       </c>
       <c r="D1198" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1199" spans="1:4">
       <c r="A1199" t="s">
-        <v>896</v>
+        <v>927</v>
       </c>
       <c r="B1199" t="s">
-        <v>19</v>
+        <v>305</v>
       </c>
       <c r="C1199" t="s">
-        <v>888</v>
+        <v>905</v>
       </c>
       <c r="D1199" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1200" spans="1:4">
       <c r="A1200" t="s">
-        <v>896</v>
+        <v>927</v>
       </c>
       <c r="B1200" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="C1200" t="s">
-        <v>889</v>
+        <v>906</v>
       </c>
       <c r="D1200" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1201" spans="1:4">
       <c r="A1201" t="s">
-        <v>896</v>
+        <v>927</v>
       </c>
       <c r="B1201" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="C1201" t="s">
-        <v>890</v>
+        <v>907</v>
       </c>
       <c r="D1201" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1202" spans="1:4">
       <c r="A1202" t="s">
-        <v>896</v>
+        <v>927</v>
       </c>
       <c r="B1202" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="C1202" t="s">
-        <v>891</v>
+        <v>908</v>
       </c>
       <c r="D1202" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1203" spans="1:4">
       <c r="A1203" t="s">
-        <v>896</v>
+        <v>927</v>
       </c>
       <c r="B1203" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="C1203" t="s">
-        <v>892</v>
+        <v>909</v>
       </c>
       <c r="D1203" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1204" spans="1:4">
       <c r="A1204" t="s">
-        <v>896</v>
+        <v>927</v>
       </c>
       <c r="B1204" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="C1204" t="s">
-        <v>893</v>
+        <v>910</v>
       </c>
       <c r="D1204" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1205" spans="1:4">
       <c r="A1205" t="s">
-        <v>896</v>
+        <v>927</v>
       </c>
       <c r="B1205" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="C1205" t="s">
-        <v>872</v>
+        <v>911</v>
       </c>
       <c r="D1205" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1206" spans="1:4">
       <c r="A1206" t="s">
-        <v>896</v>
+        <v>927</v>
       </c>
       <c r="B1206" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="C1206" t="s">
-        <v>20</v>
+        <v>912</v>
       </c>
       <c r="D1206" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1207" spans="1:4">
       <c r="A1207" t="s">
-        <v>897</v>
+        <v>927</v>
       </c>
       <c r="B1207" t="s">
-        <v>305</v>
+        <v>43</v>
       </c>
       <c r="C1207" t="s">
-        <v>874</v>
+        <v>913</v>
       </c>
       <c r="D1207" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1208" spans="1:4">
       <c r="A1208" t="s">
-        <v>897</v>
+        <v>927</v>
       </c>
       <c r="B1208" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="C1208" t="s">
-        <v>875</v>
+        <v>914</v>
       </c>
       <c r="D1208" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1209" spans="1:4">
       <c r="A1209" t="s">
-        <v>897</v>
+        <v>927</v>
       </c>
       <c r="B1209" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="C1209" t="s">
-        <v>876</v>
+        <v>915</v>
       </c>
       <c r="D1209" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1210" spans="1:4">
       <c r="A1210" t="s">
-        <v>897</v>
+        <v>927</v>
       </c>
       <c r="B1210" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="C1210" t="s">
-        <v>877</v>
+        <v>916</v>
       </c>
       <c r="D1210" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1211" spans="1:4">
       <c r="A1211" t="s">
-        <v>897</v>
+        <v>927</v>
       </c>
       <c r="B1211" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="C1211" t="s">
-        <v>878</v>
+        <v>917</v>
       </c>
       <c r="D1211" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1212" spans="1:4">
       <c r="A1212" t="s">
-        <v>897</v>
+        <v>927</v>
       </c>
       <c r="B1212" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="C1212" t="s">
-        <v>879</v>
+        <v>918</v>
       </c>
       <c r="D1212" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1213" spans="1:4">
       <c r="A1213" t="s">
-        <v>897</v>
+        <v>927</v>
       </c>
       <c r="B1213" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="C1213" t="s">
-        <v>880</v>
+        <v>919</v>
       </c>
       <c r="D1213" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="A1214" t="s">
-        <v>897</v>
+        <v>927</v>
       </c>
       <c r="B1214" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="C1214" t="s">
-        <v>881</v>
+        <v>920</v>
       </c>
       <c r="D1214" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1215" spans="1:4">
       <c r="A1215" t="s">
-        <v>897</v>
+        <v>927</v>
       </c>
       <c r="B1215" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="C1215" t="s">
-        <v>882</v>
+        <v>921</v>
       </c>
       <c r="D1215" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1216" spans="1:4">
       <c r="A1216" t="s">
-        <v>897</v>
+        <v>927</v>
       </c>
       <c r="B1216" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="C1216" t="s">
-        <v>883</v>
+        <v>922</v>
       </c>
       <c r="D1216" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1217" spans="1:4">
       <c r="A1217" t="s">
-        <v>897</v>
+        <v>927</v>
       </c>
       <c r="B1217" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="C1217" t="s">
-        <v>884</v>
+        <v>923</v>
       </c>
       <c r="D1217" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1218" spans="1:4">
       <c r="A1218" t="s">
-        <v>897</v>
+        <v>927</v>
       </c>
       <c r="B1218" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="C1218" t="s">
-        <v>885</v>
+        <v>924</v>
       </c>
       <c r="D1218" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1219" spans="1:4">
       <c r="A1219" t="s">
-        <v>897</v>
+        <v>927</v>
       </c>
       <c r="B1219" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="C1219" t="s">
-        <v>886</v>
+        <v>903</v>
       </c>
       <c r="D1219" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1220" spans="1:4">
       <c r="A1220" t="s">
-        <v>897</v>
+        <v>927</v>
       </c>
       <c r="B1220" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="C1220" t="s">
-        <v>887</v>
+        <v>20</v>
       </c>
       <c r="D1220" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1221" spans="1:4">
       <c r="A1221" t="s">
-        <v>897</v>
+        <v>928</v>
       </c>
       <c r="B1221" t="s">
-        <v>19</v>
+        <v>305</v>
       </c>
       <c r="C1221" t="s">
-        <v>888</v>
+        <v>905</v>
       </c>
       <c r="D1221" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1222" spans="1:4">
       <c r="A1222" t="s">
-        <v>897</v>
+        <v>928</v>
       </c>
       <c r="B1222" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="C1222" t="s">
-        <v>889</v>
+        <v>906</v>
       </c>
       <c r="D1222" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1223" spans="1:4">
       <c r="A1223" t="s">
-        <v>897</v>
+        <v>928</v>
       </c>
       <c r="B1223" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="C1223" t="s">
-        <v>890</v>
+        <v>907</v>
       </c>
       <c r="D1223" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1224" spans="1:4">
       <c r="A1224" t="s">
-        <v>897</v>
+        <v>928</v>
       </c>
       <c r="B1224" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="C1224" t="s">
-        <v>891</v>
+        <v>908</v>
       </c>
       <c r="D1224" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1225" spans="1:4">
       <c r="A1225" t="s">
-        <v>897</v>
+        <v>928</v>
       </c>
       <c r="B1225" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="C1225" t="s">
-        <v>892</v>
+        <v>909</v>
       </c>
       <c r="D1225" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1226" spans="1:4">
       <c r="A1226" t="s">
-        <v>897</v>
+        <v>928</v>
       </c>
       <c r="B1226" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="C1226" t="s">
-        <v>893</v>
+        <v>910</v>
       </c>
       <c r="D1226" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1227" spans="1:4">
       <c r="A1227" t="s">
-        <v>897</v>
+        <v>928</v>
       </c>
       <c r="B1227" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="C1227" t="s">
-        <v>872</v>
+        <v>911</v>
       </c>
       <c r="D1227" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1228" spans="1:4">
       <c r="A1228" t="s">
-        <v>897</v>
+        <v>928</v>
       </c>
       <c r="B1228" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="C1228" t="s">
-        <v>20</v>
+        <v>912</v>
       </c>
       <c r="D1228" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1229" spans="1:4">
       <c r="A1229" t="s">
-        <v>898</v>
+        <v>928</v>
       </c>
       <c r="B1229" t="s">
-        <v>305</v>
+        <v>43</v>
       </c>
       <c r="C1229" t="s">
-        <v>874</v>
+        <v>913</v>
       </c>
       <c r="D1229" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1230" spans="1:4">
       <c r="A1230" t="s">
-        <v>898</v>
+        <v>928</v>
       </c>
       <c r="B1230" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="C1230" t="s">
-        <v>875</v>
+        <v>914</v>
       </c>
       <c r="D1230" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1231" spans="1:4">
       <c r="A1231" t="s">
-        <v>898</v>
+        <v>928</v>
       </c>
       <c r="B1231" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="C1231" t="s">
-        <v>876</v>
+        <v>915</v>
       </c>
       <c r="D1231" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1232" spans="1:4">
       <c r="A1232" t="s">
-        <v>898</v>
+        <v>928</v>
       </c>
       <c r="B1232" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="C1232" t="s">
-        <v>877</v>
+        <v>916</v>
       </c>
       <c r="D1232" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1233" spans="1:4">
       <c r="A1233" t="s">
-        <v>898</v>
+        <v>928</v>
       </c>
       <c r="B1233" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="C1233" t="s">
-        <v>878</v>
+        <v>917</v>
       </c>
       <c r="D1233" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1234" spans="1:4">
       <c r="A1234" t="s">
-        <v>898</v>
+        <v>928</v>
       </c>
       <c r="B1234" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="C1234" t="s">
-        <v>879</v>
+        <v>918</v>
       </c>
       <c r="D1234" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1235" spans="1:4">
       <c r="A1235" t="s">
-        <v>898</v>
+        <v>928</v>
       </c>
       <c r="B1235" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="C1235" t="s">
-        <v>880</v>
+        <v>919</v>
       </c>
       <c r="D1235" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1236" spans="1:4">
       <c r="A1236" t="s">
-        <v>898</v>
+        <v>928</v>
       </c>
       <c r="B1236" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="C1236" t="s">
-        <v>881</v>
+        <v>920</v>
       </c>
       <c r="D1236" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1237" spans="1:4">
       <c r="A1237" t="s">
-        <v>898</v>
+        <v>928</v>
       </c>
       <c r="B1237" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="C1237" t="s">
-        <v>882</v>
+        <v>921</v>
       </c>
       <c r="D1237" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1238" spans="1:4">
       <c r="A1238" t="s">
-        <v>898</v>
+        <v>928</v>
       </c>
       <c r="B1238" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="C1238" t="s">
-        <v>883</v>
+        <v>922</v>
       </c>
       <c r="D1238" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1239" spans="1:4">
       <c r="A1239" t="s">
-        <v>898</v>
+        <v>928</v>
       </c>
       <c r="B1239" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="C1239" t="s">
-        <v>884</v>
+        <v>923</v>
       </c>
       <c r="D1239" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1240" spans="1:4">
       <c r="A1240" t="s">
-        <v>898</v>
+        <v>928</v>
       </c>
       <c r="B1240" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="C1240" t="s">
-        <v>885</v>
+        <v>924</v>
       </c>
       <c r="D1240" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1241" spans="1:4">
       <c r="A1241" t="s">
-        <v>898</v>
+        <v>928</v>
       </c>
       <c r="B1241" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="C1241" t="s">
-        <v>886</v>
+        <v>903</v>
       </c>
       <c r="D1241" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1242" spans="1:4">
       <c r="A1242" t="s">
-        <v>898</v>
+        <v>928</v>
       </c>
       <c r="B1242" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="C1242" t="s">
-        <v>887</v>
+        <v>20</v>
       </c>
       <c r="D1242" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1243" spans="1:4">
       <c r="A1243" t="s">
-        <v>898</v>
+        <v>929</v>
       </c>
       <c r="B1243" t="s">
-        <v>19</v>
+        <v>305</v>
       </c>
       <c r="C1243" t="s">
-        <v>888</v>
+        <v>905</v>
       </c>
       <c r="D1243" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1244" spans="1:4">
       <c r="A1244" t="s">
-        <v>898</v>
+        <v>929</v>
       </c>
       <c r="B1244" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="C1244" t="s">
-        <v>889</v>
+        <v>906</v>
       </c>
       <c r="D1244" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1245" spans="1:4">
       <c r="A1245" t="s">
-        <v>898</v>
+        <v>929</v>
       </c>
       <c r="B1245" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="C1245" t="s">
-        <v>890</v>
+        <v>907</v>
       </c>
       <c r="D1245" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1246" spans="1:4">
       <c r="A1246" t="s">
-        <v>898</v>
+        <v>929</v>
       </c>
       <c r="B1246" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="C1246" t="s">
-        <v>891</v>
+        <v>908</v>
       </c>
       <c r="D1246" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1247" spans="1:4">
       <c r="A1247" t="s">
-        <v>898</v>
+        <v>929</v>
       </c>
       <c r="B1247" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="C1247" t="s">
-        <v>892</v>
+        <v>909</v>
       </c>
       <c r="D1247" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1248" spans="1:4">
       <c r="A1248" t="s">
-        <v>898</v>
+        <v>929</v>
       </c>
       <c r="B1248" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="C1248" t="s">
-        <v>893</v>
+        <v>910</v>
       </c>
       <c r="D1248" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1249" spans="1:4">
       <c r="A1249" t="s">
-        <v>898</v>
+        <v>929</v>
       </c>
       <c r="B1249" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="C1249" t="s">
-        <v>872</v>
+        <v>911</v>
       </c>
       <c r="D1249" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1250" spans="1:4">
       <c r="A1250" t="s">
-        <v>898</v>
+        <v>929</v>
       </c>
       <c r="B1250" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="C1250" t="s">
-        <v>20</v>
+        <v>912</v>
       </c>
       <c r="D1250" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1251" spans="1:4">
       <c r="A1251" t="s">
-        <v>899</v>
+        <v>929</v>
       </c>
       <c r="B1251" t="s">
-        <v>305</v>
+        <v>43</v>
       </c>
       <c r="C1251" t="s">
-        <v>874</v>
+        <v>913</v>
       </c>
       <c r="D1251" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1252" spans="1:4">
       <c r="A1252" t="s">
-        <v>899</v>
+        <v>929</v>
       </c>
       <c r="B1252" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="C1252" t="s">
-        <v>875</v>
+        <v>914</v>
       </c>
       <c r="D1252" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1253" spans="1:4">
       <c r="A1253" t="s">
-        <v>899</v>
+        <v>929</v>
       </c>
       <c r="B1253" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="C1253" t="s">
-        <v>876</v>
+        <v>915</v>
       </c>
       <c r="D1253" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1254" spans="1:4">
       <c r="A1254" t="s">
-        <v>899</v>
+        <v>929</v>
       </c>
       <c r="B1254" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="C1254" t="s">
-        <v>877</v>
+        <v>916</v>
       </c>
       <c r="D1254" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1255" spans="1:4">
       <c r="A1255" t="s">
-        <v>899</v>
+        <v>929</v>
       </c>
       <c r="B1255" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="C1255" t="s">
-        <v>878</v>
+        <v>917</v>
       </c>
       <c r="D1255" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1256" spans="1:4">
       <c r="A1256" t="s">
-        <v>899</v>
+        <v>929</v>
       </c>
       <c r="B1256" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="C1256" t="s">
-        <v>879</v>
+        <v>918</v>
       </c>
       <c r="D1256" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1257" spans="1:4">
       <c r="A1257" t="s">
-        <v>899</v>
+        <v>929</v>
       </c>
       <c r="B1257" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="C1257" t="s">
-        <v>880</v>
+        <v>919</v>
       </c>
       <c r="D1257" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1258" spans="1:4">
       <c r="A1258" t="s">
-        <v>899</v>
+        <v>929</v>
       </c>
       <c r="B1258" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="C1258" t="s">
-        <v>881</v>
+        <v>920</v>
       </c>
       <c r="D1258" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1259" spans="1:4">
       <c r="A1259" t="s">
-        <v>899</v>
+        <v>929</v>
       </c>
       <c r="B1259" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="C1259" t="s">
-        <v>882</v>
+        <v>921</v>
       </c>
       <c r="D1259" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1260" spans="1:4">
       <c r="A1260" t="s">
-        <v>899</v>
+        <v>929</v>
       </c>
       <c r="B1260" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="C1260" t="s">
-        <v>883</v>
+        <v>922</v>
       </c>
       <c r="D1260" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1261" spans="1:4">
       <c r="A1261" t="s">
-        <v>899</v>
+        <v>929</v>
       </c>
       <c r="B1261" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="C1261" t="s">
-        <v>884</v>
+        <v>923</v>
       </c>
       <c r="D1261" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1262" spans="1:4">
       <c r="A1262" t="s">
-        <v>899</v>
+        <v>929</v>
       </c>
       <c r="B1262" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="C1262" t="s">
-        <v>885</v>
+        <v>924</v>
       </c>
       <c r="D1262" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1263" spans="1:4">
       <c r="A1263" t="s">
-        <v>899</v>
+        <v>929</v>
       </c>
       <c r="B1263" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="C1263" t="s">
-        <v>886</v>
+        <v>903</v>
       </c>
       <c r="D1263" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1264" spans="1:4">
       <c r="A1264" t="s">
-        <v>899</v>
+        <v>929</v>
       </c>
       <c r="B1264" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="C1264" t="s">
-        <v>887</v>
+        <v>20</v>
       </c>
       <c r="D1264" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1265" spans="1:4">
       <c r="A1265" t="s">
-        <v>899</v>
+        <v>930</v>
       </c>
       <c r="B1265" t="s">
-        <v>19</v>
+        <v>305</v>
       </c>
       <c r="C1265" t="s">
-        <v>888</v>
+        <v>905</v>
       </c>
       <c r="D1265" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1266" spans="1:4">
       <c r="A1266" t="s">
-        <v>899</v>
+        <v>930</v>
       </c>
       <c r="B1266" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="C1266" t="s">
-        <v>889</v>
+        <v>906</v>
       </c>
       <c r="D1266" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1267" spans="1:4">
       <c r="A1267" t="s">
-        <v>899</v>
+        <v>930</v>
       </c>
       <c r="B1267" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="C1267" t="s">
-        <v>890</v>
+        <v>907</v>
       </c>
       <c r="D1267" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1268" spans="1:4">
       <c r="A1268" t="s">
-        <v>899</v>
+        <v>930</v>
       </c>
       <c r="B1268" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="C1268" t="s">
-        <v>891</v>
+        <v>908</v>
       </c>
       <c r="D1268" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1269" spans="1:4">
       <c r="A1269" t="s">
-        <v>899</v>
+        <v>930</v>
       </c>
       <c r="B1269" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="C1269" t="s">
-        <v>892</v>
+        <v>909</v>
       </c>
       <c r="D1269" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1270" spans="1:4">
       <c r="A1270" t="s">
-        <v>899</v>
+        <v>930</v>
       </c>
       <c r="B1270" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="C1270" t="s">
-        <v>893</v>
+        <v>910</v>
       </c>
       <c r="D1270" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1271" spans="1:4">
       <c r="A1271" t="s">
-        <v>899</v>
+        <v>930</v>
       </c>
       <c r="B1271" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="C1271" t="s">
-        <v>872</v>
+        <v>911</v>
       </c>
       <c r="D1271" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1272" spans="1:4">
       <c r="A1272" t="s">
-        <v>899</v>
+        <v>930</v>
       </c>
       <c r="B1272" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="C1272" t="s">
-        <v>20</v>
+        <v>912</v>
       </c>
       <c r="D1272" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1273" spans="1:4">
       <c r="A1273" t="s">
-        <v>900</v>
+        <v>930</v>
       </c>
       <c r="B1273" t="s">
-        <v>305</v>
+        <v>43</v>
       </c>
       <c r="C1273" t="s">
-        <v>874</v>
+        <v>913</v>
       </c>
       <c r="D1273" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1274" spans="1:4">
       <c r="A1274" t="s">
-        <v>900</v>
+        <v>930</v>
       </c>
       <c r="B1274" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="C1274" t="s">
-        <v>875</v>
+        <v>914</v>
       </c>
       <c r="D1274" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1275" spans="1:4">
       <c r="A1275" t="s">
-        <v>900</v>
+        <v>930</v>
       </c>
       <c r="B1275" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="C1275" t="s">
-        <v>876</v>
+        <v>915</v>
       </c>
       <c r="D1275" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1276" spans="1:4">
       <c r="A1276" t="s">
-        <v>900</v>
+        <v>930</v>
       </c>
       <c r="B1276" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="C1276" t="s">
-        <v>877</v>
+        <v>916</v>
       </c>
       <c r="D1276" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1277" spans="1:4">
       <c r="A1277" t="s">
-        <v>900</v>
+        <v>930</v>
       </c>
       <c r="B1277" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="C1277" t="s">
-        <v>878</v>
+        <v>917</v>
       </c>
       <c r="D1277" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1278" spans="1:4">
       <c r="A1278" t="s">
-        <v>900</v>
+        <v>930</v>
       </c>
       <c r="B1278" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="C1278" t="s">
-        <v>879</v>
+        <v>918</v>
       </c>
       <c r="D1278" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1279" spans="1:4">
       <c r="A1279" t="s">
-        <v>900</v>
+        <v>930</v>
       </c>
       <c r="B1279" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="C1279" t="s">
-        <v>880</v>
+        <v>919</v>
       </c>
       <c r="D1279" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1280" spans="1:4">
       <c r="A1280" t="s">
-        <v>900</v>
+        <v>930</v>
       </c>
       <c r="B1280" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="C1280" t="s">
-        <v>881</v>
+        <v>920</v>
       </c>
       <c r="D1280" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1281" spans="1:4">
       <c r="A1281" t="s">
-        <v>900</v>
+        <v>930</v>
       </c>
       <c r="B1281" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="C1281" t="s">
-        <v>882</v>
+        <v>921</v>
       </c>
       <c r="D1281" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1282" spans="1:4">
       <c r="A1282" t="s">
-        <v>900</v>
+        <v>930</v>
       </c>
       <c r="B1282" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="C1282" t="s">
-        <v>883</v>
+        <v>922</v>
       </c>
       <c r="D1282" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1283" spans="1:4">
       <c r="A1283" t="s">
-        <v>900</v>
+        <v>930</v>
       </c>
       <c r="B1283" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="C1283" t="s">
-        <v>884</v>
+        <v>923</v>
       </c>
       <c r="D1283" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1284" spans="1:4">
       <c r="A1284" t="s">
-        <v>900</v>
+        <v>930</v>
       </c>
       <c r="B1284" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="C1284" t="s">
-        <v>885</v>
+        <v>924</v>
       </c>
       <c r="D1284" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1285" spans="1:4">
       <c r="A1285" t="s">
-        <v>900</v>
+        <v>930</v>
       </c>
       <c r="B1285" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="C1285" t="s">
-        <v>886</v>
+        <v>903</v>
       </c>
       <c r="D1285" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1286" spans="1:4">
       <c r="A1286" t="s">
-        <v>900</v>
+        <v>930</v>
       </c>
       <c r="B1286" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="C1286" t="s">
-        <v>887</v>
+        <v>20</v>
       </c>
       <c r="D1286" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1287" spans="1:4">
       <c r="A1287" t="s">
-        <v>900</v>
+        <v>931</v>
       </c>
       <c r="B1287" t="s">
-        <v>19</v>
+        <v>305</v>
       </c>
       <c r="C1287" t="s">
-        <v>888</v>
+        <v>905</v>
       </c>
       <c r="D1287" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1288" spans="1:4">
       <c r="A1288" t="s">
-        <v>900</v>
+        <v>931</v>
       </c>
       <c r="B1288" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="C1288" t="s">
-        <v>889</v>
+        <v>906</v>
       </c>
       <c r="D1288" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1289" spans="1:4">
       <c r="A1289" t="s">
-        <v>900</v>
+        <v>931</v>
       </c>
       <c r="B1289" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="C1289" t="s">
-        <v>890</v>
+        <v>907</v>
       </c>
       <c r="D1289" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1290" spans="1:4">
       <c r="A1290" t="s">
-        <v>900</v>
+        <v>931</v>
       </c>
       <c r="B1290" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="C1290" t="s">
-        <v>891</v>
+        <v>908</v>
       </c>
       <c r="D1290" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1291" spans="1:4">
       <c r="A1291" t="s">
-        <v>900</v>
+        <v>931</v>
       </c>
       <c r="B1291" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="C1291" t="s">
-        <v>892</v>
+        <v>909</v>
       </c>
       <c r="D1291" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1292" spans="1:4">
       <c r="A1292" t="s">
-        <v>900</v>
+        <v>931</v>
       </c>
       <c r="B1292" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="C1292" t="s">
-        <v>893</v>
+        <v>910</v>
       </c>
       <c r="D1292" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1293" spans="1:4">
       <c r="A1293" t="s">
-        <v>900</v>
+        <v>931</v>
       </c>
       <c r="B1293" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="C1293" t="s">
-        <v>872</v>
+        <v>911</v>
       </c>
       <c r="D1293" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1294" spans="1:4">
       <c r="A1294" t="s">
-        <v>900</v>
+        <v>931</v>
       </c>
       <c r="B1294" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="C1294" t="s">
-        <v>20</v>
+        <v>912</v>
       </c>
       <c r="D1294" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1295" spans="1:4">
       <c r="A1295" t="s">
-        <v>901</v>
+        <v>931</v>
       </c>
       <c r="B1295" t="s">
-        <v>305</v>
+        <v>43</v>
       </c>
       <c r="C1295" t="s">
-        <v>874</v>
+        <v>913</v>
       </c>
       <c r="D1295" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1296" spans="1:4">
       <c r="A1296" t="s">
-        <v>901</v>
+        <v>931</v>
       </c>
       <c r="B1296" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="C1296" t="s">
-        <v>875</v>
+        <v>914</v>
       </c>
       <c r="D1296" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1297" spans="1:4">
       <c r="A1297" t="s">
-        <v>901</v>
+        <v>931</v>
       </c>
       <c r="B1297" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="C1297" t="s">
-        <v>876</v>
+        <v>915</v>
       </c>
       <c r="D1297" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1298" spans="1:4">
       <c r="A1298" t="s">
-        <v>901</v>
+        <v>931</v>
       </c>
       <c r="B1298" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="C1298" t="s">
-        <v>877</v>
+        <v>916</v>
       </c>
       <c r="D1298" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1299" spans="1:4">
       <c r="A1299" t="s">
-        <v>901</v>
+        <v>931</v>
       </c>
       <c r="B1299" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="C1299" t="s">
-        <v>878</v>
+        <v>917</v>
       </c>
       <c r="D1299" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1300" spans="1:4">
       <c r="A1300" t="s">
-        <v>901</v>
+        <v>931</v>
       </c>
       <c r="B1300" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="C1300" t="s">
-        <v>879</v>
+        <v>918</v>
       </c>
       <c r="D1300" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1301" spans="1:4">
       <c r="A1301" t="s">
-        <v>901</v>
+        <v>931</v>
       </c>
       <c r="B1301" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="C1301" t="s">
-        <v>880</v>
+        <v>919</v>
       </c>
       <c r="D1301" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1302" spans="1:4">
       <c r="A1302" t="s">
-        <v>901</v>
+        <v>931</v>
       </c>
       <c r="B1302" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="C1302" t="s">
-        <v>881</v>
+        <v>920</v>
       </c>
       <c r="D1302" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1303" spans="1:4">
       <c r="A1303" t="s">
-        <v>901</v>
+        <v>931</v>
       </c>
       <c r="B1303" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="C1303" t="s">
-        <v>882</v>
+        <v>921</v>
       </c>
       <c r="D1303" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1304" spans="1:4">
       <c r="A1304" t="s">
-        <v>901</v>
+        <v>931</v>
       </c>
       <c r="B1304" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="C1304" t="s">
-        <v>883</v>
+        <v>922</v>
       </c>
       <c r="D1304" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1305" spans="1:4">
       <c r="A1305" t="s">
-        <v>901</v>
+        <v>931</v>
       </c>
       <c r="B1305" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="C1305" t="s">
-        <v>884</v>
+        <v>923</v>
       </c>
       <c r="D1305" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1306" spans="1:4">
       <c r="A1306" t="s">
-        <v>901</v>
+        <v>931</v>
       </c>
       <c r="B1306" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="C1306" t="s">
-        <v>885</v>
+        <v>924</v>
       </c>
       <c r="D1306" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1307" spans="1:4">
       <c r="A1307" t="s">
-        <v>901</v>
+        <v>931</v>
       </c>
       <c r="B1307" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="C1307" t="s">
-        <v>886</v>
+        <v>903</v>
       </c>
       <c r="D1307" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1308" spans="1:4">
       <c r="A1308" t="s">
-        <v>901</v>
+        <v>931</v>
       </c>
       <c r="B1308" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="C1308" t="s">
-        <v>887</v>
+        <v>20</v>
       </c>
       <c r="D1308" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1309" spans="1:4">
       <c r="A1309" t="s">
-        <v>901</v>
+        <v>932</v>
       </c>
       <c r="B1309" t="s">
-        <v>19</v>
+        <v>305</v>
       </c>
       <c r="C1309" t="s">
-        <v>888</v>
+        <v>905</v>
       </c>
       <c r="D1309" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1310" spans="1:4">
       <c r="A1310" t="s">
-        <v>901</v>
+        <v>932</v>
       </c>
       <c r="B1310" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="C1310" t="s">
-        <v>889</v>
+        <v>906</v>
       </c>
       <c r="D1310" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1311" spans="1:4">
       <c r="A1311" t="s">
-        <v>901</v>
+        <v>932</v>
       </c>
       <c r="B1311" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="C1311" t="s">
-        <v>890</v>
+        <v>907</v>
       </c>
       <c r="D1311" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1312" spans="1:4">
       <c r="A1312" t="s">
-        <v>901</v>
+        <v>932</v>
       </c>
       <c r="B1312" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="C1312" t="s">
-        <v>891</v>
+        <v>908</v>
       </c>
       <c r="D1312" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1313" spans="1:4">
       <c r="A1313" t="s">
-        <v>901</v>
+        <v>932</v>
       </c>
       <c r="B1313" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="C1313" t="s">
-        <v>892</v>
+        <v>909</v>
       </c>
       <c r="D1313" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1314" spans="1:4">
       <c r="A1314" t="s">
-        <v>901</v>
+        <v>932</v>
       </c>
       <c r="B1314" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="C1314" t="s">
-        <v>893</v>
+        <v>910</v>
       </c>
       <c r="D1314" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1315" spans="1:4">
       <c r="A1315" t="s">
-        <v>901</v>
+        <v>932</v>
       </c>
       <c r="B1315" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="C1315" t="s">
-        <v>872</v>
+        <v>911</v>
       </c>
       <c r="D1315" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1316" spans="1:4">
       <c r="A1316" t="s">
-        <v>901</v>
+        <v>932</v>
       </c>
       <c r="B1316" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="C1316" t="s">
-        <v>20</v>
+        <v>912</v>
       </c>
       <c r="D1316" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1317" spans="1:4">
       <c r="A1317" t="s">
-        <v>902</v>
+        <v>932</v>
       </c>
       <c r="B1317" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C1317"/>
+        <v>43</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>913</v>
+      </c>
       <c r="D1317" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1318" spans="1:4">
       <c r="A1318" t="s">
-        <v>902</v>
+        <v>932</v>
       </c>
       <c r="B1318" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C1318"/>
+        <v>45</v>
+      </c>
+      <c r="C1318" t="s">
+        <v>914</v>
+      </c>
       <c r="D1318" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1319" spans="1:4">
       <c r="A1319" t="s">
-        <v>902</v>
+        <v>932</v>
       </c>
       <c r="B1319" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C1319"/>
+        <v>47</v>
+      </c>
+      <c r="C1319" t="s">
+        <v>915</v>
+      </c>
       <c r="D1319" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1320" spans="1:4">
       <c r="A1320" t="s">
-        <v>902</v>
+        <v>932</v>
       </c>
       <c r="B1320" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C1320"/>
+        <v>49</v>
+      </c>
+      <c r="C1320" t="s">
+        <v>916</v>
+      </c>
       <c r="D1320" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1321" spans="1:4">
       <c r="A1321" t="s">
-        <v>903</v>
+        <v>932</v>
       </c>
       <c r="B1321" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C1321"/>
+        <v>18</v>
+      </c>
+      <c r="C1321" t="s">
+        <v>917</v>
+      </c>
       <c r="D1321" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1322" spans="1:4">
       <c r="A1322" t="s">
-        <v>903</v>
+        <v>932</v>
       </c>
       <c r="B1322" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C1322"/>
+        <v>52</v>
+      </c>
+      <c r="C1322" t="s">
+        <v>918</v>
+      </c>
       <c r="D1322" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1323" spans="1:4">
       <c r="A1323" t="s">
-        <v>903</v>
+        <v>932</v>
       </c>
       <c r="B1323" t="s">
         <v>19</v>
       </c>
-      <c r="C1323"/>
+      <c r="C1323" t="s">
+        <v>919</v>
+      </c>
       <c r="D1323" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1324" spans="1:4">
       <c r="A1324" t="s">
-        <v>903</v>
+        <v>932</v>
       </c>
       <c r="B1324" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C1324"/>
+        <v>55</v>
+      </c>
+      <c r="C1324" t="s">
+        <v>920</v>
+      </c>
       <c r="D1324" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1325" spans="1:4">
       <c r="A1325" t="s">
-        <v>904</v>
+        <v>932</v>
       </c>
       <c r="B1325" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C1325"/>
+        <v>57</v>
+      </c>
+      <c r="C1325" t="s">
+        <v>921</v>
+      </c>
       <c r="D1325" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1326" spans="1:4">
       <c r="A1326" t="s">
-        <v>904</v>
+        <v>932</v>
       </c>
       <c r="B1326" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C1326"/>
+        <v>59</v>
+      </c>
+      <c r="C1326" t="s">
+        <v>922</v>
+      </c>
       <c r="D1326" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1327" spans="1:4">
       <c r="A1327" t="s">
-        <v>904</v>
+        <v>932</v>
       </c>
       <c r="B1327" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C1327"/>
+        <v>61</v>
+      </c>
+      <c r="C1327" t="s">
+        <v>923</v>
+      </c>
       <c r="D1327" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1328" spans="1:4">
       <c r="A1328" t="s">
-        <v>904</v>
+        <v>932</v>
       </c>
       <c r="B1328" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C1328"/>
+        <v>63</v>
+      </c>
+      <c r="C1328" t="s">
+        <v>924</v>
+      </c>
       <c r="D1328" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1329" spans="1:4">
       <c r="A1329" t="s">
-        <v>904</v>
+        <v>932</v>
       </c>
       <c r="B1329" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C1329"/>
+        <v>65</v>
+      </c>
+      <c r="C1329" t="s">
+        <v>903</v>
+      </c>
       <c r="D1329" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1330" spans="1:4">
       <c r="A1330" t="s">
-        <v>904</v>
+        <v>932</v>
       </c>
       <c r="B1330" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C1330"/>
+        <v>20</v>
+      </c>
+      <c r="C1330" t="s">
+        <v>20</v>
+      </c>
       <c r="D1330" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1331" spans="1:4">
       <c r="A1331" t="s">
-        <v>904</v>
+        <v>933</v>
       </c>
       <c r="B1331" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C1331"/>
       <c r="D1331" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1332" spans="1:4">
       <c r="A1332" t="s">
-        <v>905</v>
+        <v>933</v>
       </c>
       <c r="B1332" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C1332"/>
       <c r="D1332" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1333" spans="1:4">
       <c r="A1333" t="s">
-        <v>905</v>
+        <v>933</v>
       </c>
       <c r="B1333" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C1333"/>
       <c r="D1333" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1334" spans="1:4">
       <c r="A1334" t="s">
-        <v>905</v>
+        <v>933</v>
       </c>
       <c r="B1334" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C1334"/>
       <c r="D1334" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1335" spans="1:4">
       <c r="A1335" t="s">
-        <v>905</v>
+        <v>934</v>
       </c>
       <c r="B1335" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C1335"/>
       <c r="D1335" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1336" spans="1:4">
       <c r="A1336" t="s">
-        <v>906</v>
+        <v>934</v>
       </c>
       <c r="B1336" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C1336"/>
       <c r="D1336" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1337" spans="1:4">
       <c r="A1337" t="s">
-        <v>906</v>
+        <v>934</v>
       </c>
       <c r="B1337" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C1337"/>
       <c r="D1337" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1338" spans="1:4">
       <c r="A1338" t="s">
-        <v>906</v>
+        <v>934</v>
       </c>
       <c r="B1338" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C1338"/>
       <c r="D1338" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1339" spans="1:4">
       <c r="A1339" t="s">
-        <v>906</v>
+        <v>935</v>
       </c>
       <c r="B1339" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C1339"/>
       <c r="D1339" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1340" spans="1:4">
       <c r="A1340" t="s">
-        <v>907</v>
+        <v>935</v>
       </c>
       <c r="B1340" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C1340"/>
       <c r="D1340" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1341" spans="1:4">
       <c r="A1341" t="s">
-        <v>907</v>
+        <v>935</v>
       </c>
       <c r="B1341" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C1341"/>
       <c r="D1341" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1342" spans="1:4">
       <c r="A1342" t="s">
-        <v>907</v>
+        <v>935</v>
       </c>
       <c r="B1342" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C1342"/>
       <c r="D1342" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1343" spans="1:4">
       <c r="A1343" t="s">
-        <v>907</v>
+        <v>935</v>
       </c>
       <c r="B1343" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C1343"/>
       <c r="D1343" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1344" spans="1:4">
       <c r="A1344" t="s">
-        <v>907</v>
+        <v>935</v>
       </c>
       <c r="B1344" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C1344"/>
       <c r="D1344" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1345" spans="1:4">
       <c r="A1345" t="s">
-        <v>907</v>
+        <v>935</v>
       </c>
       <c r="B1345" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="C1345"/>
       <c r="D1345" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1346" spans="1:4">
       <c r="A1346" t="s">
-        <v>907</v>
+        <v>936</v>
       </c>
       <c r="B1346" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C1346"/>
       <c r="D1346" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1347" spans="1:4">
       <c r="A1347" t="s">
-        <v>908</v>
+        <v>936</v>
       </c>
       <c r="B1347" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C1347"/>
       <c r="D1347" t="s">
-        <v>403</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1348" spans="1:4">
       <c r="A1348" t="s">
-        <v>908</v>
+        <v>936</v>
       </c>
       <c r="B1348" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C1348"/>
       <c r="D1348" t="s">
-        <v>403</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1349" spans="1:4">
       <c r="A1349" t="s">
-        <v>908</v>
+        <v>936</v>
       </c>
       <c r="B1349" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1349"/>
       <c r="D1349" t="s">
-        <v>403</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1350" spans="1:4">
       <c r="A1350" t="s">
-        <v>911</v>
+        <v>937</v>
       </c>
       <c r="B1350" t="s">
         <v>16</v>
       </c>
       <c r="C1350"/>
       <c r="D1350" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1351" spans="1:4">
       <c r="A1351" t="s">
-        <v>911</v>
+        <v>937</v>
       </c>
       <c r="B1351" t="s">
         <v>18</v>
       </c>
       <c r="C1351"/>
       <c r="D1351" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1352" spans="1:4">
       <c r="A1352" t="s">
-        <v>911</v>
+        <v>937</v>
       </c>
       <c r="B1352" t="s">
         <v>19</v>
       </c>
       <c r="C1352"/>
       <c r="D1352" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1353" spans="1:4">
       <c r="A1353" t="s">
-        <v>911</v>
+        <v>937</v>
       </c>
       <c r="B1353" t="s">
         <v>20</v>
       </c>
       <c r="C1353"/>
       <c r="D1353" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1354" spans="1:4">
       <c r="A1354" t="s">
-        <v>912</v>
+        <v>938</v>
       </c>
       <c r="B1354" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C1354"/>
       <c r="D1354" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1355" spans="1:4">
       <c r="A1355" t="s">
-        <v>912</v>
+        <v>938</v>
       </c>
       <c r="B1355" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="C1355"/>
       <c r="D1355" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1356" spans="1:4">
       <c r="A1356" t="s">
-        <v>912</v>
+        <v>938</v>
       </c>
       <c r="B1356" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="C1356"/>
       <c r="D1356" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1357" spans="1:4">
       <c r="A1357" t="s">
-        <v>912</v>
+        <v>938</v>
       </c>
       <c r="B1357" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="C1357"/>
       <c r="D1357" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1358" spans="1:4">
       <c r="A1358" t="s">
-        <v>913</v>
+        <v>938</v>
       </c>
       <c r="B1358" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C1358"/>
       <c r="D1358" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1359" spans="1:4">
       <c r="A1359" t="s">
-        <v>913</v>
+        <v>938</v>
       </c>
       <c r="B1359" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C1359"/>
       <c r="D1359" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1360" spans="1:4">
       <c r="A1360" t="s">
-        <v>913</v>
+        <v>938</v>
       </c>
       <c r="B1360" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C1360"/>
       <c r="D1360" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1361" spans="1:4">
       <c r="A1361" t="s">
-        <v>913</v>
+        <v>939</v>
       </c>
       <c r="B1361" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C1361"/>
+        <v>5</v>
+      </c>
+      <c r="C1361" t="s">
+        <v>940</v>
+      </c>
       <c r="D1361" t="s">
-        <v>17</v>
+        <v>403</v>
       </c>
     </row>
     <row r="1362" spans="1:4">
       <c r="A1362" t="s">
-        <v>913</v>
+        <v>939</v>
       </c>
       <c r="B1362" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C1362"/>
+        <v>20</v>
+      </c>
+      <c r="C1362" t="s">
+        <v>20</v>
+      </c>
       <c r="D1362" t="s">
-        <v>17</v>
+        <v>403</v>
       </c>
     </row>
     <row r="1363" spans="1:4">
       <c r="A1363" t="s">
-        <v>913</v>
+        <v>939</v>
       </c>
       <c r="B1363" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C1363"/>
+        <v>7</v>
+      </c>
+      <c r="C1363" t="s">
+        <v>941</v>
+      </c>
       <c r="D1363" t="s">
-        <v>17</v>
+        <v>403</v>
       </c>
     </row>
     <row r="1364" spans="1:4">
       <c r="A1364" t="s">
-        <v>913</v>
+        <v>942</v>
       </c>
       <c r="B1364" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C1364"/>
       <c r="D1364" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1365" spans="1:4">
       <c r="A1365" t="s">
-        <v>914</v>
+        <v>942</v>
       </c>
       <c r="B1365" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C1365"/>
       <c r="D1365" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1366" spans="1:4">
       <c r="A1366" t="s">
-        <v>915</v>
+        <v>942</v>
       </c>
       <c r="B1366" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C1366"/>
       <c r="D1366" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1367" spans="1:4">
       <c r="A1367" t="s">
-        <v>915</v>
+        <v>942</v>
       </c>
       <c r="B1367" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C1367"/>
       <c r="D1367" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1368" spans="1:4">
       <c r="A1368" t="s">
-        <v>915</v>
+        <v>943</v>
       </c>
       <c r="B1368" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C1368"/>
       <c r="D1368" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1369" spans="1:4">
       <c r="A1369" t="s">
-        <v>915</v>
+        <v>943</v>
       </c>
       <c r="B1369" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C1369"/>
       <c r="D1369" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1370" spans="1:4">
       <c r="A1370" t="s">
-        <v>916</v>
+        <v>943</v>
       </c>
       <c r="B1370" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C1370"/>
       <c r="D1370" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1371" spans="1:4">
       <c r="A1371" t="s">
-        <v>916</v>
+        <v>943</v>
       </c>
       <c r="B1371" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C1371"/>
       <c r="D1371" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1372" spans="1:4">
       <c r="A1372" t="s">
-        <v>916</v>
+        <v>944</v>
       </c>
       <c r="B1372" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C1372"/>
       <c r="D1372" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1373" spans="1:4">
       <c r="A1373" t="s">
-        <v>916</v>
+        <v>944</v>
       </c>
       <c r="B1373" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C1373"/>
       <c r="D1373" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1374" spans="1:4">
       <c r="A1374" t="s">
-        <v>917</v>
+        <v>944</v>
       </c>
       <c r="B1374" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C1374"/>
       <c r="D1374" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1375" spans="1:4">
       <c r="A1375" t="s">
-        <v>917</v>
+        <v>944</v>
       </c>
       <c r="B1375" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C1375"/>
       <c r="D1375" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1376" spans="1:4">
       <c r="A1376" t="s">
-        <v>917</v>
+        <v>944</v>
       </c>
       <c r="B1376" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C1376"/>
       <c r="D1376" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1377" spans="1:4">
       <c r="A1377" t="s">
-        <v>917</v>
+        <v>944</v>
       </c>
       <c r="B1377" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C1377"/>
       <c r="D1377" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1378" spans="1:4">
       <c r="A1378" t="s">
-        <v>917</v>
+        <v>944</v>
       </c>
       <c r="B1378" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="C1378"/>
       <c r="D1378" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1379" spans="1:4">
       <c r="A1379" t="s">
-        <v>917</v>
+        <v>945</v>
       </c>
       <c r="B1379" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C1379"/>
+        <v>20</v>
+      </c>
+      <c r="C1379" t="s">
+        <v>20</v>
+      </c>
       <c r="D1379" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1380" spans="1:4">
       <c r="A1380" t="s">
-        <v>917</v>
+        <v>945</v>
       </c>
       <c r="B1380" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C1380"/>
+        <v>946</v>
+      </c>
+      <c r="C1380" t="s">
+        <v>947</v>
+      </c>
       <c r="D1380" t="s">
-        <v>17</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1381" spans="1:4">
       <c r="A1381" t="s">
-        <v>918</v>
+        <v>945</v>
       </c>
       <c r="B1381" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C1381"/>
+        <v>397</v>
+      </c>
+      <c r="C1381" t="s">
+        <v>948</v>
+      </c>
       <c r="D1381" t="s">
-        <v>17</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1382" spans="1:4">
       <c r="A1382" t="s">
-        <v>918</v>
+        <v>945</v>
       </c>
       <c r="B1382" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C1382"/>
+        <v>949</v>
+      </c>
+      <c r="C1382" t="s">
+        <v>950</v>
+      </c>
       <c r="D1382" t="s">
-        <v>17</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1383" spans="1:4">
       <c r="A1383" t="s">
-        <v>918</v>
+        <v>951</v>
       </c>
       <c r="B1383" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C1383"/>
       <c r="D1383" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1384" spans="1:4">
       <c r="A1384" t="s">
-        <v>918</v>
+        <v>951</v>
       </c>
       <c r="B1384" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C1384"/>
       <c r="D1384" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1385" spans="1:4">
       <c r="A1385" t="s">
-        <v>919</v>
+        <v>951</v>
       </c>
       <c r="B1385" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C1385"/>
       <c r="D1385" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1386" spans="1:4">
       <c r="A1386" t="s">
-        <v>919</v>
+        <v>951</v>
       </c>
       <c r="B1386" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C1386"/>
       <c r="D1386" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1387" spans="1:4">
       <c r="A1387" t="s">
-        <v>919</v>
+        <v>952</v>
       </c>
       <c r="B1387" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C1387"/>
       <c r="D1387" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1388" spans="1:4">
       <c r="A1388" t="s">
-        <v>919</v>
+        <v>952</v>
       </c>
       <c r="B1388" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C1388"/>
       <c r="D1388" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1389" spans="1:4">
       <c r="A1389" t="s">
-        <v>920</v>
+        <v>952</v>
       </c>
       <c r="B1389" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C1389"/>
       <c r="D1389" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1390" spans="1:4">
       <c r="A1390" t="s">
-        <v>920</v>
+        <v>952</v>
       </c>
       <c r="B1390" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C1390"/>
       <c r="D1390" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1391" spans="1:4">
       <c r="A1391" t="s">
-        <v>920</v>
+        <v>953</v>
       </c>
       <c r="B1391" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C1391"/>
       <c r="D1391" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1392" spans="1:4">
       <c r="A1392" t="s">
-        <v>920</v>
+        <v>953</v>
       </c>
       <c r="B1392" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C1392"/>
       <c r="D1392" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1393" spans="1:4">
       <c r="A1393" t="s">
-        <v>920</v>
+        <v>953</v>
       </c>
       <c r="B1393" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C1393"/>
       <c r="D1393" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1394" spans="1:4">
       <c r="A1394" t="s">
-        <v>920</v>
+        <v>953</v>
       </c>
       <c r="B1394" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C1394"/>
       <c r="D1394" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1395" spans="1:4">
       <c r="A1395" t="s">
-        <v>920</v>
+        <v>953</v>
       </c>
       <c r="B1395" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="C1395"/>
       <c r="D1395" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1396" spans="1:4">
       <c r="A1396" t="s">
-        <v>921</v>
+        <v>953</v>
       </c>
       <c r="B1396" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="C1396"/>
       <c r="D1396" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1397" spans="1:4">
       <c r="A1397" t="s">
-        <v>921</v>
+        <v>953</v>
       </c>
       <c r="B1397" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C1397"/>
       <c r="D1397" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1398" spans="1:4">
       <c r="A1398" t="s">
-        <v>921</v>
+        <v>954</v>
       </c>
       <c r="B1398" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C1398"/>
       <c r="D1398" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1399" spans="1:4">
       <c r="A1399" t="s">
-        <v>921</v>
+        <v>954</v>
       </c>
       <c r="B1399" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C1399"/>
       <c r="D1399" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1400" spans="1:4">
       <c r="A1400" t="s">
-        <v>922</v>
+        <v>954</v>
       </c>
       <c r="B1400" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C1400"/>
       <c r="D1400" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1401" spans="1:4">
       <c r="A1401" t="s">
-        <v>922</v>
+        <v>954</v>
       </c>
       <c r="B1401" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C1401"/>
       <c r="D1401" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1402" spans="1:4">
       <c r="A1402" t="s">
-        <v>922</v>
+        <v>955</v>
       </c>
       <c r="B1402" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C1402"/>
       <c r="D1402" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1403" spans="1:4">
       <c r="A1403" t="s">
-        <v>922</v>
+        <v>955</v>
       </c>
       <c r="B1403" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C1403"/>
       <c r="D1403" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1404" spans="1:4">
       <c r="A1404" t="s">
-        <v>923</v>
+        <v>955</v>
       </c>
       <c r="B1404" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C1404"/>
       <c r="D1404" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1405" spans="1:4">
       <c r="A1405" t="s">
-        <v>923</v>
+        <v>955</v>
       </c>
       <c r="B1405" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C1405"/>
       <c r="D1405" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1406" spans="1:4">
       <c r="A1406" t="s">
-        <v>923</v>
+        <v>956</v>
       </c>
       <c r="B1406" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C1406"/>
       <c r="D1406" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1407" spans="1:4">
       <c r="A1407" t="s">
-        <v>923</v>
+        <v>956</v>
       </c>
       <c r="B1407" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C1407"/>
       <c r="D1407" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1408" spans="1:4">
       <c r="A1408" t="s">
-        <v>923</v>
+        <v>956</v>
       </c>
       <c r="B1408" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C1408"/>
       <c r="D1408" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1409" spans="1:4">
       <c r="A1409" t="s">
-        <v>923</v>
+        <v>956</v>
       </c>
       <c r="B1409" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C1409"/>
       <c r="D1409" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1410" spans="1:4">
       <c r="A1410" t="s">
-        <v>923</v>
+        <v>956</v>
       </c>
       <c r="B1410" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="C1410"/>
       <c r="D1410" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1411" spans="1:4">
       <c r="A1411" t="s">
-        <v>924</v>
+        <v>956</v>
       </c>
       <c r="B1411" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="C1411"/>
       <c r="D1411" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1412" spans="1:4">
       <c r="A1412" t="s">
-        <v>924</v>
+        <v>956</v>
       </c>
       <c r="B1412" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C1412"/>
       <c r="D1412" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1413" spans="1:4">
       <c r="A1413" t="s">
-        <v>924</v>
+        <v>957</v>
       </c>
       <c r="B1413" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C1413"/>
       <c r="D1413" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1414" spans="1:4">
       <c r="A1414" t="s">
-        <v>924</v>
+        <v>957</v>
       </c>
       <c r="B1414" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C1414"/>
       <c r="D1414" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1415" spans="1:4">
       <c r="A1415" t="s">
-        <v>925</v>
+        <v>957</v>
       </c>
       <c r="B1415" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C1415"/>
       <c r="D1415" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1416" spans="1:4">
       <c r="A1416" t="s">
-        <v>925</v>
+        <v>957</v>
       </c>
       <c r="B1416" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C1416"/>
       <c r="D1416" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1417" spans="1:4">
       <c r="A1417" t="s">
-        <v>925</v>
+        <v>958</v>
       </c>
       <c r="B1417" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C1417"/>
       <c r="D1417" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1418" spans="1:4">
       <c r="A1418" t="s">
-        <v>925</v>
+        <v>958</v>
       </c>
       <c r="B1418" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C1418"/>
       <c r="D1418" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1419" spans="1:4">
       <c r="A1419" t="s">
-        <v>926</v>
+        <v>958</v>
       </c>
       <c r="B1419" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C1419"/>
       <c r="D1419" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1420" spans="1:4">
       <c r="A1420" t="s">
-        <v>926</v>
+        <v>958</v>
       </c>
       <c r="B1420" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C1420"/>
       <c r="D1420" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1421" spans="1:4">
       <c r="A1421" t="s">
-        <v>926</v>
+        <v>959</v>
       </c>
       <c r="B1421" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C1421"/>
       <c r="D1421" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1422" spans="1:4">
       <c r="A1422" t="s">
-        <v>926</v>
+        <v>959</v>
       </c>
       <c r="B1422" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C1422"/>
       <c r="D1422" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1423" spans="1:4">
       <c r="A1423" t="s">
-        <v>926</v>
+        <v>959</v>
       </c>
       <c r="B1423" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C1423"/>
       <c r="D1423" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1424" spans="1:4">
       <c r="A1424" t="s">
-        <v>926</v>
+        <v>959</v>
       </c>
       <c r="B1424" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C1424"/>
       <c r="D1424" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1425" spans="1:4">
       <c r="A1425" t="s">
-        <v>926</v>
+        <v>959</v>
       </c>
       <c r="B1425" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="C1425"/>
       <c r="D1425" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1426" spans="1:4">
       <c r="A1426" t="s">
-        <v>927</v>
+        <v>959</v>
       </c>
       <c r="B1426" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="C1426"/>
       <c r="D1426" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1427" spans="1:4">
       <c r="A1427" t="s">
-        <v>927</v>
+        <v>959</v>
       </c>
       <c r="B1427" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C1427"/>
       <c r="D1427" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1428" spans="1:4">
       <c r="A1428" t="s">
-        <v>927</v>
+        <v>960</v>
       </c>
       <c r="B1428" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C1428"/>
       <c r="D1428" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1429" spans="1:4">
       <c r="A1429" t="s">
-        <v>927</v>
+        <v>960</v>
       </c>
       <c r="B1429" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C1429"/>
       <c r="D1429" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1430" spans="1:4">
       <c r="A1430" t="s">
-        <v>928</v>
+        <v>960</v>
       </c>
       <c r="B1430" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C1430"/>
       <c r="D1430" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1431" spans="1:4">
       <c r="A1431" t="s">
-        <v>928</v>
+        <v>960</v>
       </c>
       <c r="B1431" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C1431"/>
       <c r="D1431" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1432" spans="1:4">
       <c r="A1432" t="s">
-        <v>928</v>
+        <v>961</v>
       </c>
       <c r="B1432" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C1432"/>
       <c r="D1432" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1433" spans="1:4">
       <c r="A1433" t="s">
-        <v>928</v>
+        <v>961</v>
       </c>
       <c r="B1433" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C1433"/>
       <c r="D1433" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1434" spans="1:4">
       <c r="A1434" t="s">
-        <v>929</v>
+        <v>961</v>
       </c>
       <c r="B1434" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C1434"/>
       <c r="D1434" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1435" spans="1:4">
       <c r="A1435" t="s">
-        <v>929</v>
+        <v>961</v>
       </c>
       <c r="B1435" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C1435"/>
       <c r="D1435" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1436" spans="1:4">
       <c r="A1436" t="s">
-        <v>929</v>
+        <v>962</v>
       </c>
       <c r="B1436" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C1436"/>
       <c r="D1436" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1437" spans="1:4">
       <c r="A1437" t="s">
-        <v>929</v>
+        <v>962</v>
       </c>
       <c r="B1437" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C1437"/>
       <c r="D1437" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1438" spans="1:4">
       <c r="A1438" t="s">
-        <v>929</v>
+        <v>962</v>
       </c>
       <c r="B1438" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C1438"/>
       <c r="D1438" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1439" spans="1:4">
       <c r="A1439" t="s">
-        <v>929</v>
+        <v>962</v>
       </c>
       <c r="B1439" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C1439"/>
       <c r="D1439" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1440" spans="1:4">
       <c r="A1440" t="s">
-        <v>929</v>
+        <v>962</v>
       </c>
       <c r="B1440" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="C1440"/>
       <c r="D1440" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1441" spans="1:4">
       <c r="A1441" t="s">
-        <v>930</v>
+        <v>962</v>
       </c>
       <c r="B1441" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="C1441"/>
       <c r="D1441" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1442" spans="1:4">
       <c r="A1442" t="s">
-        <v>930</v>
+        <v>962</v>
       </c>
       <c r="B1442" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1442"/>
       <c r="D1442" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1443" spans="1:4">
       <c r="A1443" t="s">
-        <v>930</v>
+        <v>963</v>
       </c>
       <c r="B1443" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C1443"/>
       <c r="D1443" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1444" spans="1:4">
       <c r="A1444" t="s">
-        <v>930</v>
+        <v>963</v>
       </c>
       <c r="B1444" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C1444"/>
       <c r="D1444" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1445" spans="1:4">
       <c r="A1445" t="s">
-        <v>930</v>
+        <v>963</v>
       </c>
       <c r="B1445" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C1445"/>
       <c r="D1445" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1446" spans="1:4">
       <c r="A1446" t="s">
-        <v>931</v>
+        <v>963</v>
       </c>
       <c r="B1446" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1446"/>
       <c r="D1446" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1447" spans="1:4">
       <c r="A1447" t="s">
-        <v>931</v>
+        <v>964</v>
       </c>
       <c r="B1447" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C1447"/>
       <c r="D1447" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1448" spans="1:4">
       <c r="A1448" t="s">
-        <v>932</v>
+        <v>964</v>
       </c>
       <c r="B1448" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C1448"/>
       <c r="D1448" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1449" spans="1:4">
       <c r="A1449" t="s">
-        <v>932</v>
+        <v>964</v>
       </c>
       <c r="B1449" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C1449"/>
       <c r="D1449" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1450" spans="1:4">
       <c r="A1450" t="s">
-        <v>932</v>
+        <v>964</v>
       </c>
       <c r="B1450" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C1450"/>
       <c r="D1450" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1451" spans="1:4">
       <c r="A1451" t="s">
-        <v>932</v>
+        <v>965</v>
       </c>
       <c r="B1451" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C1451"/>
       <c r="D1451" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1452" spans="1:4">
       <c r="A1452" t="s">
-        <v>933</v>
+        <v>965</v>
       </c>
       <c r="B1452" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C1452"/>
       <c r="D1452" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1453" spans="1:4">
       <c r="A1453" t="s">
-        <v>933</v>
+        <v>965</v>
       </c>
       <c r="B1453" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="C1453"/>
       <c r="D1453" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1454" spans="1:4">
       <c r="A1454" t="s">
-        <v>933</v>
+        <v>965</v>
       </c>
       <c r="B1454" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="C1454"/>
       <c r="D1454" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1455" spans="1:4">
       <c r="A1455" t="s">
-        <v>933</v>
+        <v>965</v>
       </c>
       <c r="B1455" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="C1455"/>
       <c r="D1455" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1456" spans="1:4">
       <c r="A1456" t="s">
-        <v>934</v>
+        <v>965</v>
       </c>
       <c r="B1456" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="C1456"/>
       <c r="D1456" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1457" spans="1:4">
       <c r="A1457" t="s">
-        <v>934</v>
+        <v>965</v>
       </c>
       <c r="B1457" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C1457"/>
       <c r="D1457" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1458" spans="1:4">
       <c r="A1458" t="s">
-        <v>934</v>
+        <v>966</v>
       </c>
       <c r="B1458" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C1458"/>
+        <v>91</v>
+      </c>
+      <c r="C1458" t="s">
+        <v>92</v>
+      </c>
       <c r="D1458" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1459" spans="1:4">
       <c r="A1459" t="s">
-        <v>934</v>
+        <v>966</v>
       </c>
       <c r="B1459" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C1459"/>
+        <v>94</v>
+      </c>
+      <c r="C1459" t="s">
+        <v>95</v>
+      </c>
       <c r="D1459" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1460" spans="1:4">
       <c r="A1460" t="s">
-        <v>934</v>
+        <v>966</v>
       </c>
       <c r="B1460" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C1460"/>
+        <v>96</v>
+      </c>
+      <c r="C1460" t="s">
+        <v>97</v>
+      </c>
       <c r="D1460" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1461" spans="1:4">
       <c r="A1461" t="s">
-        <v>934</v>
+        <v>966</v>
       </c>
       <c r="B1461" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C1461"/>
+        <v>98</v>
+      </c>
+      <c r="C1461" t="s">
+        <v>98</v>
+      </c>
       <c r="D1461" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1462" spans="1:4">
       <c r="A1462" t="s">
-        <v>934</v>
+        <v>966</v>
       </c>
       <c r="B1462" t="s">
         <v>20</v>
       </c>
-      <c r="C1462"/>
+      <c r="C1462" t="s">
+        <v>20</v>
+      </c>
       <c r="D1462" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1463" spans="1:4">
       <c r="A1463" t="s">
-        <v>935</v>
+        <v>967</v>
       </c>
       <c r="B1463" t="s">
-        <v>936</v>
+        <v>5</v>
       </c>
       <c r="C1463" t="s">
-        <v>937</v>
+        <v>5</v>
       </c>
       <c r="D1463" t="s">
-        <v>938</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1464" spans="1:4">
       <c r="A1464" t="s">
-        <v>935</v>
+        <v>967</v>
       </c>
       <c r="B1464" t="s">
-        <v>939</v>
+        <v>7</v>
       </c>
       <c r="C1464" t="s">
-        <v>940</v>
+        <v>7</v>
       </c>
       <c r="D1464" t="s">
-        <v>938</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1465" spans="1:4">
       <c r="A1465" t="s">
-        <v>935</v>
+        <v>968</v>
       </c>
       <c r="B1465" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C1465"/>
       <c r="D1465" t="s">
-        <v>403</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1466" spans="1:4">
       <c r="A1466" t="s">
-        <v>935</v>
+        <v>968</v>
       </c>
       <c r="B1466" t="s">
-        <v>941</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C1466"/>
       <c r="D1466" t="s">
-        <v>403</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1467" spans="1:4">
       <c r="A1467" t="s">
-        <v>935</v>
+        <v>968</v>
       </c>
       <c r="B1467" t="s">
-        <v>943</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C1467"/>
       <c r="D1467" t="s">
-        <v>403</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1468" spans="1:4">
       <c r="A1468" t="s">
-        <v>935</v>
+        <v>968</v>
       </c>
       <c r="B1468" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1468"/>
       <c r="D1468" t="s">
-        <v>403</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1469" spans="1:4">
       <c r="A1469" t="s">
-        <v>946</v>
+        <v>969</v>
       </c>
       <c r="B1469" t="s">
         <v>16</v>
       </c>
       <c r="C1469"/>
       <c r="D1469" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1470" spans="1:4">
       <c r="A1470" t="s">
-        <v>946</v>
+        <v>969</v>
       </c>
       <c r="B1470" t="s">
         <v>18</v>
       </c>
       <c r="C1470"/>
       <c r="D1470" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1471" spans="1:4">
       <c r="A1471" t="s">
-        <v>946</v>
+        <v>969</v>
       </c>
       <c r="B1471" t="s">
         <v>19</v>
       </c>
       <c r="C1471"/>
       <c r="D1471" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1472" spans="1:4">
       <c r="A1472" t="s">
-        <v>946</v>
+        <v>969</v>
       </c>
       <c r="B1472" t="s">
         <v>20</v>
       </c>
       <c r="C1472"/>
       <c r="D1472" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1473" spans="1:4">
       <c r="A1473" t="s">
-        <v>947</v>
+        <v>970</v>
       </c>
       <c r="B1473" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C1473"/>
       <c r="D1473" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1474" spans="1:4">
       <c r="A1474" t="s">
-        <v>947</v>
+        <v>970</v>
       </c>
       <c r="B1474" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="C1474"/>
       <c r="D1474" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1475" spans="1:4">
       <c r="A1475" t="s">
-        <v>947</v>
+        <v>970</v>
       </c>
       <c r="B1475" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="C1475"/>
       <c r="D1475" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1476" spans="1:4">
       <c r="A1476" t="s">
-        <v>947</v>
+        <v>970</v>
       </c>
       <c r="B1476" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="C1476"/>
       <c r="D1476" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1477" spans="1:4">
       <c r="A1477" t="s">
-        <v>948</v>
+        <v>970</v>
       </c>
       <c r="B1477" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="C1477"/>
       <c r="D1477" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1478" spans="1:4">
       <c r="A1478" t="s">
-        <v>948</v>
+        <v>970</v>
       </c>
       <c r="B1478" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="C1478"/>
       <c r="D1478" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1479" spans="1:4">
       <c r="A1479" t="s">
-        <v>948</v>
+        <v>970</v>
       </c>
       <c r="B1479" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1479"/>
       <c r="D1479" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1480" spans="1:4">
       <c r="A1480" t="s">
-        <v>948</v>
+        <v>971</v>
       </c>
       <c r="B1480" t="s">
-        <v>98</v>
+        <v>972</v>
       </c>
       <c r="C1480" t="s">
-        <v>98</v>
+        <v>973</v>
       </c>
       <c r="D1480" t="s">
-        <v>93</v>
+        <v>974</v>
       </c>
     </row>
     <row r="1481" spans="1:4">
       <c r="A1481" t="s">
-        <v>948</v>
+        <v>971</v>
       </c>
       <c r="B1481" t="s">
-        <v>20</v>
+        <v>975</v>
       </c>
       <c r="C1481" t="s">
-        <v>20</v>
+        <v>976</v>
       </c>
       <c r="D1481" t="s">
-        <v>93</v>
+        <v>974</v>
       </c>
     </row>
     <row r="1482" spans="1:4">
       <c r="A1482" t="s">
-        <v>949</v>
+        <v>971</v>
       </c>
       <c r="B1482" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C1482"/>
+        <v>20</v>
+      </c>
+      <c r="C1482" t="s">
+        <v>20</v>
+      </c>
       <c r="D1482" t="s">
-        <v>17</v>
+        <v>403</v>
       </c>
     </row>
     <row r="1483" spans="1:4">
       <c r="A1483" t="s">
-        <v>949</v>
+        <v>971</v>
       </c>
       <c r="B1483" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C1483"/>
+        <v>977</v>
+      </c>
+      <c r="C1483" t="s">
+        <v>978</v>
+      </c>
       <c r="D1483" t="s">
-        <v>17</v>
+        <v>403</v>
       </c>
     </row>
     <row r="1484" spans="1:4">
       <c r="A1484" t="s">
-        <v>949</v>
+        <v>971</v>
       </c>
       <c r="B1484" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C1484"/>
+        <v>979</v>
+      </c>
+      <c r="C1484" t="s">
+        <v>980</v>
+      </c>
       <c r="D1484" t="s">
-        <v>17</v>
+        <v>403</v>
       </c>
     </row>
     <row r="1485" spans="1:4">
       <c r="A1485" t="s">
-        <v>949</v>
+        <v>971</v>
       </c>
       <c r="B1485" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C1485"/>
+        <v>77</v>
+      </c>
+      <c r="C1485" t="s">
+        <v>981</v>
+      </c>
       <c r="D1485" t="s">
-        <v>17</v>
+        <v>403</v>
       </c>
     </row>
     <row r="1486" spans="1:4">
       <c r="A1486" t="s">
-        <v>949</v>
+        <v>982</v>
       </c>
       <c r="B1486" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="C1486"/>
       <c r="D1486" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1487" spans="1:4">
       <c r="A1487" t="s">
-        <v>949</v>
+        <v>982</v>
       </c>
       <c r="B1487" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="C1487"/>
       <c r="D1487" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1488" spans="1:4">
       <c r="A1488" t="s">
-        <v>949</v>
+        <v>982</v>
       </c>
       <c r="B1488" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1488"/>
       <c r="D1488" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1489" spans="1:4">
       <c r="A1489" t="s">
-        <v>950</v>
+        <v>982</v>
       </c>
       <c r="B1489" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1489"/>
       <c r="D1489" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1490" spans="1:4">
       <c r="A1490" t="s">
-        <v>950</v>
+        <v>983</v>
       </c>
       <c r="B1490" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1490"/>
       <c r="D1490" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1491" spans="1:4">
       <c r="A1491" t="s">
-        <v>950</v>
+        <v>983</v>
       </c>
       <c r="B1491" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1491"/>
       <c r="D1491" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1492" spans="1:4">
       <c r="A1492" t="s">
-        <v>950</v>
+        <v>983</v>
       </c>
       <c r="B1492" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1492"/>
       <c r="D1492" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1493" spans="1:4">
       <c r="A1493" t="s">
-        <v>951</v>
+        <v>983</v>
       </c>
       <c r="B1493" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1493"/>
       <c r="D1493" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1494" spans="1:4">
       <c r="A1494" t="s">
-        <v>951</v>
+        <v>984</v>
       </c>
       <c r="B1494" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C1494"/>
+        <v>91</v>
+      </c>
+      <c r="C1494" t="s">
+        <v>92</v>
+      </c>
       <c r="D1494" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1495" spans="1:4">
       <c r="A1495" t="s">
-        <v>951</v>
+        <v>984</v>
       </c>
       <c r="B1495" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C1495"/>
+        <v>94</v>
+      </c>
+      <c r="C1495" t="s">
+        <v>95</v>
+      </c>
       <c r="D1495" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1496" spans="1:4">
       <c r="A1496" t="s">
-        <v>951</v>
+        <v>984</v>
       </c>
       <c r="B1496" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C1496"/>
+        <v>96</v>
+      </c>
+      <c r="C1496" t="s">
+        <v>97</v>
+      </c>
       <c r="D1496" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1497" spans="1:4">
       <c r="A1497" t="s">
-        <v>952</v>
+        <v>984</v>
       </c>
       <c r="B1497" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C1497"/>
+        <v>98</v>
+      </c>
+      <c r="C1497" t="s">
+        <v>98</v>
+      </c>
       <c r="D1497" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1498" spans="1:4">
       <c r="A1498" t="s">
-        <v>952</v>
+        <v>984</v>
       </c>
       <c r="B1498" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C1498"/>
+        <v>20</v>
+      </c>
+      <c r="C1498" t="s">
+        <v>20</v>
+      </c>
       <c r="D1498" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1499" spans="1:4">
       <c r="A1499" t="s">
-        <v>952</v>
+        <v>985</v>
       </c>
       <c r="B1499" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C1499"/>
       <c r="D1499" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1500" spans="1:4">
       <c r="A1500" t="s">
-        <v>952</v>
+        <v>985</v>
       </c>
       <c r="B1500" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C1500"/>
       <c r="D1500" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1501" spans="1:4">
       <c r="A1501" t="s">
-        <v>952</v>
+        <v>985</v>
       </c>
       <c r="B1501" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C1501"/>
       <c r="D1501" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1502" spans="1:4">
       <c r="A1502" t="s">
-        <v>952</v>
+        <v>985</v>
       </c>
       <c r="B1502" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C1502"/>
       <c r="D1502" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1503" spans="1:4">
       <c r="A1503" t="s">
-        <v>952</v>
+        <v>985</v>
       </c>
       <c r="B1503" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="C1503"/>
       <c r="D1503" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1504" spans="1:4">
       <c r="A1504" t="s">
-        <v>953</v>
+        <v>985</v>
       </c>
       <c r="B1504" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="C1504"/>
       <c r="D1504" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1505" spans="1:4">
       <c r="A1505" t="s">
-        <v>953</v>
+        <v>985</v>
       </c>
       <c r="B1505" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1505"/>
       <c r="D1505" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1506" spans="1:4">
       <c r="A1506" t="s">
-        <v>954</v>
+        <v>986</v>
       </c>
       <c r="B1506" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C1506"/>
       <c r="D1506" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1507" spans="1:4">
       <c r="A1507" t="s">
-        <v>954</v>
+        <v>986</v>
       </c>
       <c r="B1507" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C1507"/>
       <c r="D1507" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1508" spans="1:4">
       <c r="A1508" t="s">
-        <v>955</v>
+        <v>986</v>
       </c>
       <c r="B1508" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C1508"/>
       <c r="D1508" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1509" spans="1:4">
       <c r="A1509" t="s">
-        <v>955</v>
+        <v>986</v>
       </c>
       <c r="B1509" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1509"/>
       <c r="D1509" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1510" spans="1:4">
       <c r="A1510" t="s">
-        <v>956</v>
+        <v>987</v>
       </c>
       <c r="B1510" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C1510"/>
       <c r="D1510" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1511" spans="1:4">
       <c r="A1511" t="s">
-        <v>956</v>
+        <v>987</v>
       </c>
       <c r="B1511" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C1511"/>
       <c r="D1511" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1512" spans="1:4">
       <c r="A1512" t="s">
-        <v>957</v>
+        <v>987</v>
       </c>
       <c r="B1512" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C1512"/>
       <c r="D1512" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1513" spans="1:4">
       <c r="A1513" t="s">
-        <v>957</v>
+        <v>987</v>
       </c>
       <c r="B1513" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C1513"/>
       <c r="D1513" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1514" spans="1:4">
       <c r="A1514" t="s">
-        <v>957</v>
+        <v>988</v>
       </c>
       <c r="B1514" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C1514"/>
       <c r="D1514" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1515" spans="1:4">
       <c r="A1515" t="s">
-        <v>957</v>
+        <v>988</v>
       </c>
       <c r="B1515" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C1515"/>
       <c r="D1515" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1516" spans="1:4">
       <c r="A1516" t="s">
-        <v>958</v>
+        <v>988</v>
       </c>
       <c r="B1516" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="C1516"/>
       <c r="D1516" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1517" spans="1:4">
       <c r="A1517" t="s">
-        <v>958</v>
+        <v>988</v>
       </c>
       <c r="B1517" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="C1517"/>
       <c r="D1517" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1518" spans="1:4">
       <c r="A1518" t="s">
-        <v>958</v>
+        <v>988</v>
       </c>
       <c r="B1518" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="C1518"/>
       <c r="D1518" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1519" spans="1:4">
       <c r="A1519" t="s">
-        <v>958</v>
+        <v>988</v>
       </c>
       <c r="B1519" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C1519"/>
       <c r="D1519" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1520" spans="1:4">
       <c r="A1520" t="s">
-        <v>959</v>
+        <v>988</v>
       </c>
       <c r="B1520" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C1520"/>
       <c r="D1520" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1521" spans="1:4">
       <c r="A1521" t="s">
-        <v>959</v>
+        <v>989</v>
       </c>
       <c r="B1521" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C1521"/>
+        <v>5</v>
+      </c>
+      <c r="C1521" t="s">
+        <v>5</v>
+      </c>
       <c r="D1521" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1522" spans="1:4">
       <c r="A1522" t="s">
-        <v>959</v>
+        <v>989</v>
       </c>
       <c r="B1522" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C1522"/>
+        <v>7</v>
+      </c>
+      <c r="C1522" t="s">
+        <v>7</v>
+      </c>
       <c r="D1522" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1523" spans="1:4">
       <c r="A1523" t="s">
-        <v>959</v>
+        <v>990</v>
       </c>
       <c r="B1523" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C1523"/>
+        <v>5</v>
+      </c>
+      <c r="C1523" t="s">
+        <v>5</v>
+      </c>
       <c r="D1523" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1524" spans="1:4">
       <c r="A1524" t="s">
-        <v>959</v>
+        <v>990</v>
       </c>
       <c r="B1524" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C1524"/>
+        <v>7</v>
+      </c>
+      <c r="C1524" t="s">
+        <v>7</v>
+      </c>
       <c r="D1524" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1525" spans="1:4">
       <c r="A1525" t="s">
-        <v>959</v>
+        <v>991</v>
       </c>
       <c r="B1525" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C1525"/>
+        <v>5</v>
+      </c>
+      <c r="C1525" t="s">
+        <v>5</v>
+      </c>
       <c r="D1525" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1526" spans="1:4">
       <c r="A1526" t="s">
-        <v>959</v>
+        <v>991</v>
       </c>
       <c r="B1526" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C1526"/>
+        <v>7</v>
+      </c>
+      <c r="C1526" t="s">
+        <v>7</v>
+      </c>
       <c r="D1526" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1527" spans="1:4">
       <c r="A1527" t="s">
-        <v>960</v>
+        <v>992</v>
       </c>
       <c r="B1527" t="s">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="C1527" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="D1527" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1528" spans="1:4">
       <c r="A1528" t="s">
-        <v>960</v>
+        <v>992</v>
       </c>
       <c r="B1528" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="C1528" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="D1528" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1529" spans="1:4">
       <c r="A1529" t="s">
-        <v>960</v>
+        <v>993</v>
       </c>
       <c r="B1529" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C1529"/>
       <c r="D1529" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1530" spans="1:4">
       <c r="A1530" t="s">
-        <v>960</v>
+        <v>993</v>
       </c>
       <c r="B1530" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C1530"/>
       <c r="D1530" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1531" spans="1:4">
       <c r="A1531" t="s">
-        <v>960</v>
+        <v>993</v>
       </c>
       <c r="B1531" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C1531"/>
       <c r="D1531" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1532" spans="1:4">
       <c r="A1532" t="s">
-        <v>961</v>
+        <v>993</v>
       </c>
       <c r="B1532" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1532"/>
       <c r="D1532" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1533" spans="1:4">
       <c r="A1533" t="s">
-        <v>961</v>
+        <v>994</v>
       </c>
       <c r="B1533" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1533"/>
       <c r="D1533" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1534" spans="1:4">
       <c r="A1534" t="s">
-        <v>961</v>
+        <v>994</v>
       </c>
       <c r="B1534" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1534"/>
       <c r="D1534" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1535" spans="1:4">
       <c r="A1535" t="s">
-        <v>961</v>
+        <v>994</v>
       </c>
       <c r="B1535" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1535"/>
       <c r="D1535" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1536" spans="1:4">
       <c r="A1536" t="s">
-        <v>962</v>
+        <v>994</v>
       </c>
       <c r="B1536" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1536"/>
       <c r="D1536" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1537" spans="1:4">
       <c r="A1537" t="s">
-        <v>962</v>
+        <v>995</v>
       </c>
       <c r="B1537" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C1537"/>
       <c r="D1537" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1538" spans="1:4">
       <c r="A1538" t="s">
-        <v>962</v>
+        <v>995</v>
       </c>
       <c r="B1538" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="C1538"/>
       <c r="D1538" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1539" spans="1:4">
       <c r="A1539" t="s">
-        <v>962</v>
+        <v>995</v>
       </c>
       <c r="B1539" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C1539"/>
       <c r="D1539" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1540" spans="1:4">
       <c r="A1540" t="s">
-        <v>963</v>
+        <v>995</v>
       </c>
       <c r="B1540" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="C1540"/>
       <c r="D1540" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1541" spans="1:4">
       <c r="A1541" t="s">
-        <v>963</v>
+        <v>995</v>
       </c>
       <c r="B1541" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C1541"/>
       <c r="D1541" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1542" spans="1:4">
       <c r="A1542" t="s">
-        <v>963</v>
+        <v>995</v>
       </c>
       <c r="B1542" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C1542"/>
       <c r="D1542" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1543" spans="1:4">
       <c r="A1543" t="s">
-        <v>963</v>
+        <v>995</v>
       </c>
       <c r="B1543" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C1543"/>
       <c r="D1543" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1544" spans="1:4">
       <c r="A1544" t="s">
-        <v>963</v>
+        <v>996</v>
       </c>
       <c r="B1544" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C1544"/>
+        <v>91</v>
+      </c>
+      <c r="C1544" t="s">
+        <v>92</v>
+      </c>
       <c r="D1544" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1545" spans="1:4">
       <c r="A1545" t="s">
-        <v>963</v>
+        <v>996</v>
       </c>
       <c r="B1545" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C1545"/>
+        <v>94</v>
+      </c>
+      <c r="C1545" t="s">
+        <v>95</v>
+      </c>
       <c r="D1545" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1546" spans="1:4">
       <c r="A1546" t="s">
-        <v>963</v>
+        <v>996</v>
       </c>
       <c r="B1546" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C1546"/>
+        <v>96</v>
+      </c>
+      <c r="C1546" t="s">
+        <v>97</v>
+      </c>
       <c r="D1546" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1547" spans="1:4">
       <c r="A1547" t="s">
-        <v>964</v>
+        <v>996</v>
       </c>
       <c r="B1547" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C1547"/>
+        <v>98</v>
+      </c>
+      <c r="C1547" t="s">
+        <v>98</v>
+      </c>
       <c r="D1547" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1548" spans="1:4">
       <c r="A1548" t="s">
-        <v>964</v>
+        <v>996</v>
       </c>
       <c r="B1548" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C1548"/>
+        <v>20</v>
+      </c>
+      <c r="C1548" t="s">
+        <v>20</v>
+      </c>
       <c r="D1548" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1549" spans="1:4">
       <c r="A1549" t="s">
-        <v>964</v>
+        <v>997</v>
       </c>
       <c r="B1549" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C1549"/>
+        <v>998</v>
+      </c>
+      <c r="C1549" t="s">
+        <v>999</v>
+      </c>
       <c r="D1549" t="s">
-        <v>17</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1550" spans="1:4">
       <c r="A1550" t="s">
-        <v>964</v>
+        <v>997</v>
       </c>
       <c r="B1550" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C1550"/>
+        <v>1000</v>
+      </c>
+      <c r="C1550" t="s">
+        <v>1001</v>
+      </c>
       <c r="D1550" t="s">
-        <v>17</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1551" spans="1:4">
       <c r="A1551" t="s">
-        <v>965</v>
+        <v>1002</v>
       </c>
       <c r="B1551" t="s">
         <v>16</v>
       </c>
       <c r="C1551"/>
       <c r="D1551" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1552" spans="1:4">
       <c r="A1552" t="s">
-        <v>965</v>
+        <v>1002</v>
       </c>
       <c r="B1552" t="s">
         <v>18</v>
       </c>
       <c r="C1552"/>
       <c r="D1552" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1553" spans="1:4">
       <c r="A1553" t="s">
-        <v>965</v>
+        <v>1002</v>
       </c>
       <c r="B1553" t="s">
         <v>19</v>
       </c>
       <c r="C1553"/>
       <c r="D1553" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1554" spans="1:4">
       <c r="A1554" t="s">
-        <v>965</v>
+        <v>1002</v>
       </c>
       <c r="B1554" t="s">
         <v>20</v>
       </c>
       <c r="C1554"/>
       <c r="D1554" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1555" spans="1:4">
       <c r="A1555" t="s">
-        <v>966</v>
+        <v>1003</v>
       </c>
       <c r="B1555" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="C1555"/>
       <c r="D1555" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1556" spans="1:4">
       <c r="A1556" t="s">
-        <v>966</v>
+        <v>1003</v>
       </c>
       <c r="B1556" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="C1556"/>
       <c r="D1556" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1557" spans="1:4">
       <c r="A1557" t="s">
-        <v>966</v>
+        <v>1003</v>
       </c>
       <c r="B1557" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="C1557"/>
       <c r="D1557" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1558" spans="1:4">
       <c r="A1558" t="s">
-        <v>966</v>
+        <v>1003</v>
       </c>
       <c r="B1558" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C1558"/>
       <c r="D1558" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1559" spans="1:4">
       <c r="A1559" t="s">
-        <v>966</v>
+        <v>1004</v>
       </c>
       <c r="B1559" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C1559"/>
       <c r="D1559" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1560" spans="1:4">
       <c r="A1560" t="s">
-        <v>966</v>
+        <v>1004</v>
       </c>
       <c r="B1560" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C1560"/>
       <c r="D1560" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1561" spans="1:4">
       <c r="A1561" t="s">
-        <v>966</v>
+        <v>1004</v>
       </c>
       <c r="B1561" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C1561"/>
       <c r="D1561" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1562" spans="1:4">
       <c r="A1562" t="s">
-        <v>967</v>
+        <v>1004</v>
       </c>
       <c r="B1562" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="C1562"/>
       <c r="D1562" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1563" spans="1:4">
       <c r="A1563" t="s">
-        <v>967</v>
+        <v>1004</v>
       </c>
       <c r="B1563" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="C1563"/>
       <c r="D1563" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1564" spans="1:4">
       <c r="A1564" t="s">
-        <v>967</v>
+        <v>1004</v>
       </c>
       <c r="B1564" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="C1564"/>
       <c r="D1564" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1565" spans="1:4">
       <c r="A1565" t="s">
-        <v>967</v>
+        <v>1004</v>
       </c>
       <c r="B1565" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1565"/>
       <c r="D1565" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1566" spans="1:4">
       <c r="A1566" t="s">
-        <v>967</v>
+        <v>1005</v>
       </c>
       <c r="B1566" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C1566"/>
       <c r="D1566" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1567" spans="1:4">
       <c r="A1567" t="s">
-        <v>968</v>
+        <v>1005</v>
       </c>
       <c r="B1567" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C1567"/>
       <c r="D1567" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1568" spans="1:4">
       <c r="A1568" t="s">
-        <v>968</v>
+        <v>1005</v>
       </c>
       <c r="B1568" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C1568"/>
       <c r="D1568" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1569" spans="1:4">
       <c r="A1569" t="s">
-        <v>968</v>
+        <v>1005</v>
       </c>
       <c r="B1569" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1569"/>
       <c r="D1569" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1570" spans="1:4">
       <c r="A1570" t="s">
-        <v>968</v>
+        <v>1006</v>
       </c>
       <c r="B1570" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C1570"/>
       <c r="D1570" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1571" spans="1:4">
       <c r="A1571" t="s">
-        <v>968</v>
+        <v>1006</v>
       </c>
       <c r="B1571" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C1571"/>
       <c r="D1571" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1572" spans="1:4">
       <c r="A1572" t="s">
-        <v>969</v>
+        <v>1006</v>
       </c>
       <c r="B1572" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C1572"/>
       <c r="D1572" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1573" spans="1:4">
       <c r="A1573" t="s">
-        <v>969</v>
+        <v>1006</v>
       </c>
       <c r="B1573" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1573"/>
       <c r="D1573" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1574" spans="1:4">
       <c r="A1574" t="s">
-        <v>969</v>
+        <v>1007</v>
       </c>
       <c r="B1574" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="C1574"/>
       <c r="D1574" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1575" spans="1:4">
       <c r="A1575" t="s">
-        <v>969</v>
+        <v>1007</v>
       </c>
       <c r="B1575" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="C1575"/>
       <c r="D1575" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1576" spans="1:4">
       <c r="A1576" t="s">
-        <v>969</v>
+        <v>1007</v>
       </c>
       <c r="B1576" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="C1576"/>
       <c r="D1576" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1577" spans="1:4">
       <c r="A1577" t="s">
-        <v>970</v>
+        <v>1007</v>
       </c>
       <c r="B1577" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="C1577"/>
       <c r="D1577" t="s">
-        <v>971</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1578" spans="1:4">
       <c r="A1578" t="s">
-        <v>970</v>
+        <v>1007</v>
       </c>
       <c r="B1578" t="s">
-        <v>494</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="C1578"/>
       <c r="D1578" t="s">
-        <v>971</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1579" spans="1:4">
       <c r="A1579" t="s">
-        <v>970</v>
+        <v>1007</v>
       </c>
       <c r="B1579" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="C1579"/>
       <c r="D1579" t="s">
-        <v>971</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1580" spans="1:4">
       <c r="A1580" t="s">
-        <v>970</v>
+        <v>1007</v>
       </c>
       <c r="B1580" t="s">
-        <v>497</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1580"/>
       <c r="D1580" t="s">
-        <v>971</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1581" spans="1:4">
       <c r="A1581" t="s">
-        <v>972</v>
+        <v>1008</v>
       </c>
       <c r="B1581" t="s">
-        <v>321</v>
+        <v>91</v>
       </c>
       <c r="C1581" t="s">
-        <v>321</v>
+        <v>92</v>
       </c>
       <c r="D1581" t="s">
-        <v>971</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1582" spans="1:4">
       <c r="A1582" t="s">
-        <v>972</v>
+        <v>1008</v>
       </c>
       <c r="B1582" t="s">
-        <v>494</v>
+        <v>94</v>
       </c>
       <c r="C1582" t="s">
-        <v>494</v>
+        <v>95</v>
       </c>
       <c r="D1582" t="s">
-        <v>971</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1583" spans="1:4">
       <c r="A1583" t="s">
-        <v>972</v>
+        <v>1008</v>
       </c>
       <c r="B1583" t="s">
-        <v>20</v>
+        <v>96</v>
       </c>
       <c r="C1583" t="s">
-        <v>20</v>
+        <v>97</v>
       </c>
       <c r="D1583" t="s">
-        <v>971</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1584" spans="1:4">
       <c r="A1584" t="s">
-        <v>972</v>
+        <v>1008</v>
       </c>
       <c r="B1584" t="s">
-        <v>497</v>
+        <v>98</v>
       </c>
       <c r="C1584" t="s">
-        <v>497</v>
+        <v>98</v>
       </c>
       <c r="D1584" t="s">
-        <v>971</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1585" spans="1:4">
       <c r="A1585" t="s">
-        <v>973</v>
+        <v>1008</v>
       </c>
       <c r="B1585" t="s">
-        <v>321</v>
+        <v>20</v>
       </c>
       <c r="C1585" t="s">
-        <v>321</v>
+        <v>20</v>
       </c>
       <c r="D1585" t="s">
-        <v>971</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1586" spans="1:4">
       <c r="A1586" t="s">
-        <v>973</v>
+        <v>1009</v>
       </c>
       <c r="B1586" t="s">
-        <v>494</v>
+        <v>91</v>
       </c>
       <c r="C1586" t="s">
-        <v>494</v>
+        <v>92</v>
       </c>
       <c r="D1586" t="s">
-        <v>974</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1587" spans="1:4">
       <c r="A1587" t="s">
-        <v>973</v>
+        <v>1009</v>
       </c>
       <c r="B1587" t="s">
-        <v>20</v>
+        <v>94</v>
       </c>
       <c r="C1587" t="s">
-        <v>20</v>
+        <v>95</v>
       </c>
       <c r="D1587" t="s">
-        <v>971</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1588" spans="1:4">
       <c r="A1588" t="s">
-        <v>973</v>
+        <v>1009</v>
       </c>
       <c r="B1588" t="s">
-        <v>497</v>
+        <v>96</v>
       </c>
       <c r="C1588" t="s">
-        <v>497</v>
+        <v>97</v>
       </c>
       <c r="D1588" t="s">
-        <v>971</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1589" spans="1:4">
       <c r="A1589" t="s">
-        <v>975</v>
+        <v>1009</v>
       </c>
       <c r="B1589" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="C1589" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="D1589" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1590" spans="1:4">
       <c r="A1590" t="s">
-        <v>975</v>
+        <v>1009</v>
       </c>
       <c r="B1590" t="s">
-        <v>94</v>
+        <v>20</v>
       </c>
       <c r="C1590" t="s">
-        <v>95</v>
+        <v>20</v>
       </c>
       <c r="D1590" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1591" spans="1:4">
       <c r="A1591" t="s">
-        <v>975</v>
+        <v>1010</v>
       </c>
       <c r="B1591" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="C1591" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="D1591" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1592" spans="1:4">
       <c r="A1592" t="s">
-        <v>975</v>
+        <v>1010</v>
       </c>
       <c r="B1592" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="C1592" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="D1592" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1593" spans="1:4">
       <c r="A1593" t="s">
-        <v>975</v>
+        <v>1010</v>
       </c>
       <c r="B1593" t="s">
-        <v>20</v>
+        <v>96</v>
       </c>
       <c r="C1593" t="s">
-        <v>20</v>
+        <v>97</v>
       </c>
       <c r="D1593" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1594" spans="1:4">
       <c r="A1594" t="s">
-        <v>976</v>
+        <v>1010</v>
       </c>
       <c r="B1594" t="s">
-        <v>305</v>
+        <v>98</v>
       </c>
       <c r="C1594" t="s">
-        <v>977</v>
+        <v>98</v>
       </c>
       <c r="D1594" t="s">
-        <v>971</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1595" spans="1:4">
       <c r="A1595" t="s">
-        <v>976</v>
+        <v>1010</v>
       </c>
       <c r="B1595" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1595" t="s">
-        <v>978</v>
+        <v>20</v>
       </c>
       <c r="D1595" t="s">
-        <v>971</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1596" spans="1:4">
       <c r="A1596" t="s">
-        <v>976</v>
+        <v>1011</v>
       </c>
       <c r="B1596" t="s">
-        <v>18</v>
+        <v>321</v>
       </c>
       <c r="C1596" t="s">
-        <v>979</v>
+        <v>321</v>
       </c>
       <c r="D1596" t="s">
-        <v>980</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="1597" spans="1:4">
       <c r="A1597" t="s">
-        <v>976</v>
+        <v>1011</v>
       </c>
       <c r="B1597" t="s">
-        <v>19</v>
+        <v>494</v>
       </c>
       <c r="C1597" t="s">
-        <v>981</v>
+        <v>494</v>
       </c>
       <c r="D1597" t="s">
-        <v>980</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="1598" spans="1:4">
       <c r="A1598" t="s">
-        <v>976</v>
+        <v>1011</v>
       </c>
       <c r="B1598" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="C1598" t="s">
-        <v>982</v>
+        <v>20</v>
       </c>
       <c r="D1598" t="s">
-        <v>980</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="1599" spans="1:4">
       <c r="A1599" t="s">
-        <v>976</v>
+        <v>1011</v>
       </c>
       <c r="B1599" t="s">
-        <v>57</v>
+        <v>497</v>
       </c>
       <c r="C1599" t="s">
-        <v>983</v>
+        <v>497</v>
       </c>
       <c r="D1599" t="s">
-        <v>980</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="1600" spans="1:4">
       <c r="A1600" t="s">
-        <v>976</v>
+        <v>1013</v>
       </c>
       <c r="B1600" t="s">
-        <v>59</v>
+        <v>321</v>
       </c>
       <c r="C1600" t="s">
-        <v>983</v>
+        <v>321</v>
       </c>
       <c r="D1600" t="s">
-        <v>971</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="1601" spans="1:4">
       <c r="A1601" t="s">
-        <v>976</v>
+        <v>1013</v>
       </c>
       <c r="B1601" t="s">
         <v>494</v>
       </c>
       <c r="C1601" t="s">
-        <v>984</v>
+        <v>494</v>
       </c>
       <c r="D1601" t="s">
-        <v>971</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="1602" spans="1:4">
       <c r="A1602" t="s">
-        <v>976</v>
+        <v>1013</v>
       </c>
       <c r="B1602" t="s">
         <v>20</v>
       </c>
       <c r="C1602" t="s">
         <v>20</v>
       </c>
       <c r="D1602" t="s">
-        <v>971</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="1603" spans="1:4">
       <c r="A1603" t="s">
-        <v>976</v>
+        <v>1013</v>
       </c>
       <c r="B1603" t="s">
-        <v>985</v>
+        <v>497</v>
       </c>
       <c r="C1603" t="s">
-        <v>986</v>
+        <v>497</v>
       </c>
       <c r="D1603" t="s">
-        <v>971</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="1604" spans="1:4">
       <c r="A1604" t="s">
-        <v>976</v>
+        <v>1014</v>
       </c>
       <c r="B1604" t="s">
-        <v>987</v>
+        <v>321</v>
       </c>
       <c r="C1604" t="s">
-        <v>988</v>
+        <v>321</v>
       </c>
       <c r="D1604" t="s">
-        <v>971</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="1605" spans="1:4">
       <c r="A1605" t="s">
-        <v>989</v>
+        <v>1014</v>
       </c>
       <c r="B1605" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C1605"/>
+        <v>494</v>
+      </c>
+      <c r="C1605" t="s">
+        <v>494</v>
+      </c>
       <c r="D1605" t="s">
-        <v>17</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="1606" spans="1:4">
       <c r="A1606" t="s">
-        <v>989</v>
+        <v>1014</v>
       </c>
       <c r="B1606" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C1606"/>
+        <v>20</v>
+      </c>
+      <c r="C1606" t="s">
+        <v>20</v>
+      </c>
       <c r="D1606" t="s">
-        <v>17</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="1607" spans="1:4">
       <c r="A1607" t="s">
-        <v>989</v>
+        <v>1014</v>
       </c>
       <c r="B1607" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C1607"/>
+        <v>497</v>
+      </c>
+      <c r="C1607" t="s">
+        <v>497</v>
+      </c>
       <c r="D1607" t="s">
-        <v>17</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="1608" spans="1:4">
       <c r="A1608" t="s">
-        <v>989</v>
+        <v>1016</v>
       </c>
       <c r="B1608" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C1608"/>
+        <v>91</v>
+      </c>
+      <c r="C1608" t="s">
+        <v>92</v>
+      </c>
       <c r="D1608" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1609" spans="1:4">
       <c r="A1609" t="s">
-        <v>990</v>
+        <v>1016</v>
       </c>
       <c r="B1609" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C1609"/>
+        <v>94</v>
+      </c>
+      <c r="C1609" t="s">
+        <v>95</v>
+      </c>
       <c r="D1609" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1610" spans="1:4">
       <c r="A1610" t="s">
-        <v>990</v>
+        <v>1016</v>
       </c>
       <c r="B1610" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C1610"/>
+        <v>96</v>
+      </c>
+      <c r="C1610" t="s">
+        <v>97</v>
+      </c>
       <c r="D1610" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1611" spans="1:4">
       <c r="A1611" t="s">
-        <v>990</v>
+        <v>1016</v>
       </c>
       <c r="B1611" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C1611"/>
+        <v>98</v>
+      </c>
+      <c r="C1611" t="s">
+        <v>98</v>
+      </c>
       <c r="D1611" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1612" spans="1:4">
       <c r="A1612" t="s">
-        <v>990</v>
+        <v>1016</v>
       </c>
       <c r="B1612" t="s">
         <v>20</v>
       </c>
-      <c r="C1612"/>
+      <c r="C1612" t="s">
+        <v>20</v>
+      </c>
       <c r="D1612" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1613" spans="1:4">
       <c r="A1613" t="s">
-        <v>991</v>
+        <v>1017</v>
       </c>
       <c r="B1613" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C1613"/>
+        <v>305</v>
+      </c>
+      <c r="C1613" t="s">
+        <v>1018</v>
+      </c>
       <c r="D1613" t="s">
-        <v>17</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="1614" spans="1:4">
       <c r="A1614" t="s">
-        <v>991</v>
+        <v>1017</v>
       </c>
       <c r="B1614" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C1614"/>
+        <v>16</v>
+      </c>
+      <c r="C1614" t="s">
+        <v>1019</v>
+      </c>
       <c r="D1614" t="s">
-        <v>17</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="1615" spans="1:4">
       <c r="A1615" t="s">
-        <v>991</v>
+        <v>1017</v>
       </c>
       <c r="B1615" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C1615"/>
+        <v>18</v>
+      </c>
+      <c r="C1615" t="s">
+        <v>1020</v>
+      </c>
       <c r="D1615" t="s">
-        <v>17</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="1616" spans="1:4">
       <c r="A1616" t="s">
-        <v>991</v>
+        <v>1017</v>
       </c>
       <c r="B1616" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C1616"/>
+        <v>19</v>
+      </c>
+      <c r="C1616" t="s">
+        <v>1022</v>
+      </c>
       <c r="D1616" t="s">
-        <v>17</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="1617" spans="1:4">
       <c r="A1617" t="s">
-        <v>991</v>
+        <v>1017</v>
       </c>
       <c r="B1617" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C1617"/>
+        <v>55</v>
+      </c>
+      <c r="C1617" t="s">
+        <v>1023</v>
+      </c>
       <c r="D1617" t="s">
-        <v>17</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="1618" spans="1:4">
       <c r="A1618" t="s">
-        <v>991</v>
+        <v>1017</v>
       </c>
       <c r="B1618" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C1618"/>
+        <v>57</v>
+      </c>
+      <c r="C1618" t="s">
+        <v>1024</v>
+      </c>
       <c r="D1618" t="s">
-        <v>17</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="1619" spans="1:4">
       <c r="A1619" t="s">
-        <v>991</v>
+        <v>1017</v>
       </c>
       <c r="B1619" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C1619"/>
+        <v>59</v>
+      </c>
+      <c r="C1619" t="s">
+        <v>1024</v>
+      </c>
       <c r="D1619" t="s">
-        <v>17</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="1620" spans="1:4">
       <c r="A1620" t="s">
-        <v>992</v>
+        <v>1017</v>
       </c>
       <c r="B1620" t="s">
-        <v>91</v>
+        <v>494</v>
       </c>
       <c r="C1620" t="s">
-        <v>92</v>
+        <v>1025</v>
       </c>
       <c r="D1620" t="s">
-        <v>93</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="1621" spans="1:4">
       <c r="A1621" t="s">
-        <v>992</v>
+        <v>1017</v>
       </c>
       <c r="B1621" t="s">
-        <v>94</v>
+        <v>20</v>
       </c>
       <c r="C1621" t="s">
-        <v>95</v>
+        <v>20</v>
       </c>
       <c r="D1621" t="s">
-        <v>93</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="1622" spans="1:4">
       <c r="A1622" t="s">
-        <v>992</v>
+        <v>1017</v>
       </c>
       <c r="B1622" t="s">
-        <v>96</v>
+        <v>1026</v>
       </c>
       <c r="C1622" t="s">
-        <v>97</v>
+        <v>1027</v>
       </c>
       <c r="D1622" t="s">
-        <v>93</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="1623" spans="1:4">
       <c r="A1623" t="s">
-        <v>992</v>
+        <v>1017</v>
       </c>
       <c r="B1623" t="s">
-        <v>98</v>
+        <v>1028</v>
       </c>
       <c r="C1623" t="s">
-        <v>98</v>
+        <v>1029</v>
       </c>
       <c r="D1623" t="s">
-        <v>93</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="1624" spans="1:4">
       <c r="A1624" t="s">
-        <v>992</v>
+        <v>1030</v>
       </c>
       <c r="B1624" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C1624"/>
       <c r="D1624" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1625" spans="1:4">
       <c r="A1625" t="s">
-        <v>993</v>
+        <v>1030</v>
       </c>
       <c r="B1625" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C1625"/>
       <c r="D1625" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1626" spans="1:4">
       <c r="A1626" t="s">
-        <v>993</v>
+        <v>1030</v>
       </c>
       <c r="B1626" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C1626"/>
       <c r="D1626" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1627" spans="1:4">
       <c r="A1627" t="s">
-        <v>993</v>
+        <v>1030</v>
       </c>
       <c r="B1627" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C1627"/>
       <c r="D1627" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1628" spans="1:4">
       <c r="A1628" t="s">
-        <v>993</v>
+        <v>1031</v>
       </c>
       <c r="B1628" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C1628"/>
       <c r="D1628" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1629" spans="1:4">
       <c r="A1629" t="s">
-        <v>994</v>
+        <v>1031</v>
       </c>
       <c r="B1629" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C1629"/>
       <c r="D1629" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1630" spans="1:4">
       <c r="A1630" t="s">
-        <v>994</v>
+        <v>1031</v>
       </c>
       <c r="B1630" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C1630"/>
       <c r="D1630" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1631" spans="1:4">
       <c r="A1631" t="s">
-        <v>994</v>
+        <v>1031</v>
       </c>
       <c r="B1631" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C1631"/>
       <c r="D1631" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1632" spans="1:4">
       <c r="A1632" t="s">
-        <v>994</v>
+        <v>1032</v>
       </c>
       <c r="B1632" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C1632"/>
       <c r="D1632" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1633" spans="1:4">
       <c r="A1633" t="s">
-        <v>995</v>
+        <v>1032</v>
       </c>
       <c r="B1633" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C1633"/>
       <c r="D1633" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1634" spans="1:4">
       <c r="A1634" t="s">
-        <v>995</v>
+        <v>1032</v>
       </c>
       <c r="B1634" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C1634"/>
       <c r="D1634" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1635" spans="1:4">
       <c r="A1635" t="s">
-        <v>995</v>
+        <v>1032</v>
       </c>
       <c r="B1635" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C1635"/>
       <c r="D1635" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1636" spans="1:4">
       <c r="A1636" t="s">
-        <v>995</v>
+        <v>1032</v>
       </c>
       <c r="B1636" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C1636"/>
       <c r="D1636" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1637" spans="1:4">
       <c r="A1637" t="s">
-        <v>995</v>
+        <v>1032</v>
       </c>
       <c r="B1637" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C1637"/>
       <c r="D1637" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1638" spans="1:4">
       <c r="A1638" t="s">
-        <v>995</v>
+        <v>1032</v>
       </c>
       <c r="B1638" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="C1638"/>
       <c r="D1638" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1639" spans="1:4">
       <c r="A1639" t="s">
-        <v>995</v>
+        <v>1033</v>
       </c>
       <c r="B1639" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C1639"/>
+        <v>91</v>
+      </c>
+      <c r="C1639" t="s">
+        <v>92</v>
+      </c>
       <c r="D1639" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1640" spans="1:4">
       <c r="A1640" t="s">
-        <v>996</v>
+        <v>1033</v>
       </c>
       <c r="B1640" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C1640"/>
+        <v>94</v>
+      </c>
+      <c r="C1640" t="s">
+        <v>95</v>
+      </c>
       <c r="D1640" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1641" spans="1:4">
       <c r="A1641" t="s">
-        <v>996</v>
+        <v>1033</v>
       </c>
       <c r="B1641" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C1641"/>
+        <v>96</v>
+      </c>
+      <c r="C1641" t="s">
+        <v>97</v>
+      </c>
       <c r="D1641" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1642" spans="1:4">
       <c r="A1642" t="s">
-        <v>996</v>
+        <v>1033</v>
       </c>
       <c r="B1642" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C1642"/>
+        <v>98</v>
+      </c>
+      <c r="C1642" t="s">
+        <v>98</v>
+      </c>
       <c r="D1642" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1643" spans="1:4">
       <c r="A1643" t="s">
-        <v>996</v>
+        <v>1033</v>
       </c>
       <c r="B1643" t="s">
         <v>20</v>
       </c>
-      <c r="C1643"/>
+      <c r="C1643" t="s">
+        <v>20</v>
+      </c>
       <c r="D1643" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1644" spans="1:4">
       <c r="A1644" t="s">
-        <v>997</v>
+        <v>1034</v>
       </c>
       <c r="B1644" t="s">
         <v>16</v>
       </c>
       <c r="C1644"/>
       <c r="D1644" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1645" spans="1:4">
       <c r="A1645" t="s">
-        <v>997</v>
+        <v>1034</v>
       </c>
       <c r="B1645" t="s">
         <v>18</v>
       </c>
       <c r="C1645"/>
       <c r="D1645" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1646" spans="1:4">
       <c r="A1646" t="s">
-        <v>997</v>
+        <v>1034</v>
       </c>
       <c r="B1646" t="s">
         <v>19</v>
       </c>
       <c r="C1646"/>
       <c r="D1646" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1647" spans="1:4">
       <c r="A1647" t="s">
-        <v>997</v>
+        <v>1034</v>
       </c>
       <c r="B1647" t="s">
         <v>20</v>
       </c>
       <c r="C1647"/>
       <c r="D1647" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1648" spans="1:4">
       <c r="A1648" t="s">
-        <v>998</v>
+        <v>1035</v>
       </c>
       <c r="B1648" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="C1648"/>
       <c r="D1648" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1649" spans="1:4">
       <c r="A1649" t="s">
-        <v>998</v>
+        <v>1035</v>
       </c>
       <c r="B1649" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="C1649"/>
       <c r="D1649" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1650" spans="1:4">
       <c r="A1650" t="s">
-        <v>998</v>
+        <v>1035</v>
       </c>
       <c r="B1650" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="C1650"/>
       <c r="D1650" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1651" spans="1:4">
       <c r="A1651" t="s">
-        <v>998</v>
+        <v>1035</v>
       </c>
       <c r="B1651" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C1651"/>
       <c r="D1651" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1652" spans="1:4">
       <c r="A1652" t="s">
-        <v>998</v>
+        <v>1036</v>
       </c>
       <c r="B1652" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C1652"/>
       <c r="D1652" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1653" spans="1:4">
       <c r="A1653" t="s">
-        <v>998</v>
+        <v>1036</v>
       </c>
       <c r="B1653" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C1653"/>
       <c r="D1653" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1654" spans="1:4">
       <c r="A1654" t="s">
-        <v>998</v>
+        <v>1036</v>
       </c>
       <c r="B1654" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C1654"/>
       <c r="D1654" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1655" spans="1:4">
       <c r="A1655" t="s">
-        <v>999</v>
+        <v>1036</v>
       </c>
       <c r="B1655" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="C1655"/>
       <c r="D1655" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1656" spans="1:4">
       <c r="A1656" t="s">
-        <v>999</v>
+        <v>1036</v>
       </c>
       <c r="B1656" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="C1656"/>
       <c r="D1656" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1657" spans="1:4">
       <c r="A1657" t="s">
-        <v>999</v>
+        <v>1036</v>
       </c>
       <c r="B1657" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="C1657"/>
       <c r="D1657" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1658" spans="1:4">
       <c r="A1658" t="s">
-        <v>999</v>
+        <v>1036</v>
       </c>
       <c r="B1658" t="s">
         <v>20</v>
       </c>
       <c r="C1658"/>
       <c r="D1658" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1659" spans="1:4">
       <c r="A1659" t="s">
-        <v>1000</v>
+        <v>1037</v>
       </c>
       <c r="B1659" t="s">
         <v>16</v>
       </c>
       <c r="C1659"/>
       <c r="D1659" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1660" spans="1:4">
       <c r="A1660" t="s">
-        <v>1000</v>
+        <v>1037</v>
       </c>
       <c r="B1660" t="s">
         <v>18</v>
       </c>
       <c r="C1660"/>
       <c r="D1660" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1661" spans="1:4">
       <c r="A1661" t="s">
-        <v>1000</v>
+        <v>1037</v>
       </c>
       <c r="B1661" t="s">
         <v>19</v>
       </c>
       <c r="C1661"/>
       <c r="D1661" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1662" spans="1:4">
       <c r="A1662" t="s">
-        <v>1000</v>
+        <v>1037</v>
       </c>
       <c r="B1662" t="s">
         <v>20</v>
       </c>
       <c r="C1662"/>
       <c r="D1662" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1663" spans="1:4">
       <c r="A1663" t="s">
-        <v>1001</v>
+        <v>1038</v>
       </c>
       <c r="B1663" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="C1663"/>
       <c r="D1663" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1664" spans="1:4">
       <c r="A1664" t="s">
-        <v>1001</v>
+        <v>1038</v>
       </c>
       <c r="B1664" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="C1664"/>
       <c r="D1664" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1665" spans="1:4">
       <c r="A1665" t="s">
-        <v>1001</v>
+        <v>1038</v>
       </c>
       <c r="B1665" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="C1665"/>
       <c r="D1665" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1666" spans="1:4">
       <c r="A1666" t="s">
-        <v>1001</v>
+        <v>1038</v>
       </c>
       <c r="B1666" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C1666"/>
       <c r="D1666" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1667" spans="1:4">
       <c r="A1667" t="s">
-        <v>1001</v>
+        <v>1039</v>
       </c>
       <c r="B1667" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C1667"/>
       <c r="D1667" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1668" spans="1:4">
       <c r="A1668" t="s">
-        <v>1001</v>
+        <v>1039</v>
       </c>
       <c r="B1668" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C1668"/>
       <c r="D1668" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1669" spans="1:4">
       <c r="A1669" t="s">
-        <v>1001</v>
+        <v>1039</v>
       </c>
       <c r="B1669" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C1669"/>
       <c r="D1669" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1670" spans="1:4">
       <c r="A1670" t="s">
-        <v>1002</v>
+        <v>1039</v>
       </c>
       <c r="B1670" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="C1670"/>
       <c r="D1670" t="s">
-        <v>1003</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1671" spans="1:4">
       <c r="A1671" t="s">
-        <v>1002</v>
+        <v>1039</v>
       </c>
       <c r="B1671" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="C1671"/>
       <c r="D1671" t="s">
-        <v>1003</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1672" spans="1:4">
       <c r="A1672" t="s">
-        <v>1004</v>
+        <v>1039</v>
       </c>
       <c r="B1672" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="C1672"/>
       <c r="D1672" t="s">
-        <v>1003</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1673" spans="1:4">
       <c r="A1673" t="s">
-        <v>1004</v>
+        <v>1039</v>
       </c>
       <c r="B1673" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1673"/>
       <c r="D1673" t="s">
-        <v>1003</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1674" spans="1:4">
       <c r="A1674" t="s">
-        <v>1005</v>
+        <v>1040</v>
       </c>
       <c r="B1674" t="s">
         <v>16</v>
       </c>
       <c r="C1674"/>
       <c r="D1674" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1675" spans="1:4">
       <c r="A1675" t="s">
-        <v>1005</v>
+        <v>1040</v>
       </c>
       <c r="B1675" t="s">
         <v>18</v>
       </c>
       <c r="C1675"/>
       <c r="D1675" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1676" spans="1:4">
       <c r="A1676" t="s">
-        <v>1005</v>
+        <v>1040</v>
       </c>
       <c r="B1676" t="s">
         <v>19</v>
       </c>
       <c r="C1676"/>
       <c r="D1676" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1677" spans="1:4">
       <c r="A1677" t="s">
-        <v>1005</v>
+        <v>1040</v>
       </c>
       <c r="B1677" t="s">
         <v>20</v>
       </c>
       <c r="C1677"/>
       <c r="D1677" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1678" spans="1:4">
       <c r="A1678" t="s">
-        <v>1006</v>
+        <v>1041</v>
       </c>
       <c r="B1678" t="s">
         <v>16</v>
       </c>
       <c r="C1678"/>
       <c r="D1678" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1679" spans="1:4">
       <c r="A1679" t="s">
-        <v>1006</v>
+        <v>1041</v>
       </c>
       <c r="B1679" t="s">
         <v>18</v>
       </c>
       <c r="C1679"/>
       <c r="D1679" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1680" spans="1:4">
       <c r="A1680" t="s">
-        <v>1006</v>
+        <v>1041</v>
       </c>
       <c r="B1680" t="s">
         <v>19</v>
       </c>
       <c r="C1680"/>
       <c r="D1680" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1681" spans="1:4">
       <c r="A1681" t="s">
-        <v>1006</v>
+        <v>1041</v>
       </c>
       <c r="B1681" t="s">
         <v>20</v>
       </c>
       <c r="C1681"/>
       <c r="D1681" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1682" spans="1:4">
       <c r="A1682" t="s">
-        <v>1007</v>
+        <v>1042</v>
       </c>
       <c r="B1682" t="s">
         <v>23</v>
       </c>
       <c r="C1682"/>
       <c r="D1682" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1683" spans="1:4">
       <c r="A1683" t="s">
-        <v>1007</v>
+        <v>1042</v>
       </c>
       <c r="B1683" t="s">
         <v>24</v>
       </c>
       <c r="C1683"/>
       <c r="D1683" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1684" spans="1:4">
       <c r="A1684" t="s">
-        <v>1007</v>
+        <v>1042</v>
       </c>
       <c r="B1684" t="s">
         <v>25</v>
       </c>
       <c r="C1684"/>
       <c r="D1684" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1685" spans="1:4">
       <c r="A1685" t="s">
-        <v>1007</v>
+        <v>1042</v>
       </c>
       <c r="B1685" t="s">
         <v>26</v>
       </c>
       <c r="C1685"/>
       <c r="D1685" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1686" spans="1:4">
       <c r="A1686" t="s">
-        <v>1007</v>
+        <v>1042</v>
       </c>
       <c r="B1686" t="s">
         <v>27</v>
       </c>
       <c r="C1686"/>
       <c r="D1686" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1687" spans="1:4">
       <c r="A1687" t="s">
-        <v>1007</v>
+        <v>1042</v>
       </c>
       <c r="B1687" t="s">
         <v>28</v>
       </c>
       <c r="C1687"/>
       <c r="D1687" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1688" spans="1:4">
       <c r="A1688" t="s">
-        <v>1007</v>
+        <v>1042</v>
       </c>
       <c r="B1688" t="s">
         <v>20</v>
       </c>
       <c r="C1688"/>
       <c r="D1688" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1689" spans="1:4">
       <c r="A1689" t="s">
-        <v>1008</v>
+        <v>1043</v>
       </c>
       <c r="B1689" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C1689"/>
+        <v>5</v>
+      </c>
+      <c r="C1689" t="s">
+        <v>5</v>
+      </c>
       <c r="D1689" t="s">
-        <v>17</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="1690" spans="1:4">
       <c r="A1690" t="s">
-        <v>1008</v>
+        <v>1043</v>
       </c>
       <c r="B1690" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C1690"/>
+        <v>7</v>
+      </c>
+      <c r="C1690" t="s">
+        <v>7</v>
+      </c>
       <c r="D1690" t="s">
-        <v>17</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="1691" spans="1:4">
       <c r="A1691" t="s">
-        <v>1008</v>
+        <v>1045</v>
       </c>
       <c r="B1691" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C1691"/>
+        <v>5</v>
+      </c>
+      <c r="C1691" t="s">
+        <v>5</v>
+      </c>
       <c r="D1691" t="s">
-        <v>17</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="1692" spans="1:4">
       <c r="A1692" t="s">
-        <v>1008</v>
+        <v>1045</v>
       </c>
       <c r="B1692" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C1692"/>
+        <v>7</v>
+      </c>
+      <c r="C1692" t="s">
+        <v>7</v>
+      </c>
       <c r="D1692" t="s">
-        <v>17</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="1693" spans="1:4">
       <c r="A1693" t="s">
-        <v>1009</v>
+        <v>1046</v>
       </c>
       <c r="B1693" t="s">
         <v>16</v>
       </c>
       <c r="C1693"/>
       <c r="D1693" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1694" spans="1:4">
       <c r="A1694" t="s">
-        <v>1009</v>
+        <v>1046</v>
       </c>
       <c r="B1694" t="s">
         <v>18</v>
       </c>
       <c r="C1694"/>
       <c r="D1694" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1695" spans="1:4">
       <c r="A1695" t="s">
-        <v>1009</v>
+        <v>1046</v>
       </c>
       <c r="B1695" t="s">
         <v>19</v>
       </c>
       <c r="C1695"/>
       <c r="D1695" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1696" spans="1:4">
       <c r="A1696" t="s">
-        <v>1009</v>
+        <v>1046</v>
       </c>
       <c r="B1696" t="s">
         <v>20</v>
       </c>
       <c r="C1696"/>
       <c r="D1696" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1697" spans="1:4">
       <c r="A1697" t="s">
-        <v>1010</v>
+        <v>1047</v>
       </c>
       <c r="B1697" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="C1697"/>
       <c r="D1697" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1698" spans="1:4">
       <c r="A1698" t="s">
-        <v>1010</v>
+        <v>1047</v>
       </c>
       <c r="B1698" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="C1698"/>
       <c r="D1698" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1699" spans="1:4">
       <c r="A1699" t="s">
-        <v>1010</v>
+        <v>1047</v>
       </c>
       <c r="B1699" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="C1699"/>
       <c r="D1699" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1700" spans="1:4">
       <c r="A1700" t="s">
-        <v>1010</v>
+        <v>1047</v>
       </c>
       <c r="B1700" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C1700"/>
       <c r="D1700" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1701" spans="1:4">
       <c r="A1701" t="s">
-        <v>1010</v>
+        <v>1048</v>
       </c>
       <c r="B1701" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C1701"/>
       <c r="D1701" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1702" spans="1:4">
       <c r="A1702" t="s">
-        <v>1010</v>
+        <v>1048</v>
       </c>
       <c r="B1702" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C1702"/>
       <c r="D1702" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1703" spans="1:4">
       <c r="A1703" t="s">
-        <v>1010</v>
+        <v>1048</v>
       </c>
       <c r="B1703" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C1703"/>
       <c r="D1703" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1704" spans="1:4">
       <c r="A1704" t="s">
-        <v>1011</v>
+        <v>1048</v>
       </c>
       <c r="B1704" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="C1704"/>
       <c r="D1704" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1705" spans="1:4">
       <c r="A1705" t="s">
-        <v>1011</v>
+        <v>1048</v>
       </c>
       <c r="B1705" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="C1705"/>
       <c r="D1705" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1706" spans="1:4">
       <c r="A1706" t="s">
-        <v>1011</v>
+        <v>1048</v>
       </c>
       <c r="B1706" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="C1706"/>
       <c r="D1706" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1707" spans="1:4">
       <c r="A1707" t="s">
-        <v>1011</v>
+        <v>1048</v>
       </c>
       <c r="B1707" t="s">
         <v>20</v>
       </c>
       <c r="C1707"/>
       <c r="D1707" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1708" spans="1:4">
       <c r="A1708" t="s">
-        <v>1012</v>
+        <v>1049</v>
       </c>
       <c r="B1708" t="s">
         <v>16</v>
       </c>
       <c r="C1708"/>
       <c r="D1708" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1709" spans="1:4">
       <c r="A1709" t="s">
-        <v>1012</v>
+        <v>1049</v>
       </c>
       <c r="B1709" t="s">
         <v>18</v>
       </c>
       <c r="C1709"/>
       <c r="D1709" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1710" spans="1:4">
       <c r="A1710" t="s">
-        <v>1012</v>
+        <v>1049</v>
       </c>
       <c r="B1710" t="s">
         <v>19</v>
       </c>
       <c r="C1710"/>
       <c r="D1710" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1711" spans="1:4">
       <c r="A1711" t="s">
-        <v>1012</v>
+        <v>1049</v>
       </c>
       <c r="B1711" t="s">
         <v>20</v>
       </c>
       <c r="C1711"/>
       <c r="D1711" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1712" spans="1:4">
       <c r="A1712" t="s">
-        <v>1013</v>
+        <v>1050</v>
       </c>
       <c r="B1712" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="C1712"/>
       <c r="D1712" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1713" spans="1:4">
       <c r="A1713" t="s">
-        <v>1013</v>
+        <v>1050</v>
       </c>
       <c r="B1713" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="C1713"/>
       <c r="D1713" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1714" spans="1:4">
       <c r="A1714" t="s">
-        <v>1013</v>
+        <v>1050</v>
       </c>
       <c r="B1714" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="C1714"/>
       <c r="D1714" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1715" spans="1:4">
       <c r="A1715" t="s">
-        <v>1013</v>
+        <v>1050</v>
       </c>
       <c r="B1715" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C1715"/>
       <c r="D1715" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1716" spans="1:4">
       <c r="A1716" t="s">
-        <v>1013</v>
+        <v>1051</v>
       </c>
       <c r="B1716" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C1716"/>
       <c r="D1716" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1717" spans="1:4">
       <c r="A1717" t="s">
-        <v>1013</v>
+        <v>1051</v>
       </c>
       <c r="B1717" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C1717"/>
       <c r="D1717" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1718" spans="1:4">
       <c r="A1718" t="s">
-        <v>1013</v>
+        <v>1051</v>
       </c>
       <c r="B1718" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C1718"/>
       <c r="D1718" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1719" spans="1:4">
       <c r="A1719" t="s">
-        <v>1014</v>
+        <v>1051</v>
       </c>
       <c r="B1719" t="s">
-        <v>1015</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="C1719"/>
       <c r="D1719" t="s">
-        <v>1017</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1720" spans="1:4">
       <c r="A1720" t="s">
-        <v>1014</v>
+        <v>1051</v>
       </c>
       <c r="B1720" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="C1720"/>
       <c r="D1720" t="s">
-        <v>1017</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1721" spans="1:4">
       <c r="A1721" t="s">
-        <v>1014</v>
+        <v>1051</v>
       </c>
       <c r="B1721" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="C1721"/>
       <c r="D1721" t="s">
-        <v>1017</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1722" spans="1:4">
       <c r="A1722" t="s">
-        <v>1014</v>
+        <v>1051</v>
       </c>
       <c r="B1722" t="s">
-        <v>1020</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1722"/>
       <c r="D1722" t="s">
-        <v>1017</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1723" spans="1:4">
       <c r="A1723" t="s">
-        <v>1014</v>
+        <v>1052</v>
       </c>
       <c r="B1723" t="s">
-        <v>20</v>
+        <v>1053</v>
       </c>
       <c r="C1723" t="s">
-        <v>20</v>
+        <v>1054</v>
       </c>
       <c r="D1723" t="s">
-        <v>1022</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1724" spans="1:4">
       <c r="A1724" t="s">
-        <v>1023</v>
+        <v>1052</v>
       </c>
       <c r="B1724" t="s">
-        <v>1024</v>
-[...1 lines deleted...]
-      <c r="C1724"/>
+        <v>1055</v>
+      </c>
+      <c r="C1724" t="s">
+        <v>1056</v>
+      </c>
       <c r="D1724" t="s">
-        <v>1025</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1725" spans="1:4">
       <c r="A1725" t="s">
-        <v>1023</v>
+        <v>1052</v>
       </c>
       <c r="B1725" t="s">
-        <v>1026</v>
-[...1 lines deleted...]
-      <c r="C1725"/>
+        <v>1057</v>
+      </c>
+      <c r="C1725" t="s">
+        <v>1058</v>
+      </c>
       <c r="D1725" t="s">
-        <v>1025</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1726" spans="1:4">
       <c r="A1726" t="s">
-        <v>1023</v>
+        <v>1052</v>
       </c>
       <c r="B1726" t="s">
-        <v>1027</v>
-[...1 lines deleted...]
-      <c r="C1726"/>
+        <v>305</v>
+      </c>
+      <c r="C1726" t="s">
+        <v>1059</v>
+      </c>
       <c r="D1726" t="s">
-        <v>1025</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1727" spans="1:4">
       <c r="A1727" t="s">
-        <v>1023</v>
+        <v>1052</v>
       </c>
       <c r="B1727" t="s">
-        <v>1028</v>
-[...1 lines deleted...]
-      <c r="C1727"/>
+        <v>16</v>
+      </c>
+      <c r="C1727" t="s">
+        <v>1060</v>
+      </c>
       <c r="D1727" t="s">
-        <v>1025</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1728" spans="1:4">
       <c r="A1728" t="s">
-        <v>1023</v>
+        <v>1052</v>
       </c>
       <c r="B1728" t="s">
-        <v>1029</v>
-[...1 lines deleted...]
-      <c r="C1728"/>
+        <v>18</v>
+      </c>
+      <c r="C1728" t="s">
+        <v>1061</v>
+      </c>
       <c r="D1728" t="s">
-        <v>1025</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1729" spans="1:4">
       <c r="A1729" t="s">
-        <v>1023</v>
+        <v>1052</v>
       </c>
       <c r="B1729" t="s">
-        <v>1030</v>
-[...1 lines deleted...]
-      <c r="C1729"/>
+        <v>19</v>
+      </c>
+      <c r="C1729" t="s">
+        <v>1062</v>
+      </c>
       <c r="D1729" t="s">
-        <v>1025</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1730" spans="1:4">
       <c r="A1730" t="s">
-        <v>1023</v>
+        <v>1052</v>
       </c>
       <c r="B1730" t="s">
-        <v>1031</v>
-[...1 lines deleted...]
-      <c r="C1730"/>
+        <v>55</v>
+      </c>
+      <c r="C1730" t="s">
+        <v>1063</v>
+      </c>
       <c r="D1730" t="s">
-        <v>1025</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1731" spans="1:4">
       <c r="A1731" t="s">
-        <v>1023</v>
+        <v>1064</v>
       </c>
       <c r="B1731" t="s">
-        <v>1032</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C1731"/>
       <c r="D1731" t="s">
-        <v>1025</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1732" spans="1:4">
       <c r="A1732" t="s">
-        <v>1023</v>
+        <v>1064</v>
       </c>
       <c r="B1732" t="s">
-        <v>246</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C1732"/>
       <c r="D1732" t="s">
-        <v>1025</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1733" spans="1:4">
       <c r="A1733" t="s">
-        <v>1023</v>
+        <v>1064</v>
       </c>
       <c r="B1733" t="s">
-        <v>1033</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C1733"/>
       <c r="D1733" t="s">
-        <v>1025</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1734" spans="1:4">
       <c r="A1734" t="s">
-        <v>1023</v>
+        <v>1064</v>
       </c>
       <c r="B1734" t="s">
         <v>20</v>
       </c>
-      <c r="C1734" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C1734"/>
       <c r="D1734" t="s">
-        <v>1025</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1735" spans="1:4">
       <c r="A1735" t="s">
-        <v>1023</v>
+        <v>1065</v>
       </c>
       <c r="B1735" t="s">
-        <v>1034</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C1735"/>
       <c r="D1735" t="s">
-        <v>722</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1736" spans="1:4">
       <c r="A1736" t="s">
-        <v>1023</v>
+        <v>1065</v>
       </c>
       <c r="B1736" t="s">
-        <v>1036</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C1736"/>
       <c r="D1736" t="s">
-        <v>722</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1737" spans="1:4">
       <c r="A1737" t="s">
-        <v>1023</v>
+        <v>1065</v>
       </c>
       <c r="B1737" t="s">
-        <v>1038</v>
+        <v>19</v>
       </c>
       <c r="C1737"/>
       <c r="D1737" t="s">
-        <v>1025</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1738" spans="1:4">
       <c r="A1738" t="s">
-        <v>1023</v>
+        <v>1065</v>
       </c>
       <c r="B1738" t="s">
-        <v>1039</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1738"/>
       <c r="D1738" t="s">
-        <v>1025</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1739" spans="1:4">
       <c r="A1739" t="s">
-        <v>1040</v>
+        <v>1066</v>
       </c>
       <c r="B1739" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C1739"/>
       <c r="D1739" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1740" spans="1:4">
       <c r="A1740" t="s">
-        <v>1040</v>
+        <v>1066</v>
       </c>
       <c r="B1740" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="C1740"/>
       <c r="D1740" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1741" spans="1:4">
       <c r="A1741" t="s">
-        <v>1040</v>
+        <v>1066</v>
       </c>
       <c r="B1741" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="C1741"/>
       <c r="D1741" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1742" spans="1:4">
       <c r="A1742" t="s">
-        <v>1040</v>
+        <v>1066</v>
       </c>
       <c r="B1742" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="C1742"/>
       <c r="D1742" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1743" spans="1:4">
       <c r="A1743" t="s">
-        <v>1041</v>
+        <v>1066</v>
       </c>
       <c r="B1743" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="C1743"/>
       <c r="D1743" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1744" spans="1:4">
       <c r="A1744" t="s">
-        <v>1041</v>
+        <v>1066</v>
       </c>
       <c r="B1744" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="C1744"/>
       <c r="D1744" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1745" spans="1:4">
       <c r="A1745" t="s">
-        <v>1041</v>
+        <v>1066</v>
       </c>
       <c r="B1745" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C1745"/>
       <c r="D1745" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1746" spans="1:4">
       <c r="A1746" t="s">
-        <v>1041</v>
+        <v>1067</v>
       </c>
       <c r="B1746" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C1746"/>
+        <v>1068</v>
+      </c>
+      <c r="C1746" t="s">
+        <v>1069</v>
+      </c>
       <c r="D1746" t="s">
-        <v>17</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="1747" spans="1:4">
       <c r="A1747" t="s">
-        <v>1042</v>
+        <v>1067</v>
       </c>
       <c r="B1747" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C1747"/>
+        <v>92</v>
+      </c>
+      <c r="C1747" t="s">
+        <v>1071</v>
+      </c>
       <c r="D1747" t="s">
-        <v>17</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="1748" spans="1:4">
       <c r="A1748" t="s">
-        <v>1042</v>
+        <v>1067</v>
       </c>
       <c r="B1748" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C1748"/>
+        <v>95</v>
+      </c>
+      <c r="C1748" t="s">
+        <v>1072</v>
+      </c>
       <c r="D1748" t="s">
-        <v>17</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="1749" spans="1:4">
       <c r="A1749" t="s">
-        <v>1042</v>
+        <v>1067</v>
       </c>
       <c r="B1749" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C1749"/>
+        <v>1073</v>
+      </c>
+      <c r="C1749" t="s">
+        <v>1074</v>
+      </c>
       <c r="D1749" t="s">
-        <v>17</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="1750" spans="1:4">
       <c r="A1750" t="s">
-        <v>1042</v>
+        <v>1067</v>
       </c>
       <c r="B1750" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C1750"/>
+        <v>20</v>
+      </c>
+      <c r="C1750" t="s">
+        <v>20</v>
+      </c>
       <c r="D1750" t="s">
-        <v>17</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="1751" spans="1:4">
       <c r="A1751" t="s">
-        <v>1042</v>
+        <v>1076</v>
       </c>
       <c r="B1751" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C1751"/>
+        <v>1077</v>
+      </c>
+      <c r="C1751" t="s">
+        <v>1078</v>
+      </c>
       <c r="D1751" t="s">
-        <v>17</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1752" spans="1:4">
       <c r="A1752" t="s">
-        <v>1042</v>
+        <v>1076</v>
       </c>
       <c r="B1752" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C1752"/>
+        <v>1079</v>
+      </c>
+      <c r="C1752" t="s">
+        <v>1080</v>
+      </c>
       <c r="D1752" t="s">
-        <v>17</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1753" spans="1:4">
       <c r="A1753" t="s">
-        <v>1042</v>
+        <v>1076</v>
       </c>
       <c r="B1753" t="s">
-        <v>20</v>
+        <v>1081</v>
       </c>
       <c r="C1753"/>
       <c r="D1753" t="s">
-        <v>17</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="1754" spans="1:4">
       <c r="A1754" t="s">
-        <v>1043</v>
+        <v>1076</v>
       </c>
       <c r="B1754" t="s">
-        <v>1044</v>
-[...3 lines deleted...]
-      </c>
+        <v>1083</v>
+      </c>
+      <c r="C1754"/>
       <c r="D1754" t="s">
-        <v>1046</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="1755" spans="1:4">
       <c r="A1755" t="s">
-        <v>1043</v>
+        <v>1076</v>
       </c>
       <c r="B1755" t="s">
-        <v>1047</v>
-[...3 lines deleted...]
-      </c>
+        <v>1084</v>
+      </c>
+      <c r="C1755"/>
       <c r="D1755" t="s">
-        <v>1049</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="1756" spans="1:4">
       <c r="A1756" t="s">
-        <v>1043</v>
+        <v>1076</v>
       </c>
       <c r="B1756" t="s">
-        <v>1050</v>
-[...3 lines deleted...]
-      </c>
+        <v>1085</v>
+      </c>
+      <c r="C1756"/>
       <c r="D1756" t="s">
-        <v>171</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="1757" spans="1:4">
       <c r="A1757" t="s">
-        <v>1043</v>
+        <v>1076</v>
       </c>
       <c r="B1757" t="s">
-        <v>1051</v>
-[...3 lines deleted...]
-      </c>
+        <v>1086</v>
+      </c>
+      <c r="C1757"/>
       <c r="D1757" t="s">
-        <v>171</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="1758" spans="1:4">
       <c r="A1758" t="s">
-        <v>1043</v>
+        <v>1076</v>
       </c>
       <c r="B1758" t="s">
-        <v>1052</v>
-[...3 lines deleted...]
-      </c>
+        <v>1087</v>
+      </c>
+      <c r="C1758"/>
       <c r="D1758" t="s">
-        <v>1049</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="1759" spans="1:4">
       <c r="A1759" t="s">
-        <v>1043</v>
+        <v>1076</v>
       </c>
       <c r="B1759" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="C1759"/>
       <c r="D1759" t="s">
-        <v>1049</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="1760" spans="1:4">
       <c r="A1760" t="s">
-        <v>1043</v>
+        <v>1076</v>
       </c>
       <c r="B1760" t="s">
-        <v>1056</v>
+        <v>1089</v>
       </c>
       <c r="C1760" t="s">
-        <v>1057</v>
+        <v>1089</v>
       </c>
       <c r="D1760" t="s">
-        <v>476</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="1761" spans="1:4">
       <c r="A1761" t="s">
-        <v>1043</v>
+        <v>1076</v>
       </c>
       <c r="B1761" t="s">
-        <v>191</v>
+        <v>246</v>
       </c>
       <c r="C1761" t="s">
-        <v>1058</v>
+        <v>247</v>
       </c>
       <c r="D1761" t="s">
-        <v>131</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="1762" spans="1:4">
       <c r="A1762" t="s">
-        <v>1059</v>
+        <v>1076</v>
       </c>
       <c r="B1762" t="s">
-        <v>1060</v>
+        <v>1090</v>
       </c>
       <c r="C1762" t="s">
-        <v>1061</v>
+        <v>1090</v>
       </c>
       <c r="D1762" t="s">
-        <v>221</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="1763" spans="1:4">
       <c r="A1763" t="s">
-        <v>1043</v>
+        <v>1076</v>
       </c>
       <c r="B1763" t="s">
-        <v>1062</v>
+        <v>20</v>
       </c>
       <c r="C1763" t="s">
-        <v>1062</v>
+        <v>20</v>
       </c>
       <c r="D1763" t="s">
-        <v>171</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="1764" spans="1:4">
       <c r="A1764" t="s">
-        <v>1043</v>
+        <v>1076</v>
       </c>
       <c r="B1764" t="s">
-        <v>91</v>
+        <v>1091</v>
       </c>
       <c r="C1764" t="s">
-        <v>92</v>
+        <v>1092</v>
       </c>
       <c r="D1764" t="s">
-        <v>93</v>
+        <v>722</v>
       </c>
     </row>
     <row r="1765" spans="1:4">
       <c r="A1765" t="s">
-        <v>1043</v>
+        <v>1076</v>
       </c>
       <c r="B1765" t="s">
-        <v>94</v>
+        <v>1093</v>
       </c>
       <c r="C1765" t="s">
-        <v>95</v>
+        <v>1094</v>
       </c>
       <c r="D1765" t="s">
-        <v>93</v>
+        <v>722</v>
       </c>
     </row>
     <row r="1766" spans="1:4">
       <c r="A1766" t="s">
-        <v>1043</v>
+        <v>1076</v>
       </c>
       <c r="B1766" t="s">
-        <v>96</v>
+        <v>1095</v>
       </c>
       <c r="C1766" t="s">
-        <v>97</v>
+        <v>1096</v>
       </c>
       <c r="D1766" t="s">
-        <v>93</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1767" spans="1:4">
       <c r="A1767" t="s">
-        <v>1043</v>
+        <v>1076</v>
       </c>
       <c r="B1767" t="s">
-        <v>1063</v>
-[...3 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="C1767"/>
       <c r="D1767" t="s">
-        <v>307</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="1768" spans="1:4">
       <c r="A1768" t="s">
-        <v>1043</v>
+        <v>1076</v>
       </c>
       <c r="B1768" t="s">
-        <v>458</v>
+        <v>1098</v>
       </c>
       <c r="C1768" t="s">
-        <v>1065</v>
+        <v>1098</v>
       </c>
       <c r="D1768" t="s">
-        <v>1025</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="1769" spans="1:4">
       <c r="A1769" t="s">
-        <v>1043</v>
+        <v>1099</v>
       </c>
       <c r="B1769" t="s">
-        <v>1066</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C1769"/>
       <c r="D1769" t="s">
-        <v>465</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1770" spans="1:4">
       <c r="A1770" t="s">
-        <v>1043</v>
+        <v>1099</v>
       </c>
       <c r="B1770" t="s">
-        <v>1068</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C1770"/>
       <c r="D1770" t="s">
-        <v>1070</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1771" spans="1:4">
       <c r="A1771" t="s">
-        <v>1043</v>
+        <v>1099</v>
       </c>
       <c r="B1771" t="s">
-        <v>1071</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C1771"/>
       <c r="D1771" t="s">
-        <v>1049</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1772" spans="1:4">
       <c r="A1772" t="s">
-        <v>1043</v>
+        <v>1099</v>
       </c>
       <c r="B1772" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1772"/>
       <c r="D1772" t="s">
-        <v>1025</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1773" spans="1:4">
       <c r="A1773" t="s">
-        <v>1043</v>
+        <v>1100</v>
       </c>
       <c r="B1773" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C1773"/>
       <c r="D1773" t="s">
-        <v>1025</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1774" spans="1:4">
       <c r="A1774" t="s">
-        <v>1043</v>
+        <v>1100</v>
       </c>
       <c r="B1774" t="s">
-        <v>1074</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C1774"/>
       <c r="D1774" t="s">
-        <v>488</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1775" spans="1:4">
       <c r="A1775" t="s">
-        <v>1043</v>
+        <v>1100</v>
       </c>
       <c r="B1775" t="s">
-        <v>1076</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C1775"/>
       <c r="D1775" t="s">
-        <v>1078</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1776" spans="1:4">
       <c r="A1776" t="s">
-        <v>1043</v>
+        <v>1100</v>
       </c>
       <c r="B1776" t="s">
-        <v>1079</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1776"/>
       <c r="D1776" t="s">
-        <v>784</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1777" spans="1:4">
       <c r="A1777" t="s">
-        <v>1043</v>
+        <v>1101</v>
       </c>
       <c r="B1777" t="s">
-        <v>248</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="C1777"/>
       <c r="D1777" t="s">
-        <v>1025</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1778" spans="1:4">
       <c r="A1778" t="s">
-        <v>1043</v>
+        <v>1101</v>
       </c>
       <c r="B1778" t="s">
-        <v>1082</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="C1778"/>
       <c r="D1778" t="s">
-        <v>695</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1779" spans="1:4">
       <c r="A1779" t="s">
-        <v>1043</v>
+        <v>1101</v>
       </c>
       <c r="B1779" t="s">
-        <v>1083</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="C1779"/>
       <c r="D1779" t="s">
-        <v>1025</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1780" spans="1:4">
       <c r="A1780" t="s">
-        <v>1059</v>
+        <v>1101</v>
       </c>
       <c r="B1780" t="s">
-        <v>1085</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="C1780"/>
       <c r="D1780" t="s">
-        <v>221</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1781" spans="1:4">
       <c r="A1781" t="s">
-        <v>1043</v>
+        <v>1101</v>
       </c>
       <c r="B1781" t="s">
-        <v>1087</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="C1781"/>
       <c r="D1781" t="s">
-        <v>1025</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1782" spans="1:4">
       <c r="A1782" t="s">
-        <v>1043</v>
+        <v>1101</v>
       </c>
       <c r="B1782" t="s">
-        <v>1089</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="C1782"/>
       <c r="D1782" t="s">
-        <v>847</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1783" spans="1:4">
       <c r="A1783" t="s">
-        <v>1043</v>
+        <v>1101</v>
       </c>
       <c r="B1783" t="s">
-        <v>1091</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1783"/>
       <c r="D1783" t="s">
-        <v>1092</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1784" spans="1:4">
       <c r="A1784" t="s">
-        <v>1043</v>
+        <v>1102</v>
       </c>
       <c r="B1784" t="s">
-        <v>1093</v>
+        <v>1103</v>
       </c>
       <c r="C1784" t="s">
-        <v>1094</v>
+        <v>1104</v>
       </c>
       <c r="D1784" t="s">
-        <v>1025</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="1785" spans="1:4">
       <c r="A1785" t="s">
-        <v>1043</v>
+        <v>1102</v>
       </c>
       <c r="B1785" t="s">
-        <v>1095</v>
+        <v>1106</v>
       </c>
       <c r="C1785" t="s">
-        <v>1096</v>
+        <v>1107</v>
       </c>
       <c r="D1785" t="s">
-        <v>1049</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="1786" spans="1:4">
       <c r="A1786" t="s">
-        <v>1043</v>
+        <v>1102</v>
       </c>
       <c r="B1786" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="C1786" t="s">
-        <v>1098</v>
+        <v>1109</v>
       </c>
       <c r="D1786" t="s">
-        <v>1049</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1787" spans="1:4">
       <c r="A1787" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="B1787" t="s">
-        <v>91</v>
+        <v>1110</v>
       </c>
       <c r="C1787" t="s">
-        <v>92</v>
+        <v>1110</v>
       </c>
       <c r="D1787" t="s">
-        <v>93</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1788" spans="1:4">
       <c r="A1788" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="B1788" t="s">
-        <v>94</v>
+        <v>1111</v>
       </c>
       <c r="C1788" t="s">
-        <v>95</v>
+        <v>1112</v>
       </c>
       <c r="D1788" t="s">
-        <v>93</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="1789" spans="1:4">
       <c r="A1789" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="B1789" t="s">
-        <v>96</v>
+        <v>1113</v>
       </c>
       <c r="C1789" t="s">
-        <v>97</v>
+        <v>1114</v>
       </c>
       <c r="D1789" t="s">
-        <v>93</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="1790" spans="1:4">
       <c r="A1790" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="B1790" t="s">
-        <v>98</v>
+        <v>1115</v>
       </c>
       <c r="C1790" t="s">
-        <v>98</v>
+        <v>1116</v>
       </c>
       <c r="D1790" t="s">
-        <v>93</v>
+        <v>476</v>
       </c>
     </row>
     <row r="1791" spans="1:4">
       <c r="A1791" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="B1791" t="s">
-        <v>20</v>
+        <v>191</v>
       </c>
       <c r="C1791" t="s">
-        <v>20</v>
+        <v>1117</v>
       </c>
       <c r="D1791" t="s">
-        <v>93</v>
+        <v>131</v>
       </c>
     </row>
     <row r="1792" spans="1:4">
       <c r="A1792" t="s">
-        <v>1100</v>
+        <v>1118</v>
       </c>
       <c r="B1792" t="s">
-        <v>91</v>
+        <v>1119</v>
       </c>
       <c r="C1792" t="s">
-        <v>92</v>
+        <v>1120</v>
       </c>
       <c r="D1792" t="s">
-        <v>93</v>
+        <v>221</v>
       </c>
     </row>
     <row r="1793" spans="1:4">
       <c r="A1793" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="B1793" t="s">
-        <v>94</v>
+        <v>1121</v>
       </c>
       <c r="C1793" t="s">
-        <v>95</v>
+        <v>1121</v>
       </c>
       <c r="D1793" t="s">
-        <v>93</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1794" spans="1:4">
       <c r="A1794" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="B1794" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="C1794" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="D1794" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1795" spans="1:4">
       <c r="A1795" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="B1795" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="C1795" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="D1795" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1796" spans="1:4">
       <c r="A1796" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="B1796" t="s">
-        <v>20</v>
+        <v>96</v>
       </c>
       <c r="C1796" t="s">
-        <v>20</v>
+        <v>97</v>
       </c>
       <c r="D1796" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1797" spans="1:4">
       <c r="A1797" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="B1797" t="s">
-        <v>91</v>
+        <v>1122</v>
       </c>
       <c r="C1797" t="s">
-        <v>92</v>
+        <v>1123</v>
       </c>
       <c r="D1797" t="s">
-        <v>93</v>
+        <v>307</v>
       </c>
     </row>
     <row r="1798" spans="1:4">
       <c r="A1798" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="B1798" t="s">
-        <v>94</v>
+        <v>458</v>
       </c>
       <c r="C1798" t="s">
-        <v>95</v>
+        <v>1124</v>
       </c>
       <c r="D1798" t="s">
-        <v>93</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="1799" spans="1:4">
       <c r="A1799" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="B1799" t="s">
-        <v>96</v>
+        <v>1125</v>
       </c>
       <c r="C1799" t="s">
-        <v>97</v>
+        <v>1126</v>
       </c>
       <c r="D1799" t="s">
-        <v>93</v>
+        <v>465</v>
       </c>
     </row>
     <row r="1800" spans="1:4">
       <c r="A1800" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="B1800" t="s">
-        <v>98</v>
+        <v>1127</v>
       </c>
       <c r="C1800" t="s">
-        <v>98</v>
+        <v>1128</v>
       </c>
       <c r="D1800" t="s">
-        <v>93</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="1801" spans="1:4">
       <c r="A1801" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="B1801" t="s">
-        <v>20</v>
+        <v>1130</v>
       </c>
       <c r="C1801" t="s">
-        <v>20</v>
+        <v>1131</v>
       </c>
       <c r="D1801" t="s">
-        <v>93</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="1802" spans="1:4">
       <c r="A1802" t="s">
         <v>1102</v>
       </c>
       <c r="B1802" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C1802"/>
+        <v>98</v>
+      </c>
+      <c r="C1802" t="s">
+        <v>1132</v>
+      </c>
       <c r="D1802" t="s">
-        <v>17</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="1803" spans="1:4">
       <c r="A1803" t="s">
         <v>1102</v>
       </c>
       <c r="B1803" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C1803"/>
+        <v>20</v>
+      </c>
+      <c r="C1803" t="s">
+        <v>20</v>
+      </c>
       <c r="D1803" t="s">
-        <v>17</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="1804" spans="1:4">
       <c r="A1804" t="s">
         <v>1102</v>
       </c>
       <c r="B1804" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C1804"/>
+        <v>1133</v>
+      </c>
+      <c r="C1804" t="s">
+        <v>1134</v>
+      </c>
       <c r="D1804" t="s">
-        <v>17</v>
+        <v>488</v>
       </c>
     </row>
     <row r="1805" spans="1:4">
       <c r="A1805" t="s">
         <v>1102</v>
       </c>
       <c r="B1805" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C1805"/>
+        <v>1135</v>
+      </c>
+      <c r="C1805" t="s">
+        <v>1136</v>
+      </c>
       <c r="D1805" t="s">
-        <v>17</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="1806" spans="1:4">
       <c r="A1806" t="s">
-        <v>1103</v>
+        <v>1102</v>
       </c>
       <c r="B1806" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C1806"/>
+        <v>1138</v>
+      </c>
+      <c r="C1806" t="s">
+        <v>1139</v>
+      </c>
       <c r="D1806" t="s">
-        <v>17</v>
+        <v>815</v>
       </c>
     </row>
     <row r="1807" spans="1:4">
       <c r="A1807" t="s">
-        <v>1103</v>
+        <v>1102</v>
       </c>
       <c r="B1807" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C1807"/>
+        <v>248</v>
+      </c>
+      <c r="C1807" t="s">
+        <v>1140</v>
+      </c>
       <c r="D1807" t="s">
-        <v>17</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="1808" spans="1:4">
       <c r="A1808" t="s">
-        <v>1103</v>
+        <v>1102</v>
       </c>
       <c r="B1808" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C1808"/>
+        <v>1141</v>
+      </c>
+      <c r="C1808" t="s">
+        <v>1141</v>
+      </c>
       <c r="D1808" t="s">
-        <v>17</v>
+        <v>695</v>
       </c>
     </row>
     <row r="1809" spans="1:4">
       <c r="A1809" t="s">
-        <v>1103</v>
+        <v>1102</v>
       </c>
       <c r="B1809" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C1809"/>
+        <v>1142</v>
+      </c>
+      <c r="C1809" t="s">
+        <v>1143</v>
+      </c>
       <c r="D1809" t="s">
-        <v>17</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="1810" spans="1:4">
       <c r="A1810" t="s">
-        <v>1104</v>
+        <v>1118</v>
       </c>
       <c r="B1810" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C1810"/>
+        <v>1144</v>
+      </c>
+      <c r="C1810" t="s">
+        <v>1145</v>
+      </c>
       <c r="D1810" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
     </row>
     <row r="1811" spans="1:4">
       <c r="A1811" t="s">
-        <v>1104</v>
+        <v>1102</v>
       </c>
       <c r="B1811" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C1811"/>
+        <v>1146</v>
+      </c>
+      <c r="C1811" t="s">
+        <v>1147</v>
+      </c>
       <c r="D1811" t="s">
-        <v>17</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="1812" spans="1:4">
       <c r="A1812" t="s">
-        <v>1104</v>
+        <v>1102</v>
       </c>
       <c r="B1812" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C1812"/>
+        <v>1148</v>
+      </c>
+      <c r="C1812" t="s">
+        <v>1149</v>
+      </c>
       <c r="D1812" t="s">
-        <v>17</v>
+        <v>878</v>
       </c>
     </row>
     <row r="1813" spans="1:4">
       <c r="A1813" t="s">
-        <v>1104</v>
+        <v>1102</v>
       </c>
       <c r="B1813" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C1813"/>
+        <v>1150</v>
+      </c>
+      <c r="C1813" t="s">
+        <v>1150</v>
+      </c>
       <c r="D1813" t="s">
-        <v>17</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="1814" spans="1:4">
       <c r="A1814" t="s">
-        <v>1104</v>
+        <v>1102</v>
       </c>
       <c r="B1814" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C1814"/>
+        <v>1152</v>
+      </c>
+      <c r="C1814" t="s">
+        <v>1153</v>
+      </c>
       <c r="D1814" t="s">
-        <v>17</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="1815" spans="1:4">
       <c r="A1815" t="s">
-        <v>1104</v>
+        <v>1102</v>
       </c>
       <c r="B1815" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C1815"/>
+        <v>1154</v>
+      </c>
+      <c r="C1815" t="s">
+        <v>1155</v>
+      </c>
       <c r="D1815" t="s">
-        <v>17</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="1816" spans="1:4">
       <c r="A1816" t="s">
-        <v>1104</v>
+        <v>1102</v>
       </c>
       <c r="B1816" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C1816"/>
+        <v>1156</v>
+      </c>
+      <c r="C1816" t="s">
+        <v>1157</v>
+      </c>
       <c r="D1816" t="s">
-        <v>17</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="1817" spans="1:4">
       <c r="A1817" t="s">
-        <v>1105</v>
+        <v>1158</v>
       </c>
       <c r="B1817" t="s">
-        <v>774</v>
-[...1 lines deleted...]
-      <c r="C1817"/>
+        <v>91</v>
+      </c>
+      <c r="C1817" t="s">
+        <v>92</v>
+      </c>
       <c r="D1817" t="s">
-        <v>1106</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1818" spans="1:4">
       <c r="A1818" t="s">
-        <v>1105</v>
+        <v>1158</v>
       </c>
       <c r="B1818" t="s">
-        <v>775</v>
+        <v>94</v>
       </c>
       <c r="C1818" t="s">
-        <v>1107</v>
+        <v>95</v>
       </c>
       <c r="D1818" t="s">
-        <v>122</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1819" spans="1:4">
       <c r="A1819" t="s">
-        <v>1105</v>
+        <v>1158</v>
       </c>
       <c r="B1819" t="s">
-        <v>1108</v>
+        <v>96</v>
       </c>
       <c r="C1819" t="s">
-        <v>1108</v>
+        <v>97</v>
       </c>
       <c r="D1819" t="s">
-        <v>1109</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1820" spans="1:4">
       <c r="A1820" t="s">
-        <v>1105</v>
+        <v>1158</v>
       </c>
       <c r="B1820" t="s">
-        <v>1110</v>
+        <v>98</v>
       </c>
       <c r="C1820" t="s">
-        <v>1110</v>
+        <v>98</v>
       </c>
       <c r="D1820" t="s">
-        <v>1111</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1821" spans="1:4">
       <c r="A1821" t="s">
-        <v>1105</v>
+        <v>1158</v>
       </c>
       <c r="B1821" t="s">
-        <v>1112</v>
+        <v>20</v>
       </c>
       <c r="C1821" t="s">
-        <v>1113</v>
+        <v>20</v>
       </c>
       <c r="D1821" t="s">
-        <v>1111</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1822" spans="1:4">
       <c r="A1822" t="s">
-        <v>1105</v>
+        <v>1159</v>
       </c>
       <c r="B1822" t="s">
-        <v>1114</v>
+        <v>91</v>
       </c>
       <c r="C1822" t="s">
-        <v>1114</v>
+        <v>92</v>
       </c>
       <c r="D1822" t="s">
-        <v>580</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1823" spans="1:4">
       <c r="A1823" t="s">
-        <v>1105</v>
+        <v>1159</v>
       </c>
       <c r="B1823" t="s">
-        <v>1115</v>
+        <v>94</v>
       </c>
       <c r="C1823" t="s">
-        <v>1115</v>
+        <v>95</v>
       </c>
       <c r="D1823" t="s">
-        <v>1116</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1824" spans="1:4">
       <c r="A1824" t="s">
-        <v>1105</v>
+        <v>1159</v>
       </c>
       <c r="B1824" t="s">
-        <v>1117</v>
+        <v>96</v>
       </c>
       <c r="C1824" t="s">
-        <v>1117</v>
+        <v>97</v>
       </c>
       <c r="D1824" t="s">
-        <v>1111</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1825" spans="1:4">
       <c r="A1825" t="s">
-        <v>1105</v>
+        <v>1159</v>
       </c>
       <c r="B1825" t="s">
-        <v>1118</v>
+        <v>98</v>
       </c>
       <c r="C1825" t="s">
-        <v>1118</v>
+        <v>98</v>
       </c>
       <c r="D1825" t="s">
-        <v>1119</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1826" spans="1:4">
       <c r="A1826" t="s">
-        <v>1105</v>
+        <v>1159</v>
       </c>
       <c r="B1826" t="s">
-        <v>1120</v>
+        <v>20</v>
       </c>
       <c r="C1826" t="s">
-        <v>1120</v>
+        <v>20</v>
       </c>
       <c r="D1826" t="s">
-        <v>1121</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1827" spans="1:4">
       <c r="A1827" t="s">
-        <v>1105</v>
+        <v>1160</v>
       </c>
       <c r="B1827" t="s">
-        <v>1122</v>
+        <v>91</v>
       </c>
       <c r="C1827" t="s">
-        <v>1122</v>
+        <v>92</v>
       </c>
       <c r="D1827" t="s">
-        <v>1116</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1828" spans="1:4">
       <c r="A1828" t="s">
-        <v>1105</v>
+        <v>1160</v>
       </c>
       <c r="B1828" t="s">
-        <v>1123</v>
+        <v>94</v>
       </c>
       <c r="C1828" t="s">
-        <v>1123</v>
+        <v>95</v>
       </c>
       <c r="D1828" t="s">
-        <v>1124</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1829" spans="1:4">
       <c r="A1829" t="s">
-        <v>1105</v>
+        <v>1160</v>
       </c>
       <c r="B1829" t="s">
-        <v>1125</v>
+        <v>96</v>
       </c>
       <c r="C1829" t="s">
-        <v>1125</v>
+        <v>97</v>
       </c>
       <c r="D1829" t="s">
-        <v>1116</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1830" spans="1:4">
       <c r="A1830" t="s">
-        <v>1105</v>
+        <v>1160</v>
       </c>
       <c r="B1830" t="s">
-        <v>1126</v>
+        <v>98</v>
       </c>
       <c r="C1830" t="s">
-        <v>1126</v>
+        <v>98</v>
       </c>
       <c r="D1830" t="s">
-        <v>580</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1831" spans="1:4">
       <c r="A1831" t="s">
-        <v>1105</v>
+        <v>1160</v>
       </c>
       <c r="B1831" t="s">
-        <v>1127</v>
+        <v>20</v>
       </c>
       <c r="C1831" t="s">
-        <v>1127</v>
+        <v>20</v>
       </c>
       <c r="D1831" t="s">
-        <v>580</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1832" spans="1:4">
       <c r="A1832" t="s">
-        <v>1105</v>
+        <v>1161</v>
       </c>
       <c r="B1832" t="s">
-        <v>1128</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C1832"/>
       <c r="D1832" t="s">
-        <v>1111</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1833" spans="1:4">
       <c r="A1833" t="s">
-        <v>1105</v>
+        <v>1161</v>
       </c>
       <c r="B1833" t="s">
-        <v>1129</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C1833"/>
       <c r="D1833" t="s">
-        <v>1111</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1834" spans="1:4">
       <c r="A1834" t="s">
-        <v>1105</v>
+        <v>1161</v>
       </c>
       <c r="B1834" t="s">
-        <v>1130</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C1834"/>
       <c r="D1834" t="s">
-        <v>580</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1835" spans="1:4">
       <c r="A1835" t="s">
-        <v>1105</v>
+        <v>1161</v>
       </c>
       <c r="B1835" t="s">
-        <v>1131</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1835"/>
       <c r="D1835" t="s">
-        <v>1132</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1836" spans="1:4">
       <c r="A1836" t="s">
-        <v>1105</v>
+        <v>1162</v>
       </c>
       <c r="B1836" t="s">
-        <v>1133</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C1836"/>
       <c r="D1836" t="s">
-        <v>580</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1837" spans="1:4">
       <c r="A1837" t="s">
-        <v>1134</v>
+        <v>1162</v>
       </c>
       <c r="B1837" t="s">
-        <v>1135</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C1837"/>
       <c r="D1837" t="s">
-        <v>551</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1838" spans="1:4">
       <c r="A1838" t="s">
-        <v>1105</v>
+        <v>1162</v>
       </c>
       <c r="B1838" t="s">
-        <v>1136</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C1838"/>
       <c r="D1838" t="s">
-        <v>1132</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1839" spans="1:4">
       <c r="A1839" t="s">
-        <v>1105</v>
+        <v>1162</v>
       </c>
       <c r="B1839" t="s">
-        <v>1137</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1839"/>
       <c r="D1839" t="s">
-        <v>580</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1840" spans="1:4">
       <c r="A1840" t="s">
-        <v>1105</v>
+        <v>1163</v>
       </c>
       <c r="B1840" t="s">
-        <v>1138</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="C1840"/>
       <c r="D1840" t="s">
-        <v>1109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1841" spans="1:4">
       <c r="A1841" t="s">
-        <v>1105</v>
+        <v>1163</v>
       </c>
       <c r="B1841" t="s">
-        <v>1139</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="C1841"/>
       <c r="D1841" t="s">
-        <v>1109</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1842" spans="1:4">
       <c r="A1842" t="s">
-        <v>1105</v>
+        <v>1163</v>
       </c>
       <c r="B1842" t="s">
-        <v>1140</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="C1842"/>
       <c r="D1842" t="s">
-        <v>1111</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1843" spans="1:4">
       <c r="A1843" t="s">
-        <v>1105</v>
+        <v>1163</v>
       </c>
       <c r="B1843" t="s">
-        <v>812</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="C1843"/>
       <c r="D1843" t="s">
-        <v>1119</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1844" spans="1:4">
       <c r="A1844" t="s">
-        <v>1105</v>
+        <v>1163</v>
       </c>
       <c r="B1844" t="s">
-        <v>1141</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="C1844"/>
       <c r="D1844" t="s">
-        <v>1119</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1845" spans="1:4">
       <c r="A1845" t="s">
-        <v>1105</v>
+        <v>1163</v>
       </c>
       <c r="B1845" t="s">
-        <v>1142</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="C1845"/>
       <c r="D1845" t="s">
-        <v>580</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1846" spans="1:4">
       <c r="A1846" t="s">
-        <v>1105</v>
+        <v>1163</v>
       </c>
       <c r="B1846" t="s">
-        <v>1143</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1846"/>
       <c r="D1846" t="s">
-        <v>580</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1847" spans="1:4">
       <c r="A1847" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1847" t="s">
-        <v>1144</v>
-[...3 lines deleted...]
-      </c>
+        <v>805</v>
+      </c>
+      <c r="C1847"/>
       <c r="D1847" t="s">
-        <v>580</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1848" spans="1:4">
       <c r="A1848" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1848" t="s">
-        <v>814</v>
+        <v>806</v>
       </c>
       <c r="C1848" t="s">
-        <v>814</v>
+        <v>1166</v>
       </c>
       <c r="D1848" t="s">
-        <v>169</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1849" spans="1:4">
       <c r="A1849" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1849" t="s">
-        <v>1145</v>
-[...1 lines deleted...]
-      <c r="C1849"/>
+        <v>1167</v>
+      </c>
+      <c r="C1849" t="s">
+        <v>1167</v>
+      </c>
       <c r="D1849" t="s">
-        <v>180</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="1850" spans="1:4">
       <c r="A1850" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1850" t="s">
-        <v>1146</v>
-[...1 lines deleted...]
-      <c r="C1850"/>
+        <v>1169</v>
+      </c>
+      <c r="C1850" t="s">
+        <v>1169</v>
+      </c>
       <c r="D1850" t="s">
-        <v>1147</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="1851" spans="1:4">
       <c r="A1851" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1851" t="s">
-        <v>1148</v>
-[...1 lines deleted...]
-      <c r="C1851"/>
+        <v>1171</v>
+      </c>
+      <c r="C1851" t="s">
+        <v>1172</v>
+      </c>
       <c r="D1851" t="s">
-        <v>1147</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="1852" spans="1:4">
       <c r="A1852" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1852" t="s">
-        <v>1149</v>
-[...1 lines deleted...]
-      <c r="C1852"/>
+        <v>1173</v>
+      </c>
+      <c r="C1852" t="s">
+        <v>1173</v>
+      </c>
       <c r="D1852" t="s">
-        <v>307</v>
+        <v>580</v>
       </c>
     </row>
     <row r="1853" spans="1:4">
       <c r="A1853" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1853" t="s">
-        <v>1150</v>
-[...1 lines deleted...]
-      <c r="C1853"/>
+        <v>1174</v>
+      </c>
+      <c r="C1853" t="s">
+        <v>1174</v>
+      </c>
       <c r="D1853" t="s">
-        <v>1151</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="1854" spans="1:4">
       <c r="A1854" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1854" t="s">
-        <v>1152</v>
+        <v>1176</v>
       </c>
       <c r="C1854" t="s">
-        <v>1152</v>
+        <v>1176</v>
       </c>
       <c r="D1854" t="s">
-        <v>1119</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="1855" spans="1:4">
       <c r="A1855" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1855" t="s">
-        <v>1153</v>
+        <v>1177</v>
       </c>
       <c r="C1855" t="s">
-        <v>1153</v>
+        <v>1177</v>
       </c>
       <c r="D1855" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="1856" spans="1:4">
       <c r="A1856" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1856" t="s">
-        <v>1154</v>
+        <v>1179</v>
       </c>
       <c r="C1856" t="s">
-        <v>1154</v>
+        <v>1179</v>
       </c>
       <c r="D1856" t="s">
-        <v>1155</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="1857" spans="1:4">
       <c r="A1857" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1857" t="s">
-        <v>1156</v>
+        <v>1181</v>
       </c>
       <c r="C1857" t="s">
-        <v>1156</v>
+        <v>1181</v>
       </c>
       <c r="D1857" t="s">
-        <v>1157</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="1858" spans="1:4">
       <c r="A1858" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1858" t="s">
-        <v>1158</v>
+        <v>1182</v>
       </c>
       <c r="C1858" t="s">
-        <v>1158</v>
+        <v>1182</v>
       </c>
       <c r="D1858" t="s">
-        <v>682</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="1859" spans="1:4">
       <c r="A1859" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1859" t="s">
-        <v>1159</v>
+        <v>1184</v>
       </c>
       <c r="C1859" t="s">
-        <v>1159</v>
+        <v>1184</v>
       </c>
       <c r="D1859" t="s">
-        <v>675</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="1860" spans="1:4">
       <c r="A1860" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1860" t="s">
-        <v>1160</v>
+        <v>1185</v>
       </c>
       <c r="C1860" t="s">
-        <v>1160</v>
+        <v>1185</v>
       </c>
       <c r="D1860" t="s">
-        <v>675</v>
+        <v>580</v>
       </c>
     </row>
     <row r="1861" spans="1:4">
       <c r="A1861" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1861" t="s">
-        <v>1161</v>
+        <v>1186</v>
       </c>
       <c r="C1861" t="s">
-        <v>1161</v>
+        <v>1186</v>
       </c>
       <c r="D1861" t="s">
-        <v>1162</v>
+        <v>580</v>
       </c>
     </row>
     <row r="1862" spans="1:4">
       <c r="A1862" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1862" t="s">
-        <v>1163</v>
+        <v>1187</v>
       </c>
       <c r="C1862" t="s">
-        <v>1163</v>
+        <v>1187</v>
       </c>
       <c r="D1862" t="s">
-        <v>580</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="1863" spans="1:4">
       <c r="A1863" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1863" t="s">
-        <v>1164</v>
+        <v>1188</v>
       </c>
       <c r="C1863" t="s">
-        <v>1164</v>
+        <v>1188</v>
       </c>
       <c r="D1863" t="s">
-        <v>112</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="1864" spans="1:4">
       <c r="A1864" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1864" t="s">
-        <v>1165</v>
-[...1 lines deleted...]
-      <c r="C1864"/>
+        <v>1189</v>
+      </c>
+      <c r="C1864" t="s">
+        <v>1189</v>
+      </c>
       <c r="D1864" t="s">
-        <v>1166</v>
+        <v>580</v>
       </c>
     </row>
     <row r="1865" spans="1:4">
       <c r="A1865" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1865" t="s">
-        <v>1167</v>
+        <v>1190</v>
       </c>
       <c r="C1865" t="s">
-        <v>1167</v>
+        <v>1190</v>
       </c>
       <c r="D1865" t="s">
-        <v>682</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="1866" spans="1:4">
       <c r="A1866" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1866" t="s">
-        <v>1168</v>
+        <v>1192</v>
       </c>
       <c r="C1866" t="s">
-        <v>1168</v>
+        <v>1192</v>
       </c>
       <c r="D1866" t="s">
-        <v>682</v>
+        <v>580</v>
       </c>
     </row>
     <row r="1867" spans="1:4">
       <c r="A1867" t="s">
-        <v>1105</v>
+        <v>1193</v>
       </c>
       <c r="B1867" t="s">
-        <v>98</v>
+        <v>1194</v>
       </c>
       <c r="C1867" t="s">
-        <v>98</v>
+        <v>1194</v>
       </c>
       <c r="D1867" t="s">
-        <v>307</v>
+        <v>551</v>
       </c>
     </row>
     <row r="1868" spans="1:4">
       <c r="A1868" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1868" t="s">
-        <v>1169</v>
+        <v>1195</v>
       </c>
       <c r="C1868" t="s">
-        <v>1170</v>
+        <v>1195</v>
       </c>
       <c r="D1868" t="s">
-        <v>1171</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="1869" spans="1:4">
       <c r="A1869" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1869" t="s">
-        <v>1172</v>
+        <v>1196</v>
       </c>
       <c r="C1869" t="s">
-        <v>1172</v>
+        <v>1196</v>
       </c>
       <c r="D1869" t="s">
-        <v>1173</v>
+        <v>580</v>
       </c>
     </row>
     <row r="1870" spans="1:4">
       <c r="A1870" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1870" t="s">
-        <v>1174</v>
+        <v>1197</v>
       </c>
       <c r="C1870" t="s">
-        <v>1174</v>
+        <v>1197</v>
       </c>
       <c r="D1870" t="s">
-        <v>580</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="1871" spans="1:4">
       <c r="A1871" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1871" t="s">
-        <v>1175</v>
+        <v>1198</v>
       </c>
       <c r="C1871" t="s">
-        <v>1175</v>
+        <v>1198</v>
       </c>
       <c r="D1871" t="s">
-        <v>580</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="1872" spans="1:4">
       <c r="A1872" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1872" t="s">
-        <v>1176</v>
+        <v>1199</v>
       </c>
       <c r="C1872" t="s">
-        <v>1176</v>
+        <v>1199</v>
       </c>
       <c r="D1872" t="s">
-        <v>1155</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="1873" spans="1:4">
       <c r="A1873" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1873" t="s">
-        <v>20</v>
+        <v>843</v>
       </c>
       <c r="C1873" t="s">
-        <v>20</v>
+        <v>843</v>
       </c>
       <c r="D1873" t="s">
-        <v>1162</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="1874" spans="1:4">
       <c r="A1874" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1874" t="s">
-        <v>1177</v>
-[...1 lines deleted...]
-      <c r="C1874"/>
+        <v>1200</v>
+      </c>
+      <c r="C1874" t="s">
+        <v>1200</v>
+      </c>
       <c r="D1874" t="s">
-        <v>307</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="1875" spans="1:4">
       <c r="A1875" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1875" t="s">
-        <v>1178</v>
-[...1 lines deleted...]
-      <c r="C1875"/>
+        <v>1201</v>
+      </c>
+      <c r="C1875" t="s">
+        <v>1201</v>
+      </c>
       <c r="D1875" t="s">
-        <v>1179</v>
+        <v>580</v>
       </c>
     </row>
     <row r="1876" spans="1:4">
       <c r="A1876" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1876" t="s">
-        <v>1180</v>
-[...1 lines deleted...]
-      <c r="C1876"/>
+        <v>1202</v>
+      </c>
+      <c r="C1876" t="s">
+        <v>1202</v>
+      </c>
       <c r="D1876" t="s">
-        <v>1181</v>
+        <v>580</v>
       </c>
     </row>
     <row r="1877" spans="1:4">
       <c r="A1877" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1877" t="s">
-        <v>1182</v>
+        <v>1203</v>
       </c>
       <c r="C1877" t="s">
-        <v>1182</v>
+        <v>1203</v>
       </c>
       <c r="D1877" t="s">
-        <v>682</v>
+        <v>580</v>
       </c>
     </row>
     <row r="1878" spans="1:4">
       <c r="A1878" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1878" t="s">
-        <v>1183</v>
+        <v>845</v>
       </c>
       <c r="C1878" t="s">
-        <v>1183</v>
+        <v>845</v>
       </c>
       <c r="D1878" t="s">
-        <v>1119</v>
+        <v>169</v>
       </c>
     </row>
     <row r="1879" spans="1:4">
       <c r="A1879" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1879" t="s">
-        <v>1184</v>
+        <v>1204</v>
       </c>
       <c r="C1879"/>
       <c r="D1879" t="s">
-        <v>1185</v>
+        <v>180</v>
       </c>
     </row>
     <row r="1880" spans="1:4">
       <c r="A1880" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1880" t="s">
-        <v>1186</v>
-[...3 lines deleted...]
-      </c>
+        <v>1205</v>
+      </c>
+      <c r="C1880"/>
       <c r="D1880" t="s">
-        <v>580</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="1881" spans="1:4">
       <c r="A1881" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1881" t="s">
-        <v>1187</v>
-[...3 lines deleted...]
-      </c>
+        <v>1207</v>
+      </c>
+      <c r="C1881"/>
       <c r="D1881" t="s">
-        <v>662</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="1882" spans="1:4">
       <c r="A1882" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1882" t="s">
-        <v>248</v>
-[...3 lines deleted...]
-      </c>
+        <v>1208</v>
+      </c>
+      <c r="C1882"/>
       <c r="D1882" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="1883" spans="1:4">
       <c r="A1883" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1883" t="s">
-        <v>1188</v>
+        <v>1209</v>
       </c>
       <c r="C1883"/>
       <c r="D1883" t="s">
-        <v>307</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="1884" spans="1:4">
       <c r="A1884" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1884" t="s">
-        <v>1189</v>
-[...1 lines deleted...]
-      <c r="C1884"/>
+        <v>1211</v>
+      </c>
+      <c r="C1884" t="s">
+        <v>1211</v>
+      </c>
       <c r="D1884" t="s">
-        <v>1190</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="1885" spans="1:4">
       <c r="A1885" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1885" t="s">
-        <v>1191</v>
-[...1 lines deleted...]
-      <c r="C1885"/>
+        <v>1212</v>
+      </c>
+      <c r="C1885" t="s">
+        <v>1212</v>
+      </c>
       <c r="D1885" t="s">
-        <v>1181</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="1886" spans="1:4">
       <c r="A1886" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1886" t="s">
-        <v>1192</v>
+        <v>1213</v>
       </c>
       <c r="C1886" t="s">
-        <v>1192</v>
+        <v>1213</v>
       </c>
       <c r="D1886" t="s">
-        <v>1132</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="1887" spans="1:4">
       <c r="A1887" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1887" t="s">
-        <v>1193</v>
+        <v>1215</v>
       </c>
       <c r="C1887" t="s">
-        <v>1193</v>
+        <v>1215</v>
       </c>
       <c r="D1887" t="s">
-        <v>1116</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="1888" spans="1:4">
       <c r="A1888" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1888" t="s">
-        <v>1194</v>
+        <v>1217</v>
       </c>
       <c r="C1888" t="s">
-        <v>1194</v>
+        <v>1217</v>
       </c>
       <c r="D1888" t="s">
-        <v>580</v>
+        <v>682</v>
       </c>
     </row>
     <row r="1889" spans="1:4">
       <c r="A1889" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1889" t="s">
-        <v>1195</v>
+        <v>1218</v>
       </c>
       <c r="C1889" t="s">
-        <v>1195</v>
+        <v>1218</v>
       </c>
       <c r="D1889" t="s">
-        <v>1109</v>
+        <v>675</v>
       </c>
     </row>
     <row r="1890" spans="1:4">
       <c r="A1890" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1890" t="s">
-        <v>1087</v>
-[...1 lines deleted...]
-      <c r="C1890"/>
+        <v>1219</v>
+      </c>
+      <c r="C1890" t="s">
+        <v>1219</v>
+      </c>
       <c r="D1890" t="s">
-        <v>1190</v>
+        <v>675</v>
       </c>
     </row>
     <row r="1891" spans="1:4">
       <c r="A1891" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1891" t="s">
-        <v>1196</v>
-[...1 lines deleted...]
-      <c r="C1891"/>
+        <v>1220</v>
+      </c>
+      <c r="C1891" t="s">
+        <v>1220</v>
+      </c>
       <c r="D1891" t="s">
-        <v>1197</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="1892" spans="1:4">
       <c r="A1892" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1892" t="s">
-        <v>1198</v>
-[...1 lines deleted...]
-      <c r="C1892"/>
+        <v>1222</v>
+      </c>
+      <c r="C1892" t="s">
+        <v>1222</v>
+      </c>
       <c r="D1892" t="s">
-        <v>1147</v>
+        <v>580</v>
       </c>
     </row>
     <row r="1893" spans="1:4">
       <c r="A1893" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1893" t="s">
-        <v>603</v>
-[...1 lines deleted...]
-      <c r="C1893"/>
+        <v>1223</v>
+      </c>
+      <c r="C1893" t="s">
+        <v>1223</v>
+      </c>
       <c r="D1893" t="s">
-        <v>307</v>
+        <v>112</v>
       </c>
     </row>
     <row r="1894" spans="1:4">
       <c r="A1894" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1894" t="s">
-        <v>1199</v>
-[...3 lines deleted...]
-      </c>
+        <v>1224</v>
+      </c>
+      <c r="C1894"/>
       <c r="D1894" t="s">
-        <v>1200</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="1895" spans="1:4">
       <c r="A1895" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1895" t="s">
-        <v>1201</v>
+        <v>1226</v>
       </c>
       <c r="C1895" t="s">
-        <v>1201</v>
+        <v>1226</v>
       </c>
       <c r="D1895" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="1896" spans="1:4">
       <c r="A1896" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1896" t="s">
-        <v>1202</v>
+        <v>1227</v>
       </c>
       <c r="C1896" t="s">
-        <v>1170</v>
+        <v>1227</v>
       </c>
       <c r="D1896" t="s">
-        <v>1171</v>
+        <v>682</v>
       </c>
     </row>
     <row r="1897" spans="1:4">
       <c r="A1897" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="B1897" t="s">
-        <v>1203</v>
+        <v>98</v>
       </c>
       <c r="C1897" t="s">
-        <v>1170</v>
+        <v>98</v>
       </c>
       <c r="D1897" t="s">
-        <v>1204</v>
+        <v>307</v>
       </c>
     </row>
     <row r="1898" spans="1:4">
       <c r="A1898" t="s">
-        <v>1205</v>
+        <v>1164</v>
       </c>
       <c r="B1898" t="s">
-        <v>1206</v>
+        <v>1228</v>
       </c>
       <c r="C1898" t="s">
-        <v>1207</v>
+        <v>1229</v>
       </c>
       <c r="D1898" t="s">
-        <v>169</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="1899" spans="1:4">
       <c r="A1899" t="s">
-        <v>1205</v>
+        <v>1164</v>
       </c>
       <c r="B1899" t="s">
-        <v>1208</v>
+        <v>1231</v>
       </c>
       <c r="C1899" t="s">
-        <v>1209</v>
+        <v>1231</v>
       </c>
       <c r="D1899" t="s">
-        <v>169</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="1900" spans="1:4">
       <c r="A1900" t="s">
-        <v>1205</v>
+        <v>1164</v>
       </c>
       <c r="B1900" t="s">
-        <v>1210</v>
+        <v>1233</v>
       </c>
       <c r="C1900" t="s">
-        <v>1210</v>
+        <v>1233</v>
       </c>
       <c r="D1900" t="s">
-        <v>169</v>
+        <v>580</v>
       </c>
     </row>
     <row r="1901" spans="1:4">
       <c r="A1901" t="s">
-        <v>1205</v>
+        <v>1164</v>
       </c>
       <c r="B1901" t="s">
-        <v>1211</v>
+        <v>1234</v>
       </c>
       <c r="C1901" t="s">
-        <v>1211</v>
+        <v>1234</v>
       </c>
       <c r="D1901" t="s">
-        <v>169</v>
+        <v>580</v>
       </c>
     </row>
     <row r="1902" spans="1:4">
       <c r="A1902" t="s">
-        <v>1205</v>
+        <v>1164</v>
       </c>
       <c r="B1902" t="s">
-        <v>1212</v>
+        <v>1235</v>
       </c>
       <c r="C1902" t="s">
-        <v>1213</v>
+        <v>1235</v>
       </c>
       <c r="D1902" t="s">
-        <v>722</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="1903" spans="1:4">
       <c r="A1903" t="s">
-        <v>1205</v>
+        <v>1164</v>
       </c>
       <c r="B1903" t="s">
-        <v>1214</v>
+        <v>20</v>
       </c>
       <c r="C1903" t="s">
-        <v>1214</v>
+        <v>20</v>
       </c>
       <c r="D1903" t="s">
-        <v>169</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="1904" spans="1:4">
       <c r="A1904" t="s">
-        <v>1205</v>
+        <v>1164</v>
       </c>
       <c r="B1904" t="s">
-        <v>246</v>
-[...3 lines deleted...]
-      </c>
+        <v>1236</v>
+      </c>
+      <c r="C1904"/>
       <c r="D1904" t="s">
-        <v>169</v>
+        <v>307</v>
       </c>
     </row>
     <row r="1905" spans="1:4">
       <c r="A1905" t="s">
-        <v>1205</v>
+        <v>1164</v>
       </c>
       <c r="B1905" t="s">
-        <v>248</v>
-[...3 lines deleted...]
-      </c>
+        <v>1237</v>
+      </c>
+      <c r="C1905"/>
       <c r="D1905" t="s">
-        <v>169</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="1906" spans="1:4">
       <c r="A1906" t="s">
-        <v>1205</v>
+        <v>1164</v>
       </c>
       <c r="B1906" t="s">
-        <v>1215</v>
-[...3 lines deleted...]
-      </c>
+        <v>1239</v>
+      </c>
+      <c r="C1906"/>
       <c r="D1906" t="s">
-        <v>169</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="1907" spans="1:4">
       <c r="A1907" t="s">
-        <v>1205</v>
+        <v>1164</v>
       </c>
       <c r="B1907" t="s">
-        <v>1217</v>
+        <v>1241</v>
       </c>
       <c r="C1907" t="s">
-        <v>1218</v>
+        <v>1241</v>
       </c>
       <c r="D1907" t="s">
-        <v>169</v>
+        <v>682</v>
       </c>
     </row>
     <row r="1908" spans="1:4">
       <c r="A1908" t="s">
-        <v>1205</v>
+        <v>1164</v>
       </c>
       <c r="B1908" t="s">
-        <v>1219</v>
+        <v>1242</v>
       </c>
       <c r="C1908" t="s">
-        <v>1220</v>
+        <v>1242</v>
       </c>
       <c r="D1908" t="s">
-        <v>169</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="1909" spans="1:4">
       <c r="A1909" t="s">
-        <v>1205</v>
+        <v>1164</v>
       </c>
       <c r="B1909" t="s">
-        <v>1221</v>
-[...3 lines deleted...]
-      </c>
+        <v>1243</v>
+      </c>
+      <c r="C1909"/>
       <c r="D1909" t="s">
-        <v>169</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="1910" spans="1:4">
       <c r="A1910" t="s">
-        <v>1223</v>
+        <v>1164</v>
       </c>
       <c r="B1910" t="s">
-        <v>1224</v>
+        <v>1245</v>
       </c>
       <c r="C1910" t="s">
-        <v>1225</v>
+        <v>1245</v>
       </c>
       <c r="D1910" t="s">
-        <v>722</v>
+        <v>580</v>
       </c>
     </row>
     <row r="1911" spans="1:4">
       <c r="A1911" t="s">
-        <v>1223</v>
+        <v>1164</v>
       </c>
       <c r="B1911" t="s">
-        <v>1206</v>
+        <v>1246</v>
       </c>
       <c r="C1911" t="s">
-        <v>1226</v>
+        <v>1229</v>
       </c>
       <c r="D1911" t="s">
-        <v>722</v>
+        <v>662</v>
       </c>
     </row>
     <row r="1912" spans="1:4">
       <c r="A1912" t="s">
-        <v>1223</v>
+        <v>1164</v>
       </c>
       <c r="B1912" t="s">
-        <v>1227</v>
+        <v>248</v>
       </c>
       <c r="C1912" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="D1912" t="s">
-        <v>722</v>
+        <v>307</v>
       </c>
     </row>
     <row r="1913" spans="1:4">
       <c r="A1913" t="s">
-        <v>1223</v>
+        <v>1164</v>
       </c>
       <c r="B1913" t="s">
-        <v>1212</v>
-[...3 lines deleted...]
-      </c>
+        <v>1247</v>
+      </c>
+      <c r="C1913"/>
       <c r="D1913" t="s">
-        <v>722</v>
+        <v>307</v>
       </c>
     </row>
     <row r="1914" spans="1:4">
       <c r="A1914" t="s">
-        <v>1223</v>
+        <v>1164</v>
       </c>
       <c r="B1914" t="s">
-        <v>1020</v>
-[...3 lines deleted...]
-      </c>
+        <v>1248</v>
+      </c>
+      <c r="C1914"/>
       <c r="D1914" t="s">
-        <v>722</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="1915" spans="1:4">
       <c r="A1915" t="s">
-        <v>1223</v>
+        <v>1164</v>
       </c>
       <c r="B1915" t="s">
-        <v>248</v>
-[...3 lines deleted...]
-      </c>
+        <v>1250</v>
+      </c>
+      <c r="C1915"/>
       <c r="D1915" t="s">
-        <v>722</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="1916" spans="1:4">
       <c r="A1916" t="s">
-        <v>1223</v>
+        <v>1164</v>
       </c>
       <c r="B1916" t="s">
-        <v>1231</v>
+        <v>1251</v>
       </c>
       <c r="C1916" t="s">
-        <v>1232</v>
+        <v>1251</v>
       </c>
       <c r="D1916" t="s">
-        <v>722</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="1917" spans="1:4">
       <c r="A1917" t="s">
-        <v>1223</v>
+        <v>1164</v>
       </c>
       <c r="B1917" t="s">
-        <v>1217</v>
+        <v>1252</v>
       </c>
       <c r="C1917" t="s">
-        <v>1233</v>
+        <v>1252</v>
       </c>
       <c r="D1917" t="s">
-        <v>722</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="1918" spans="1:4">
       <c r="A1918" t="s">
-        <v>1223</v>
+        <v>1164</v>
       </c>
       <c r="B1918" t="s">
-        <v>77</v>
+        <v>1253</v>
       </c>
       <c r="C1918" t="s">
-        <v>1234</v>
+        <v>1253</v>
       </c>
       <c r="D1918" t="s">
-        <v>1235</v>
+        <v>580</v>
       </c>
     </row>
     <row r="1919" spans="1:4">
       <c r="A1919" t="s">
-        <v>1236</v>
+        <v>1164</v>
       </c>
       <c r="B1919" t="s">
-        <v>5</v>
+        <v>1254</v>
       </c>
       <c r="C1919" t="s">
-        <v>5</v>
+        <v>1254</v>
       </c>
       <c r="D1919" t="s">
-        <v>6</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="1920" spans="1:4">
       <c r="A1920" t="s">
-        <v>1236</v>
+        <v>1164</v>
       </c>
       <c r="B1920" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>1146</v>
+      </c>
+      <c r="C1920"/>
       <c r="D1920" t="s">
-        <v>6</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="1921" spans="1:4">
       <c r="A1921" t="s">
-        <v>1237</v>
+        <v>1164</v>
       </c>
       <c r="B1921" t="s">
-        <v>1238</v>
-[...3 lines deleted...]
-      </c>
+        <v>1255</v>
+      </c>
+      <c r="C1921"/>
       <c r="D1921" t="s">
-        <v>1240</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="1922" spans="1:4">
       <c r="A1922" t="s">
-        <v>1237</v>
+        <v>1164</v>
       </c>
       <c r="B1922" t="s">
-        <v>1241</v>
-[...3 lines deleted...]
-      </c>
+        <v>1257</v>
+      </c>
+      <c r="C1922"/>
       <c r="D1922" t="s">
-        <v>1240</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="1923" spans="1:4">
       <c r="A1923" t="s">
-        <v>1237</v>
+        <v>1164</v>
       </c>
       <c r="B1923" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>603</v>
+      </c>
+      <c r="C1923"/>
       <c r="D1923" t="s">
-        <v>1240</v>
+        <v>307</v>
       </c>
     </row>
     <row r="1924" spans="1:4">
       <c r="A1924" t="s">
-        <v>1237</v>
+        <v>1164</v>
       </c>
       <c r="B1924" t="s">
-        <v>20</v>
+        <v>1258</v>
       </c>
       <c r="C1924" t="s">
-        <v>20</v>
+        <v>1258</v>
       </c>
       <c r="D1924" t="s">
-        <v>1243</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="1925" spans="1:4">
       <c r="A1925" t="s">
-        <v>1237</v>
+        <v>1164</v>
       </c>
       <c r="B1925" t="s">
-        <v>77</v>
+        <v>1260</v>
       </c>
       <c r="C1925" t="s">
-        <v>77</v>
+        <v>1260</v>
       </c>
       <c r="D1925" t="s">
-        <v>1240</v>
+        <v>682</v>
       </c>
     </row>
     <row r="1926" spans="1:4">
       <c r="A1926" t="s">
-        <v>1244</v>
+        <v>1164</v>
       </c>
       <c r="B1926" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C1926"/>
+        <v>1261</v>
+      </c>
+      <c r="C1926" t="s">
+        <v>1229</v>
+      </c>
       <c r="D1926" t="s">
-        <v>17</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="1927" spans="1:4">
       <c r="A1927" t="s">
-        <v>1244</v>
+        <v>1164</v>
       </c>
       <c r="B1927" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C1927"/>
+        <v>1262</v>
+      </c>
+      <c r="C1927" t="s">
+        <v>1229</v>
+      </c>
       <c r="D1927" t="s">
-        <v>17</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="1928" spans="1:4">
       <c r="A1928" t="s">
-        <v>1244</v>
+        <v>1264</v>
       </c>
       <c r="B1928" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C1928"/>
+        <v>1265</v>
+      </c>
+      <c r="C1928" t="s">
+        <v>1266</v>
+      </c>
       <c r="D1928" t="s">
-        <v>17</v>
+        <v>169</v>
       </c>
     </row>
     <row r="1929" spans="1:4">
       <c r="A1929" t="s">
-        <v>1244</v>
+        <v>1264</v>
       </c>
       <c r="B1929" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C1929"/>
+        <v>1267</v>
+      </c>
+      <c r="C1929" t="s">
+        <v>1268</v>
+      </c>
       <c r="D1929" t="s">
-        <v>17</v>
+        <v>169</v>
       </c>
     </row>
     <row r="1930" spans="1:4">
       <c r="A1930" t="s">
-        <v>1245</v>
+        <v>1264</v>
       </c>
       <c r="B1930" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C1930"/>
+        <v>1269</v>
+      </c>
+      <c r="C1930" t="s">
+        <v>1269</v>
+      </c>
       <c r="D1930" t="s">
-        <v>17</v>
+        <v>169</v>
       </c>
     </row>
     <row r="1931" spans="1:4">
       <c r="A1931" t="s">
-        <v>1245</v>
+        <v>1264</v>
       </c>
       <c r="B1931" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C1931"/>
+        <v>1270</v>
+      </c>
+      <c r="C1931" t="s">
+        <v>1270</v>
+      </c>
       <c r="D1931" t="s">
-        <v>17</v>
+        <v>169</v>
       </c>
     </row>
     <row r="1932" spans="1:4">
       <c r="A1932" t="s">
-        <v>1245</v>
+        <v>1264</v>
       </c>
       <c r="B1932" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C1932"/>
+        <v>1271</v>
+      </c>
+      <c r="C1932" t="s">
+        <v>1272</v>
+      </c>
       <c r="D1932" t="s">
-        <v>17</v>
+        <v>722</v>
       </c>
     </row>
     <row r="1933" spans="1:4">
       <c r="A1933" t="s">
-        <v>1245</v>
+        <v>1264</v>
       </c>
       <c r="B1933" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C1933"/>
+        <v>1273</v>
+      </c>
+      <c r="C1933" t="s">
+        <v>1273</v>
+      </c>
       <c r="D1933" t="s">
-        <v>17</v>
+        <v>169</v>
       </c>
     </row>
     <row r="1934" spans="1:4">
       <c r="A1934" t="s">
-        <v>1246</v>
+        <v>1264</v>
       </c>
       <c r="B1934" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C1934"/>
+        <v>246</v>
+      </c>
+      <c r="C1934" t="s">
+        <v>247</v>
+      </c>
       <c r="D1934" t="s">
-        <v>17</v>
+        <v>169</v>
       </c>
     </row>
     <row r="1935" spans="1:4">
       <c r="A1935" t="s">
-        <v>1246</v>
+        <v>1264</v>
       </c>
       <c r="B1935" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C1935"/>
+        <v>248</v>
+      </c>
+      <c r="C1935" t="s">
+        <v>248</v>
+      </c>
       <c r="D1935" t="s">
-        <v>17</v>
+        <v>169</v>
       </c>
     </row>
     <row r="1936" spans="1:4">
       <c r="A1936" t="s">
-        <v>1246</v>
+        <v>1264</v>
       </c>
       <c r="B1936" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C1936"/>
+        <v>1274</v>
+      </c>
+      <c r="C1936" t="s">
+        <v>1275</v>
+      </c>
       <c r="D1936" t="s">
-        <v>17</v>
+        <v>169</v>
       </c>
     </row>
     <row r="1937" spans="1:4">
       <c r="A1937" t="s">
-        <v>1246</v>
+        <v>1264</v>
       </c>
       <c r="B1937" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C1937"/>
+        <v>1276</v>
+      </c>
+      <c r="C1937" t="s">
+        <v>1277</v>
+      </c>
       <c r="D1937" t="s">
-        <v>17</v>
+        <v>169</v>
       </c>
     </row>
     <row r="1938" spans="1:4">
       <c r="A1938" t="s">
-        <v>1246</v>
+        <v>1264</v>
       </c>
       <c r="B1938" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C1938"/>
+        <v>1278</v>
+      </c>
+      <c r="C1938" t="s">
+        <v>1279</v>
+      </c>
       <c r="D1938" t="s">
-        <v>17</v>
+        <v>169</v>
       </c>
     </row>
     <row r="1939" spans="1:4">
       <c r="A1939" t="s">
-        <v>1246</v>
+        <v>1264</v>
       </c>
       <c r="B1939" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C1939"/>
+        <v>1280</v>
+      </c>
+      <c r="C1939" t="s">
+        <v>1281</v>
+      </c>
       <c r="D1939" t="s">
-        <v>17</v>
+        <v>169</v>
       </c>
     </row>
     <row r="1940" spans="1:4">
       <c r="A1940" t="s">
-        <v>1246</v>
+        <v>1282</v>
       </c>
       <c r="B1940" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C1940"/>
+        <v>1283</v>
+      </c>
+      <c r="C1940" t="s">
+        <v>1284</v>
+      </c>
       <c r="D1940" t="s">
-        <v>17</v>
+        <v>722</v>
       </c>
     </row>
     <row r="1941" spans="1:4">
       <c r="A1941" t="s">
-        <v>1247</v>
+        <v>1282</v>
       </c>
       <c r="B1941" t="s">
-        <v>91</v>
+        <v>1265</v>
       </c>
       <c r="C1941" t="s">
-        <v>92</v>
+        <v>1285</v>
       </c>
       <c r="D1941" t="s">
-        <v>93</v>
+        <v>722</v>
       </c>
     </row>
     <row r="1942" spans="1:4">
       <c r="A1942" t="s">
-        <v>1247</v>
+        <v>1282</v>
       </c>
       <c r="B1942" t="s">
-        <v>94</v>
+        <v>1286</v>
       </c>
       <c r="C1942" t="s">
-        <v>95</v>
+        <v>1287</v>
       </c>
       <c r="D1942" t="s">
-        <v>93</v>
+        <v>722</v>
       </c>
     </row>
     <row r="1943" spans="1:4">
       <c r="A1943" t="s">
-        <v>1247</v>
+        <v>1282</v>
       </c>
       <c r="B1943" t="s">
-        <v>96</v>
+        <v>1271</v>
       </c>
       <c r="C1943" t="s">
-        <v>97</v>
+        <v>1272</v>
       </c>
       <c r="D1943" t="s">
-        <v>93</v>
+        <v>722</v>
       </c>
     </row>
     <row r="1944" spans="1:4">
       <c r="A1944" t="s">
-        <v>1247</v>
+        <v>1282</v>
       </c>
       <c r="B1944" t="s">
-        <v>98</v>
+        <v>1073</v>
       </c>
       <c r="C1944" t="s">
-        <v>98</v>
+        <v>1288</v>
       </c>
       <c r="D1944" t="s">
-        <v>93</v>
+        <v>722</v>
       </c>
     </row>
     <row r="1945" spans="1:4">
       <c r="A1945" t="s">
-        <v>1247</v>
+        <v>1282</v>
       </c>
       <c r="B1945" t="s">
-        <v>20</v>
+        <v>248</v>
       </c>
       <c r="C1945" t="s">
-        <v>20</v>
+        <v>1289</v>
       </c>
       <c r="D1945" t="s">
-        <v>93</v>
+        <v>722</v>
       </c>
     </row>
     <row r="1946" spans="1:4">
       <c r="A1946" t="s">
-        <v>1248</v>
+        <v>1282</v>
       </c>
       <c r="B1946" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C1946"/>
+        <v>1290</v>
+      </c>
+      <c r="C1946" t="s">
+        <v>1291</v>
+      </c>
       <c r="D1946" t="s">
-        <v>17</v>
+        <v>722</v>
       </c>
     </row>
     <row r="1947" spans="1:4">
       <c r="A1947" t="s">
-        <v>1248</v>
+        <v>1282</v>
       </c>
       <c r="B1947" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C1947"/>
+        <v>1276</v>
+      </c>
+      <c r="C1947" t="s">
+        <v>1292</v>
+      </c>
       <c r="D1947" t="s">
-        <v>17</v>
+        <v>722</v>
       </c>
     </row>
     <row r="1948" spans="1:4">
       <c r="A1948" t="s">
-        <v>1248</v>
+        <v>1282</v>
       </c>
       <c r="B1948" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C1948"/>
+        <v>77</v>
+      </c>
+      <c r="C1948" t="s">
+        <v>1293</v>
+      </c>
       <c r="D1948" t="s">
-        <v>17</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="1949" spans="1:4">
       <c r="A1949" t="s">
-        <v>1248</v>
+        <v>1295</v>
       </c>
       <c r="B1949" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C1949"/>
+        <v>5</v>
+      </c>
+      <c r="C1949" t="s">
+        <v>5</v>
+      </c>
       <c r="D1949" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1950" spans="1:4">
       <c r="A1950" t="s">
-        <v>1249</v>
+        <v>1295</v>
       </c>
       <c r="B1950" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C1950"/>
+        <v>7</v>
+      </c>
+      <c r="C1950" t="s">
+        <v>7</v>
+      </c>
       <c r="D1950" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1951" spans="1:4">
       <c r="A1951" t="s">
-        <v>1249</v>
+        <v>1296</v>
       </c>
       <c r="B1951" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C1951"/>
+        <v>1297</v>
+      </c>
+      <c r="C1951" t="s">
+        <v>1298</v>
+      </c>
       <c r="D1951" t="s">
-        <v>17</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="1952" spans="1:4">
       <c r="A1952" t="s">
-        <v>1249</v>
+        <v>1296</v>
       </c>
       <c r="B1952" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C1952"/>
+        <v>1300</v>
+      </c>
+      <c r="C1952" t="s">
+        <v>1301</v>
+      </c>
       <c r="D1952" t="s">
-        <v>17</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="1953" spans="1:4">
       <c r="A1953" t="s">
-        <v>1249</v>
+        <v>1296</v>
       </c>
       <c r="B1953" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C1953"/>
+        <v>98</v>
+      </c>
+      <c r="C1953" t="s">
+        <v>98</v>
+      </c>
       <c r="D1953" t="s">
-        <v>17</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="1954" spans="1:4">
       <c r="A1954" t="s">
-        <v>1250</v>
+        <v>1296</v>
       </c>
       <c r="B1954" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C1954"/>
+        <v>20</v>
+      </c>
+      <c r="C1954" t="s">
+        <v>20</v>
+      </c>
       <c r="D1954" t="s">
-        <v>17</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="1955" spans="1:4">
       <c r="A1955" t="s">
-        <v>1250</v>
+        <v>1296</v>
       </c>
       <c r="B1955" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C1955"/>
+        <v>77</v>
+      </c>
+      <c r="C1955" t="s">
+        <v>77</v>
+      </c>
       <c r="D1955" t="s">
-        <v>17</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="1956" spans="1:4">
       <c r="A1956" t="s">
-        <v>1250</v>
+        <v>1303</v>
       </c>
       <c r="B1956" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="C1956"/>
       <c r="D1956" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1957" spans="1:4">
       <c r="A1957" t="s">
-        <v>1250</v>
+        <v>1303</v>
       </c>
       <c r="B1957" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="C1957"/>
       <c r="D1957" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1958" spans="1:4">
       <c r="A1958" t="s">
-        <v>1250</v>
+        <v>1303</v>
       </c>
       <c r="B1958" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C1958"/>
       <c r="D1958" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1959" spans="1:4">
       <c r="A1959" t="s">
-        <v>1250</v>
+        <v>1303</v>
       </c>
       <c r="B1959" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="C1959"/>
       <c r="D1959" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1960" spans="1:4">
       <c r="A1960" t="s">
-        <v>1250</v>
+        <v>1304</v>
       </c>
       <c r="B1960" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C1960"/>
       <c r="D1960" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1961" spans="1:4">
       <c r="A1961" t="s">
-        <v>1251</v>
+        <v>1304</v>
       </c>
       <c r="B1961" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C1961"/>
       <c r="D1961" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1962" spans="1:4">
       <c r="A1962" t="s">
-        <v>1251</v>
+        <v>1304</v>
       </c>
       <c r="B1962" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C1962"/>
       <c r="D1962" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1963" spans="1:4">
       <c r="A1963" t="s">
-        <v>1251</v>
+        <v>1304</v>
       </c>
       <c r="B1963" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1963"/>
       <c r="D1963" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1964" spans="1:4">
       <c r="A1964" t="s">
-        <v>1251</v>
+        <v>1305</v>
       </c>
       <c r="B1964" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="C1964"/>
       <c r="D1964" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1965" spans="1:4">
       <c r="A1965" t="s">
-        <v>1251</v>
+        <v>1305</v>
       </c>
       <c r="B1965" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="C1965"/>
       <c r="D1965" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1966" spans="1:4">
       <c r="A1966" t="s">
-        <v>1252</v>
+        <v>1305</v>
       </c>
       <c r="B1966" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="C1966"/>
       <c r="D1966" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1967" spans="1:4">
       <c r="A1967" t="s">
-        <v>1252</v>
+        <v>1305</v>
       </c>
       <c r="B1967" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="C1967"/>
       <c r="D1967" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1968" spans="1:4">
       <c r="A1968" t="s">
-        <v>1252</v>
+        <v>1305</v>
       </c>
       <c r="B1968" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="C1968"/>
       <c r="D1968" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1969" spans="1:4">
       <c r="A1969" t="s">
-        <v>1252</v>
+        <v>1305</v>
       </c>
       <c r="B1969" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C1969"/>
       <c r="D1969" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1970" spans="1:4">
       <c r="A1970" t="s">
-        <v>1253</v>
+        <v>1305</v>
       </c>
       <c r="B1970" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1970"/>
       <c r="D1970" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1971" spans="1:4">
       <c r="A1971" t="s">
-        <v>1253</v>
+        <v>1306</v>
       </c>
       <c r="B1971" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C1971"/>
+        <v>91</v>
+      </c>
+      <c r="C1971" t="s">
+        <v>92</v>
+      </c>
       <c r="D1971" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1972" spans="1:4">
       <c r="A1972" t="s">
-        <v>1253</v>
+        <v>1306</v>
       </c>
       <c r="B1972" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C1972"/>
+        <v>94</v>
+      </c>
+      <c r="C1972" t="s">
+        <v>95</v>
+      </c>
       <c r="D1972" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1973" spans="1:4">
       <c r="A1973" t="s">
-        <v>1253</v>
+        <v>1306</v>
       </c>
       <c r="B1973" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C1973"/>
+        <v>96</v>
+      </c>
+      <c r="C1973" t="s">
+        <v>97</v>
+      </c>
       <c r="D1973" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1974" spans="1:4">
       <c r="A1974" t="s">
-        <v>1254</v>
+        <v>1306</v>
       </c>
       <c r="B1974" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C1974"/>
+        <v>98</v>
+      </c>
+      <c r="C1974" t="s">
+        <v>98</v>
+      </c>
       <c r="D1974" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1975" spans="1:4">
       <c r="A1975" t="s">
-        <v>1254</v>
+        <v>1306</v>
       </c>
       <c r="B1975" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C1975"/>
+        <v>20</v>
+      </c>
+      <c r="C1975" t="s">
+        <v>20</v>
+      </c>
       <c r="D1975" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1976" spans="1:4">
       <c r="A1976" t="s">
-        <v>1254</v>
+        <v>1307</v>
       </c>
       <c r="B1976" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="C1976"/>
       <c r="D1976" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1977" spans="1:4">
       <c r="A1977" t="s">
-        <v>1254</v>
+        <v>1307</v>
       </c>
       <c r="B1977" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="C1977"/>
       <c r="D1977" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1978" spans="1:4">
       <c r="A1978" t="s">
-        <v>1254</v>
+        <v>1307</v>
       </c>
       <c r="B1978" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C1978"/>
       <c r="D1978" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1979" spans="1:4">
       <c r="A1979" t="s">
-        <v>1254</v>
+        <v>1307</v>
       </c>
       <c r="B1979" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="C1979"/>
       <c r="D1979" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1980" spans="1:4">
       <c r="A1980" t="s">
-        <v>1254</v>
+        <v>1308</v>
       </c>
       <c r="B1980" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C1980"/>
       <c r="D1980" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1981" spans="1:4">
       <c r="A1981" t="s">
-        <v>1255</v>
+        <v>1308</v>
       </c>
       <c r="B1981" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C1981"/>
       <c r="D1981" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1982" spans="1:4">
       <c r="A1982" t="s">
-        <v>1255</v>
+        <v>1308</v>
       </c>
       <c r="B1982" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C1982"/>
       <c r="D1982" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1983" spans="1:4">
       <c r="A1983" t="s">
-        <v>1255</v>
+        <v>1308</v>
       </c>
       <c r="B1983" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C1983"/>
       <c r="D1983" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1984" spans="1:4">
       <c r="A1984" t="s">
-        <v>1255</v>
+        <v>1309</v>
       </c>
       <c r="B1984" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C1984"/>
       <c r="D1984" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1985" spans="1:4">
       <c r="A1985" t="s">
-        <v>1256</v>
+        <v>1309</v>
       </c>
       <c r="B1985" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C1985"/>
       <c r="D1985" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1986" spans="1:4">
       <c r="A1986" t="s">
-        <v>1256</v>
+        <v>1309</v>
       </c>
       <c r="B1986" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="C1986"/>
       <c r="D1986" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1987" spans="1:4">
       <c r="A1987" t="s">
-        <v>1256</v>
+        <v>1309</v>
       </c>
       <c r="B1987" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="C1987"/>
       <c r="D1987" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1988" spans="1:4">
       <c r="A1988" t="s">
-        <v>1256</v>
+        <v>1309</v>
       </c>
       <c r="B1988" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="C1988"/>
       <c r="D1988" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1989" spans="1:4">
       <c r="A1989" t="s">
-        <v>1257</v>
+        <v>1309</v>
       </c>
       <c r="B1989" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="C1989"/>
       <c r="D1989" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1990" spans="1:4">
       <c r="A1990" t="s">
-        <v>1257</v>
+        <v>1309</v>
       </c>
       <c r="B1990" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C1990"/>
       <c r="D1990" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1991" spans="1:4">
       <c r="A1991" t="s">
-        <v>1257</v>
+        <v>1310</v>
       </c>
       <c r="B1991" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C1991"/>
+        <v>91</v>
+      </c>
+      <c r="C1991" t="s">
+        <v>92</v>
+      </c>
       <c r="D1991" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1992" spans="1:4">
       <c r="A1992" t="s">
-        <v>1257</v>
+        <v>1310</v>
       </c>
       <c r="B1992" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C1992"/>
+        <v>94</v>
+      </c>
+      <c r="C1992" t="s">
+        <v>95</v>
+      </c>
       <c r="D1992" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1993" spans="1:4">
       <c r="A1993" t="s">
-        <v>1257</v>
+        <v>1310</v>
       </c>
       <c r="B1993" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C1993"/>
+        <v>96</v>
+      </c>
+      <c r="C1993" t="s">
+        <v>97</v>
+      </c>
       <c r="D1993" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1994" spans="1:4">
       <c r="A1994" t="s">
-        <v>1257</v>
+        <v>1310</v>
       </c>
       <c r="B1994" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C1994"/>
+        <v>98</v>
+      </c>
+      <c r="C1994" t="s">
+        <v>98</v>
+      </c>
       <c r="D1994" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1995" spans="1:4">
       <c r="A1995" t="s">
-        <v>1257</v>
+        <v>1310</v>
       </c>
       <c r="B1995" t="s">
         <v>20</v>
       </c>
-      <c r="C1995"/>
+      <c r="C1995" t="s">
+        <v>20</v>
+      </c>
       <c r="D1995" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1996" spans="1:4">
       <c r="A1996" t="s">
-        <v>1258</v>
+        <v>1311</v>
       </c>
       <c r="B1996" t="s">
-        <v>1259</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C1996"/>
       <c r="D1996" t="s">
-        <v>311</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1997" spans="1:4">
       <c r="A1997" t="s">
-        <v>1258</v>
+        <v>1311</v>
       </c>
       <c r="B1997" t="s">
-        <v>1261</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C1997"/>
       <c r="D1997" t="s">
-        <v>311</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1998" spans="1:4">
       <c r="A1998" t="s">
-        <v>1258</v>
+        <v>1311</v>
       </c>
       <c r="B1998" t="s">
-        <v>1263</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C1998"/>
       <c r="D1998" t="s">
-        <v>307</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1999" spans="1:4">
       <c r="A1999" t="s">
-        <v>1258</v>
+        <v>1311</v>
       </c>
       <c r="B1999" t="s">
-        <v>1265</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1999"/>
       <c r="D1999" t="s">
-        <v>311</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2000" spans="1:4">
       <c r="A2000" t="s">
-        <v>1258</v>
+        <v>1312</v>
       </c>
       <c r="B2000" t="s">
-        <v>1267</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C2000"/>
       <c r="D2000" t="s">
-        <v>1269</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2001" spans="1:4">
       <c r="A2001" t="s">
-        <v>1258</v>
+        <v>1312</v>
       </c>
       <c r="B2001" t="s">
-        <v>1270</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C2001"/>
       <c r="D2001" t="s">
-        <v>311</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2002" spans="1:4">
       <c r="A2002" t="s">
-        <v>1258</v>
+        <v>1312</v>
       </c>
       <c r="B2002" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C2002"/>
       <c r="D2002" t="s">
-        <v>311</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2003" spans="1:4">
       <c r="A2003" t="s">
-        <v>1271</v>
+        <v>1312</v>
       </c>
       <c r="B2003" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2003"/>
       <c r="D2003" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2004" spans="1:4">
       <c r="A2004" t="s">
-        <v>1271</v>
+        <v>1313</v>
       </c>
       <c r="B2004" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="C2004"/>
       <c r="D2004" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2005" spans="1:4">
       <c r="A2005" t="s">
-        <v>1271</v>
+        <v>1313</v>
       </c>
       <c r="B2005" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="C2005"/>
       <c r="D2005" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2006" spans="1:4">
       <c r="A2006" t="s">
-        <v>1271</v>
+        <v>1313</v>
       </c>
       <c r="B2006" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="C2006"/>
       <c r="D2006" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2007" spans="1:4">
       <c r="A2007" t="s">
-        <v>1271</v>
+        <v>1313</v>
       </c>
       <c r="B2007" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="C2007"/>
       <c r="D2007" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2008" spans="1:4">
       <c r="A2008" t="s">
-        <v>1272</v>
+        <v>1313</v>
       </c>
       <c r="B2008" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="C2008"/>
       <c r="D2008" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2009" spans="1:4">
       <c r="A2009" t="s">
-        <v>1272</v>
+        <v>1313</v>
       </c>
       <c r="B2009" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="C2009"/>
       <c r="D2009" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2010" spans="1:4">
       <c r="A2010" t="s">
-        <v>1272</v>
+        <v>1313</v>
       </c>
       <c r="B2010" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C2010"/>
       <c r="D2010" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2011" spans="1:4">
       <c r="A2011" t="s">
-        <v>1272</v>
+        <v>1314</v>
       </c>
       <c r="B2011" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C2011"/>
       <c r="D2011" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2012" spans="1:4">
       <c r="A2012" t="s">
-        <v>1273</v>
+        <v>1314</v>
       </c>
       <c r="B2012" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C2012"/>
       <c r="D2012" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2013" spans="1:4">
       <c r="A2013" t="s">
-        <v>1273</v>
+        <v>1314</v>
       </c>
       <c r="B2013" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C2013"/>
       <c r="D2013" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2014" spans="1:4">
       <c r="A2014" t="s">
-        <v>1273</v>
+        <v>1314</v>
       </c>
       <c r="B2014" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C2014"/>
       <c r="D2014" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2015" spans="1:4">
       <c r="A2015" t="s">
-        <v>1273</v>
+        <v>1315</v>
       </c>
       <c r="B2015" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C2015"/>
       <c r="D2015" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2016" spans="1:4">
       <c r="A2016" t="s">
-        <v>1274</v>
+        <v>1315</v>
       </c>
       <c r="B2016" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="C2016"/>
       <c r="D2016" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2017" spans="1:4">
       <c r="A2017" t="s">
-        <v>1274</v>
+        <v>1315</v>
       </c>
       <c r="B2017" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="C2017"/>
       <c r="D2017" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2018" spans="1:4">
       <c r="A2018" t="s">
-        <v>1274</v>
+        <v>1315</v>
       </c>
       <c r="B2018" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C2018"/>
       <c r="D2018" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2019" spans="1:4">
       <c r="A2019" t="s">
-        <v>1274</v>
+        <v>1316</v>
       </c>
       <c r="B2019" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C2019"/>
       <c r="D2019" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2020" spans="1:4">
       <c r="A2020" t="s">
-        <v>1274</v>
+        <v>1316</v>
       </c>
       <c r="B2020" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C2020"/>
       <c r="D2020" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2021" spans="1:4">
       <c r="A2021" t="s">
-        <v>1274</v>
+        <v>1316</v>
       </c>
       <c r="B2021" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C2021"/>
       <c r="D2021" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2022" spans="1:4">
       <c r="A2022" t="s">
-        <v>1274</v>
+        <v>1316</v>
       </c>
       <c r="B2022" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="C2022"/>
       <c r="D2022" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2023" spans="1:4">
       <c r="A2023" t="s">
-        <v>1275</v>
+        <v>1316</v>
       </c>
       <c r="B2023" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="C2023"/>
       <c r="D2023" t="s">
-        <v>722</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2024" spans="1:4">
       <c r="A2024" t="s">
-        <v>1275</v>
+        <v>1316</v>
       </c>
       <c r="B2024" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="C2024"/>
       <c r="D2024" t="s">
-        <v>722</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2025" spans="1:4">
       <c r="A2025" t="s">
-        <v>1276</v>
+        <v>1316</v>
       </c>
       <c r="B2025" t="s">
-        <v>337</v>
+        <v>20</v>
       </c>
       <c r="C2025"/>
       <c r="D2025" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2026" spans="1:4">
       <c r="A2026" t="s">
-        <v>1276</v>
+        <v>1317</v>
       </c>
       <c r="B2026" t="s">
-        <v>338</v>
-[...1 lines deleted...]
-      <c r="C2026"/>
+        <v>1318</v>
+      </c>
+      <c r="C2026" t="s">
+        <v>1319</v>
+      </c>
       <c r="D2026" t="s">
-        <v>17</v>
+        <v>311</v>
       </c>
     </row>
     <row r="2027" spans="1:4">
       <c r="A2027" t="s">
-        <v>1276</v>
+        <v>1317</v>
       </c>
       <c r="B2027" t="s">
-        <v>339</v>
-[...1 lines deleted...]
-      <c r="C2027"/>
+        <v>1320</v>
+      </c>
+      <c r="C2027" t="s">
+        <v>1321</v>
+      </c>
       <c r="D2027" t="s">
-        <v>17</v>
+        <v>311</v>
       </c>
     </row>
     <row r="2028" spans="1:4">
       <c r="A2028" t="s">
-        <v>1276</v>
+        <v>1317</v>
       </c>
       <c r="B2028" t="s">
-        <v>340</v>
-[...1 lines deleted...]
-      <c r="C2028"/>
+        <v>1322</v>
+      </c>
+      <c r="C2028" t="s">
+        <v>1323</v>
+      </c>
       <c r="D2028" t="s">
-        <v>17</v>
+        <v>307</v>
       </c>
     </row>
     <row r="2029" spans="1:4">
       <c r="A2029" t="s">
-        <v>1276</v>
+        <v>1317</v>
       </c>
       <c r="B2029" t="s">
-        <v>341</v>
-[...1 lines deleted...]
-      <c r="C2029"/>
+        <v>1324</v>
+      </c>
+      <c r="C2029" t="s">
+        <v>1325</v>
+      </c>
       <c r="D2029" t="s">
-        <v>17</v>
+        <v>311</v>
       </c>
     </row>
     <row r="2030" spans="1:4">
       <c r="A2030" t="s">
-        <v>1276</v>
+        <v>1317</v>
       </c>
       <c r="B2030" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C2030"/>
+        <v>1326</v>
+      </c>
+      <c r="C2030" t="s">
+        <v>1327</v>
+      </c>
       <c r="D2030" t="s">
-        <v>17</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="2031" spans="1:4">
       <c r="A2031" t="s">
-        <v>1276</v>
+        <v>1317</v>
       </c>
       <c r="B2031" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C2031"/>
+        <v>1329</v>
+      </c>
+      <c r="C2031" t="s">
+        <v>1329</v>
+      </c>
       <c r="D2031" t="s">
-        <v>17</v>
+        <v>311</v>
       </c>
     </row>
     <row r="2032" spans="1:4">
       <c r="A2032" t="s">
-        <v>1277</v>
+        <v>1317</v>
       </c>
       <c r="B2032" t="s">
-        <v>1278</v>
+        <v>20</v>
       </c>
       <c r="C2032" t="s">
-        <v>1279</v>
+        <v>20</v>
       </c>
       <c r="D2032" t="s">
-        <v>93</v>
+        <v>311</v>
       </c>
     </row>
     <row r="2033" spans="1:4">
       <c r="A2033" t="s">
-        <v>1277</v>
+        <v>1330</v>
       </c>
       <c r="B2033" t="s">
-        <v>1280</v>
+        <v>91</v>
       </c>
       <c r="C2033" t="s">
-        <v>1281</v>
+        <v>92</v>
       </c>
       <c r="D2033" t="s">
-        <v>383</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2034" spans="1:4">
       <c r="A2034" t="s">
-        <v>1277</v>
+        <v>1330</v>
       </c>
       <c r="B2034" t="s">
-        <v>1282</v>
+        <v>94</v>
       </c>
       <c r="C2034" t="s">
-        <v>1283</v>
+        <v>95</v>
       </c>
       <c r="D2034" t="s">
-        <v>383</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2035" spans="1:4">
       <c r="A2035" t="s">
-        <v>1277</v>
+        <v>1330</v>
       </c>
       <c r="B2035" t="s">
-        <v>1284</v>
+        <v>96</v>
       </c>
       <c r="C2035" t="s">
-        <v>1285</v>
+        <v>97</v>
       </c>
       <c r="D2035" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2036" spans="1:4">
       <c r="A2036" t="s">
-        <v>1277</v>
+        <v>1330</v>
       </c>
       <c r="B2036" t="s">
-        <v>1286</v>
+        <v>98</v>
       </c>
       <c r="C2036" t="s">
-        <v>1287</v>
+        <v>98</v>
       </c>
       <c r="D2036" t="s">
-        <v>1288</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2037" spans="1:4">
       <c r="A2037" t="s">
-        <v>1277</v>
+        <v>1330</v>
       </c>
       <c r="B2037" t="s">
-        <v>266</v>
+        <v>20</v>
       </c>
       <c r="C2037" t="s">
-        <v>1289</v>
+        <v>20</v>
       </c>
       <c r="D2037" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2038" spans="1:4">
       <c r="A2038" t="s">
-        <v>1277</v>
+        <v>1331</v>
       </c>
       <c r="B2038" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C2038"/>
       <c r="D2038" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2039" spans="1:4">
       <c r="A2039" t="s">
-        <v>1277</v>
+        <v>1331</v>
       </c>
       <c r="B2039" t="s">
-        <v>1290</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C2039"/>
       <c r="D2039" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2040" spans="1:4">
       <c r="A2040" t="s">
-        <v>1277</v>
+        <v>1331</v>
       </c>
       <c r="B2040" t="s">
-        <v>1292</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C2040"/>
       <c r="D2040" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2041" spans="1:4">
       <c r="A2041" t="s">
-        <v>1277</v>
+        <v>1331</v>
       </c>
       <c r="B2041" t="s">
-        <v>1294</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2041"/>
       <c r="D2041" t="s">
-        <v>383</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2042" spans="1:4">
       <c r="A2042" t="s">
-        <v>1277</v>
+        <v>1332</v>
       </c>
       <c r="B2042" t="s">
-        <v>1296</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C2042"/>
       <c r="D2042" t="s">
-        <v>383</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2043" spans="1:4">
       <c r="A2043" t="s">
-        <v>1298</v>
+        <v>1332</v>
       </c>
       <c r="B2043" t="s">
-        <v>1299</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C2043"/>
       <c r="D2043" t="s">
-        <v>403</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2044" spans="1:4">
       <c r="A2044" t="s">
-        <v>1298</v>
+        <v>1332</v>
       </c>
       <c r="B2044" t="s">
-        <v>1301</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C2044"/>
       <c r="D2044" t="s">
-        <v>403</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2045" spans="1:4">
       <c r="A2045" t="s">
-        <v>1298</v>
+        <v>1332</v>
       </c>
       <c r="B2045" t="s">
-        <v>1303</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2045"/>
       <c r="D2045" t="s">
-        <v>403</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2046" spans="1:4">
       <c r="A2046" t="s">
-        <v>1305</v>
+        <v>1333</v>
       </c>
       <c r="B2046" t="s">
-        <v>1306</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="C2046"/>
       <c r="D2046" t="s">
-        <v>169</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2047" spans="1:4">
       <c r="A2047" t="s">
-        <v>1307</v>
+        <v>1333</v>
       </c>
       <c r="B2047" t="s">
-        <v>1308</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="C2047"/>
       <c r="D2047" t="s">
-        <v>1309</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2048" spans="1:4">
       <c r="A2048" t="s">
-        <v>1307</v>
+        <v>1333</v>
       </c>
       <c r="B2048" t="s">
-        <v>1310</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="C2048"/>
       <c r="D2048" t="s">
-        <v>1309</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2049" spans="1:4">
       <c r="A2049" t="s">
-        <v>1307</v>
+        <v>1333</v>
       </c>
       <c r="B2049" t="s">
-        <v>1311</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="C2049"/>
       <c r="D2049" t="s">
-        <v>131</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2050" spans="1:4">
       <c r="A2050" t="s">
-        <v>1307</v>
+        <v>1333</v>
       </c>
       <c r="B2050" t="s">
-        <v>1312</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="C2050"/>
       <c r="D2050" t="s">
-        <v>1309</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2051" spans="1:4">
       <c r="A2051" t="s">
-        <v>1307</v>
+        <v>1333</v>
       </c>
       <c r="B2051" t="s">
-        <v>1313</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="C2051"/>
       <c r="D2051" t="s">
-        <v>1309</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2052" spans="1:4">
       <c r="A2052" t="s">
-        <v>1305</v>
+        <v>1333</v>
       </c>
       <c r="B2052" t="s">
-        <v>1314</v>
+        <v>20</v>
       </c>
       <c r="C2052"/>
       <c r="D2052" t="s">
-        <v>1315</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2053" spans="1:4">
       <c r="A2053" t="s">
-        <v>1305</v>
+        <v>1334</v>
       </c>
       <c r="B2053" t="s">
-        <v>1316</v>
-[...1 lines deleted...]
-      <c r="C2053"/>
+        <v>5</v>
+      </c>
+      <c r="C2053" t="s">
+        <v>5</v>
+      </c>
       <c r="D2053" t="s">
-        <v>1315</v>
+        <v>722</v>
       </c>
     </row>
     <row r="2054" spans="1:4">
       <c r="A2054" t="s">
-        <v>1305</v>
+        <v>1334</v>
       </c>
       <c r="B2054" t="s">
-        <v>1317</v>
-[...1 lines deleted...]
-      <c r="C2054"/>
+        <v>7</v>
+      </c>
+      <c r="C2054" t="s">
+        <v>7</v>
+      </c>
       <c r="D2054" t="s">
-        <v>1315</v>
+        <v>722</v>
       </c>
     </row>
     <row r="2055" spans="1:4">
       <c r="A2055" t="s">
-        <v>1307</v>
+        <v>946</v>
       </c>
       <c r="B2055" t="s">
-        <v>1318</v>
-[...3 lines deleted...]
-      </c>
+        <v>337</v>
+      </c>
+      <c r="C2055"/>
       <c r="D2055" t="s">
-        <v>1309</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2056" spans="1:4">
       <c r="A2056" t="s">
-        <v>1305</v>
+        <v>946</v>
       </c>
       <c r="B2056" t="s">
-        <v>1319</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="C2056"/>
       <c r="D2056" t="s">
-        <v>127</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2057" spans="1:4">
       <c r="A2057" t="s">
-        <v>1305</v>
+        <v>946</v>
       </c>
       <c r="B2057" t="s">
-        <v>1320</v>
+        <v>339</v>
       </c>
       <c r="C2057"/>
       <c r="D2057" t="s">
-        <v>1315</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2058" spans="1:4">
       <c r="A2058" t="s">
-        <v>1305</v>
+        <v>946</v>
       </c>
       <c r="B2058" t="s">
-        <v>1321</v>
-[...3 lines deleted...]
-      </c>
+        <v>340</v>
+      </c>
+      <c r="C2058"/>
       <c r="D2058" t="s">
-        <v>169</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2059" spans="1:4">
       <c r="A2059" t="s">
-        <v>1305</v>
+        <v>946</v>
       </c>
       <c r="B2059" t="s">
-        <v>1322</v>
+        <v>341</v>
       </c>
       <c r="C2059"/>
       <c r="D2059" t="s">
-        <v>1315</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2060" spans="1:4">
       <c r="A2060" t="s">
-        <v>1307</v>
+        <v>946</v>
       </c>
       <c r="B2060" t="s">
-        <v>1323</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="C2060"/>
       <c r="D2060" t="s">
-        <v>1309</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2061" spans="1:4">
       <c r="A2061" t="s">
-        <v>1307</v>
+        <v>946</v>
       </c>
       <c r="B2061" t="s">
-        <v>1324</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2061"/>
       <c r="D2061" t="s">
-        <v>1309</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2062" spans="1:4">
       <c r="A2062" t="s">
-        <v>1307</v>
+        <v>1335</v>
       </c>
       <c r="B2062" t="s">
-        <v>1325</v>
+        <v>1336</v>
       </c>
       <c r="C2062" t="s">
-        <v>1326</v>
+        <v>1337</v>
       </c>
       <c r="D2062" t="s">
-        <v>1309</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2063" spans="1:4">
       <c r="A2063" t="s">
-        <v>1307</v>
+        <v>1335</v>
       </c>
       <c r="B2063" t="s">
-        <v>1327</v>
+        <v>1338</v>
       </c>
       <c r="C2063" t="s">
-        <v>1327</v>
+        <v>1339</v>
       </c>
       <c r="D2063" t="s">
-        <v>131</v>
+        <v>383</v>
       </c>
     </row>
     <row r="2064" spans="1:4">
       <c r="A2064" t="s">
-        <v>1305</v>
+        <v>1335</v>
       </c>
       <c r="B2064" t="s">
-        <v>246</v>
+        <v>1340</v>
       </c>
       <c r="C2064" t="s">
-        <v>247</v>
+        <v>1341</v>
       </c>
       <c r="D2064" t="s">
-        <v>169</v>
+        <v>383</v>
       </c>
     </row>
     <row r="2065" spans="1:4">
       <c r="A2065" t="s">
-        <v>1307</v>
+        <v>1335</v>
       </c>
       <c r="B2065" t="s">
-        <v>98</v>
+        <v>1342</v>
       </c>
       <c r="C2065" t="s">
-        <v>98</v>
+        <v>1343</v>
       </c>
       <c r="D2065" t="s">
-        <v>1328</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2066" spans="1:4">
       <c r="A2066" t="s">
-        <v>1305</v>
+        <v>1335</v>
       </c>
       <c r="B2066" t="s">
-        <v>248</v>
+        <v>1344</v>
       </c>
       <c r="C2066" t="s">
-        <v>248</v>
+        <v>1345</v>
       </c>
       <c r="D2066" t="s">
-        <v>169</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="2067" spans="1:4">
       <c r="A2067" t="s">
-        <v>1307</v>
+        <v>1335</v>
       </c>
       <c r="B2067" t="s">
-        <v>1329</v>
+        <v>266</v>
       </c>
       <c r="C2067" t="s">
-        <v>1329</v>
+        <v>1347</v>
       </c>
       <c r="D2067" t="s">
-        <v>112</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2068" spans="1:4">
       <c r="A2068" t="s">
-        <v>1307</v>
+        <v>1335</v>
       </c>
       <c r="B2068" t="s">
-        <v>1330</v>
+        <v>20</v>
       </c>
       <c r="C2068" t="s">
-        <v>1330</v>
+        <v>20</v>
       </c>
       <c r="D2068" t="s">
-        <v>176</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2069" spans="1:4">
       <c r="A2069" t="s">
-        <v>1307</v>
+        <v>1335</v>
       </c>
       <c r="B2069" t="s">
-        <v>1331</v>
+        <v>1348</v>
       </c>
       <c r="C2069" t="s">
-        <v>1332</v>
+        <v>1349</v>
       </c>
       <c r="D2069" t="s">
-        <v>722</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2070" spans="1:4">
       <c r="A2070" t="s">
-        <v>1307</v>
+        <v>1335</v>
       </c>
       <c r="B2070" t="s">
-        <v>1333</v>
+        <v>1350</v>
       </c>
       <c r="C2070" t="s">
-        <v>1333</v>
+        <v>1351</v>
       </c>
       <c r="D2070" t="s">
-        <v>1309</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2071" spans="1:4">
       <c r="A2071" t="s">
-        <v>1305</v>
+        <v>1335</v>
       </c>
       <c r="B2071" t="s">
-        <v>1036</v>
+        <v>1352</v>
       </c>
       <c r="C2071" t="s">
-        <v>1036</v>
+        <v>1353</v>
       </c>
       <c r="D2071" t="s">
-        <v>169</v>
+        <v>383</v>
       </c>
     </row>
     <row r="2072" spans="1:4">
       <c r="A2072" t="s">
-        <v>1305</v>
+        <v>1335</v>
       </c>
       <c r="B2072" t="s">
-        <v>77</v>
+        <v>1354</v>
       </c>
       <c r="C2072" t="s">
-        <v>77</v>
+        <v>1355</v>
       </c>
       <c r="D2072" t="s">
-        <v>169</v>
+        <v>383</v>
       </c>
     </row>
     <row r="2073" spans="1:4">
       <c r="A2073" t="s">
-        <v>1307</v>
+        <v>1356</v>
       </c>
       <c r="B2073" t="s">
-        <v>1334</v>
+        <v>1357</v>
       </c>
       <c r="C2073" t="s">
-        <v>1334</v>
+        <v>1358</v>
       </c>
       <c r="D2073" t="s">
-        <v>112</v>
+        <v>403</v>
       </c>
     </row>
     <row r="2074" spans="1:4">
       <c r="A2074" t="s">
-        <v>1305</v>
+        <v>1356</v>
       </c>
       <c r="B2074" t="s">
-        <v>1335</v>
+        <v>1359</v>
       </c>
       <c r="C2074" t="s">
-        <v>1335</v>
+        <v>1360</v>
       </c>
       <c r="D2074" t="s">
-        <v>169</v>
+        <v>403</v>
       </c>
     </row>
     <row r="2075" spans="1:4">
       <c r="A2075" t="s">
-        <v>1307</v>
+        <v>1356</v>
       </c>
       <c r="B2075" t="s">
-        <v>1336</v>
+        <v>1361</v>
       </c>
       <c r="C2075" t="s">
-        <v>1337</v>
+        <v>1362</v>
       </c>
       <c r="D2075" t="s">
-        <v>234</v>
+        <v>403</v>
       </c>
     </row>
     <row r="2076" spans="1:4">
       <c r="A2076" t="s">
-        <v>1305</v>
+        <v>1363</v>
       </c>
       <c r="B2076" t="s">
-        <v>1338</v>
+        <v>1364</v>
       </c>
       <c r="C2076" t="s">
-        <v>1338</v>
+        <v>1364</v>
       </c>
       <c r="D2076" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="2077" spans="1:4">
       <c r="A2077" t="s">
-        <v>1339</v>
+        <v>1365</v>
       </c>
       <c r="B2077" t="s">
-        <v>91</v>
+        <v>1366</v>
       </c>
       <c r="C2077" t="s">
-        <v>92</v>
+        <v>1366</v>
       </c>
       <c r="D2077" t="s">
-        <v>93</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="2078" spans="1:4">
       <c r="A2078" t="s">
-        <v>1339</v>
+        <v>1365</v>
       </c>
       <c r="B2078" t="s">
-        <v>94</v>
+        <v>1368</v>
       </c>
       <c r="C2078" t="s">
-        <v>95</v>
+        <v>1368</v>
       </c>
       <c r="D2078" t="s">
-        <v>93</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="2079" spans="1:4">
       <c r="A2079" t="s">
-        <v>1339</v>
+        <v>1365</v>
       </c>
       <c r="B2079" t="s">
-        <v>96</v>
+        <v>1369</v>
       </c>
       <c r="C2079" t="s">
-        <v>97</v>
+        <v>1369</v>
       </c>
       <c r="D2079" t="s">
-        <v>93</v>
+        <v>131</v>
       </c>
     </row>
     <row r="2080" spans="1:4">
       <c r="A2080" t="s">
-        <v>1339</v>
+        <v>1365</v>
       </c>
       <c r="B2080" t="s">
-        <v>98</v>
+        <v>1370</v>
       </c>
       <c r="C2080" t="s">
-        <v>98</v>
+        <v>1370</v>
       </c>
       <c r="D2080" t="s">
-        <v>93</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="2081" spans="1:4">
       <c r="A2081" t="s">
-        <v>1339</v>
+        <v>1365</v>
       </c>
       <c r="B2081" t="s">
-        <v>20</v>
+        <v>1371</v>
       </c>
       <c r="C2081" t="s">
-        <v>20</v>
+        <v>1371</v>
       </c>
       <c r="D2081" t="s">
-        <v>93</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="2082" spans="1:4">
       <c r="A2082" t="s">
-        <v>1340</v>
+        <v>1363</v>
       </c>
       <c r="B2082" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>1372</v>
+      </c>
+      <c r="C2082"/>
       <c r="D2082" t="s">
-        <v>93</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="2083" spans="1:4">
       <c r="A2083" t="s">
-        <v>1340</v>
+        <v>1363</v>
       </c>
       <c r="B2083" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>1374</v>
+      </c>
+      <c r="C2083"/>
       <c r="D2083" t="s">
-        <v>93</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="2084" spans="1:4">
       <c r="A2084" t="s">
-        <v>1340</v>
+        <v>1363</v>
       </c>
       <c r="B2084" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>1375</v>
+      </c>
+      <c r="C2084"/>
       <c r="D2084" t="s">
-        <v>93</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="2085" spans="1:4">
       <c r="A2085" t="s">
-        <v>1340</v>
+        <v>1365</v>
       </c>
       <c r="B2085" t="s">
-        <v>98</v>
+        <v>1376</v>
       </c>
       <c r="C2085" t="s">
-        <v>98</v>
+        <v>1376</v>
       </c>
       <c r="D2085" t="s">
-        <v>93</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="2086" spans="1:4">
       <c r="A2086" t="s">
-        <v>1340</v>
+        <v>1363</v>
       </c>
       <c r="B2086" t="s">
-        <v>20</v>
+        <v>1377</v>
       </c>
       <c r="C2086" t="s">
-        <v>20</v>
+        <v>1377</v>
       </c>
       <c r="D2086" t="s">
-        <v>93</v>
+        <v>127</v>
       </c>
     </row>
     <row r="2087" spans="1:4">
       <c r="A2087" t="s">
-        <v>1341</v>
+        <v>1363</v>
       </c>
       <c r="B2087" t="s">
-        <v>1342</v>
-[...3 lines deleted...]
-      </c>
+        <v>1378</v>
+      </c>
+      <c r="C2087"/>
       <c r="D2087" t="s">
-        <v>1025</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="2088" spans="1:4">
       <c r="A2088" t="s">
-        <v>1341</v>
+        <v>1363</v>
       </c>
       <c r="B2088" t="s">
-        <v>1344</v>
+        <v>1379</v>
       </c>
       <c r="C2088" t="s">
-        <v>1345</v>
+        <v>1379</v>
       </c>
       <c r="D2088" t="s">
-        <v>1025</v>
+        <v>169</v>
       </c>
     </row>
     <row r="2089" spans="1:4">
       <c r="A2089" t="s">
-        <v>1341</v>
+        <v>1363</v>
       </c>
       <c r="B2089" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>1380</v>
+      </c>
+      <c r="C2089"/>
       <c r="D2089" t="s">
-        <v>1025</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="2090" spans="1:4">
       <c r="A2090" t="s">
-        <v>1341</v>
+        <v>1365</v>
       </c>
       <c r="B2090" t="s">
-        <v>20</v>
+        <v>1381</v>
       </c>
       <c r="C2090" t="s">
-        <v>20</v>
+        <v>1381</v>
       </c>
       <c r="D2090" t="s">
-        <v>1025</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="2091" spans="1:4">
       <c r="A2091" t="s">
-        <v>1341</v>
+        <v>1365</v>
       </c>
       <c r="B2091" t="s">
-        <v>1346</v>
+        <v>1382</v>
       </c>
       <c r="C2091" t="s">
-        <v>1347</v>
+        <v>1382</v>
       </c>
       <c r="D2091" t="s">
-        <v>1025</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="2092" spans="1:4">
       <c r="A2092" t="s">
-        <v>1341</v>
+        <v>1365</v>
       </c>
       <c r="B2092" t="s">
-        <v>1348</v>
+        <v>1383</v>
       </c>
       <c r="C2092" t="s">
-        <v>1349</v>
+        <v>1384</v>
       </c>
       <c r="D2092" t="s">
-        <v>1025</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="2093" spans="1:4">
       <c r="A2093" t="s">
-        <v>1350</v>
+        <v>1365</v>
       </c>
       <c r="B2093" t="s">
-        <v>1351</v>
+        <v>1385</v>
       </c>
       <c r="C2093" t="s">
-        <v>1352</v>
+        <v>1385</v>
       </c>
       <c r="D2093" t="s">
-        <v>1025</v>
+        <v>131</v>
       </c>
     </row>
     <row r="2094" spans="1:4">
       <c r="A2094" t="s">
-        <v>1350</v>
+        <v>1363</v>
       </c>
       <c r="B2094" t="s">
-        <v>1353</v>
+        <v>246</v>
       </c>
       <c r="C2094" t="s">
-        <v>1354</v>
+        <v>247</v>
       </c>
       <c r="D2094" t="s">
-        <v>1025</v>
+        <v>169</v>
       </c>
     </row>
     <row r="2095" spans="1:4">
       <c r="A2095" t="s">
-        <v>1350</v>
+        <v>1365</v>
       </c>
       <c r="B2095" t="s">
         <v>98</v>
       </c>
       <c r="C2095" t="s">
-        <v>1355</v>
+        <v>98</v>
       </c>
       <c r="D2095" t="s">
-        <v>1025</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="2096" spans="1:4">
       <c r="A2096" t="s">
-        <v>1350</v>
+        <v>1363</v>
       </c>
       <c r="B2096" t="s">
-        <v>20</v>
+        <v>248</v>
       </c>
       <c r="C2096" t="s">
-        <v>20</v>
+        <v>248</v>
       </c>
       <c r="D2096" t="s">
-        <v>1162</v>
+        <v>169</v>
       </c>
     </row>
     <row r="2097" spans="1:4">
       <c r="A2097" t="s">
-        <v>1350</v>
+        <v>1365</v>
       </c>
       <c r="B2097" t="s">
-        <v>497</v>
+        <v>1387</v>
       </c>
       <c r="C2097" t="s">
-        <v>497</v>
+        <v>1387</v>
       </c>
       <c r="D2097" t="s">
-        <v>428</v>
+        <v>112</v>
       </c>
     </row>
     <row r="2098" spans="1:4">
       <c r="A2098" t="s">
-        <v>1350</v>
+        <v>1365</v>
       </c>
       <c r="B2098" t="s">
-        <v>77</v>
+        <v>1388</v>
       </c>
       <c r="C2098" t="s">
-        <v>1356</v>
+        <v>1388</v>
       </c>
       <c r="D2098" t="s">
-        <v>1025</v>
+        <v>176</v>
       </c>
     </row>
     <row r="2099" spans="1:4">
       <c r="A2099" t="s">
-        <v>1357</v>
+        <v>1365</v>
       </c>
       <c r="B2099" t="s">
-        <v>1358</v>
+        <v>1389</v>
       </c>
       <c r="C2099" t="s">
-        <v>1359</v>
+        <v>1390</v>
       </c>
       <c r="D2099" t="s">
-        <v>169</v>
+        <v>722</v>
       </c>
     </row>
     <row r="2100" spans="1:4">
       <c r="A2100" t="s">
-        <v>1357</v>
+        <v>1365</v>
       </c>
       <c r="B2100" t="s">
-        <v>1360</v>
+        <v>1391</v>
       </c>
       <c r="C2100" t="s">
-        <v>1361</v>
+        <v>1391</v>
       </c>
       <c r="D2100" t="s">
-        <v>169</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="2101" spans="1:4">
       <c r="A2101" t="s">
-        <v>1357</v>
+        <v>1363</v>
       </c>
       <c r="B2101" t="s">
-        <v>98</v>
+        <v>1093</v>
       </c>
       <c r="C2101" t="s">
-        <v>1362</v>
+        <v>1093</v>
       </c>
       <c r="D2101" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="2102" spans="1:4">
       <c r="A2102" t="s">
-        <v>1357</v>
+        <v>1363</v>
       </c>
       <c r="B2102" t="s">
-        <v>20</v>
+        <v>77</v>
       </c>
       <c r="C2102" t="s">
-        <v>20</v>
+        <v>77</v>
       </c>
       <c r="D2102" t="s">
-        <v>140</v>
+        <v>169</v>
       </c>
     </row>
     <row r="2103" spans="1:4">
       <c r="A2103" t="s">
-        <v>1357</v>
+        <v>1365</v>
       </c>
       <c r="B2103" t="s">
-        <v>77</v>
+        <v>1392</v>
       </c>
       <c r="C2103" t="s">
-        <v>1363</v>
+        <v>1392</v>
       </c>
       <c r="D2103" t="s">
-        <v>722</v>
+        <v>112</v>
       </c>
     </row>
     <row r="2104" spans="1:4">
       <c r="A2104" t="s">
-        <v>1364</v>
+        <v>1363</v>
       </c>
       <c r="B2104" t="s">
-        <v>91</v>
+        <v>1393</v>
       </c>
       <c r="C2104" t="s">
-        <v>92</v>
+        <v>1393</v>
       </c>
       <c r="D2104" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
     </row>
     <row r="2105" spans="1:4">
       <c r="A2105" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="B2105" t="s">
-        <v>94</v>
+        <v>1394</v>
       </c>
       <c r="C2105" t="s">
-        <v>95</v>
+        <v>1395</v>
       </c>
       <c r="D2105" t="s">
-        <v>93</v>
+        <v>234</v>
       </c>
     </row>
     <row r="2106" spans="1:4">
       <c r="A2106" t="s">
-        <v>1364</v>
+        <v>1363</v>
       </c>
       <c r="B2106" t="s">
-        <v>96</v>
+        <v>1396</v>
       </c>
       <c r="C2106" t="s">
-        <v>97</v>
+        <v>1396</v>
       </c>
       <c r="D2106" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
     </row>
     <row r="2107" spans="1:4">
       <c r="A2107" t="s">
-        <v>1364</v>
+        <v>1397</v>
       </c>
       <c r="B2107" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="C2107" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="D2107" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2108" spans="1:4">
       <c r="A2108" t="s">
-        <v>1364</v>
+        <v>1397</v>
       </c>
       <c r="B2108" t="s">
-        <v>20</v>
+        <v>94</v>
       </c>
       <c r="C2108" t="s">
-        <v>20</v>
+        <v>95</v>
       </c>
       <c r="D2108" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2109" spans="1:4">
       <c r="A2109" t="s">
-        <v>1365</v>
+        <v>1397</v>
       </c>
       <c r="B2109" t="s">
-        <v>1366</v>
+        <v>96</v>
       </c>
       <c r="C2109" t="s">
-        <v>1210</v>
+        <v>97</v>
       </c>
       <c r="D2109" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2110" spans="1:4">
       <c r="A2110" t="s">
-        <v>1365</v>
+        <v>1397</v>
       </c>
       <c r="B2110" t="s">
-        <v>1367</v>
+        <v>98</v>
       </c>
       <c r="C2110" t="s">
-        <v>1211</v>
+        <v>98</v>
       </c>
       <c r="D2110" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2111" spans="1:4">
       <c r="A2111" t="s">
-        <v>1365</v>
+        <v>1397</v>
       </c>
       <c r="B2111" t="s">
-        <v>98</v>
+        <v>20</v>
       </c>
       <c r="C2111" t="s">
-        <v>98</v>
+        <v>20</v>
       </c>
       <c r="D2111" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2112" spans="1:4">
       <c r="A2112" t="s">
-        <v>1368</v>
+        <v>1398</v>
       </c>
       <c r="B2112" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C2112"/>
+        <v>91</v>
+      </c>
+      <c r="C2112" t="s">
+        <v>92</v>
+      </c>
       <c r="D2112" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2113" spans="1:4">
       <c r="A2113" t="s">
-        <v>1368</v>
+        <v>1398</v>
       </c>
       <c r="B2113" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C2113"/>
+        <v>94</v>
+      </c>
+      <c r="C2113" t="s">
+        <v>95</v>
+      </c>
       <c r="D2113" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2114" spans="1:4">
       <c r="A2114" t="s">
-        <v>1368</v>
+        <v>1398</v>
       </c>
       <c r="B2114" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C2114"/>
+        <v>96</v>
+      </c>
+      <c r="C2114" t="s">
+        <v>97</v>
+      </c>
       <c r="D2114" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2115" spans="1:4">
       <c r="A2115" t="s">
-        <v>1368</v>
+        <v>1398</v>
       </c>
       <c r="B2115" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C2115"/>
+        <v>98</v>
+      </c>
+      <c r="C2115" t="s">
+        <v>98</v>
+      </c>
       <c r="D2115" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2116" spans="1:4">
       <c r="A2116" t="s">
-        <v>1369</v>
+        <v>1398</v>
       </c>
       <c r="B2116" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C2116"/>
+        <v>20</v>
+      </c>
+      <c r="C2116" t="s">
+        <v>20</v>
+      </c>
       <c r="D2116" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2117" spans="1:4">
       <c r="A2117" t="s">
-        <v>1369</v>
+        <v>1399</v>
       </c>
       <c r="B2117" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C2117"/>
+        <v>1400</v>
+      </c>
+      <c r="C2117" t="s">
+        <v>1401</v>
+      </c>
       <c r="D2117" t="s">
-        <v>17</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="2118" spans="1:4">
       <c r="A2118" t="s">
-        <v>1369</v>
+        <v>1399</v>
       </c>
       <c r="B2118" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C2118"/>
+        <v>1402</v>
+      </c>
+      <c r="C2118" t="s">
+        <v>1403</v>
+      </c>
       <c r="D2118" t="s">
-        <v>17</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="2119" spans="1:4">
       <c r="A2119" t="s">
-        <v>1369</v>
+        <v>1399</v>
       </c>
       <c r="B2119" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C2119"/>
+        <v>1404</v>
+      </c>
+      <c r="C2119" t="s">
+        <v>1405</v>
+      </c>
       <c r="D2119" t="s">
-        <v>17</v>
+        <v>726</v>
       </c>
     </row>
     <row r="2120" spans="1:4">
       <c r="A2120" t="s">
-        <v>1370</v>
+        <v>1399</v>
       </c>
       <c r="B2120" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C2120"/>
+        <v>98</v>
+      </c>
+      <c r="C2120" t="s">
+        <v>98</v>
+      </c>
       <c r="D2120" t="s">
-        <v>17</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="2121" spans="1:4">
       <c r="A2121" t="s">
-        <v>1370</v>
+        <v>1399</v>
       </c>
       <c r="B2121" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C2121"/>
+        <v>20</v>
+      </c>
+      <c r="C2121" t="s">
+        <v>20</v>
+      </c>
       <c r="D2121" t="s">
-        <v>17</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="2122" spans="1:4">
       <c r="A2122" t="s">
-        <v>1370</v>
+        <v>1399</v>
       </c>
       <c r="B2122" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C2122"/>
+        <v>1406</v>
+      </c>
+      <c r="C2122" t="s">
+        <v>1407</v>
+      </c>
       <c r="D2122" t="s">
-        <v>17</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="2123" spans="1:4">
       <c r="A2123" t="s">
-        <v>1370</v>
+        <v>1399</v>
       </c>
       <c r="B2123" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C2123"/>
+        <v>1408</v>
+      </c>
+      <c r="C2123" t="s">
+        <v>1409</v>
+      </c>
       <c r="D2123" t="s">
-        <v>17</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="2124" spans="1:4">
       <c r="A2124" t="s">
-        <v>1370</v>
+        <v>1410</v>
       </c>
       <c r="B2124" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C2124"/>
+        <v>1411</v>
+      </c>
+      <c r="C2124" t="s">
+        <v>1412</v>
+      </c>
       <c r="D2124" t="s">
-        <v>17</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="2125" spans="1:4">
       <c r="A2125" t="s">
-        <v>1370</v>
+        <v>1410</v>
       </c>
       <c r="B2125" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C2125"/>
+        <v>1413</v>
+      </c>
+      <c r="C2125" t="s">
+        <v>1414</v>
+      </c>
       <c r="D2125" t="s">
-        <v>17</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="2126" spans="1:4">
       <c r="A2126" t="s">
-        <v>1370</v>
+        <v>1410</v>
       </c>
       <c r="B2126" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C2126"/>
+        <v>98</v>
+      </c>
+      <c r="C2126" t="s">
+        <v>1415</v>
+      </c>
       <c r="D2126" t="s">
-        <v>17</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="2127" spans="1:4">
       <c r="A2127" t="s">
-        <v>1371</v>
+        <v>1410</v>
       </c>
       <c r="B2127" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C2127"/>
+        <v>20</v>
+      </c>
+      <c r="C2127" t="s">
+        <v>20</v>
+      </c>
       <c r="D2127" t="s">
-        <v>17</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="2128" spans="1:4">
       <c r="A2128" t="s">
-        <v>1371</v>
+        <v>1410</v>
       </c>
       <c r="B2128" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C2128"/>
+        <v>497</v>
+      </c>
+      <c r="C2128" t="s">
+        <v>497</v>
+      </c>
       <c r="D2128" t="s">
-        <v>17</v>
+        <v>428</v>
       </c>
     </row>
     <row r="2129" spans="1:4">
       <c r="A2129" t="s">
-        <v>1371</v>
+        <v>1410</v>
       </c>
       <c r="B2129" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C2129"/>
+        <v>77</v>
+      </c>
+      <c r="C2129" t="s">
+        <v>1416</v>
+      </c>
       <c r="D2129" t="s">
-        <v>17</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="2130" spans="1:4">
       <c r="A2130" t="s">
-        <v>1371</v>
+        <v>1417</v>
       </c>
       <c r="B2130" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C2130"/>
+        <v>1418</v>
+      </c>
+      <c r="C2130" t="s">
+        <v>1419</v>
+      </c>
       <c r="D2130" t="s">
-        <v>17</v>
+        <v>169</v>
       </c>
     </row>
     <row r="2131" spans="1:4">
       <c r="A2131" t="s">
-        <v>1372</v>
+        <v>1417</v>
       </c>
       <c r="B2131" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C2131"/>
+        <v>1420</v>
+      </c>
+      <c r="C2131" t="s">
+        <v>1421</v>
+      </c>
       <c r="D2131" t="s">
-        <v>17</v>
+        <v>169</v>
       </c>
     </row>
     <row r="2132" spans="1:4">
       <c r="A2132" t="s">
-        <v>1372</v>
+        <v>1417</v>
       </c>
       <c r="B2132" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C2132"/>
+        <v>98</v>
+      </c>
+      <c r="C2132" t="s">
+        <v>1422</v>
+      </c>
       <c r="D2132" t="s">
-        <v>17</v>
+        <v>169</v>
       </c>
     </row>
     <row r="2133" spans="1:4">
       <c r="A2133" t="s">
-        <v>1372</v>
+        <v>1417</v>
       </c>
       <c r="B2133" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C2133"/>
+        <v>20</v>
+      </c>
+      <c r="C2133" t="s">
+        <v>20</v>
+      </c>
       <c r="D2133" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
     </row>
     <row r="2134" spans="1:4">
       <c r="A2134" t="s">
-        <v>1372</v>
+        <v>1417</v>
       </c>
       <c r="B2134" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C2134"/>
+        <v>77</v>
+      </c>
+      <c r="C2134" t="s">
+        <v>1423</v>
+      </c>
       <c r="D2134" t="s">
-        <v>17</v>
+        <v>722</v>
       </c>
     </row>
     <row r="2135" spans="1:4">
       <c r="A2135" t="s">
-        <v>1373</v>
+        <v>1424</v>
       </c>
       <c r="B2135" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C2135"/>
+        <v>91</v>
+      </c>
+      <c r="C2135" t="s">
+        <v>92</v>
+      </c>
       <c r="D2135" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2136" spans="1:4">
       <c r="A2136" t="s">
-        <v>1373</v>
+        <v>1424</v>
       </c>
       <c r="B2136" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C2136"/>
+        <v>94</v>
+      </c>
+      <c r="C2136" t="s">
+        <v>95</v>
+      </c>
       <c r="D2136" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2137" spans="1:4">
       <c r="A2137" t="s">
-        <v>1373</v>
+        <v>1424</v>
       </c>
       <c r="B2137" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C2137"/>
+        <v>96</v>
+      </c>
+      <c r="C2137" t="s">
+        <v>97</v>
+      </c>
       <c r="D2137" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2138" spans="1:4">
       <c r="A2138" t="s">
-        <v>1373</v>
+        <v>1424</v>
       </c>
       <c r="B2138" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C2138"/>
+        <v>98</v>
+      </c>
+      <c r="C2138" t="s">
+        <v>98</v>
+      </c>
       <c r="D2138" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2139" spans="1:4">
       <c r="A2139" t="s">
-        <v>1373</v>
+        <v>1424</v>
       </c>
       <c r="B2139" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C2139"/>
+        <v>20</v>
+      </c>
+      <c r="C2139" t="s">
+        <v>20</v>
+      </c>
       <c r="D2139" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2140" spans="1:4">
       <c r="A2140" t="s">
-        <v>1373</v>
+        <v>1425</v>
       </c>
       <c r="B2140" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C2140"/>
+        <v>1426</v>
+      </c>
+      <c r="C2140" t="s">
+        <v>1269</v>
+      </c>
       <c r="D2140" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2141" spans="1:4">
       <c r="A2141" t="s">
-        <v>1373</v>
+        <v>1425</v>
       </c>
       <c r="B2141" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C2141"/>
+        <v>1427</v>
+      </c>
+      <c r="C2141" t="s">
+        <v>1270</v>
+      </c>
       <c r="D2141" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2142" spans="1:4">
       <c r="A2142" t="s">
-        <v>1374</v>
+        <v>1425</v>
       </c>
       <c r="B2142" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="C2142" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="D2142" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2143" spans="1:4">
       <c r="A2143" t="s">
-        <v>1374</v>
+        <v>1428</v>
       </c>
       <c r="B2143" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C2143"/>
       <c r="D2143" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2144" spans="1:4">
       <c r="A2144" t="s">
-        <v>1374</v>
+        <v>1428</v>
       </c>
       <c r="B2144" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C2144"/>
       <c r="D2144" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2145" spans="1:4">
       <c r="A2145" t="s">
-        <v>1374</v>
+        <v>1428</v>
       </c>
       <c r="B2145" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C2145"/>
       <c r="D2145" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2146" spans="1:4">
       <c r="A2146" t="s">
-        <v>1374</v>
+        <v>1428</v>
       </c>
       <c r="B2146" t="s">
         <v>20</v>
       </c>
-      <c r="C2146" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C2146"/>
       <c r="D2146" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2147" spans="1:4">
       <c r="A2147" t="s">
-        <v>1375</v>
+        <v>1429</v>
       </c>
       <c r="B2147" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C2147"/>
       <c r="D2147" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2148" spans="1:4">
       <c r="A2148" t="s">
-        <v>1375</v>
+        <v>1429</v>
       </c>
       <c r="B2148" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C2148"/>
       <c r="D2148" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2149" spans="1:4">
       <c r="A2149" t="s">
-        <v>1375</v>
+        <v>1429</v>
       </c>
       <c r="B2149" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C2149"/>
       <c r="D2149" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2150" spans="1:4">
       <c r="A2150" t="s">
-        <v>1375</v>
+        <v>1429</v>
       </c>
       <c r="B2150" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2150"/>
       <c r="D2150" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2151" spans="1:4">
       <c r="A2151" t="s">
-        <v>1375</v>
+        <v>1430</v>
       </c>
       <c r="B2151" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="C2151"/>
       <c r="D2151" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2152" spans="1:4">
       <c r="A2152" t="s">
-        <v>397</v>
+        <v>1430</v>
       </c>
       <c r="B2152" t="s">
-        <v>337</v>
+        <v>24</v>
       </c>
       <c r="C2152"/>
       <c r="D2152" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2153" spans="1:4">
       <c r="A2153" t="s">
-        <v>397</v>
+        <v>1430</v>
       </c>
       <c r="B2153" t="s">
-        <v>338</v>
+        <v>25</v>
       </c>
       <c r="C2153"/>
       <c r="D2153" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2154" spans="1:4">
       <c r="A2154" t="s">
-        <v>397</v>
+        <v>1430</v>
       </c>
       <c r="B2154" t="s">
-        <v>339</v>
+        <v>26</v>
       </c>
       <c r="C2154"/>
       <c r="D2154" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2155" spans="1:4">
       <c r="A2155" t="s">
-        <v>397</v>
+        <v>1430</v>
       </c>
       <c r="B2155" t="s">
-        <v>340</v>
+        <v>27</v>
       </c>
       <c r="C2155"/>
       <c r="D2155" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2156" spans="1:4">
       <c r="A2156" t="s">
-        <v>397</v>
+        <v>1430</v>
       </c>
       <c r="B2156" t="s">
-        <v>341</v>
+        <v>28</v>
       </c>
       <c r="C2156"/>
       <c r="D2156" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2157" spans="1:4">
       <c r="A2157" t="s">
-        <v>397</v>
+        <v>1430</v>
       </c>
       <c r="B2157" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="C2157"/>
       <c r="D2157" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2158" spans="1:4">
       <c r="A2158" t="s">
-        <v>397</v>
+        <v>1431</v>
       </c>
       <c r="B2158" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C2158"/>
       <c r="D2158" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2159" spans="1:4">
       <c r="A2159" t="s">
-        <v>1376</v>
+        <v>1431</v>
       </c>
       <c r="B2159" t="s">
-        <v>305</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C2159"/>
       <c r="D2159" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2160" spans="1:4">
       <c r="A2160" t="s">
-        <v>1376</v>
+        <v>1431</v>
       </c>
       <c r="B2160" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C2160"/>
       <c r="D2160" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2161" spans="1:4">
       <c r="A2161" t="s">
-        <v>1376</v>
+        <v>1431</v>
       </c>
       <c r="B2161" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2161"/>
       <c r="D2161" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2162" spans="1:4">
       <c r="A2162" t="s">
-        <v>1376</v>
+        <v>1432</v>
       </c>
       <c r="B2162" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C2162"/>
       <c r="D2162" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2163" spans="1:4">
       <c r="A2163" t="s">
-        <v>1376</v>
+        <v>1432</v>
       </c>
       <c r="B2163" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C2163"/>
       <c r="D2163" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2164" spans="1:4">
       <c r="A2164" t="s">
-        <v>1376</v>
+        <v>1432</v>
       </c>
       <c r="B2164" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C2164"/>
       <c r="D2164" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2165" spans="1:4">
       <c r="A2165" t="s">
-        <v>1376</v>
+        <v>1432</v>
       </c>
       <c r="B2165" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2165"/>
       <c r="D2165" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2166" spans="1:4">
       <c r="A2166" t="s">
-        <v>1376</v>
+        <v>1433</v>
       </c>
       <c r="B2166" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="C2166"/>
       <c r="D2166" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2167" spans="1:4">
       <c r="A2167" t="s">
-        <v>1376</v>
+        <v>1433</v>
       </c>
       <c r="B2167" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="C2167"/>
       <c r="D2167" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2168" spans="1:4">
       <c r="A2168" t="s">
-        <v>1376</v>
+        <v>1433</v>
       </c>
       <c r="B2168" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="C2168"/>
       <c r="D2168" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2169" spans="1:4">
       <c r="A2169" t="s">
-        <v>1376</v>
+        <v>1433</v>
       </c>
       <c r="B2169" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="C2169"/>
       <c r="D2169" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2170" spans="1:4">
       <c r="A2170" t="s">
-        <v>1376</v>
+        <v>1433</v>
       </c>
       <c r="B2170" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="C2170"/>
       <c r="D2170" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2171" spans="1:4">
       <c r="A2171" t="s">
-        <v>1376</v>
+        <v>1433</v>
       </c>
       <c r="B2171" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="C2171"/>
       <c r="D2171" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2172" spans="1:4">
       <c r="A2172" t="s">
-        <v>1376</v>
+        <v>1433</v>
       </c>
       <c r="B2172" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2172"/>
       <c r="D2172" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2173" spans="1:4">
       <c r="A2173" t="s">
-        <v>1376</v>
+        <v>1434</v>
       </c>
       <c r="B2173" t="s">
-        <v>19</v>
+        <v>91</v>
       </c>
       <c r="C2173" t="s">
-        <v>888</v>
+        <v>92</v>
       </c>
       <c r="D2173" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2174" spans="1:4">
       <c r="A2174" t="s">
-        <v>1376</v>
+        <v>1434</v>
       </c>
       <c r="B2174" t="s">
-        <v>55</v>
+        <v>94</v>
       </c>
       <c r="C2174" t="s">
-        <v>889</v>
+        <v>95</v>
       </c>
       <c r="D2174" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2175" spans="1:4">
       <c r="A2175" t="s">
-        <v>1376</v>
+        <v>1434</v>
       </c>
       <c r="B2175" t="s">
-        <v>57</v>
+        <v>96</v>
       </c>
       <c r="C2175" t="s">
-        <v>890</v>
+        <v>97</v>
       </c>
       <c r="D2175" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2176" spans="1:4">
       <c r="A2176" t="s">
-        <v>1376</v>
+        <v>1434</v>
       </c>
       <c r="B2176" t="s">
-        <v>59</v>
+        <v>98</v>
       </c>
       <c r="C2176" t="s">
-        <v>891</v>
+        <v>98</v>
       </c>
       <c r="D2176" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2177" spans="1:4">
       <c r="A2177" t="s">
-        <v>1376</v>
+        <v>1434</v>
       </c>
       <c r="B2177" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="C2177" t="s">
-        <v>892</v>
+        <v>20</v>
       </c>
       <c r="D2177" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2178" spans="1:4">
       <c r="A2178" t="s">
-        <v>1376</v>
+        <v>1435</v>
       </c>
       <c r="B2178" t="s">
-        <v>63</v>
+        <v>91</v>
       </c>
       <c r="C2178" t="s">
-        <v>893</v>
+        <v>92</v>
       </c>
       <c r="D2178" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2179" spans="1:4">
       <c r="A2179" t="s">
-        <v>1376</v>
+        <v>1435</v>
       </c>
       <c r="B2179" t="s">
-        <v>65</v>
+        <v>94</v>
       </c>
       <c r="C2179" t="s">
-        <v>872</v>
+        <v>95</v>
       </c>
       <c r="D2179" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2180" spans="1:4">
       <c r="A2180" t="s">
-        <v>1376</v>
+        <v>1435</v>
       </c>
       <c r="B2180" t="s">
-        <v>20</v>
+        <v>96</v>
       </c>
       <c r="C2180" t="s">
-        <v>20</v>
+        <v>97</v>
       </c>
       <c r="D2180" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2181" spans="1:4">
       <c r="A2181" t="s">
-        <v>1377</v>
+        <v>1435</v>
       </c>
       <c r="B2181" t="s">
-        <v>305</v>
+        <v>98</v>
       </c>
       <c r="C2181" t="s">
-        <v>874</v>
+        <v>98</v>
       </c>
       <c r="D2181" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2182" spans="1:4">
       <c r="A2182" t="s">
-        <v>1377</v>
+        <v>1435</v>
       </c>
       <c r="B2182" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C2182" t="s">
-        <v>875</v>
+        <v>20</v>
       </c>
       <c r="D2182" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2183" spans="1:4">
       <c r="A2183" t="s">
-        <v>1377</v>
+        <v>397</v>
       </c>
       <c r="B2183" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>337</v>
+      </c>
+      <c r="C2183"/>
       <c r="D2183" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2184" spans="1:4">
       <c r="A2184" t="s">
-        <v>1377</v>
+        <v>397</v>
       </c>
       <c r="B2184" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="C2184"/>
       <c r="D2184" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2185" spans="1:4">
       <c r="A2185" t="s">
-        <v>1377</v>
+        <v>397</v>
       </c>
       <c r="B2185" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>339</v>
+      </c>
+      <c r="C2185"/>
       <c r="D2185" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2186" spans="1:4">
       <c r="A2186" t="s">
-        <v>1377</v>
+        <v>397</v>
       </c>
       <c r="B2186" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>340</v>
+      </c>
+      <c r="C2186"/>
       <c r="D2186" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2187" spans="1:4">
       <c r="A2187" t="s">
-        <v>1377</v>
+        <v>397</v>
       </c>
       <c r="B2187" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>341</v>
+      </c>
+      <c r="C2187"/>
       <c r="D2187" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2188" spans="1:4">
       <c r="A2188" t="s">
-        <v>1377</v>
+        <v>397</v>
       </c>
       <c r="B2188" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="C2188"/>
       <c r="D2188" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2189" spans="1:4">
       <c r="A2189" t="s">
-        <v>1377</v>
+        <v>397</v>
       </c>
       <c r="B2189" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2189"/>
       <c r="D2189" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2190" spans="1:4">
       <c r="A2190" t="s">
-        <v>1377</v>
+        <v>1436</v>
       </c>
       <c r="B2190" t="s">
-        <v>45</v>
+        <v>305</v>
       </c>
       <c r="C2190" t="s">
-        <v>883</v>
+        <v>905</v>
       </c>
       <c r="D2190" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2191" spans="1:4">
       <c r="A2191" t="s">
-        <v>1377</v>
+        <v>1436</v>
       </c>
       <c r="B2191" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="C2191" t="s">
-        <v>884</v>
+        <v>906</v>
       </c>
       <c r="D2191" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2192" spans="1:4">
       <c r="A2192" t="s">
-        <v>1377</v>
+        <v>1436</v>
       </c>
       <c r="B2192" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="C2192" t="s">
-        <v>885</v>
+        <v>907</v>
       </c>
       <c r="D2192" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2193" spans="1:4">
       <c r="A2193" t="s">
-        <v>1377</v>
+        <v>1436</v>
       </c>
       <c r="B2193" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="C2193" t="s">
-        <v>886</v>
+        <v>908</v>
       </c>
       <c r="D2193" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2194" spans="1:4">
       <c r="A2194" t="s">
-        <v>1377</v>
+        <v>1436</v>
       </c>
       <c r="B2194" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C2194" t="s">
-        <v>887</v>
+        <v>909</v>
       </c>
       <c r="D2194" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2195" spans="1:4">
       <c r="A2195" t="s">
-        <v>1377</v>
+        <v>1436</v>
       </c>
       <c r="B2195" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="C2195" t="s">
-        <v>888</v>
+        <v>910</v>
       </c>
       <c r="D2195" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2196" spans="1:4">
       <c r="A2196" t="s">
-        <v>1377</v>
+        <v>1436</v>
       </c>
       <c r="B2196" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="C2196" t="s">
-        <v>889</v>
+        <v>911</v>
       </c>
       <c r="D2196" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2197" spans="1:4">
       <c r="A2197" t="s">
-        <v>1377</v>
+        <v>1436</v>
       </c>
       <c r="B2197" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="C2197" t="s">
-        <v>890</v>
+        <v>912</v>
       </c>
       <c r="D2197" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2198" spans="1:4">
       <c r="A2198" t="s">
-        <v>1377</v>
+        <v>1436</v>
       </c>
       <c r="B2198" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="C2198" t="s">
-        <v>891</v>
+        <v>913</v>
       </c>
       <c r="D2198" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2199" spans="1:4">
       <c r="A2199" t="s">
-        <v>1377</v>
+        <v>1436</v>
       </c>
       <c r="B2199" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="C2199" t="s">
-        <v>892</v>
+        <v>914</v>
       </c>
       <c r="D2199" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2200" spans="1:4">
       <c r="A2200" t="s">
-        <v>1377</v>
+        <v>1436</v>
       </c>
       <c r="B2200" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="C2200" t="s">
-        <v>893</v>
+        <v>915</v>
       </c>
       <c r="D2200" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2201" spans="1:4">
       <c r="A2201" t="s">
-        <v>1377</v>
+        <v>1436</v>
       </c>
       <c r="B2201" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="C2201" t="s">
-        <v>872</v>
+        <v>916</v>
       </c>
       <c r="D2201" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2202" spans="1:4">
       <c r="A2202" t="s">
-        <v>1377</v>
+        <v>1436</v>
       </c>
       <c r="B2202" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C2202" t="s">
-        <v>20</v>
+        <v>917</v>
       </c>
       <c r="D2202" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2203" spans="1:4">
       <c r="A2203" t="s">
-        <v>1378</v>
+        <v>1436</v>
       </c>
       <c r="B2203" t="s">
-        <v>305</v>
+        <v>52</v>
       </c>
       <c r="C2203" t="s">
-        <v>874</v>
+        <v>918</v>
       </c>
       <c r="D2203" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2204" spans="1:4">
       <c r="A2204" t="s">
-        <v>1378</v>
+        <v>1436</v>
       </c>
       <c r="B2204" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C2204" t="s">
-        <v>875</v>
+        <v>919</v>
       </c>
       <c r="D2204" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2205" spans="1:4">
       <c r="A2205" t="s">
-        <v>1378</v>
+        <v>1436</v>
       </c>
       <c r="B2205" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="C2205" t="s">
-        <v>876</v>
+        <v>920</v>
       </c>
       <c r="D2205" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2206" spans="1:4">
       <c r="A2206" t="s">
-        <v>1378</v>
+        <v>1436</v>
       </c>
       <c r="B2206" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="C2206" t="s">
-        <v>877</v>
+        <v>921</v>
       </c>
       <c r="D2206" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2207" spans="1:4">
       <c r="A2207" t="s">
-        <v>1378</v>
+        <v>1436</v>
       </c>
       <c r="B2207" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="C2207" t="s">
-        <v>878</v>
+        <v>922</v>
       </c>
       <c r="D2207" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2208" spans="1:4">
       <c r="A2208" t="s">
-        <v>1378</v>
+        <v>1436</v>
       </c>
       <c r="B2208" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="C2208" t="s">
-        <v>879</v>
+        <v>923</v>
       </c>
       <c r="D2208" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2209" spans="1:4">
       <c r="A2209" t="s">
-        <v>1378</v>
+        <v>1436</v>
       </c>
       <c r="B2209" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="C2209" t="s">
-        <v>880</v>
+        <v>924</v>
       </c>
       <c r="D2209" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2210" spans="1:4">
       <c r="A2210" t="s">
-        <v>1378</v>
+        <v>1436</v>
       </c>
       <c r="B2210" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="C2210" t="s">
-        <v>881</v>
+        <v>903</v>
       </c>
       <c r="D2210" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2211" spans="1:4">
       <c r="A2211" t="s">
-        <v>1378</v>
+        <v>1436</v>
       </c>
       <c r="B2211" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="C2211" t="s">
-        <v>882</v>
+        <v>20</v>
       </c>
       <c r="D2211" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2212" spans="1:4">
       <c r="A2212" t="s">
-        <v>1378</v>
+        <v>1437</v>
       </c>
       <c r="B2212" t="s">
-        <v>45</v>
+        <v>305</v>
       </c>
       <c r="C2212" t="s">
-        <v>883</v>
+        <v>905</v>
       </c>
       <c r="D2212" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2213" spans="1:4">
       <c r="A2213" t="s">
-        <v>1378</v>
+        <v>1437</v>
       </c>
       <c r="B2213" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="C2213" t="s">
-        <v>884</v>
+        <v>906</v>
       </c>
       <c r="D2213" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2214" spans="1:4">
       <c r="A2214" t="s">
-        <v>1378</v>
+        <v>1437</v>
       </c>
       <c r="B2214" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="C2214" t="s">
-        <v>885</v>
+        <v>907</v>
       </c>
       <c r="D2214" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2215" spans="1:4">
       <c r="A2215" t="s">
-        <v>1378</v>
+        <v>1437</v>
       </c>
       <c r="B2215" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="C2215" t="s">
-        <v>886</v>
+        <v>908</v>
       </c>
       <c r="D2215" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2216" spans="1:4">
       <c r="A2216" t="s">
-        <v>1378</v>
+        <v>1437</v>
       </c>
       <c r="B2216" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C2216" t="s">
-        <v>887</v>
+        <v>909</v>
       </c>
       <c r="D2216" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2217" spans="1:4">
       <c r="A2217" t="s">
-        <v>1378</v>
+        <v>1437</v>
       </c>
       <c r="B2217" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="C2217" t="s">
-        <v>888</v>
+        <v>910</v>
       </c>
       <c r="D2217" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2218" spans="1:4">
       <c r="A2218" t="s">
-        <v>1378</v>
+        <v>1437</v>
       </c>
       <c r="B2218" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="C2218" t="s">
-        <v>889</v>
+        <v>911</v>
       </c>
       <c r="D2218" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2219" spans="1:4">
       <c r="A2219" t="s">
-        <v>1378</v>
+        <v>1437</v>
       </c>
       <c r="B2219" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="C2219" t="s">
-        <v>890</v>
+        <v>912</v>
       </c>
       <c r="D2219" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2220" spans="1:4">
       <c r="A2220" t="s">
-        <v>1378</v>
+        <v>1437</v>
       </c>
       <c r="B2220" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="C2220" t="s">
-        <v>891</v>
+        <v>913</v>
       </c>
       <c r="D2220" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2221" spans="1:4">
       <c r="A2221" t="s">
-        <v>1378</v>
+        <v>1437</v>
       </c>
       <c r="B2221" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="C2221" t="s">
-        <v>892</v>
+        <v>914</v>
       </c>
       <c r="D2221" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2222" spans="1:4">
       <c r="A2222" t="s">
-        <v>1378</v>
+        <v>1437</v>
       </c>
       <c r="B2222" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="C2222" t="s">
-        <v>893</v>
+        <v>915</v>
       </c>
       <c r="D2222" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2223" spans="1:4">
       <c r="A2223" t="s">
-        <v>1378</v>
+        <v>1437</v>
       </c>
       <c r="B2223" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="C2223" t="s">
-        <v>872</v>
+        <v>916</v>
       </c>
       <c r="D2223" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2224" spans="1:4">
       <c r="A2224" t="s">
-        <v>1378</v>
+        <v>1437</v>
       </c>
       <c r="B2224" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C2224" t="s">
-        <v>20</v>
+        <v>917</v>
       </c>
       <c r="D2224" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2225" spans="1:4">
       <c r="A2225" t="s">
-        <v>1379</v>
+        <v>1437</v>
       </c>
       <c r="B2225" t="s">
-        <v>305</v>
+        <v>52</v>
       </c>
       <c r="C2225" t="s">
-        <v>874</v>
+        <v>918</v>
       </c>
       <c r="D2225" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2226" spans="1:4">
       <c r="A2226" t="s">
-        <v>1379</v>
+        <v>1437</v>
       </c>
       <c r="B2226" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C2226" t="s">
-        <v>875</v>
+        <v>919</v>
       </c>
       <c r="D2226" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2227" spans="1:4">
       <c r="A2227" t="s">
-        <v>1379</v>
+        <v>1437</v>
       </c>
       <c r="B2227" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="C2227" t="s">
-        <v>876</v>
+        <v>920</v>
       </c>
       <c r="D2227" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2228" spans="1:4">
       <c r="A2228" t="s">
-        <v>1379</v>
+        <v>1437</v>
       </c>
       <c r="B2228" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="C2228" t="s">
-        <v>877</v>
+        <v>921</v>
       </c>
       <c r="D2228" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2229" spans="1:4">
       <c r="A2229" t="s">
-        <v>1379</v>
+        <v>1437</v>
       </c>
       <c r="B2229" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="C2229" t="s">
-        <v>878</v>
+        <v>922</v>
       </c>
       <c r="D2229" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2230" spans="1:4">
       <c r="A2230" t="s">
-        <v>1379</v>
+        <v>1437</v>
       </c>
       <c r="B2230" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="C2230" t="s">
-        <v>879</v>
+        <v>923</v>
       </c>
       <c r="D2230" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2231" spans="1:4">
       <c r="A2231" t="s">
-        <v>1379</v>
+        <v>1437</v>
       </c>
       <c r="B2231" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="C2231" t="s">
-        <v>880</v>
+        <v>924</v>
       </c>
       <c r="D2231" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2232" spans="1:4">
       <c r="A2232" t="s">
-        <v>1379</v>
+        <v>1437</v>
       </c>
       <c r="B2232" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="C2232" t="s">
-        <v>881</v>
+        <v>903</v>
       </c>
       <c r="D2232" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2233" spans="1:4">
       <c r="A2233" t="s">
-        <v>1379</v>
+        <v>1437</v>
       </c>
       <c r="B2233" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="C2233" t="s">
-        <v>882</v>
+        <v>20</v>
       </c>
       <c r="D2233" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2234" spans="1:4">
       <c r="A2234" t="s">
-        <v>1379</v>
+        <v>1438</v>
       </c>
       <c r="B2234" t="s">
-        <v>45</v>
+        <v>305</v>
       </c>
       <c r="C2234" t="s">
-        <v>883</v>
+        <v>905</v>
       </c>
       <c r="D2234" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2235" spans="1:4">
       <c r="A2235" t="s">
-        <v>1379</v>
+        <v>1438</v>
       </c>
       <c r="B2235" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="C2235" t="s">
-        <v>884</v>
+        <v>906</v>
       </c>
       <c r="D2235" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2236" spans="1:4">
       <c r="A2236" t="s">
-        <v>1379</v>
+        <v>1438</v>
       </c>
       <c r="B2236" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="C2236" t="s">
-        <v>885</v>
+        <v>907</v>
       </c>
       <c r="D2236" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2237" spans="1:4">
       <c r="A2237" t="s">
-        <v>1379</v>
+        <v>1438</v>
       </c>
       <c r="B2237" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="C2237" t="s">
-        <v>886</v>
+        <v>908</v>
       </c>
       <c r="D2237" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2238" spans="1:4">
       <c r="A2238" t="s">
-        <v>1379</v>
+        <v>1438</v>
       </c>
       <c r="B2238" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C2238" t="s">
-        <v>887</v>
+        <v>909</v>
       </c>
       <c r="D2238" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2239" spans="1:4">
       <c r="A2239" t="s">
-        <v>1379</v>
+        <v>1438</v>
       </c>
       <c r="B2239" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="C2239" t="s">
-        <v>888</v>
+        <v>910</v>
       </c>
       <c r="D2239" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2240" spans="1:4">
       <c r="A2240" t="s">
-        <v>1379</v>
+        <v>1438</v>
       </c>
       <c r="B2240" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="C2240" t="s">
-        <v>889</v>
+        <v>911</v>
       </c>
       <c r="D2240" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2241" spans="1:4">
       <c r="A2241" t="s">
-        <v>1379</v>
+        <v>1438</v>
       </c>
       <c r="B2241" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="C2241" t="s">
-        <v>890</v>
+        <v>912</v>
       </c>
       <c r="D2241" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2242" spans="1:4">
       <c r="A2242" t="s">
-        <v>1379</v>
+        <v>1438</v>
       </c>
       <c r="B2242" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="C2242" t="s">
-        <v>891</v>
+        <v>913</v>
       </c>
       <c r="D2242" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2243" spans="1:4">
       <c r="A2243" t="s">
-        <v>1379</v>
+        <v>1438</v>
       </c>
       <c r="B2243" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="C2243" t="s">
-        <v>892</v>
+        <v>914</v>
       </c>
       <c r="D2243" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2244" spans="1:4">
       <c r="A2244" t="s">
-        <v>1379</v>
+        <v>1438</v>
       </c>
       <c r="B2244" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="C2244" t="s">
-        <v>893</v>
+        <v>915</v>
       </c>
       <c r="D2244" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2245" spans="1:4">
       <c r="A2245" t="s">
-        <v>1379</v>
+        <v>1438</v>
       </c>
       <c r="B2245" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="C2245" t="s">
-        <v>872</v>
+        <v>916</v>
       </c>
       <c r="D2245" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2246" spans="1:4">
       <c r="A2246" t="s">
-        <v>1379</v>
+        <v>1438</v>
       </c>
       <c r="B2246" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C2246" t="s">
-        <v>20</v>
+        <v>917</v>
       </c>
       <c r="D2246" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2247" spans="1:4">
       <c r="A2247" t="s">
-        <v>1380</v>
+        <v>1438</v>
       </c>
       <c r="B2247" t="s">
-        <v>305</v>
+        <v>52</v>
       </c>
       <c r="C2247" t="s">
-        <v>874</v>
+        <v>918</v>
       </c>
       <c r="D2247" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2248" spans="1:4">
       <c r="A2248" t="s">
-        <v>1380</v>
+        <v>1438</v>
       </c>
       <c r="B2248" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C2248" t="s">
-        <v>875</v>
+        <v>919</v>
       </c>
       <c r="D2248" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2249" spans="1:4">
       <c r="A2249" t="s">
-        <v>1380</v>
+        <v>1438</v>
       </c>
       <c r="B2249" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="C2249" t="s">
-        <v>876</v>
+        <v>920</v>
       </c>
       <c r="D2249" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2250" spans="1:4">
       <c r="A2250" t="s">
-        <v>1380</v>
+        <v>1438</v>
       </c>
       <c r="B2250" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="C2250" t="s">
-        <v>877</v>
+        <v>921</v>
       </c>
       <c r="D2250" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2251" spans="1:4">
       <c r="A2251" t="s">
-        <v>1380</v>
+        <v>1438</v>
       </c>
       <c r="B2251" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="C2251" t="s">
-        <v>878</v>
+        <v>922</v>
       </c>
       <c r="D2251" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2252" spans="1:4">
       <c r="A2252" t="s">
-        <v>1380</v>
+        <v>1438</v>
       </c>
       <c r="B2252" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="C2252" t="s">
-        <v>879</v>
+        <v>923</v>
       </c>
       <c r="D2252" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2253" spans="1:4">
       <c r="A2253" t="s">
-        <v>1380</v>
+        <v>1438</v>
       </c>
       <c r="B2253" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="C2253" t="s">
-        <v>880</v>
+        <v>924</v>
       </c>
       <c r="D2253" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2254" spans="1:4">
       <c r="A2254" t="s">
-        <v>1380</v>
+        <v>1438</v>
       </c>
       <c r="B2254" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="C2254" t="s">
-        <v>881</v>
+        <v>903</v>
       </c>
       <c r="D2254" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2255" spans="1:4">
       <c r="A2255" t="s">
-        <v>1380</v>
+        <v>1438</v>
       </c>
       <c r="B2255" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="C2255" t="s">
-        <v>882</v>
+        <v>20</v>
       </c>
       <c r="D2255" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2256" spans="1:4">
       <c r="A2256" t="s">
-        <v>1380</v>
+        <v>1439</v>
       </c>
       <c r="B2256" t="s">
-        <v>45</v>
+        <v>305</v>
       </c>
       <c r="C2256" t="s">
-        <v>883</v>
+        <v>905</v>
       </c>
       <c r="D2256" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2257" spans="1:4">
       <c r="A2257" t="s">
-        <v>1380</v>
+        <v>1439</v>
       </c>
       <c r="B2257" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="C2257" t="s">
-        <v>884</v>
+        <v>906</v>
       </c>
       <c r="D2257" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2258" spans="1:4">
       <c r="A2258" t="s">
-        <v>1380</v>
+        <v>1439</v>
       </c>
       <c r="B2258" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="C2258" t="s">
-        <v>885</v>
+        <v>907</v>
       </c>
       <c r="D2258" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2259" spans="1:4">
       <c r="A2259" t="s">
-        <v>1380</v>
+        <v>1439</v>
       </c>
       <c r="B2259" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="C2259" t="s">
-        <v>886</v>
+        <v>908</v>
       </c>
       <c r="D2259" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2260" spans="1:4">
       <c r="A2260" t="s">
-        <v>1380</v>
+        <v>1439</v>
       </c>
       <c r="B2260" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C2260" t="s">
-        <v>887</v>
+        <v>909</v>
       </c>
       <c r="D2260" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2261" spans="1:4">
       <c r="A2261" t="s">
-        <v>1380</v>
+        <v>1439</v>
       </c>
       <c r="B2261" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="C2261" t="s">
-        <v>888</v>
+        <v>910</v>
       </c>
       <c r="D2261" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2262" spans="1:4">
       <c r="A2262" t="s">
-        <v>1380</v>
+        <v>1439</v>
       </c>
       <c r="B2262" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="C2262" t="s">
-        <v>889</v>
+        <v>911</v>
       </c>
       <c r="D2262" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2263" spans="1:4">
       <c r="A2263" t="s">
-        <v>1380</v>
+        <v>1439</v>
       </c>
       <c r="B2263" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="C2263" t="s">
-        <v>890</v>
+        <v>912</v>
       </c>
       <c r="D2263" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2264" spans="1:4">
       <c r="A2264" t="s">
-        <v>1380</v>
+        <v>1439</v>
       </c>
       <c r="B2264" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="C2264" t="s">
-        <v>891</v>
+        <v>913</v>
       </c>
       <c r="D2264" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2265" spans="1:4">
       <c r="A2265" t="s">
-        <v>1380</v>
+        <v>1439</v>
       </c>
       <c r="B2265" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="C2265" t="s">
-        <v>892</v>
+        <v>914</v>
       </c>
       <c r="D2265" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2266" spans="1:4">
       <c r="A2266" t="s">
-        <v>1380</v>
+        <v>1439</v>
       </c>
       <c r="B2266" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="C2266" t="s">
-        <v>893</v>
+        <v>915</v>
       </c>
       <c r="D2266" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2267" spans="1:4">
       <c r="A2267" t="s">
-        <v>1380</v>
+        <v>1439</v>
       </c>
       <c r="B2267" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="C2267" t="s">
-        <v>872</v>
+        <v>916</v>
       </c>
       <c r="D2267" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2268" spans="1:4">
       <c r="A2268" t="s">
-        <v>1380</v>
+        <v>1439</v>
       </c>
       <c r="B2268" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C2268" t="s">
-        <v>20</v>
+        <v>917</v>
       </c>
       <c r="D2268" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2269" spans="1:4">
       <c r="A2269" t="s">
-        <v>1381</v>
+        <v>1439</v>
       </c>
       <c r="B2269" t="s">
-        <v>305</v>
+        <v>52</v>
       </c>
       <c r="C2269" t="s">
-        <v>874</v>
+        <v>918</v>
       </c>
       <c r="D2269" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2270" spans="1:4">
       <c r="A2270" t="s">
-        <v>1381</v>
+        <v>1439</v>
       </c>
       <c r="B2270" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C2270" t="s">
-        <v>875</v>
+        <v>919</v>
       </c>
       <c r="D2270" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2271" spans="1:4">
       <c r="A2271" t="s">
-        <v>1381</v>
+        <v>1439</v>
       </c>
       <c r="B2271" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="C2271" t="s">
-        <v>876</v>
+        <v>920</v>
       </c>
       <c r="D2271" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2272" spans="1:4">
       <c r="A2272" t="s">
-        <v>1381</v>
+        <v>1439</v>
       </c>
       <c r="B2272" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="C2272" t="s">
-        <v>877</v>
+        <v>921</v>
       </c>
       <c r="D2272" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2273" spans="1:4">
       <c r="A2273" t="s">
-        <v>1381</v>
+        <v>1439</v>
       </c>
       <c r="B2273" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="C2273" t="s">
-        <v>878</v>
+        <v>922</v>
       </c>
       <c r="D2273" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2274" spans="1:4">
       <c r="A2274" t="s">
-        <v>1381</v>
+        <v>1439</v>
       </c>
       <c r="B2274" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="C2274" t="s">
-        <v>879</v>
+        <v>923</v>
       </c>
       <c r="D2274" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2275" spans="1:4">
       <c r="A2275" t="s">
-        <v>1381</v>
+        <v>1439</v>
       </c>
       <c r="B2275" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="C2275" t="s">
-        <v>880</v>
+        <v>924</v>
       </c>
       <c r="D2275" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2276" spans="1:4">
       <c r="A2276" t="s">
-        <v>1381</v>
+        <v>1439</v>
       </c>
       <c r="B2276" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="C2276" t="s">
-        <v>881</v>
+        <v>903</v>
       </c>
       <c r="D2276" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2277" spans="1:4">
       <c r="A2277" t="s">
-        <v>1381</v>
+        <v>1439</v>
       </c>
       <c r="B2277" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="C2277" t="s">
-        <v>882</v>
+        <v>20</v>
       </c>
       <c r="D2277" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2278" spans="1:4">
       <c r="A2278" t="s">
-        <v>1381</v>
+        <v>1440</v>
       </c>
       <c r="B2278" t="s">
-        <v>45</v>
+        <v>305</v>
       </c>
       <c r="C2278" t="s">
-        <v>883</v>
+        <v>905</v>
       </c>
       <c r="D2278" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2279" spans="1:4">
       <c r="A2279" t="s">
-        <v>1381</v>
+        <v>1440</v>
       </c>
       <c r="B2279" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="C2279" t="s">
-        <v>884</v>
+        <v>906</v>
       </c>
       <c r="D2279" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2280" spans="1:4">
       <c r="A2280" t="s">
-        <v>1381</v>
+        <v>1440</v>
       </c>
       <c r="B2280" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="C2280" t="s">
-        <v>885</v>
+        <v>907</v>
       </c>
       <c r="D2280" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2281" spans="1:4">
       <c r="A2281" t="s">
-        <v>1381</v>
+        <v>1440</v>
       </c>
       <c r="B2281" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="C2281" t="s">
-        <v>886</v>
+        <v>908</v>
       </c>
       <c r="D2281" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2282" spans="1:4">
       <c r="A2282" t="s">
-        <v>1381</v>
+        <v>1440</v>
       </c>
       <c r="B2282" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C2282" t="s">
-        <v>887</v>
+        <v>909</v>
       </c>
       <c r="D2282" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2283" spans="1:4">
       <c r="A2283" t="s">
-        <v>1381</v>
+        <v>1440</v>
       </c>
       <c r="B2283" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="C2283" t="s">
-        <v>888</v>
+        <v>910</v>
       </c>
       <c r="D2283" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2284" spans="1:4">
       <c r="A2284" t="s">
-        <v>1381</v>
+        <v>1440</v>
       </c>
       <c r="B2284" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="C2284" t="s">
-        <v>889</v>
+        <v>911</v>
       </c>
       <c r="D2284" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2285" spans="1:4">
       <c r="A2285" t="s">
-        <v>1381</v>
+        <v>1440</v>
       </c>
       <c r="B2285" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="C2285" t="s">
-        <v>890</v>
+        <v>912</v>
       </c>
       <c r="D2285" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2286" spans="1:4">
       <c r="A2286" t="s">
-        <v>1381</v>
+        <v>1440</v>
       </c>
       <c r="B2286" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="C2286" t="s">
-        <v>891</v>
+        <v>913</v>
       </c>
       <c r="D2286" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2287" spans="1:4">
       <c r="A2287" t="s">
-        <v>1381</v>
+        <v>1440</v>
       </c>
       <c r="B2287" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="C2287" t="s">
-        <v>892</v>
+        <v>914</v>
       </c>
       <c r="D2287" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2288" spans="1:4">
       <c r="A2288" t="s">
-        <v>1381</v>
+        <v>1440</v>
       </c>
       <c r="B2288" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="C2288" t="s">
-        <v>893</v>
+        <v>915</v>
       </c>
       <c r="D2288" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2289" spans="1:4">
       <c r="A2289" t="s">
-        <v>1381</v>
+        <v>1440</v>
       </c>
       <c r="B2289" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="C2289" t="s">
-        <v>872</v>
+        <v>916</v>
       </c>
       <c r="D2289" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2290" spans="1:4">
       <c r="A2290" t="s">
-        <v>1381</v>
+        <v>1440</v>
       </c>
       <c r="B2290" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C2290" t="s">
-        <v>20</v>
+        <v>917</v>
       </c>
       <c r="D2290" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2291" spans="1:4">
       <c r="A2291" t="s">
-        <v>1382</v>
+        <v>1440</v>
       </c>
       <c r="B2291" t="s">
-        <v>305</v>
+        <v>52</v>
       </c>
       <c r="C2291" t="s">
-        <v>874</v>
+        <v>918</v>
       </c>
       <c r="D2291" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2292" spans="1:4">
       <c r="A2292" t="s">
-        <v>1382</v>
+        <v>1440</v>
       </c>
       <c r="B2292" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C2292" t="s">
-        <v>875</v>
+        <v>919</v>
       </c>
       <c r="D2292" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2293" spans="1:4">
       <c r="A2293" t="s">
-        <v>1382</v>
+        <v>1440</v>
       </c>
       <c r="B2293" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="C2293" t="s">
-        <v>876</v>
+        <v>920</v>
       </c>
       <c r="D2293" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2294" spans="1:4">
       <c r="A2294" t="s">
-        <v>1382</v>
+        <v>1440</v>
       </c>
       <c r="B2294" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="C2294" t="s">
-        <v>877</v>
+        <v>921</v>
       </c>
       <c r="D2294" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2295" spans="1:4">
       <c r="A2295" t="s">
-        <v>1382</v>
+        <v>1440</v>
       </c>
       <c r="B2295" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="C2295" t="s">
-        <v>878</v>
+        <v>922</v>
       </c>
       <c r="D2295" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2296" spans="1:4">
       <c r="A2296" t="s">
-        <v>1382</v>
+        <v>1440</v>
       </c>
       <c r="B2296" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="C2296" t="s">
-        <v>879</v>
+        <v>923</v>
       </c>
       <c r="D2296" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2297" spans="1:4">
       <c r="A2297" t="s">
-        <v>1382</v>
+        <v>1440</v>
       </c>
       <c r="B2297" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="C2297" t="s">
-        <v>880</v>
+        <v>924</v>
       </c>
       <c r="D2297" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2298" spans="1:4">
       <c r="A2298" t="s">
-        <v>1382</v>
+        <v>1440</v>
       </c>
       <c r="B2298" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="C2298" t="s">
-        <v>881</v>
+        <v>903</v>
       </c>
       <c r="D2298" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2299" spans="1:4">
       <c r="A2299" t="s">
-        <v>1382</v>
+        <v>1440</v>
       </c>
       <c r="B2299" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="C2299" t="s">
-        <v>882</v>
+        <v>20</v>
       </c>
       <c r="D2299" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2300" spans="1:4">
       <c r="A2300" t="s">
-        <v>1382</v>
+        <v>1441</v>
       </c>
       <c r="B2300" t="s">
-        <v>45</v>
+        <v>305</v>
       </c>
       <c r="C2300" t="s">
-        <v>883</v>
+        <v>905</v>
       </c>
       <c r="D2300" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2301" spans="1:4">
       <c r="A2301" t="s">
-        <v>1382</v>
+        <v>1441</v>
       </c>
       <c r="B2301" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="C2301" t="s">
-        <v>884</v>
+        <v>906</v>
       </c>
       <c r="D2301" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2302" spans="1:4">
       <c r="A2302" t="s">
-        <v>1382</v>
+        <v>1441</v>
       </c>
       <c r="B2302" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="C2302" t="s">
-        <v>885</v>
+        <v>907</v>
       </c>
       <c r="D2302" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2303" spans="1:4">
       <c r="A2303" t="s">
-        <v>1382</v>
+        <v>1441</v>
       </c>
       <c r="B2303" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="C2303" t="s">
-        <v>886</v>
+        <v>908</v>
       </c>
       <c r="D2303" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2304" spans="1:4">
       <c r="A2304" t="s">
-        <v>1382</v>
+        <v>1441</v>
       </c>
       <c r="B2304" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C2304" t="s">
-        <v>887</v>
+        <v>909</v>
       </c>
       <c r="D2304" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2305" spans="1:4">
       <c r="A2305" t="s">
-        <v>1382</v>
+        <v>1441</v>
       </c>
       <c r="B2305" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="C2305" t="s">
-        <v>888</v>
+        <v>910</v>
       </c>
       <c r="D2305" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2306" spans="1:4">
       <c r="A2306" t="s">
-        <v>1382</v>
+        <v>1441</v>
       </c>
       <c r="B2306" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="C2306" t="s">
-        <v>889</v>
+        <v>911</v>
       </c>
       <c r="D2306" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2307" spans="1:4">
       <c r="A2307" t="s">
-        <v>1382</v>
+        <v>1441</v>
       </c>
       <c r="B2307" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="C2307" t="s">
-        <v>890</v>
+        <v>912</v>
       </c>
       <c r="D2307" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2308" spans="1:4">
       <c r="A2308" t="s">
-        <v>1382</v>
+        <v>1441</v>
       </c>
       <c r="B2308" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="C2308" t="s">
-        <v>891</v>
+        <v>913</v>
       </c>
       <c r="D2308" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2309" spans="1:4">
       <c r="A2309" t="s">
-        <v>1382</v>
+        <v>1441</v>
       </c>
       <c r="B2309" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="C2309" t="s">
-        <v>892</v>
+        <v>914</v>
       </c>
       <c r="D2309" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2310" spans="1:4">
       <c r="A2310" t="s">
-        <v>1382</v>
+        <v>1441</v>
       </c>
       <c r="B2310" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="C2310" t="s">
-        <v>893</v>
+        <v>915</v>
       </c>
       <c r="D2310" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2311" spans="1:4">
       <c r="A2311" t="s">
-        <v>1382</v>
+        <v>1441</v>
       </c>
       <c r="B2311" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="C2311" t="s">
-        <v>872</v>
+        <v>916</v>
       </c>
       <c r="D2311" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2312" spans="1:4">
       <c r="A2312" t="s">
-        <v>1382</v>
+        <v>1441</v>
       </c>
       <c r="B2312" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C2312" t="s">
-        <v>20</v>
+        <v>917</v>
       </c>
       <c r="D2312" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2313" spans="1:4">
       <c r="A2313" t="s">
-        <v>1383</v>
+        <v>1441</v>
       </c>
       <c r="B2313" t="s">
-        <v>305</v>
+        <v>52</v>
       </c>
       <c r="C2313" t="s">
-        <v>874</v>
+        <v>918</v>
       </c>
       <c r="D2313" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2314" spans="1:4">
       <c r="A2314" t="s">
-        <v>1383</v>
+        <v>1441</v>
       </c>
       <c r="B2314" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C2314" t="s">
-        <v>875</v>
+        <v>919</v>
       </c>
       <c r="D2314" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2315" spans="1:4">
       <c r="A2315" t="s">
-        <v>1383</v>
+        <v>1441</v>
       </c>
       <c r="B2315" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="C2315" t="s">
-        <v>876</v>
+        <v>920</v>
       </c>
       <c r="D2315" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2316" spans="1:4">
       <c r="A2316" t="s">
-        <v>1383</v>
+        <v>1441</v>
       </c>
       <c r="B2316" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="C2316" t="s">
-        <v>877</v>
+        <v>921</v>
       </c>
       <c r="D2316" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2317" spans="1:4">
       <c r="A2317" t="s">
-        <v>1383</v>
+        <v>1441</v>
       </c>
       <c r="B2317" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="C2317" t="s">
-        <v>878</v>
+        <v>922</v>
       </c>
       <c r="D2317" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2318" spans="1:4">
       <c r="A2318" t="s">
-        <v>1383</v>
+        <v>1441</v>
       </c>
       <c r="B2318" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="C2318" t="s">
-        <v>879</v>
+        <v>923</v>
       </c>
       <c r="D2318" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2319" spans="1:4">
       <c r="A2319" t="s">
-        <v>1383</v>
+        <v>1441</v>
       </c>
       <c r="B2319" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="C2319" t="s">
-        <v>880</v>
+        <v>924</v>
       </c>
       <c r="D2319" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2320" spans="1:4">
       <c r="A2320" t="s">
-        <v>1383</v>
+        <v>1441</v>
       </c>
       <c r="B2320" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="C2320" t="s">
-        <v>881</v>
+        <v>903</v>
       </c>
       <c r="D2320" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2321" spans="1:4">
       <c r="A2321" t="s">
-        <v>1383</v>
+        <v>1441</v>
       </c>
       <c r="B2321" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="C2321" t="s">
-        <v>882</v>
+        <v>20</v>
       </c>
       <c r="D2321" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2322" spans="1:4">
       <c r="A2322" t="s">
-        <v>1383</v>
+        <v>1442</v>
       </c>
       <c r="B2322" t="s">
-        <v>45</v>
+        <v>305</v>
       </c>
       <c r="C2322" t="s">
-        <v>883</v>
+        <v>905</v>
       </c>
       <c r="D2322" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2323" spans="1:4">
       <c r="A2323" t="s">
-        <v>1383</v>
+        <v>1442</v>
       </c>
       <c r="B2323" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="C2323" t="s">
-        <v>884</v>
+        <v>906</v>
       </c>
       <c r="D2323" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2324" spans="1:4">
       <c r="A2324" t="s">
-        <v>1383</v>
+        <v>1442</v>
       </c>
       <c r="B2324" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="C2324" t="s">
-        <v>885</v>
+        <v>907</v>
       </c>
       <c r="D2324" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2325" spans="1:4">
       <c r="A2325" t="s">
-        <v>1383</v>
+        <v>1442</v>
       </c>
       <c r="B2325" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="C2325" t="s">
-        <v>886</v>
+        <v>908</v>
       </c>
       <c r="D2325" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2326" spans="1:4">
       <c r="A2326" t="s">
-        <v>1383</v>
+        <v>1442</v>
       </c>
       <c r="B2326" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C2326" t="s">
-        <v>887</v>
+        <v>909</v>
       </c>
       <c r="D2326" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2327" spans="1:4">
       <c r="A2327" t="s">
-        <v>1383</v>
+        <v>1442</v>
       </c>
       <c r="B2327" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="C2327" t="s">
-        <v>888</v>
+        <v>910</v>
       </c>
       <c r="D2327" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2328" spans="1:4">
       <c r="A2328" t="s">
-        <v>1383</v>
+        <v>1442</v>
       </c>
       <c r="B2328" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="C2328" t="s">
-        <v>889</v>
+        <v>911</v>
       </c>
       <c r="D2328" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2329" spans="1:4">
       <c r="A2329" t="s">
-        <v>1383</v>
+        <v>1442</v>
       </c>
       <c r="B2329" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="C2329" t="s">
-        <v>890</v>
+        <v>912</v>
       </c>
       <c r="D2329" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2330" spans="1:4">
       <c r="A2330" t="s">
-        <v>1383</v>
+        <v>1442</v>
       </c>
       <c r="B2330" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="C2330" t="s">
-        <v>891</v>
+        <v>913</v>
       </c>
       <c r="D2330" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2331" spans="1:4">
       <c r="A2331" t="s">
-        <v>1383</v>
+        <v>1442</v>
       </c>
       <c r="B2331" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="C2331" t="s">
-        <v>892</v>
+        <v>914</v>
       </c>
       <c r="D2331" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2332" spans="1:4">
       <c r="A2332" t="s">
-        <v>1383</v>
+        <v>1442</v>
       </c>
       <c r="B2332" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="C2332" t="s">
-        <v>893</v>
+        <v>915</v>
       </c>
       <c r="D2332" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2333" spans="1:4">
       <c r="A2333" t="s">
-        <v>1383</v>
+        <v>1442</v>
       </c>
       <c r="B2333" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="C2333" t="s">
-        <v>872</v>
+        <v>916</v>
       </c>
       <c r="D2333" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2334" spans="1:4">
       <c r="A2334" t="s">
-        <v>1383</v>
+        <v>1442</v>
       </c>
       <c r="B2334" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C2334" t="s">
-        <v>20</v>
+        <v>917</v>
       </c>
       <c r="D2334" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2335" spans="1:4">
       <c r="A2335" t="s">
-        <v>1384</v>
+        <v>1442</v>
       </c>
       <c r="B2335" t="s">
-        <v>305</v>
+        <v>52</v>
       </c>
       <c r="C2335" t="s">
-        <v>874</v>
+        <v>918</v>
       </c>
       <c r="D2335" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2336" spans="1:4">
       <c r="A2336" t="s">
-        <v>1384</v>
+        <v>1442</v>
       </c>
       <c r="B2336" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C2336" t="s">
-        <v>875</v>
+        <v>919</v>
       </c>
       <c r="D2336" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2337" spans="1:4">
       <c r="A2337" t="s">
-        <v>1384</v>
+        <v>1442</v>
       </c>
       <c r="B2337" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="C2337" t="s">
-        <v>876</v>
+        <v>920</v>
       </c>
       <c r="D2337" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2338" spans="1:4">
       <c r="A2338" t="s">
-        <v>1384</v>
+        <v>1442</v>
       </c>
       <c r="B2338" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="C2338" t="s">
-        <v>877</v>
+        <v>921</v>
       </c>
       <c r="D2338" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2339" spans="1:4">
       <c r="A2339" t="s">
-        <v>1384</v>
+        <v>1442</v>
       </c>
       <c r="B2339" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="C2339" t="s">
-        <v>878</v>
+        <v>922</v>
       </c>
       <c r="D2339" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2340" spans="1:4">
       <c r="A2340" t="s">
-        <v>1384</v>
+        <v>1442</v>
       </c>
       <c r="B2340" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="C2340" t="s">
-        <v>879</v>
+        <v>923</v>
       </c>
       <c r="D2340" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2341" spans="1:4">
       <c r="A2341" t="s">
-        <v>1384</v>
+        <v>1442</v>
       </c>
       <c r="B2341" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="C2341" t="s">
-        <v>880</v>
+        <v>924</v>
       </c>
       <c r="D2341" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2342" spans="1:4">
       <c r="A2342" t="s">
-        <v>1384</v>
+        <v>1442</v>
       </c>
       <c r="B2342" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="C2342" t="s">
-        <v>881</v>
+        <v>903</v>
       </c>
       <c r="D2342" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2343" spans="1:4">
       <c r="A2343" t="s">
-        <v>1384</v>
+        <v>1442</v>
       </c>
       <c r="B2343" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="C2343" t="s">
-        <v>882</v>
+        <v>20</v>
       </c>
       <c r="D2343" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2344" spans="1:4">
       <c r="A2344" t="s">
-        <v>1384</v>
+        <v>1443</v>
       </c>
       <c r="B2344" t="s">
-        <v>45</v>
+        <v>305</v>
       </c>
       <c r="C2344" t="s">
-        <v>883</v>
+        <v>905</v>
       </c>
       <c r="D2344" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2345" spans="1:4">
       <c r="A2345" t="s">
-        <v>1384</v>
+        <v>1443</v>
       </c>
       <c r="B2345" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="C2345" t="s">
-        <v>884</v>
+        <v>906</v>
       </c>
       <c r="D2345" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2346" spans="1:4">
       <c r="A2346" t="s">
-        <v>1384</v>
+        <v>1443</v>
       </c>
       <c r="B2346" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="C2346" t="s">
-        <v>885</v>
+        <v>907</v>
       </c>
       <c r="D2346" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2347" spans="1:4">
       <c r="A2347" t="s">
-        <v>1384</v>
+        <v>1443</v>
       </c>
       <c r="B2347" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="C2347" t="s">
-        <v>886</v>
+        <v>908</v>
       </c>
       <c r="D2347" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2348" spans="1:4">
       <c r="A2348" t="s">
-        <v>1384</v>
+        <v>1443</v>
       </c>
       <c r="B2348" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C2348" t="s">
-        <v>887</v>
+        <v>909</v>
       </c>
       <c r="D2348" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2349" spans="1:4">
       <c r="A2349" t="s">
-        <v>1384</v>
+        <v>1443</v>
       </c>
       <c r="B2349" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="C2349" t="s">
-        <v>888</v>
+        <v>910</v>
       </c>
       <c r="D2349" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2350" spans="1:4">
       <c r="A2350" t="s">
-        <v>1384</v>
+        <v>1443</v>
       </c>
       <c r="B2350" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="C2350" t="s">
-        <v>889</v>
+        <v>911</v>
       </c>
       <c r="D2350" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2351" spans="1:4">
       <c r="A2351" t="s">
-        <v>1384</v>
+        <v>1443</v>
       </c>
       <c r="B2351" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="C2351" t="s">
-        <v>890</v>
+        <v>912</v>
       </c>
       <c r="D2351" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2352" spans="1:4">
       <c r="A2352" t="s">
-        <v>1384</v>
+        <v>1443</v>
       </c>
       <c r="B2352" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="C2352" t="s">
-        <v>891</v>
+        <v>913</v>
       </c>
       <c r="D2352" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2353" spans="1:4">
       <c r="A2353" t="s">
-        <v>1384</v>
+        <v>1443</v>
       </c>
       <c r="B2353" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="C2353" t="s">
-        <v>892</v>
+        <v>914</v>
       </c>
       <c r="D2353" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2354" spans="1:4">
       <c r="A2354" t="s">
-        <v>1384</v>
+        <v>1443</v>
       </c>
       <c r="B2354" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="C2354" t="s">
-        <v>893</v>
+        <v>915</v>
       </c>
       <c r="D2354" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2355" spans="1:4">
       <c r="A2355" t="s">
-        <v>1384</v>
+        <v>1443</v>
       </c>
       <c r="B2355" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="C2355" t="s">
-        <v>872</v>
+        <v>916</v>
       </c>
       <c r="D2355" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2356" spans="1:4">
       <c r="A2356" t="s">
-        <v>1384</v>
+        <v>1443</v>
       </c>
       <c r="B2356" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C2356" t="s">
-        <v>20</v>
+        <v>917</v>
       </c>
       <c r="D2356" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2357" spans="1:4">
       <c r="A2357" t="s">
-        <v>1385</v>
+        <v>1443</v>
       </c>
       <c r="B2357" t="s">
-        <v>305</v>
+        <v>52</v>
       </c>
       <c r="C2357" t="s">
-        <v>874</v>
+        <v>918</v>
       </c>
       <c r="D2357" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2358" spans="1:4">
       <c r="A2358" t="s">
-        <v>1385</v>
+        <v>1443</v>
       </c>
       <c r="B2358" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C2358" t="s">
-        <v>875</v>
+        <v>919</v>
       </c>
       <c r="D2358" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2359" spans="1:4">
       <c r="A2359" t="s">
-        <v>1385</v>
+        <v>1443</v>
       </c>
       <c r="B2359" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="C2359" t="s">
-        <v>876</v>
+        <v>920</v>
       </c>
       <c r="D2359" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2360" spans="1:4">
       <c r="A2360" t="s">
-        <v>1385</v>
+        <v>1443</v>
       </c>
       <c r="B2360" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="C2360" t="s">
-        <v>877</v>
+        <v>921</v>
       </c>
       <c r="D2360" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2361" spans="1:4">
       <c r="A2361" t="s">
-        <v>1385</v>
+        <v>1443</v>
       </c>
       <c r="B2361" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="C2361" t="s">
-        <v>878</v>
+        <v>922</v>
       </c>
       <c r="D2361" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2362" spans="1:4">
       <c r="A2362" t="s">
-        <v>1385</v>
+        <v>1443</v>
       </c>
       <c r="B2362" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="C2362" t="s">
-        <v>879</v>
+        <v>923</v>
       </c>
       <c r="D2362" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2363" spans="1:4">
       <c r="A2363" t="s">
-        <v>1385</v>
+        <v>1443</v>
       </c>
       <c r="B2363" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="C2363" t="s">
-        <v>880</v>
+        <v>924</v>
       </c>
       <c r="D2363" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2364" spans="1:4">
       <c r="A2364" t="s">
-        <v>1385</v>
+        <v>1443</v>
       </c>
       <c r="B2364" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="C2364" t="s">
-        <v>881</v>
+        <v>903</v>
       </c>
       <c r="D2364" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2365" spans="1:4">
       <c r="A2365" t="s">
-        <v>1385</v>
+        <v>1443</v>
       </c>
       <c r="B2365" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="C2365" t="s">
-        <v>882</v>
+        <v>20</v>
       </c>
       <c r="D2365" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2366" spans="1:4">
       <c r="A2366" t="s">
-        <v>1385</v>
+        <v>1444</v>
       </c>
       <c r="B2366" t="s">
-        <v>45</v>
+        <v>305</v>
       </c>
       <c r="C2366" t="s">
-        <v>883</v>
+        <v>905</v>
       </c>
       <c r="D2366" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2367" spans="1:4">
       <c r="A2367" t="s">
-        <v>1385</v>
+        <v>1444</v>
       </c>
       <c r="B2367" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="C2367" t="s">
-        <v>884</v>
+        <v>906</v>
       </c>
       <c r="D2367" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2368" spans="1:4">
       <c r="A2368" t="s">
-        <v>1385</v>
+        <v>1444</v>
       </c>
       <c r="B2368" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="C2368" t="s">
-        <v>885</v>
+        <v>907</v>
       </c>
       <c r="D2368" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2369" spans="1:4">
       <c r="A2369" t="s">
-        <v>1385</v>
+        <v>1444</v>
       </c>
       <c r="B2369" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="C2369" t="s">
-        <v>886</v>
+        <v>908</v>
       </c>
       <c r="D2369" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2370" spans="1:4">
       <c r="A2370" t="s">
-        <v>1385</v>
+        <v>1444</v>
       </c>
       <c r="B2370" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="C2370" t="s">
-        <v>887</v>
+        <v>909</v>
       </c>
       <c r="D2370" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2371" spans="1:4">
       <c r="A2371" t="s">
-        <v>1385</v>
+        <v>1444</v>
       </c>
       <c r="B2371" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="C2371" t="s">
-        <v>888</v>
+        <v>910</v>
       </c>
       <c r="D2371" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2372" spans="1:4">
       <c r="A2372" t="s">
-        <v>1385</v>
+        <v>1444</v>
       </c>
       <c r="B2372" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="C2372" t="s">
-        <v>889</v>
+        <v>911</v>
       </c>
       <c r="D2372" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2373" spans="1:4">
       <c r="A2373" t="s">
-        <v>1385</v>
+        <v>1444</v>
       </c>
       <c r="B2373" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="C2373" t="s">
-        <v>890</v>
+        <v>912</v>
       </c>
       <c r="D2373" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2374" spans="1:4">
       <c r="A2374" t="s">
-        <v>1385</v>
+        <v>1444</v>
       </c>
       <c r="B2374" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="C2374" t="s">
-        <v>891</v>
+        <v>913</v>
       </c>
       <c r="D2374" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2375" spans="1:4">
       <c r="A2375" t="s">
-        <v>1385</v>
+        <v>1444</v>
       </c>
       <c r="B2375" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="C2375" t="s">
-        <v>892</v>
+        <v>914</v>
       </c>
       <c r="D2375" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2376" spans="1:4">
       <c r="A2376" t="s">
-        <v>1385</v>
+        <v>1444</v>
       </c>
       <c r="B2376" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="C2376" t="s">
-        <v>893</v>
+        <v>915</v>
       </c>
       <c r="D2376" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2377" spans="1:4">
       <c r="A2377" t="s">
-        <v>1385</v>
+        <v>1444</v>
       </c>
       <c r="B2377" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="C2377" t="s">
-        <v>872</v>
+        <v>916</v>
       </c>
       <c r="D2377" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2378" spans="1:4">
       <c r="A2378" t="s">
-        <v>1385</v>
+        <v>1444</v>
       </c>
       <c r="B2378" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C2378" t="s">
-        <v>20</v>
+        <v>917</v>
       </c>
       <c r="D2378" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2379" spans="1:4">
       <c r="A2379" t="s">
-        <v>1386</v>
+        <v>1444</v>
       </c>
       <c r="B2379" t="s">
-        <v>305</v>
+        <v>52</v>
       </c>
       <c r="C2379" t="s">
-        <v>28</v>
+        <v>918</v>
       </c>
       <c r="D2379" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2380" spans="1:4">
       <c r="A2380" t="s">
-        <v>1386</v>
+        <v>1444</v>
       </c>
       <c r="B2380" t="s">
-        <v>1278</v>
+        <v>19</v>
       </c>
       <c r="C2380" t="s">
-        <v>1387</v>
+        <v>919</v>
       </c>
       <c r="D2380" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2381" spans="1:4">
       <c r="A2381" t="s">
-        <v>1386</v>
+        <v>1444</v>
       </c>
       <c r="B2381" t="s">
-        <v>629</v>
+        <v>55</v>
       </c>
       <c r="C2381" t="s">
-        <v>1388</v>
+        <v>920</v>
       </c>
       <c r="D2381" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2382" spans="1:4">
       <c r="A2382" t="s">
-        <v>1386</v>
+        <v>1444</v>
       </c>
       <c r="B2382" t="s">
-        <v>266</v>
+        <v>57</v>
       </c>
       <c r="C2382" t="s">
-        <v>1389</v>
+        <v>921</v>
       </c>
       <c r="D2382" t="s">
-        <v>1390</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2383" spans="1:4">
       <c r="A2383" t="s">
-        <v>1386</v>
+        <v>1444</v>
       </c>
       <c r="B2383" t="s">
-        <v>20</v>
+        <v>59</v>
       </c>
       <c r="C2383" t="s">
-        <v>20</v>
+        <v>922</v>
       </c>
       <c r="D2383" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2384" spans="1:4">
       <c r="A2384" t="s">
-        <v>1386</v>
+        <v>1444</v>
       </c>
       <c r="B2384" t="s">
-        <v>381</v>
+        <v>61</v>
       </c>
       <c r="C2384" t="s">
-        <v>1391</v>
+        <v>923</v>
       </c>
       <c r="D2384" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2385" spans="1:4">
       <c r="A2385" t="s">
-        <v>1386</v>
+        <v>1444</v>
       </c>
       <c r="B2385" t="s">
-        <v>267</v>
+        <v>63</v>
       </c>
       <c r="C2385" t="s">
-        <v>1392</v>
+        <v>924</v>
       </c>
       <c r="D2385" t="s">
-        <v>1390</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2386" spans="1:4">
       <c r="A2386" t="s">
-        <v>1393</v>
+        <v>1444</v>
       </c>
       <c r="B2386" t="s">
-        <v>305</v>
+        <v>65</v>
       </c>
       <c r="C2386" t="s">
-        <v>28</v>
+        <v>903</v>
       </c>
       <c r="D2386" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2387" spans="1:4">
       <c r="A2387" t="s">
-        <v>1393</v>
+        <v>1444</v>
       </c>
       <c r="B2387" t="s">
-        <v>1278</v>
+        <v>20</v>
       </c>
       <c r="C2387" t="s">
-        <v>1387</v>
+        <v>20</v>
       </c>
       <c r="D2387" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2388" spans="1:4">
       <c r="A2388" t="s">
-        <v>1393</v>
+        <v>1445</v>
       </c>
       <c r="B2388" t="s">
-        <v>629</v>
+        <v>305</v>
       </c>
       <c r="C2388" t="s">
-        <v>1388</v>
+        <v>905</v>
       </c>
       <c r="D2388" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2389" spans="1:4">
       <c r="A2389" t="s">
-        <v>1393</v>
+        <v>1445</v>
       </c>
       <c r="B2389" t="s">
-        <v>266</v>
+        <v>16</v>
       </c>
       <c r="C2389" t="s">
-        <v>1389</v>
+        <v>906</v>
       </c>
       <c r="D2389" t="s">
-        <v>1390</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2390" spans="1:4">
       <c r="A2390" t="s">
-        <v>1393</v>
+        <v>1445</v>
       </c>
       <c r="B2390" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="C2390" t="s">
-        <v>20</v>
+        <v>907</v>
       </c>
       <c r="D2390" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2391" spans="1:4">
       <c r="A2391" t="s">
-        <v>1393</v>
+        <v>1445</v>
       </c>
       <c r="B2391" t="s">
-        <v>381</v>
+        <v>33</v>
       </c>
       <c r="C2391" t="s">
-        <v>1391</v>
+        <v>908</v>
       </c>
       <c r="D2391" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2392" spans="1:4">
       <c r="A2392" t="s">
-        <v>1393</v>
+        <v>1445</v>
       </c>
       <c r="B2392" t="s">
-        <v>267</v>
+        <v>35</v>
       </c>
       <c r="C2392" t="s">
-        <v>1392</v>
+        <v>909</v>
       </c>
       <c r="D2392" t="s">
-        <v>1390</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2393" spans="1:4">
       <c r="A2393" t="s">
-        <v>1394</v>
+        <v>1445</v>
       </c>
       <c r="B2393" t="s">
-        <v>305</v>
+        <v>37</v>
       </c>
       <c r="C2393" t="s">
-        <v>759</v>
+        <v>910</v>
       </c>
       <c r="D2393" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2394" spans="1:4">
       <c r="A2394" t="s">
-        <v>1394</v>
+        <v>1445</v>
       </c>
       <c r="B2394" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="C2394" t="s">
-        <v>760</v>
+        <v>911</v>
       </c>
       <c r="D2394" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2395" spans="1:4">
       <c r="A2395" t="s">
-        <v>1394</v>
+        <v>1445</v>
       </c>
       <c r="B2395" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="C2395" t="s">
-        <v>761</v>
+        <v>912</v>
       </c>
       <c r="D2395" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2396" spans="1:4">
       <c r="A2396" t="s">
-        <v>1394</v>
+        <v>1445</v>
       </c>
       <c r="B2396" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="C2396" t="s">
-        <v>762</v>
+        <v>913</v>
       </c>
       <c r="D2396" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2397" spans="1:4">
       <c r="A2397" t="s">
-        <v>1394</v>
+        <v>1445</v>
       </c>
       <c r="B2397" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="C2397" t="s">
-        <v>1395</v>
+        <v>914</v>
       </c>
       <c r="D2397" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2398" spans="1:4">
       <c r="A2398" t="s">
-        <v>1394</v>
+        <v>1445</v>
       </c>
       <c r="B2398" t="s">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="C2398" t="s">
-        <v>20</v>
+        <v>915</v>
       </c>
       <c r="D2398" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2399" spans="1:4">
       <c r="A2399" t="s">
-        <v>1396</v>
+        <v>1445</v>
       </c>
       <c r="B2399" t="s">
-        <v>305</v>
+        <v>49</v>
       </c>
       <c r="C2399" t="s">
-        <v>759</v>
+        <v>916</v>
       </c>
       <c r="D2399" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2400" spans="1:4">
       <c r="A2400" t="s">
-        <v>1396</v>
+        <v>1445</v>
       </c>
       <c r="B2400" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C2400" t="s">
-        <v>760</v>
+        <v>917</v>
       </c>
       <c r="D2400" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2401" spans="1:4">
       <c r="A2401" t="s">
-        <v>1396</v>
+        <v>1445</v>
       </c>
       <c r="B2401" t="s">
-        <v>18</v>
+        <v>52</v>
       </c>
       <c r="C2401" t="s">
-        <v>761</v>
+        <v>918</v>
       </c>
       <c r="D2401" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2402" spans="1:4">
       <c r="A2402" t="s">
-        <v>1396</v>
+        <v>1445</v>
       </c>
       <c r="B2402" t="s">
         <v>19</v>
       </c>
       <c r="C2402" t="s">
-        <v>762</v>
+        <v>919</v>
       </c>
       <c r="D2402" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2403" spans="1:4">
       <c r="A2403" t="s">
-        <v>1396</v>
+        <v>1445</v>
       </c>
       <c r="B2403" t="s">
         <v>55</v>
       </c>
       <c r="C2403" t="s">
-        <v>1395</v>
+        <v>920</v>
       </c>
       <c r="D2403" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2404" spans="1:4">
       <c r="A2404" t="s">
-        <v>1396</v>
+        <v>1445</v>
       </c>
       <c r="B2404" t="s">
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="C2404" t="s">
-        <v>20</v>
+        <v>921</v>
       </c>
       <c r="D2404" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2405" spans="1:4">
       <c r="A2405" t="s">
-        <v>1397</v>
+        <v>1445</v>
       </c>
       <c r="B2405" t="s">
-        <v>629</v>
+        <v>59</v>
       </c>
       <c r="C2405" t="s">
-        <v>1398</v>
+        <v>922</v>
       </c>
       <c r="D2405" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2406" spans="1:4">
       <c r="A2406" t="s">
-        <v>1397</v>
+        <v>1445</v>
       </c>
       <c r="B2406" t="s">
-        <v>1366</v>
+        <v>61</v>
       </c>
       <c r="C2406" t="s">
-        <v>1399</v>
+        <v>923</v>
       </c>
       <c r="D2406" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2407" spans="1:4">
       <c r="A2407" t="s">
-        <v>1397</v>
+        <v>1445</v>
       </c>
       <c r="B2407" t="s">
-        <v>1367</v>
+        <v>63</v>
       </c>
       <c r="C2407" t="s">
-        <v>1400</v>
+        <v>924</v>
       </c>
       <c r="D2407" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2408" spans="1:4">
       <c r="A2408" t="s">
-        <v>1397</v>
+        <v>1445</v>
       </c>
       <c r="B2408" t="s">
-        <v>96</v>
+        <v>65</v>
       </c>
       <c r="C2408" t="s">
-        <v>458</v>
+        <v>903</v>
       </c>
       <c r="D2408" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2409" spans="1:4">
       <c r="A2409" t="s">
-        <v>1397</v>
+        <v>1445</v>
       </c>
       <c r="B2409" t="s">
-        <v>266</v>
+        <v>20</v>
       </c>
       <c r="C2409" t="s">
-        <v>98</v>
+        <v>20</v>
       </c>
       <c r="D2409" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2410" spans="1:4">
       <c r="A2410" t="s">
-        <v>1397</v>
+        <v>1446</v>
       </c>
       <c r="B2410" t="s">
-        <v>20</v>
+        <v>305</v>
       </c>
       <c r="C2410" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="D2410" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2411" spans="1:4">
       <c r="A2411" t="s">
-        <v>1401</v>
+        <v>1446</v>
       </c>
       <c r="B2411" t="s">
-        <v>337</v>
-[...1 lines deleted...]
-      <c r="C2411"/>
+        <v>1336</v>
+      </c>
+      <c r="C2411" t="s">
+        <v>1447</v>
+      </c>
       <c r="D2411" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2412" spans="1:4">
       <c r="A2412" t="s">
-        <v>1401</v>
+        <v>1446</v>
       </c>
       <c r="B2412" t="s">
-        <v>338</v>
-[...1 lines deleted...]
-      <c r="C2412"/>
+        <v>629</v>
+      </c>
+      <c r="C2412" t="s">
+        <v>1448</v>
+      </c>
       <c r="D2412" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2413" spans="1:4">
       <c r="A2413" t="s">
-        <v>1401</v>
+        <v>1446</v>
       </c>
       <c r="B2413" t="s">
-        <v>339</v>
-[...1 lines deleted...]
-      <c r="C2413"/>
+        <v>266</v>
+      </c>
+      <c r="C2413" t="s">
+        <v>1449</v>
+      </c>
       <c r="D2413" t="s">
-        <v>17</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="2414" spans="1:4">
       <c r="A2414" t="s">
-        <v>1401</v>
+        <v>1446</v>
       </c>
       <c r="B2414" t="s">
-        <v>340</v>
-[...1 lines deleted...]
-      <c r="C2414"/>
+        <v>20</v>
+      </c>
+      <c r="C2414" t="s">
+        <v>20</v>
+      </c>
       <c r="D2414" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2415" spans="1:4">
       <c r="A2415" t="s">
-        <v>1401</v>
+        <v>1446</v>
       </c>
       <c r="B2415" t="s">
-        <v>341</v>
-[...1 lines deleted...]
-      <c r="C2415"/>
+        <v>381</v>
+      </c>
+      <c r="C2415" t="s">
+        <v>1451</v>
+      </c>
       <c r="D2415" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2416" spans="1:4">
       <c r="A2416" t="s">
-        <v>1401</v>
+        <v>1446</v>
       </c>
       <c r="B2416" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C2416"/>
+        <v>267</v>
+      </c>
+      <c r="C2416" t="s">
+        <v>1452</v>
+      </c>
       <c r="D2416" t="s">
-        <v>17</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="2417" spans="1:4">
       <c r="A2417" t="s">
-        <v>1401</v>
+        <v>1453</v>
       </c>
       <c r="B2417" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C2417"/>
+        <v>305</v>
+      </c>
+      <c r="C2417" t="s">
+        <v>28</v>
+      </c>
       <c r="D2417" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2418" spans="1:4">
       <c r="A2418" t="s">
-        <v>1402</v>
+        <v>1453</v>
       </c>
       <c r="B2418" t="s">
-        <v>305</v>
+        <v>1336</v>
       </c>
       <c r="C2418" t="s">
-        <v>759</v>
+        <v>1447</v>
       </c>
       <c r="D2418" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2419" spans="1:4">
       <c r="A2419" t="s">
-        <v>1402</v>
+        <v>1453</v>
       </c>
       <c r="B2419" t="s">
-        <v>16</v>
+        <v>629</v>
       </c>
       <c r="C2419" t="s">
-        <v>760</v>
+        <v>1448</v>
       </c>
       <c r="D2419" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2420" spans="1:4">
       <c r="A2420" t="s">
-        <v>1402</v>
+        <v>1453</v>
       </c>
       <c r="B2420" t="s">
-        <v>18</v>
+        <v>266</v>
       </c>
       <c r="C2420" t="s">
-        <v>761</v>
+        <v>1449</v>
       </c>
       <c r="D2420" t="s">
-        <v>93</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="2421" spans="1:4">
       <c r="A2421" t="s">
-        <v>1402</v>
+        <v>1453</v>
       </c>
       <c r="B2421" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C2421" t="s">
-        <v>762</v>
+        <v>20</v>
       </c>
       <c r="D2421" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2422" spans="1:4">
       <c r="A2422" t="s">
-        <v>1402</v>
+        <v>1453</v>
       </c>
       <c r="B2422" t="s">
-        <v>55</v>
+        <v>381</v>
       </c>
       <c r="C2422" t="s">
-        <v>1395</v>
+        <v>1451</v>
       </c>
       <c r="D2422" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2423" spans="1:4">
       <c r="A2423" t="s">
-        <v>1402</v>
+        <v>1453</v>
       </c>
       <c r="B2423" t="s">
-        <v>20</v>
+        <v>267</v>
       </c>
       <c r="C2423" t="s">
-        <v>20</v>
+        <v>1452</v>
       </c>
       <c r="D2423" t="s">
-        <v>93</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="2424" spans="1:4">
       <c r="A2424" t="s">
-        <v>1403</v>
+        <v>1454</v>
       </c>
       <c r="B2424" t="s">
         <v>305</v>
       </c>
       <c r="C2424" t="s">
-        <v>759</v>
+        <v>790</v>
       </c>
       <c r="D2424" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2425" spans="1:4">
       <c r="A2425" t="s">
-        <v>1403</v>
+        <v>1454</v>
       </c>
       <c r="B2425" t="s">
         <v>16</v>
       </c>
       <c r="C2425" t="s">
-        <v>760</v>
+        <v>791</v>
       </c>
       <c r="D2425" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2426" spans="1:4">
       <c r="A2426" t="s">
-        <v>1403</v>
+        <v>1454</v>
       </c>
       <c r="B2426" t="s">
         <v>18</v>
       </c>
       <c r="C2426" t="s">
-        <v>761</v>
+        <v>792</v>
       </c>
       <c r="D2426" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2427" spans="1:4">
       <c r="A2427" t="s">
-        <v>1403</v>
+        <v>1454</v>
       </c>
       <c r="B2427" t="s">
         <v>19</v>
       </c>
       <c r="C2427" t="s">
-        <v>762</v>
+        <v>793</v>
       </c>
       <c r="D2427" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2428" spans="1:4">
       <c r="A2428" t="s">
-        <v>1403</v>
+        <v>1454</v>
       </c>
       <c r="B2428" t="s">
         <v>55</v>
       </c>
       <c r="C2428" t="s">
-        <v>1395</v>
+        <v>1455</v>
       </c>
       <c r="D2428" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2429" spans="1:4">
       <c r="A2429" t="s">
-        <v>1403</v>
+        <v>1454</v>
       </c>
       <c r="B2429" t="s">
         <v>20</v>
       </c>
       <c r="C2429" t="s">
         <v>20</v>
       </c>
       <c r="D2429" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2430" spans="1:4">
       <c r="A2430" t="s">
-        <v>1404</v>
+        <v>1456</v>
       </c>
       <c r="B2430" t="s">
         <v>305</v>
       </c>
       <c r="C2430" t="s">
-        <v>759</v>
+        <v>790</v>
       </c>
       <c r="D2430" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2431" spans="1:4">
       <c r="A2431" t="s">
-        <v>1404</v>
+        <v>1456</v>
       </c>
       <c r="B2431" t="s">
         <v>16</v>
       </c>
       <c r="C2431" t="s">
-        <v>760</v>
+        <v>791</v>
       </c>
       <c r="D2431" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2432" spans="1:4">
       <c r="A2432" t="s">
-        <v>1404</v>
+        <v>1456</v>
       </c>
       <c r="B2432" t="s">
         <v>18</v>
       </c>
       <c r="C2432" t="s">
-        <v>761</v>
+        <v>792</v>
       </c>
       <c r="D2432" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2433" spans="1:4">
       <c r="A2433" t="s">
-        <v>1404</v>
+        <v>1456</v>
       </c>
       <c r="B2433" t="s">
         <v>19</v>
       </c>
       <c r="C2433" t="s">
-        <v>762</v>
+        <v>793</v>
       </c>
       <c r="D2433" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2434" spans="1:4">
       <c r="A2434" t="s">
-        <v>1404</v>
+        <v>1456</v>
       </c>
       <c r="B2434" t="s">
         <v>55</v>
       </c>
       <c r="C2434" t="s">
-        <v>1395</v>
+        <v>1455</v>
       </c>
       <c r="D2434" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2435" spans="1:4">
       <c r="A2435" t="s">
-        <v>1404</v>
+        <v>1456</v>
       </c>
       <c r="B2435" t="s">
         <v>20</v>
       </c>
       <c r="C2435" t="s">
         <v>20</v>
       </c>
       <c r="D2435" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2436" spans="1:4">
       <c r="A2436" t="s">
-        <v>1405</v>
+        <v>1457</v>
       </c>
       <c r="B2436" t="s">
-        <v>305</v>
+        <v>629</v>
       </c>
       <c r="C2436" t="s">
-        <v>28</v>
+        <v>1458</v>
       </c>
       <c r="D2436" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2437" spans="1:4">
       <c r="A2437" t="s">
-        <v>1405</v>
+        <v>1457</v>
       </c>
       <c r="B2437" t="s">
-        <v>1278</v>
+        <v>1426</v>
       </c>
       <c r="C2437" t="s">
-        <v>1387</v>
+        <v>1459</v>
       </c>
       <c r="D2437" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2438" spans="1:4">
       <c r="A2438" t="s">
-        <v>1405</v>
+        <v>1457</v>
       </c>
       <c r="B2438" t="s">
-        <v>629</v>
+        <v>1427</v>
       </c>
       <c r="C2438" t="s">
-        <v>1388</v>
+        <v>1460</v>
       </c>
       <c r="D2438" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2439" spans="1:4">
       <c r="A2439" t="s">
-        <v>1405</v>
+        <v>1457</v>
       </c>
       <c r="B2439" t="s">
-        <v>266</v>
+        <v>96</v>
       </c>
       <c r="C2439" t="s">
-        <v>1389</v>
+        <v>458</v>
       </c>
       <c r="D2439" t="s">
-        <v>1390</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2440" spans="1:4">
       <c r="A2440" t="s">
-        <v>1405</v>
+        <v>1457</v>
       </c>
       <c r="B2440" t="s">
-        <v>20</v>
+        <v>266</v>
       </c>
       <c r="C2440" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D2440" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2441" spans="1:4">
       <c r="A2441" t="s">
-        <v>1405</v>
+        <v>1457</v>
       </c>
       <c r="B2441" t="s">
-        <v>381</v>
+        <v>20</v>
       </c>
       <c r="C2441" t="s">
-        <v>1391</v>
+        <v>20</v>
       </c>
       <c r="D2441" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2442" spans="1:4">
       <c r="A2442" t="s">
-        <v>1405</v>
+        <v>1461</v>
       </c>
       <c r="B2442" t="s">
-        <v>267</v>
-[...3 lines deleted...]
-      </c>
+        <v>337</v>
+      </c>
+      <c r="C2442"/>
       <c r="D2442" t="s">
-        <v>1390</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2443" spans="1:4">
       <c r="A2443" t="s">
-        <v>1406</v>
+        <v>1461</v>
       </c>
       <c r="B2443" t="s">
-        <v>305</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="C2443"/>
       <c r="D2443" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2444" spans="1:4">
       <c r="A2444" t="s">
-        <v>1406</v>
+        <v>1461</v>
       </c>
       <c r="B2444" t="s">
-        <v>1278</v>
-[...3 lines deleted...]
-      </c>
+        <v>339</v>
+      </c>
+      <c r="C2444"/>
       <c r="D2444" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2445" spans="1:4">
       <c r="A2445" t="s">
-        <v>1406</v>
+        <v>1461</v>
       </c>
       <c r="B2445" t="s">
-        <v>629</v>
-[...3 lines deleted...]
-      </c>
+        <v>340</v>
+      </c>
+      <c r="C2445"/>
       <c r="D2445" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2446" spans="1:4">
       <c r="A2446" t="s">
-        <v>1406</v>
+        <v>1461</v>
       </c>
       <c r="B2446" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>341</v>
+      </c>
+      <c r="C2446"/>
       <c r="D2446" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2447" spans="1:4">
       <c r="A2447" t="s">
-        <v>1406</v>
+        <v>1461</v>
       </c>
       <c r="B2447" t="s">
-        <v>381</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="C2447"/>
       <c r="D2447" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2448" spans="1:4">
       <c r="A2448" t="s">
-        <v>1407</v>
+        <v>1461</v>
       </c>
       <c r="B2448" t="s">
-        <v>305</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2448"/>
       <c r="D2448" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2449" spans="1:4">
       <c r="A2449" t="s">
-        <v>1407</v>
+        <v>1462</v>
       </c>
       <c r="B2449" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C2449" t="s">
-        <v>760</v>
+        <v>790</v>
       </c>
       <c r="D2449" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2450" spans="1:4">
       <c r="A2450" t="s">
-        <v>1407</v>
+        <v>1462</v>
       </c>
       <c r="B2450" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2450" t="s">
-        <v>761</v>
+        <v>791</v>
       </c>
       <c r="D2450" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2451" spans="1:4">
       <c r="A2451" t="s">
-        <v>1407</v>
+        <v>1462</v>
       </c>
       <c r="B2451" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2451" t="s">
-        <v>762</v>
+        <v>792</v>
       </c>
       <c r="D2451" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2452" spans="1:4">
       <c r="A2452" t="s">
-        <v>1407</v>
+        <v>1462</v>
       </c>
       <c r="B2452" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C2452" t="s">
-        <v>1395</v>
+        <v>793</v>
       </c>
       <c r="D2452" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2453" spans="1:4">
       <c r="A2453" t="s">
-        <v>1407</v>
+        <v>1462</v>
       </c>
       <c r="B2453" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="C2453" t="s">
-        <v>20</v>
+        <v>1455</v>
       </c>
       <c r="D2453" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2454" spans="1:4">
       <c r="A2454" t="s">
-        <v>1408</v>
+        <v>1462</v>
       </c>
       <c r="B2454" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C2454" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D2454" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2455" spans="1:4">
       <c r="A2455" t="s">
-        <v>1408</v>
+        <v>1463</v>
       </c>
       <c r="B2455" t="s">
-        <v>1278</v>
+        <v>305</v>
       </c>
       <c r="C2455" t="s">
-        <v>1387</v>
+        <v>790</v>
       </c>
       <c r="D2455" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2456" spans="1:4">
       <c r="A2456" t="s">
-        <v>1408</v>
+        <v>1463</v>
       </c>
       <c r="B2456" t="s">
-        <v>629</v>
+        <v>16</v>
       </c>
       <c r="C2456" t="s">
-        <v>1388</v>
+        <v>791</v>
       </c>
       <c r="D2456" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2457" spans="1:4">
       <c r="A2457" t="s">
-        <v>1408</v>
+        <v>1463</v>
       </c>
       <c r="B2457" t="s">
-        <v>266</v>
+        <v>18</v>
       </c>
       <c r="C2457" t="s">
-        <v>1389</v>
+        <v>792</v>
       </c>
       <c r="D2457" t="s">
-        <v>1390</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2458" spans="1:4">
       <c r="A2458" t="s">
-        <v>1408</v>
+        <v>1463</v>
       </c>
       <c r="B2458" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C2458" t="s">
-        <v>20</v>
+        <v>793</v>
       </c>
       <c r="D2458" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2459" spans="1:4">
       <c r="A2459" t="s">
-        <v>1408</v>
+        <v>1463</v>
       </c>
       <c r="B2459" t="s">
-        <v>381</v>
+        <v>55</v>
       </c>
       <c r="C2459" t="s">
-        <v>1391</v>
+        <v>1455</v>
       </c>
       <c r="D2459" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2460" spans="1:4">
       <c r="A2460" t="s">
-        <v>1408</v>
+        <v>1463</v>
       </c>
       <c r="B2460" t="s">
-        <v>267</v>
+        <v>20</v>
       </c>
       <c r="C2460" t="s">
-        <v>1392</v>
+        <v>20</v>
       </c>
       <c r="D2460" t="s">
-        <v>1390</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2461" spans="1:4">
       <c r="A2461" t="s">
-        <v>1409</v>
+        <v>1464</v>
       </c>
       <c r="B2461" t="s">
-        <v>337</v>
-[...1 lines deleted...]
-      <c r="C2461"/>
+        <v>305</v>
+      </c>
+      <c r="C2461" t="s">
+        <v>790</v>
+      </c>
       <c r="D2461" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2462" spans="1:4">
       <c r="A2462" t="s">
-        <v>1409</v>
+        <v>1464</v>
       </c>
       <c r="B2462" t="s">
-        <v>338</v>
-[...1 lines deleted...]
-      <c r="C2462"/>
+        <v>16</v>
+      </c>
+      <c r="C2462" t="s">
+        <v>791</v>
+      </c>
       <c r="D2462" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2463" spans="1:4">
       <c r="A2463" t="s">
-        <v>1409</v>
+        <v>1464</v>
       </c>
       <c r="B2463" t="s">
-        <v>339</v>
-[...1 lines deleted...]
-      <c r="C2463"/>
+        <v>18</v>
+      </c>
+      <c r="C2463" t="s">
+        <v>792</v>
+      </c>
       <c r="D2463" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2464" spans="1:4">
       <c r="A2464" t="s">
-        <v>1409</v>
+        <v>1464</v>
       </c>
       <c r="B2464" t="s">
-        <v>340</v>
-[...1 lines deleted...]
-      <c r="C2464"/>
+        <v>19</v>
+      </c>
+      <c r="C2464" t="s">
+        <v>793</v>
+      </c>
       <c r="D2464" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2465" spans="1:4">
       <c r="A2465" t="s">
-        <v>1409</v>
+        <v>1464</v>
       </c>
       <c r="B2465" t="s">
-        <v>341</v>
-[...1 lines deleted...]
-      <c r="C2465"/>
+        <v>55</v>
+      </c>
+      <c r="C2465" t="s">
+        <v>1455</v>
+      </c>
       <c r="D2465" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2466" spans="1:4">
       <c r="A2466" t="s">
-        <v>1409</v>
+        <v>1464</v>
       </c>
       <c r="B2466" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C2466"/>
+        <v>20</v>
+      </c>
+      <c r="C2466" t="s">
+        <v>20</v>
+      </c>
       <c r="D2466" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2467" spans="1:4">
       <c r="A2467" t="s">
-        <v>1409</v>
+        <v>1465</v>
       </c>
       <c r="B2467" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C2467"/>
+        <v>305</v>
+      </c>
+      <c r="C2467" t="s">
+        <v>28</v>
+      </c>
       <c r="D2467" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2468" spans="1:4">
       <c r="A2468" t="s">
-        <v>1410</v>
+        <v>1465</v>
       </c>
       <c r="B2468" t="s">
-        <v>305</v>
+        <v>1336</v>
       </c>
       <c r="C2468" t="s">
-        <v>28</v>
+        <v>1447</v>
       </c>
       <c r="D2468" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2469" spans="1:4">
       <c r="A2469" t="s">
-        <v>1410</v>
+        <v>1465</v>
       </c>
       <c r="B2469" t="s">
-        <v>1278</v>
+        <v>629</v>
       </c>
       <c r="C2469" t="s">
-        <v>1387</v>
+        <v>1448</v>
       </c>
       <c r="D2469" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2470" spans="1:4">
       <c r="A2470" t="s">
-        <v>1410</v>
+        <v>1465</v>
       </c>
       <c r="B2470" t="s">
-        <v>629</v>
+        <v>266</v>
       </c>
       <c r="C2470" t="s">
-        <v>1388</v>
+        <v>1449</v>
       </c>
       <c r="D2470" t="s">
-        <v>93</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="2471" spans="1:4">
       <c r="A2471" t="s">
-        <v>1410</v>
+        <v>1465</v>
       </c>
       <c r="B2471" t="s">
         <v>20</v>
       </c>
       <c r="C2471" t="s">
         <v>20</v>
       </c>
       <c r="D2471" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2472" spans="1:4">
       <c r="A2472" t="s">
-        <v>1410</v>
+        <v>1465</v>
       </c>
       <c r="B2472" t="s">
         <v>381</v>
       </c>
       <c r="C2472" t="s">
-        <v>1391</v>
+        <v>1451</v>
       </c>
       <c r="D2472" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2473" spans="1:4">
       <c r="A2473" t="s">
-        <v>1411</v>
+        <v>1465</v>
       </c>
       <c r="B2473" t="s">
-        <v>305</v>
+        <v>267</v>
       </c>
       <c r="C2473" t="s">
-        <v>28</v>
+        <v>1452</v>
       </c>
       <c r="D2473" t="s">
-        <v>93</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="2474" spans="1:4">
       <c r="A2474" t="s">
-        <v>1411</v>
+        <v>1466</v>
       </c>
       <c r="B2474" t="s">
-        <v>1278</v>
+        <v>305</v>
       </c>
       <c r="C2474" t="s">
-        <v>1387</v>
+        <v>28</v>
       </c>
       <c r="D2474" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2475" spans="1:4">
       <c r="A2475" t="s">
-        <v>1411</v>
+        <v>1466</v>
       </c>
       <c r="B2475" t="s">
-        <v>629</v>
+        <v>1336</v>
       </c>
       <c r="C2475" t="s">
-        <v>1388</v>
+        <v>1447</v>
       </c>
       <c r="D2475" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2476" spans="1:4">
       <c r="A2476" t="s">
-        <v>1411</v>
+        <v>1466</v>
       </c>
       <c r="B2476" t="s">
-        <v>20</v>
+        <v>629</v>
       </c>
       <c r="C2476" t="s">
-        <v>20</v>
+        <v>1448</v>
       </c>
       <c r="D2476" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2477" spans="1:4">
       <c r="A2477" t="s">
-        <v>1411</v>
+        <v>1466</v>
       </c>
       <c r="B2477" t="s">
-        <v>381</v>
+        <v>20</v>
       </c>
       <c r="C2477" t="s">
-        <v>1391</v>
+        <v>20</v>
       </c>
       <c r="D2477" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2478" spans="1:4">
       <c r="A2478" t="s">
-        <v>1412</v>
+        <v>1466</v>
       </c>
       <c r="B2478" t="s">
-        <v>305</v>
+        <v>381</v>
       </c>
       <c r="C2478" t="s">
-        <v>28</v>
+        <v>1451</v>
       </c>
       <c r="D2478" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2479" spans="1:4">
       <c r="A2479" t="s">
-        <v>1412</v>
+        <v>1467</v>
       </c>
       <c r="B2479" t="s">
-        <v>1278</v>
+        <v>305</v>
       </c>
       <c r="C2479" t="s">
-        <v>1387</v>
+        <v>790</v>
       </c>
       <c r="D2479" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2480" spans="1:4">
       <c r="A2480" t="s">
-        <v>1412</v>
+        <v>1467</v>
       </c>
       <c r="B2480" t="s">
-        <v>629</v>
+        <v>16</v>
       </c>
       <c r="C2480" t="s">
-        <v>1388</v>
+        <v>791</v>
       </c>
       <c r="D2480" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2481" spans="1:4">
       <c r="A2481" t="s">
-        <v>1412</v>
+        <v>1467</v>
       </c>
       <c r="B2481" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C2481" t="s">
-        <v>20</v>
+        <v>792</v>
       </c>
       <c r="D2481" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2482" spans="1:4">
       <c r="A2482" t="s">
-        <v>1412</v>
+        <v>1467</v>
       </c>
       <c r="B2482" t="s">
-        <v>381</v>
+        <v>19</v>
       </c>
       <c r="C2482" t="s">
-        <v>1391</v>
+        <v>793</v>
       </c>
       <c r="D2482" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2483" spans="1:4">
       <c r="A2483" t="s">
-        <v>1413</v>
+        <v>1467</v>
       </c>
       <c r="B2483" t="s">
-        <v>305</v>
+        <v>55</v>
       </c>
       <c r="C2483" t="s">
-        <v>28</v>
+        <v>1455</v>
       </c>
       <c r="D2483" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2484" spans="1:4">
       <c r="A2484" t="s">
-        <v>1413</v>
+        <v>1467</v>
       </c>
       <c r="B2484" t="s">
-        <v>1278</v>
+        <v>20</v>
       </c>
       <c r="C2484" t="s">
-        <v>1387</v>
+        <v>20</v>
       </c>
       <c r="D2484" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2485" spans="1:4">
       <c r="A2485" t="s">
-        <v>1413</v>
+        <v>1468</v>
       </c>
       <c r="B2485" t="s">
-        <v>629</v>
+        <v>305</v>
       </c>
       <c r="C2485" t="s">
-        <v>1388</v>
+        <v>28</v>
       </c>
       <c r="D2485" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2486" spans="1:4">
       <c r="A2486" t="s">
-        <v>1413</v>
+        <v>1468</v>
       </c>
       <c r="B2486" t="s">
-        <v>20</v>
+        <v>1336</v>
       </c>
       <c r="C2486" t="s">
-        <v>20</v>
+        <v>1447</v>
       </c>
       <c r="D2486" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2487" spans="1:4">
       <c r="A2487" t="s">
-        <v>1413</v>
+        <v>1468</v>
       </c>
       <c r="B2487" t="s">
-        <v>381</v>
+        <v>629</v>
       </c>
       <c r="C2487" t="s">
-        <v>1391</v>
+        <v>1448</v>
       </c>
       <c r="D2487" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2488" spans="1:4">
       <c r="A2488" t="s">
-        <v>1414</v>
+        <v>1468</v>
       </c>
       <c r="B2488" t="s">
-        <v>305</v>
+        <v>266</v>
       </c>
       <c r="C2488" t="s">
-        <v>28</v>
+        <v>1449</v>
       </c>
       <c r="D2488" t="s">
-        <v>93</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="2489" spans="1:4">
       <c r="A2489" t="s">
-        <v>1414</v>
+        <v>1468</v>
       </c>
       <c r="B2489" t="s">
-        <v>1278</v>
+        <v>20</v>
       </c>
       <c r="C2489" t="s">
-        <v>1387</v>
+        <v>20</v>
       </c>
       <c r="D2489" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2490" spans="1:4">
       <c r="A2490" t="s">
-        <v>1414</v>
+        <v>1468</v>
       </c>
       <c r="B2490" t="s">
-        <v>629</v>
+        <v>381</v>
       </c>
       <c r="C2490" t="s">
-        <v>1388</v>
+        <v>1451</v>
       </c>
       <c r="D2490" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2491" spans="1:4">
       <c r="A2491" t="s">
-        <v>1414</v>
+        <v>1468</v>
       </c>
       <c r="B2491" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C2491" t="s">
-        <v>1389</v>
+        <v>1452</v>
       </c>
       <c r="D2491" t="s">
-        <v>1390</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="2492" spans="1:4">
       <c r="A2492" t="s">
-        <v>1414</v>
+        <v>1469</v>
       </c>
       <c r="B2492" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>337</v>
+      </c>
+      <c r="C2492"/>
       <c r="D2492" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2493" spans="1:4">
       <c r="A2493" t="s">
-        <v>1414</v>
+        <v>1469</v>
       </c>
       <c r="B2493" t="s">
-        <v>381</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="C2493"/>
       <c r="D2493" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2494" spans="1:4">
       <c r="A2494" t="s">
-        <v>1414</v>
+        <v>1469</v>
       </c>
       <c r="B2494" t="s">
-        <v>267</v>
-[...3 lines deleted...]
-      </c>
+        <v>339</v>
+      </c>
+      <c r="C2494"/>
       <c r="D2494" t="s">
-        <v>1390</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2495" spans="1:4">
       <c r="A2495" t="s">
-        <v>1415</v>
+        <v>1469</v>
       </c>
       <c r="B2495" t="s">
-        <v>305</v>
-[...3 lines deleted...]
-      </c>
+        <v>340</v>
+      </c>
+      <c r="C2495"/>
       <c r="D2495" t="s">
-        <v>270</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2496" spans="1:4">
       <c r="A2496" t="s">
-        <v>1415</v>
+        <v>1469</v>
       </c>
       <c r="B2496" t="s">
-        <v>629</v>
-[...3 lines deleted...]
-      </c>
+        <v>341</v>
+      </c>
+      <c r="C2496"/>
       <c r="D2496" t="s">
-        <v>270</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2497" spans="1:4">
       <c r="A2497" t="s">
-        <v>1415</v>
+        <v>1469</v>
       </c>
       <c r="B2497" t="s">
-        <v>266</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="C2497"/>
       <c r="D2497" t="s">
-        <v>270</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2498" spans="1:4">
       <c r="A2498" t="s">
-        <v>1415</v>
+        <v>1469</v>
       </c>
       <c r="B2498" t="s">
         <v>20</v>
       </c>
-      <c r="C2498" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C2498"/>
       <c r="D2498" t="s">
-        <v>270</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2499" spans="1:4">
       <c r="A2499" t="s">
-        <v>1415</v>
+        <v>1470</v>
       </c>
       <c r="B2499" t="s">
-        <v>381</v>
+        <v>305</v>
       </c>
       <c r="C2499" t="s">
-        <v>1418</v>
+        <v>28</v>
       </c>
       <c r="D2499" t="s">
-        <v>270</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2500" spans="1:4">
       <c r="A2500" t="s">
-        <v>1419</v>
+        <v>1470</v>
       </c>
       <c r="B2500" t="s">
-        <v>305</v>
+        <v>1336</v>
       </c>
       <c r="C2500" t="s">
-        <v>28</v>
+        <v>1447</v>
       </c>
       <c r="D2500" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2501" spans="1:4">
       <c r="A2501" t="s">
-        <v>1419</v>
+        <v>1470</v>
       </c>
       <c r="B2501" t="s">
-        <v>1278</v>
+        <v>629</v>
       </c>
       <c r="C2501" t="s">
-        <v>1387</v>
+        <v>1448</v>
       </c>
       <c r="D2501" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2502" spans="1:4">
       <c r="A2502" t="s">
-        <v>1419</v>
+        <v>1470</v>
       </c>
       <c r="B2502" t="s">
-        <v>629</v>
+        <v>20</v>
       </c>
       <c r="C2502" t="s">
-        <v>1388</v>
+        <v>20</v>
       </c>
       <c r="D2502" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2503" spans="1:4">
       <c r="A2503" t="s">
-        <v>1419</v>
+        <v>1470</v>
       </c>
       <c r="B2503" t="s">
-        <v>266</v>
+        <v>381</v>
       </c>
       <c r="C2503" t="s">
-        <v>1389</v>
+        <v>1451</v>
       </c>
       <c r="D2503" t="s">
-        <v>1390</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2504" spans="1:4">
       <c r="A2504" t="s">
-        <v>1419</v>
+        <v>1471</v>
       </c>
       <c r="B2504" t="s">
-        <v>20</v>
+        <v>305</v>
       </c>
       <c r="C2504" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="D2504" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2505" spans="1:4">
       <c r="A2505" t="s">
-        <v>1419</v>
+        <v>1471</v>
       </c>
       <c r="B2505" t="s">
-        <v>381</v>
+        <v>1336</v>
       </c>
       <c r="C2505" t="s">
-        <v>1391</v>
+        <v>1447</v>
       </c>
       <c r="D2505" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2506" spans="1:4">
       <c r="A2506" t="s">
-        <v>1419</v>
+        <v>1471</v>
       </c>
       <c r="B2506" t="s">
-        <v>267</v>
+        <v>629</v>
       </c>
       <c r="C2506" t="s">
-        <v>1392</v>
+        <v>1448</v>
       </c>
       <c r="D2506" t="s">
-        <v>1390</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2507" spans="1:4">
       <c r="A2507" t="s">
-        <v>1420</v>
+        <v>1471</v>
       </c>
       <c r="B2507" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C2507" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D2507" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2508" spans="1:4">
       <c r="A2508" t="s">
-        <v>1420</v>
+        <v>1471</v>
       </c>
       <c r="B2508" t="s">
-        <v>1278</v>
+        <v>381</v>
       </c>
       <c r="C2508" t="s">
-        <v>1387</v>
+        <v>1451</v>
       </c>
       <c r="D2508" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2509" spans="1:4">
       <c r="A2509" t="s">
-        <v>1420</v>
+        <v>1472</v>
       </c>
       <c r="B2509" t="s">
-        <v>629</v>
+        <v>305</v>
       </c>
       <c r="C2509" t="s">
-        <v>1388</v>
+        <v>28</v>
       </c>
       <c r="D2509" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2510" spans="1:4">
       <c r="A2510" t="s">
-        <v>1420</v>
+        <v>1472</v>
       </c>
       <c r="B2510" t="s">
-        <v>20</v>
+        <v>1336</v>
       </c>
       <c r="C2510" t="s">
-        <v>20</v>
+        <v>1447</v>
       </c>
       <c r="D2510" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2511" spans="1:4">
       <c r="A2511" t="s">
-        <v>1420</v>
+        <v>1472</v>
       </c>
       <c r="B2511" t="s">
-        <v>381</v>
+        <v>629</v>
       </c>
       <c r="C2511" t="s">
-        <v>1391</v>
+        <v>1448</v>
       </c>
       <c r="D2511" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2512" spans="1:4">
       <c r="A2512" t="s">
-        <v>1421</v>
+        <v>1472</v>
       </c>
       <c r="B2512" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C2512" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D2512" t="s">
-        <v>270</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2513" spans="1:4">
       <c r="A2513" t="s">
-        <v>1421</v>
+        <v>1472</v>
       </c>
       <c r="B2513" t="s">
-        <v>629</v>
+        <v>381</v>
       </c>
       <c r="C2513" t="s">
-        <v>1416</v>
+        <v>1451</v>
       </c>
       <c r="D2513" t="s">
-        <v>270</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2514" spans="1:4">
       <c r="A2514" t="s">
-        <v>1421</v>
+        <v>1473</v>
       </c>
       <c r="B2514" t="s">
-        <v>266</v>
+        <v>305</v>
       </c>
       <c r="C2514" t="s">
-        <v>1417</v>
+        <v>28</v>
       </c>
       <c r="D2514" t="s">
-        <v>270</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2515" spans="1:4">
       <c r="A2515" t="s">
-        <v>1421</v>
+        <v>1473</v>
       </c>
       <c r="B2515" t="s">
-        <v>20</v>
+        <v>1336</v>
       </c>
       <c r="C2515" t="s">
-        <v>20</v>
+        <v>1447</v>
       </c>
       <c r="D2515" t="s">
-        <v>270</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2516" spans="1:4">
       <c r="A2516" t="s">
-        <v>1421</v>
+        <v>1473</v>
       </c>
       <c r="B2516" t="s">
-        <v>381</v>
+        <v>629</v>
       </c>
       <c r="C2516" t="s">
-        <v>1418</v>
+        <v>1448</v>
       </c>
       <c r="D2516" t="s">
-        <v>270</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2517" spans="1:4">
       <c r="A2517" t="s">
-        <v>1422</v>
+        <v>1473</v>
       </c>
       <c r="B2517" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C2517" t="s">
-        <v>759</v>
+        <v>20</v>
       </c>
       <c r="D2517" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2518" spans="1:4">
       <c r="A2518" t="s">
-        <v>1422</v>
+        <v>1473</v>
       </c>
       <c r="B2518" t="s">
-        <v>16</v>
+        <v>381</v>
       </c>
       <c r="C2518" t="s">
-        <v>760</v>
+        <v>1451</v>
       </c>
       <c r="D2518" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2519" spans="1:4">
       <c r="A2519" t="s">
-        <v>1422</v>
+        <v>1474</v>
       </c>
       <c r="B2519" t="s">
-        <v>18</v>
+        <v>305</v>
       </c>
       <c r="C2519" t="s">
-        <v>761</v>
+        <v>28</v>
       </c>
       <c r="D2519" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2520" spans="1:4">
       <c r="A2520" t="s">
-        <v>1422</v>
+        <v>1474</v>
       </c>
       <c r="B2520" t="s">
-        <v>19</v>
+        <v>1336</v>
       </c>
       <c r="C2520" t="s">
-        <v>762</v>
+        <v>1447</v>
       </c>
       <c r="D2520" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2521" spans="1:4">
       <c r="A2521" t="s">
-        <v>1422</v>
+        <v>1474</v>
       </c>
       <c r="B2521" t="s">
-        <v>55</v>
+        <v>629</v>
       </c>
       <c r="C2521" t="s">
-        <v>1395</v>
+        <v>1448</v>
       </c>
       <c r="D2521" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2522" spans="1:4">
       <c r="A2522" t="s">
-        <v>1422</v>
+        <v>1474</v>
       </c>
       <c r="B2522" t="s">
-        <v>20</v>
+        <v>266</v>
       </c>
       <c r="C2522" t="s">
-        <v>20</v>
+        <v>1449</v>
       </c>
       <c r="D2522" t="s">
-        <v>93</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="2523" spans="1:4">
       <c r="A2523" t="s">
-        <v>1423</v>
+        <v>1474</v>
       </c>
       <c r="B2523" t="s">
-        <v>629</v>
+        <v>20</v>
       </c>
       <c r="C2523" t="s">
-        <v>1398</v>
+        <v>20</v>
       </c>
       <c r="D2523" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2524" spans="1:4">
       <c r="A2524" t="s">
-        <v>1423</v>
+        <v>1474</v>
       </c>
       <c r="B2524" t="s">
-        <v>1366</v>
+        <v>381</v>
       </c>
       <c r="C2524" t="s">
-        <v>1399</v>
+        <v>1451</v>
       </c>
       <c r="D2524" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2525" spans="1:4">
       <c r="A2525" t="s">
-        <v>1423</v>
+        <v>1474</v>
       </c>
       <c r="B2525" t="s">
-        <v>1367</v>
+        <v>267</v>
       </c>
       <c r="C2525" t="s">
-        <v>1400</v>
+        <v>1452</v>
       </c>
       <c r="D2525" t="s">
-        <v>93</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="2526" spans="1:4">
       <c r="A2526" t="s">
-        <v>1423</v>
+        <v>1475</v>
       </c>
       <c r="B2526" t="s">
-        <v>96</v>
+        <v>305</v>
       </c>
       <c r="C2526" t="s">
-        <v>458</v>
+        <v>28</v>
       </c>
       <c r="D2526" t="s">
-        <v>93</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2527" spans="1:4">
       <c r="A2527" t="s">
-        <v>1423</v>
+        <v>1475</v>
       </c>
       <c r="B2527" t="s">
-        <v>266</v>
+        <v>629</v>
       </c>
       <c r="C2527" t="s">
-        <v>98</v>
+        <v>1476</v>
       </c>
       <c r="D2527" t="s">
-        <v>1424</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2528" spans="1:4">
       <c r="A2528" t="s">
-        <v>1423</v>
+        <v>1475</v>
       </c>
       <c r="B2528" t="s">
-        <v>98</v>
+        <v>266</v>
       </c>
       <c r="C2528" t="s">
-        <v>98</v>
+        <v>1477</v>
       </c>
       <c r="D2528" t="s">
-        <v>93</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2529" spans="1:4">
       <c r="A2529" t="s">
-        <v>1423</v>
+        <v>1475</v>
       </c>
       <c r="B2529" t="s">
         <v>20</v>
       </c>
       <c r="C2529" t="s">
         <v>20</v>
       </c>
       <c r="D2529" t="s">
-        <v>93</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2530" spans="1:4">
       <c r="A2530" t="s">
-        <v>1425</v>
+        <v>1475</v>
       </c>
       <c r="B2530" t="s">
-        <v>305</v>
+        <v>381</v>
       </c>
       <c r="C2530" t="s">
-        <v>759</v>
+        <v>1478</v>
       </c>
       <c r="D2530" t="s">
-        <v>93</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2531" spans="1:4">
       <c r="A2531" t="s">
-        <v>1425</v>
+        <v>1479</v>
       </c>
       <c r="B2531" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C2531" t="s">
-        <v>760</v>
+        <v>28</v>
       </c>
       <c r="D2531" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2532" spans="1:4">
       <c r="A2532" t="s">
-        <v>1425</v>
+        <v>1479</v>
       </c>
       <c r="B2532" t="s">
-        <v>18</v>
+        <v>1336</v>
       </c>
       <c r="C2532" t="s">
-        <v>761</v>
+        <v>1447</v>
       </c>
       <c r="D2532" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2533" spans="1:4">
       <c r="A2533" t="s">
-        <v>1425</v>
+        <v>1479</v>
       </c>
       <c r="B2533" t="s">
-        <v>19</v>
+        <v>629</v>
       </c>
       <c r="C2533" t="s">
-        <v>762</v>
+        <v>1448</v>
       </c>
       <c r="D2533" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2534" spans="1:4">
       <c r="A2534" t="s">
-        <v>1425</v>
+        <v>1479</v>
       </c>
       <c r="B2534" t="s">
-        <v>55</v>
+        <v>266</v>
       </c>
       <c r="C2534" t="s">
-        <v>1395</v>
+        <v>1449</v>
       </c>
       <c r="D2534" t="s">
-        <v>93</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="2535" spans="1:4">
       <c r="A2535" t="s">
-        <v>1425</v>
+        <v>1479</v>
       </c>
       <c r="B2535" t="s">
         <v>20</v>
       </c>
       <c r="C2535" t="s">
         <v>20</v>
       </c>
       <c r="D2535" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2536" spans="1:4">
       <c r="A2536" t="s">
-        <v>1426</v>
+        <v>1479</v>
       </c>
       <c r="B2536" t="s">
-        <v>305</v>
+        <v>381</v>
       </c>
       <c r="C2536" t="s">
-        <v>759</v>
+        <v>1451</v>
       </c>
       <c r="D2536" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2537" spans="1:4">
       <c r="A2537" t="s">
-        <v>1426</v>
+        <v>1479</v>
       </c>
       <c r="B2537" t="s">
-        <v>16</v>
+        <v>267</v>
       </c>
       <c r="C2537" t="s">
-        <v>760</v>
+        <v>1452</v>
       </c>
       <c r="D2537" t="s">
-        <v>93</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="2538" spans="1:4">
       <c r="A2538" t="s">
-        <v>1426</v>
+        <v>1480</v>
       </c>
       <c r="B2538" t="s">
-        <v>18</v>
+        <v>305</v>
       </c>
       <c r="C2538" t="s">
-        <v>761</v>
+        <v>28</v>
       </c>
       <c r="D2538" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2539" spans="1:4">
       <c r="A2539" t="s">
-        <v>1426</v>
+        <v>1480</v>
       </c>
       <c r="B2539" t="s">
-        <v>19</v>
+        <v>1336</v>
       </c>
       <c r="C2539" t="s">
-        <v>762</v>
+        <v>1447</v>
       </c>
       <c r="D2539" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2540" spans="1:4">
       <c r="A2540" t="s">
-        <v>1426</v>
+        <v>1480</v>
       </c>
       <c r="B2540" t="s">
-        <v>55</v>
+        <v>629</v>
       </c>
       <c r="C2540" t="s">
-        <v>1395</v>
+        <v>1448</v>
       </c>
       <c r="D2540" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2541" spans="1:4">
       <c r="A2541" t="s">
-        <v>1426</v>
+        <v>1480</v>
       </c>
       <c r="B2541" t="s">
         <v>20</v>
       </c>
       <c r="C2541" t="s">
         <v>20</v>
       </c>
       <c r="D2541" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2542" spans="1:4">
       <c r="A2542" t="s">
-        <v>1427</v>
+        <v>1480</v>
       </c>
       <c r="B2542" t="s">
-        <v>305</v>
+        <v>381</v>
       </c>
       <c r="C2542" t="s">
-        <v>321</v>
+        <v>1451</v>
       </c>
       <c r="D2542" t="s">
-        <v>270</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2543" spans="1:4">
       <c r="A2543" t="s">
-        <v>1427</v>
+        <v>1481</v>
       </c>
       <c r="B2543" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C2543" t="s">
-        <v>1428</v>
+        <v>28</v>
       </c>
       <c r="D2543" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2544" spans="1:4">
       <c r="A2544" t="s">
-        <v>1427</v>
+        <v>1481</v>
       </c>
       <c r="B2544" t="s">
-        <v>18</v>
+        <v>629</v>
       </c>
       <c r="C2544" t="s">
-        <v>1429</v>
+        <v>1476</v>
       </c>
       <c r="D2544" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2545" spans="1:4">
       <c r="A2545" t="s">
-        <v>1427</v>
+        <v>1481</v>
       </c>
       <c r="B2545" t="s">
-        <v>19</v>
+        <v>266</v>
       </c>
       <c r="C2545" t="s">
-        <v>1430</v>
+        <v>1477</v>
       </c>
       <c r="D2545" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2546" spans="1:4">
       <c r="A2546" t="s">
-        <v>1427</v>
+        <v>1481</v>
       </c>
       <c r="B2546" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="C2546" t="s">
-        <v>1431</v>
+        <v>20</v>
       </c>
       <c r="D2546" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2547" spans="1:4">
       <c r="A2547" t="s">
-        <v>1427</v>
+        <v>1481</v>
       </c>
       <c r="B2547" t="s">
-        <v>20</v>
+        <v>381</v>
       </c>
       <c r="C2547" t="s">
-        <v>20</v>
+        <v>1478</v>
       </c>
       <c r="D2547" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2548" spans="1:4">
       <c r="A2548" t="s">
-        <v>1432</v>
+        <v>1482</v>
       </c>
       <c r="B2548" t="s">
         <v>305</v>
       </c>
       <c r="C2548" t="s">
-        <v>321</v>
+        <v>790</v>
       </c>
       <c r="D2548" t="s">
-        <v>270</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2549" spans="1:4">
       <c r="A2549" t="s">
-        <v>1432</v>
+        <v>1482</v>
       </c>
       <c r="B2549" t="s">
         <v>16</v>
       </c>
       <c r="C2549" t="s">
-        <v>1428</v>
+        <v>791</v>
       </c>
       <c r="D2549" t="s">
-        <v>270</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2550" spans="1:4">
       <c r="A2550" t="s">
-        <v>1432</v>
+        <v>1482</v>
       </c>
       <c r="B2550" t="s">
         <v>18</v>
       </c>
       <c r="C2550" t="s">
-        <v>1429</v>
+        <v>792</v>
       </c>
       <c r="D2550" t="s">
-        <v>270</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2551" spans="1:4">
       <c r="A2551" t="s">
-        <v>1432</v>
+        <v>1482</v>
       </c>
       <c r="B2551" t="s">
         <v>19</v>
       </c>
       <c r="C2551" t="s">
-        <v>1430</v>
+        <v>793</v>
       </c>
       <c r="D2551" t="s">
-        <v>270</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2552" spans="1:4">
       <c r="A2552" t="s">
-        <v>1432</v>
+        <v>1482</v>
       </c>
       <c r="B2552" t="s">
         <v>55</v>
       </c>
       <c r="C2552" t="s">
-        <v>1431</v>
+        <v>1455</v>
       </c>
       <c r="D2552" t="s">
-        <v>270</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2553" spans="1:4">
       <c r="A2553" t="s">
-        <v>1432</v>
+        <v>1482</v>
       </c>
       <c r="B2553" t="s">
         <v>20</v>
       </c>
       <c r="C2553" t="s">
         <v>20</v>
       </c>
       <c r="D2553" t="s">
-        <v>270</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2554" spans="1:4">
       <c r="A2554" t="s">
-        <v>1433</v>
+        <v>1483</v>
       </c>
       <c r="B2554" t="s">
-        <v>305</v>
+        <v>629</v>
       </c>
       <c r="C2554" t="s">
-        <v>28</v>
+        <v>1458</v>
       </c>
       <c r="D2554" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2555" spans="1:4">
       <c r="A2555" t="s">
-        <v>1433</v>
+        <v>1483</v>
       </c>
       <c r="B2555" t="s">
-        <v>1278</v>
+        <v>1426</v>
       </c>
       <c r="C2555" t="s">
-        <v>1387</v>
+        <v>1459</v>
       </c>
       <c r="D2555" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2556" spans="1:4">
       <c r="A2556" t="s">
-        <v>1433</v>
+        <v>1483</v>
       </c>
       <c r="B2556" t="s">
-        <v>629</v>
+        <v>1427</v>
       </c>
       <c r="C2556" t="s">
-        <v>1388</v>
+        <v>1460</v>
       </c>
       <c r="D2556" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2557" spans="1:4">
       <c r="A2557" t="s">
-        <v>1433</v>
+        <v>1483</v>
       </c>
       <c r="B2557" t="s">
-        <v>20</v>
+        <v>96</v>
       </c>
       <c r="C2557" t="s">
-        <v>20</v>
+        <v>458</v>
       </c>
       <c r="D2557" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2558" spans="1:4">
       <c r="A2558" t="s">
-        <v>1433</v>
+        <v>1483</v>
       </c>
       <c r="B2558" t="s">
-        <v>381</v>
+        <v>266</v>
       </c>
       <c r="C2558" t="s">
-        <v>1391</v>
+        <v>98</v>
       </c>
       <c r="D2558" t="s">
-        <v>93</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="2559" spans="1:4">
       <c r="A2559" t="s">
-        <v>1434</v>
+        <v>1483</v>
       </c>
       <c r="B2559" t="s">
-        <v>305</v>
+        <v>98</v>
       </c>
       <c r="C2559" t="s">
-        <v>28</v>
+        <v>98</v>
       </c>
       <c r="D2559" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2560" spans="1:4">
       <c r="A2560" t="s">
-        <v>1434</v>
+        <v>1483</v>
       </c>
       <c r="B2560" t="s">
-        <v>1278</v>
+        <v>20</v>
       </c>
       <c r="C2560" t="s">
-        <v>1387</v>
+        <v>20</v>
       </c>
       <c r="D2560" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2561" spans="1:4">
       <c r="A2561" t="s">
-        <v>1434</v>
+        <v>1485</v>
       </c>
       <c r="B2561" t="s">
-        <v>629</v>
+        <v>305</v>
       </c>
       <c r="C2561" t="s">
-        <v>1388</v>
+        <v>790</v>
       </c>
       <c r="D2561" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2562" spans="1:4">
       <c r="A2562" t="s">
-        <v>1434</v>
+        <v>1485</v>
       </c>
       <c r="B2562" t="s">
-        <v>266</v>
+        <v>16</v>
       </c>
       <c r="C2562" t="s">
-        <v>1389</v>
+        <v>791</v>
       </c>
       <c r="D2562" t="s">
-        <v>1390</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2563" spans="1:4">
       <c r="A2563" t="s">
-        <v>1434</v>
+        <v>1485</v>
       </c>
       <c r="B2563" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C2563" t="s">
-        <v>20</v>
+        <v>792</v>
       </c>
       <c r="D2563" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2564" spans="1:4">
       <c r="A2564" t="s">
-        <v>1434</v>
+        <v>1485</v>
       </c>
       <c r="B2564" t="s">
-        <v>381</v>
+        <v>19</v>
       </c>
       <c r="C2564" t="s">
-        <v>1391</v>
+        <v>793</v>
       </c>
       <c r="D2564" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2565" spans="1:4">
       <c r="A2565" t="s">
-        <v>1434</v>
+        <v>1485</v>
       </c>
       <c r="B2565" t="s">
-        <v>267</v>
+        <v>55</v>
       </c>
       <c r="C2565" t="s">
-        <v>1392</v>
+        <v>1455</v>
       </c>
       <c r="D2565" t="s">
-        <v>1390</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2566" spans="1:4">
       <c r="A2566" t="s">
-        <v>1435</v>
+        <v>1485</v>
       </c>
       <c r="B2566" t="s">
-        <v>337</v>
-[...1 lines deleted...]
-      <c r="C2566"/>
+        <v>20</v>
+      </c>
+      <c r="C2566" t="s">
+        <v>20</v>
+      </c>
       <c r="D2566" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2567" spans="1:4">
       <c r="A2567" t="s">
-        <v>1435</v>
+        <v>1486</v>
       </c>
       <c r="B2567" t="s">
-        <v>338</v>
-[...1 lines deleted...]
-      <c r="C2567"/>
+        <v>305</v>
+      </c>
+      <c r="C2567" t="s">
+        <v>790</v>
+      </c>
       <c r="D2567" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2568" spans="1:4">
       <c r="A2568" t="s">
-        <v>1435</v>
+        <v>1486</v>
       </c>
       <c r="B2568" t="s">
-        <v>339</v>
-[...1 lines deleted...]
-      <c r="C2568"/>
+        <v>16</v>
+      </c>
+      <c r="C2568" t="s">
+        <v>791</v>
+      </c>
       <c r="D2568" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2569" spans="1:4">
       <c r="A2569" t="s">
-        <v>1435</v>
+        <v>1486</v>
       </c>
       <c r="B2569" t="s">
-        <v>340</v>
-[...1 lines deleted...]
-      <c r="C2569"/>
+        <v>18</v>
+      </c>
+      <c r="C2569" t="s">
+        <v>792</v>
+      </c>
       <c r="D2569" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2570" spans="1:4">
       <c r="A2570" t="s">
-        <v>1435</v>
+        <v>1486</v>
       </c>
       <c r="B2570" t="s">
-        <v>341</v>
-[...1 lines deleted...]
-      <c r="C2570"/>
+        <v>19</v>
+      </c>
+      <c r="C2570" t="s">
+        <v>793</v>
+      </c>
       <c r="D2570" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2571" spans="1:4">
       <c r="A2571" t="s">
-        <v>1435</v>
+        <v>1486</v>
       </c>
       <c r="B2571" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C2571"/>
+        <v>55</v>
+      </c>
+      <c r="C2571" t="s">
+        <v>1455</v>
+      </c>
       <c r="D2571" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2572" spans="1:4">
       <c r="A2572" t="s">
-        <v>1435</v>
+        <v>1486</v>
       </c>
       <c r="B2572" t="s">
         <v>20</v>
       </c>
-      <c r="C2572"/>
+      <c r="C2572" t="s">
+        <v>20</v>
+      </c>
       <c r="D2572" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2573" spans="1:4">
       <c r="A2573" t="s">
-        <v>1436</v>
+        <v>1487</v>
       </c>
       <c r="B2573" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C2573"/>
+        <v>305</v>
+      </c>
+      <c r="C2573" t="s">
+        <v>321</v>
+      </c>
       <c r="D2573" t="s">
-        <v>17</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2574" spans="1:4">
       <c r="A2574" t="s">
-        <v>1436</v>
+        <v>1487</v>
       </c>
       <c r="B2574" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C2574"/>
+        <v>16</v>
+      </c>
+      <c r="C2574" t="s">
+        <v>1488</v>
+      </c>
       <c r="D2574" t="s">
-        <v>17</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2575" spans="1:4">
       <c r="A2575" t="s">
-        <v>1436</v>
+        <v>1487</v>
       </c>
       <c r="B2575" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C2575"/>
+        <v>18</v>
+      </c>
+      <c r="C2575" t="s">
+        <v>1489</v>
+      </c>
       <c r="D2575" t="s">
-        <v>17</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2576" spans="1:4">
       <c r="A2576" t="s">
-        <v>1436</v>
+        <v>1487</v>
       </c>
       <c r="B2576" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C2576"/>
+        <v>19</v>
+      </c>
+      <c r="C2576" t="s">
+        <v>1490</v>
+      </c>
       <c r="D2576" t="s">
-        <v>17</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2577" spans="1:4">
       <c r="A2577" t="s">
-        <v>1437</v>
+        <v>1487</v>
       </c>
       <c r="B2577" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C2577"/>
+        <v>55</v>
+      </c>
+      <c r="C2577" t="s">
+        <v>727</v>
+      </c>
       <c r="D2577" t="s">
-        <v>17</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2578" spans="1:4">
       <c r="A2578" t="s">
-        <v>1437</v>
+        <v>1487</v>
       </c>
       <c r="B2578" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C2578"/>
+        <v>20</v>
+      </c>
+      <c r="C2578" t="s">
+        <v>20</v>
+      </c>
       <c r="D2578" t="s">
-        <v>17</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2579" spans="1:4">
       <c r="A2579" t="s">
-        <v>1437</v>
+        <v>1491</v>
       </c>
       <c r="B2579" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C2579"/>
+        <v>305</v>
+      </c>
+      <c r="C2579" t="s">
+        <v>321</v>
+      </c>
       <c r="D2579" t="s">
-        <v>17</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2580" spans="1:4">
       <c r="A2580" t="s">
-        <v>1437</v>
+        <v>1491</v>
       </c>
       <c r="B2580" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C2580"/>
+        <v>16</v>
+      </c>
+      <c r="C2580" t="s">
+        <v>1488</v>
+      </c>
       <c r="D2580" t="s">
-        <v>17</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2581" spans="1:4">
       <c r="A2581" t="s">
-        <v>1438</v>
+        <v>1491</v>
       </c>
       <c r="B2581" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C2581"/>
+        <v>18</v>
+      </c>
+      <c r="C2581" t="s">
+        <v>1489</v>
+      </c>
       <c r="D2581" t="s">
-        <v>17</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2582" spans="1:4">
       <c r="A2582" t="s">
-        <v>1438</v>
+        <v>1491</v>
       </c>
       <c r="B2582" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C2582"/>
+        <v>19</v>
+      </c>
+      <c r="C2582" t="s">
+        <v>1490</v>
+      </c>
       <c r="D2582" t="s">
-        <v>17</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2583" spans="1:4">
       <c r="A2583" t="s">
-        <v>1438</v>
+        <v>1491</v>
       </c>
       <c r="B2583" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C2583"/>
+        <v>55</v>
+      </c>
+      <c r="C2583" t="s">
+        <v>727</v>
+      </c>
       <c r="D2583" t="s">
-        <v>17</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2584" spans="1:4">
       <c r="A2584" t="s">
-        <v>1438</v>
+        <v>1491</v>
       </c>
       <c r="B2584" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C2584"/>
+        <v>20</v>
+      </c>
+      <c r="C2584" t="s">
+        <v>20</v>
+      </c>
       <c r="D2584" t="s">
-        <v>17</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2585" spans="1:4">
       <c r="A2585" t="s">
-        <v>1438</v>
+        <v>1492</v>
       </c>
       <c r="B2585" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C2585"/>
+        <v>305</v>
+      </c>
+      <c r="C2585" t="s">
+        <v>28</v>
+      </c>
       <c r="D2585" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2586" spans="1:4">
       <c r="A2586" t="s">
-        <v>1438</v>
+        <v>1492</v>
       </c>
       <c r="B2586" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C2586"/>
+        <v>1336</v>
+      </c>
+      <c r="C2586" t="s">
+        <v>1447</v>
+      </c>
       <c r="D2586" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2587" spans="1:4">
       <c r="A2587" t="s">
-        <v>1438</v>
+        <v>1492</v>
       </c>
       <c r="B2587" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C2587"/>
+        <v>629</v>
+      </c>
+      <c r="C2587" t="s">
+        <v>1448</v>
+      </c>
       <c r="D2587" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2588" spans="1:4">
       <c r="A2588" t="s">
-        <v>1439</v>
+        <v>1492</v>
       </c>
       <c r="B2588" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="C2588"/>
+        <v>20</v>
+      </c>
+      <c r="C2588" t="s">
+        <v>20</v>
+      </c>
       <c r="D2588" t="s">
-        <v>1106</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2589" spans="1:4">
       <c r="A2589" t="s">
-        <v>1439</v>
+        <v>1492</v>
       </c>
       <c r="B2589" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="C2589"/>
+        <v>381</v>
+      </c>
+      <c r="C2589" t="s">
+        <v>1451</v>
+      </c>
       <c r="D2589" t="s">
-        <v>1106</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2590" spans="1:4">
       <c r="A2590" t="s">
-        <v>1440</v>
+        <v>1493</v>
       </c>
       <c r="B2590" t="s">
-        <v>91</v>
+        <v>305</v>
       </c>
       <c r="C2590" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="D2590" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2591" spans="1:4">
       <c r="A2591" t="s">
-        <v>1440</v>
+        <v>1493</v>
       </c>
       <c r="B2591" t="s">
-        <v>94</v>
+        <v>1336</v>
       </c>
       <c r="C2591" t="s">
-        <v>95</v>
+        <v>1447</v>
       </c>
       <c r="D2591" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2592" spans="1:4">
       <c r="A2592" t="s">
-        <v>1440</v>
+        <v>1493</v>
       </c>
       <c r="B2592" t="s">
-        <v>96</v>
+        <v>629</v>
       </c>
       <c r="C2592" t="s">
-        <v>97</v>
+        <v>1448</v>
       </c>
       <c r="D2592" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2593" spans="1:4">
       <c r="A2593" t="s">
-        <v>1440</v>
+        <v>1493</v>
       </c>
       <c r="B2593" t="s">
-        <v>98</v>
+        <v>266</v>
       </c>
       <c r="C2593" t="s">
-        <v>98</v>
+        <v>1449</v>
       </c>
       <c r="D2593" t="s">
-        <v>93</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="2594" spans="1:4">
       <c r="A2594" t="s">
-        <v>1440</v>
+        <v>1493</v>
       </c>
       <c r="B2594" t="s">
         <v>20</v>
       </c>
       <c r="C2594" t="s">
         <v>20</v>
       </c>
       <c r="D2594" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2595" spans="1:4">
       <c r="A2595" t="s">
-        <v>1441</v>
+        <v>1493</v>
       </c>
       <c r="B2595" t="s">
-        <v>337</v>
-[...1 lines deleted...]
-      <c r="C2595"/>
+        <v>381</v>
+      </c>
+      <c r="C2595" t="s">
+        <v>1451</v>
+      </c>
       <c r="D2595" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2596" spans="1:4">
       <c r="A2596" t="s">
-        <v>1441</v>
+        <v>1493</v>
       </c>
       <c r="B2596" t="s">
-        <v>338</v>
-[...1 lines deleted...]
-      <c r="C2596"/>
+        <v>267</v>
+      </c>
+      <c r="C2596" t="s">
+        <v>1452</v>
+      </c>
       <c r="D2596" t="s">
-        <v>17</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="2597" spans="1:4">
       <c r="A2597" t="s">
-        <v>1441</v>
+        <v>1494</v>
       </c>
       <c r="B2597" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="C2597"/>
       <c r="D2597" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2598" spans="1:4">
       <c r="A2598" t="s">
-        <v>1441</v>
+        <v>1494</v>
       </c>
       <c r="B2598" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="C2598"/>
       <c r="D2598" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2599" spans="1:4">
       <c r="A2599" t="s">
-        <v>1441</v>
+        <v>1494</v>
       </c>
       <c r="B2599" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="C2599"/>
       <c r="D2599" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2600" spans="1:4">
       <c r="A2600" t="s">
-        <v>1441</v>
+        <v>1494</v>
       </c>
       <c r="B2600" t="s">
-        <v>28</v>
+        <v>340</v>
       </c>
       <c r="C2600"/>
       <c r="D2600" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2601" spans="1:4">
       <c r="A2601" t="s">
-        <v>1441</v>
+        <v>1494</v>
       </c>
       <c r="B2601" t="s">
-        <v>20</v>
+        <v>341</v>
       </c>
       <c r="C2601"/>
       <c r="D2601" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2602" spans="1:4">
       <c r="A2602" t="s">
-        <v>1442</v>
+        <v>1494</v>
       </c>
       <c r="B2602" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="C2602"/>
       <c r="D2602" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2603" spans="1:4">
       <c r="A2603" t="s">
-        <v>1442</v>
+        <v>1494</v>
       </c>
       <c r="B2603" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C2603"/>
       <c r="D2603" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2604" spans="1:4">
       <c r="A2604" t="s">
-        <v>1442</v>
+        <v>1495</v>
       </c>
       <c r="B2604" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C2604"/>
       <c r="D2604" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2605" spans="1:4">
       <c r="A2605" t="s">
-        <v>1442</v>
+        <v>1495</v>
       </c>
       <c r="B2605" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C2605"/>
       <c r="D2605" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2606" spans="1:4">
       <c r="A2606" t="s">
-        <v>1443</v>
+        <v>1495</v>
       </c>
       <c r="B2606" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C2606"/>
       <c r="D2606" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2607" spans="1:4">
       <c r="A2607" t="s">
-        <v>1443</v>
+        <v>1495</v>
       </c>
       <c r="B2607" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C2607"/>
       <c r="D2607" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2608" spans="1:4">
       <c r="A2608" t="s">
-        <v>1443</v>
+        <v>1496</v>
       </c>
       <c r="B2608" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C2608"/>
       <c r="D2608" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2609" spans="1:4">
       <c r="A2609" t="s">
-        <v>1443</v>
+        <v>1496</v>
       </c>
       <c r="B2609" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C2609"/>
       <c r="D2609" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2610" spans="1:4">
       <c r="A2610" t="s">
-        <v>1444</v>
+        <v>1496</v>
       </c>
       <c r="B2610" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C2610"/>
       <c r="D2610" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2611" spans="1:4">
       <c r="A2611" t="s">
-        <v>1444</v>
+        <v>1496</v>
       </c>
       <c r="B2611" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C2611"/>
       <c r="D2611" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2612" spans="1:4">
       <c r="A2612" t="s">
-        <v>1444</v>
+        <v>1497</v>
       </c>
       <c r="B2612" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C2612"/>
       <c r="D2612" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2613" spans="1:4">
       <c r="A2613" t="s">
-        <v>1444</v>
+        <v>1497</v>
       </c>
       <c r="B2613" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C2613"/>
       <c r="D2613" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2614" spans="1:4">
       <c r="A2614" t="s">
-        <v>1444</v>
+        <v>1497</v>
       </c>
       <c r="B2614" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C2614"/>
       <c r="D2614" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2615" spans="1:4">
       <c r="A2615" t="s">
-        <v>1444</v>
+        <v>1497</v>
       </c>
       <c r="B2615" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C2615"/>
       <c r="D2615" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2616" spans="1:4">
       <c r="A2616" t="s">
-        <v>1444</v>
+        <v>1497</v>
       </c>
       <c r="B2616" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="C2616"/>
       <c r="D2616" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2617" spans="1:4">
       <c r="A2617" t="s">
-        <v>1445</v>
+        <v>1497</v>
       </c>
       <c r="B2617" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="C2617"/>
       <c r="D2617" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2618" spans="1:4">
       <c r="A2618" t="s">
-        <v>1445</v>
+        <v>1497</v>
       </c>
       <c r="B2618" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C2618"/>
       <c r="D2618" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2619" spans="1:4">
       <c r="A2619" t="s">
-        <v>1445</v>
+        <v>1498</v>
       </c>
       <c r="B2619" t="s">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="C2619"/>
       <c r="D2619" t="s">
-        <v>17</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="2620" spans="1:4">
       <c r="A2620" t="s">
-        <v>1445</v>
+        <v>1498</v>
       </c>
       <c r="B2620" t="s">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="C2620"/>
       <c r="D2620" t="s">
-        <v>17</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="2621" spans="1:4">
       <c r="A2621" t="s">
-        <v>1446</v>
+        <v>1499</v>
       </c>
       <c r="B2621" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C2621"/>
+        <v>91</v>
+      </c>
+      <c r="C2621" t="s">
+        <v>92</v>
+      </c>
       <c r="D2621" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2622" spans="1:4">
       <c r="A2622" t="s">
-        <v>1446</v>
+        <v>1499</v>
       </c>
       <c r="B2622" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C2622"/>
+        <v>94</v>
+      </c>
+      <c r="C2622" t="s">
+        <v>95</v>
+      </c>
       <c r="D2622" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2623" spans="1:4">
       <c r="A2623" t="s">
-        <v>1446</v>
+        <v>1499</v>
       </c>
       <c r="B2623" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C2623"/>
+        <v>96</v>
+      </c>
+      <c r="C2623" t="s">
+        <v>97</v>
+      </c>
       <c r="D2623" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2624" spans="1:4">
       <c r="A2624" t="s">
-        <v>1446</v>
+        <v>1499</v>
       </c>
       <c r="B2624" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C2624"/>
+        <v>98</v>
+      </c>
+      <c r="C2624" t="s">
+        <v>98</v>
+      </c>
       <c r="D2624" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2625" spans="1:4">
       <c r="A2625" t="s">
-        <v>1447</v>
+        <v>1499</v>
       </c>
       <c r="B2625" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C2625"/>
+        <v>20</v>
+      </c>
+      <c r="C2625" t="s">
+        <v>20</v>
+      </c>
       <c r="D2625" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2626" spans="1:4">
       <c r="A2626" t="s">
-        <v>1447</v>
+        <v>949</v>
       </c>
       <c r="B2626" t="s">
-        <v>24</v>
+        <v>337</v>
       </c>
       <c r="C2626"/>
       <c r="D2626" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2627" spans="1:4">
       <c r="A2627" t="s">
-        <v>1447</v>
+        <v>949</v>
       </c>
       <c r="B2627" t="s">
-        <v>25</v>
+        <v>338</v>
       </c>
       <c r="C2627"/>
       <c r="D2627" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2628" spans="1:4">
       <c r="A2628" t="s">
-        <v>1447</v>
+        <v>949</v>
       </c>
       <c r="B2628" t="s">
-        <v>26</v>
+        <v>339</v>
       </c>
       <c r="C2628"/>
       <c r="D2628" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2629" spans="1:4">
       <c r="A2629" t="s">
-        <v>1447</v>
+        <v>949</v>
       </c>
       <c r="B2629" t="s">
-        <v>27</v>
+        <v>340</v>
       </c>
       <c r="C2629"/>
       <c r="D2629" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2630" spans="1:4">
       <c r="A2630" t="s">
-        <v>1447</v>
+        <v>949</v>
       </c>
       <c r="B2630" t="s">
-        <v>28</v>
+        <v>341</v>
       </c>
       <c r="C2630"/>
       <c r="D2630" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2631" spans="1:4">
       <c r="A2631" t="s">
-        <v>1447</v>
+        <v>949</v>
       </c>
       <c r="B2631" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C2631"/>
       <c r="D2631" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2632" spans="1:4">
       <c r="A2632" t="s">
-        <v>1448</v>
+        <v>949</v>
       </c>
       <c r="B2632" t="s">
-        <v>1449</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2632"/>
       <c r="D2632" t="s">
-        <v>1450</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2633" spans="1:4">
       <c r="A2633" t="s">
-        <v>1448</v>
+        <v>1500</v>
       </c>
       <c r="B2633" t="s">
-        <v>1217</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C2633"/>
       <c r="D2633" t="s">
-        <v>1450</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2634" spans="1:4">
       <c r="A2634" t="s">
-        <v>1451</v>
+        <v>1500</v>
       </c>
       <c r="B2634" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C2634"/>
       <c r="D2634" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2635" spans="1:4">
       <c r="A2635" t="s">
-        <v>1451</v>
+        <v>1500</v>
       </c>
       <c r="B2635" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C2635"/>
       <c r="D2635" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2636" spans="1:4">
       <c r="A2636" t="s">
-        <v>1451</v>
+        <v>1500</v>
       </c>
       <c r="B2636" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2636"/>
       <c r="D2636" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2637" spans="1:4">
       <c r="A2637" t="s">
-        <v>1451</v>
+        <v>1501</v>
       </c>
       <c r="B2637" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C2637"/>
       <c r="D2637" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2638" spans="1:4">
       <c r="A2638" t="s">
-        <v>1451</v>
+        <v>1501</v>
       </c>
       <c r="B2638" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C2638"/>
       <c r="D2638" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2639" spans="1:4">
       <c r="A2639" t="s">
-        <v>1452</v>
+        <v>1501</v>
       </c>
       <c r="B2639" t="s">
-        <v>266</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C2639"/>
       <c r="D2639" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2640" spans="1:4">
       <c r="A2640" t="s">
-        <v>1452</v>
+        <v>1501</v>
       </c>
       <c r="B2640" t="s">
         <v>20</v>
       </c>
-      <c r="C2640" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C2640"/>
       <c r="D2640" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2641" spans="1:4">
       <c r="A2641" t="s">
-        <v>1452</v>
+        <v>1502</v>
       </c>
       <c r="B2641" t="s">
-        <v>267</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="C2641"/>
       <c r="D2641" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2642" spans="1:4">
       <c r="A2642" t="s">
-        <v>1453</v>
+        <v>1502</v>
       </c>
       <c r="B2642" t="s">
-        <v>1454</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="C2642"/>
       <c r="D2642" t="s">
-        <v>1025</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2643" spans="1:4">
       <c r="A2643" t="s">
-        <v>1453</v>
+        <v>1502</v>
       </c>
       <c r="B2643" t="s">
-        <v>1455</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="C2643"/>
       <c r="D2643" t="s">
-        <v>638</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2644" spans="1:4">
       <c r="A2644" t="s">
-        <v>1453</v>
+        <v>1502</v>
       </c>
       <c r="B2644" t="s">
-        <v>1456</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="C2644"/>
       <c r="D2644" t="s">
-        <v>171</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2645" spans="1:4">
       <c r="A2645" t="s">
-        <v>1453</v>
+        <v>1502</v>
       </c>
       <c r="B2645" t="s">
-        <v>1344</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="C2645"/>
       <c r="D2645" t="s">
-        <v>1025</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2646" spans="1:4">
       <c r="A2646" t="s">
-        <v>1453</v>
+        <v>1502</v>
       </c>
       <c r="B2646" t="s">
-        <v>1457</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="C2646"/>
       <c r="D2646" t="s">
-        <v>638</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2647" spans="1:4">
       <c r="A2647" t="s">
-        <v>1453</v>
+        <v>1502</v>
       </c>
       <c r="B2647" t="s">
-        <v>1458</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2647"/>
       <c r="D2647" t="s">
-        <v>1459</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2648" spans="1:4">
       <c r="A2648" t="s">
-        <v>1453</v>
+        <v>1503</v>
       </c>
       <c r="B2648" t="s">
-        <v>1460</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C2648"/>
       <c r="D2648" t="s">
-        <v>171</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2649" spans="1:4">
       <c r="A2649" t="s">
-        <v>1453</v>
+        <v>1503</v>
       </c>
       <c r="B2649" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C2649"/>
       <c r="D2649" t="s">
-        <v>1025</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2650" spans="1:4">
       <c r="A2650" t="s">
-        <v>1453</v>
+        <v>1503</v>
       </c>
       <c r="B2650" t="s">
-        <v>248</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C2650"/>
       <c r="D2650" t="s">
-        <v>488</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2651" spans="1:4">
       <c r="A2651" t="s">
-        <v>1453</v>
+        <v>1503</v>
       </c>
       <c r="B2651" t="s">
-        <v>1461</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2651"/>
       <c r="D2651" t="s">
-        <v>1025</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2652" spans="1:4">
       <c r="A2652" t="s">
-        <v>1453</v>
+        <v>1504</v>
       </c>
       <c r="B2652" t="s">
-        <v>1462</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C2652"/>
       <c r="D2652" t="s">
-        <v>1025</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2653" spans="1:4">
       <c r="A2653" t="s">
-        <v>1453</v>
+        <v>1504</v>
       </c>
       <c r="B2653" t="s">
-        <v>1463</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C2653"/>
       <c r="D2653" t="s">
-        <v>1025</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2654" spans="1:4">
       <c r="A2654" t="s">
-        <v>1453</v>
+        <v>1504</v>
       </c>
       <c r="B2654" t="s">
-        <v>1464</v>
+        <v>19</v>
       </c>
       <c r="C2654"/>
       <c r="D2654" t="s">
-        <v>428</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2655" spans="1:4">
       <c r="A2655" t="s">
-        <v>1465</v>
+        <v>1504</v>
       </c>
       <c r="B2655" t="s">
-        <v>266</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2655"/>
       <c r="D2655" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2656" spans="1:4">
       <c r="A2656" t="s">
-        <v>1465</v>
+        <v>1505</v>
       </c>
       <c r="B2656" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="C2656"/>
       <c r="D2656" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2657" spans="1:4">
       <c r="A2657" t="s">
-        <v>1465</v>
+        <v>1505</v>
       </c>
       <c r="B2657" t="s">
-        <v>267</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="C2657"/>
       <c r="D2657" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2658" spans="1:4">
       <c r="A2658" t="s">
-        <v>1466</v>
+        <v>1505</v>
       </c>
       <c r="B2658" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="C2658"/>
       <c r="D2658" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2659" spans="1:4">
       <c r="A2659" t="s">
-        <v>1466</v>
+        <v>1505</v>
       </c>
       <c r="B2659" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="C2659"/>
       <c r="D2659" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2660" spans="1:4">
       <c r="A2660" t="s">
-        <v>1466</v>
+        <v>1505</v>
       </c>
       <c r="B2660" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="C2660"/>
       <c r="D2660" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2661" spans="1:4">
       <c r="A2661" t="s">
-        <v>1466</v>
+        <v>1505</v>
       </c>
       <c r="B2661" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C2661"/>
       <c r="D2661" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2662" spans="1:4">
       <c r="A2662" t="s">
-        <v>1467</v>
+        <v>1505</v>
       </c>
       <c r="B2662" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C2662"/>
       <c r="D2662" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2663" spans="1:4">
       <c r="A2663" t="s">
-        <v>1467</v>
+        <v>1506</v>
       </c>
       <c r="B2663" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C2663"/>
+        <v>1507</v>
+      </c>
+      <c r="C2663" t="s">
+        <v>1507</v>
+      </c>
       <c r="D2663" t="s">
-        <v>17</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="2664" spans="1:4">
       <c r="A2664" t="s">
-        <v>1467</v>
+        <v>1506</v>
       </c>
       <c r="B2664" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C2664"/>
+        <v>1276</v>
+      </c>
+      <c r="C2664" t="s">
+        <v>1276</v>
+      </c>
       <c r="D2664" t="s">
-        <v>17</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="2665" spans="1:4">
       <c r="A2665" t="s">
-        <v>1467</v>
+        <v>1509</v>
       </c>
       <c r="B2665" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C2665"/>
+        <v>91</v>
+      </c>
+      <c r="C2665" t="s">
+        <v>92</v>
+      </c>
       <c r="D2665" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2666" spans="1:4">
       <c r="A2666" t="s">
-        <v>1468</v>
+        <v>1509</v>
       </c>
       <c r="B2666" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C2666"/>
+        <v>94</v>
+      </c>
+      <c r="C2666" t="s">
+        <v>95</v>
+      </c>
       <c r="D2666" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2667" spans="1:4">
       <c r="A2667" t="s">
-        <v>1468</v>
+        <v>1509</v>
       </c>
       <c r="B2667" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C2667"/>
+        <v>96</v>
+      </c>
+      <c r="C2667" t="s">
+        <v>97</v>
+      </c>
       <c r="D2667" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2668" spans="1:4">
       <c r="A2668" t="s">
-        <v>1468</v>
+        <v>1509</v>
       </c>
       <c r="B2668" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C2668"/>
+        <v>98</v>
+      </c>
+      <c r="C2668" t="s">
+        <v>98</v>
+      </c>
       <c r="D2668" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2669" spans="1:4">
       <c r="A2669" t="s">
-        <v>1468</v>
+        <v>1509</v>
       </c>
       <c r="B2669" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C2669"/>
+        <v>20</v>
+      </c>
+      <c r="C2669" t="s">
+        <v>20</v>
+      </c>
       <c r="D2669" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2670" spans="1:4">
       <c r="A2670" t="s">
-        <v>1468</v>
+        <v>1510</v>
       </c>
       <c r="B2670" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C2670"/>
+        <v>266</v>
+      </c>
+      <c r="C2670" t="s">
+        <v>5</v>
+      </c>
       <c r="D2670" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2671" spans="1:4">
       <c r="A2671" t="s">
-        <v>1468</v>
+        <v>1510</v>
       </c>
       <c r="B2671" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C2671"/>
+        <v>20</v>
+      </c>
+      <c r="C2671" t="s">
+        <v>20</v>
+      </c>
       <c r="D2671" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2672" spans="1:4">
       <c r="A2672" t="s">
-        <v>1468</v>
+        <v>1510</v>
       </c>
       <c r="B2672" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C2672"/>
+        <v>267</v>
+      </c>
+      <c r="C2672" t="s">
+        <v>7</v>
+      </c>
       <c r="D2672" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2673" spans="1:4">
       <c r="A2673" t="s">
-        <v>1469</v>
+        <v>1511</v>
       </c>
       <c r="B2673" t="s">
-        <v>1470</v>
+        <v>1512</v>
       </c>
       <c r="C2673" t="s">
-        <v>1470</v>
+        <v>1512</v>
       </c>
       <c r="D2673" t="s">
-        <v>1471</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="2674" spans="1:4">
       <c r="A2674" t="s">
-        <v>1469</v>
+        <v>1511</v>
       </c>
       <c r="B2674" t="s">
-        <v>1472</v>
+        <v>1513</v>
       </c>
       <c r="C2674" t="s">
-        <v>1472</v>
+        <v>1513</v>
       </c>
       <c r="D2674" t="s">
-        <v>1471</v>
+        <v>638</v>
       </c>
     </row>
     <row r="2675" spans="1:4">
       <c r="A2675" t="s">
-        <v>1469</v>
+        <v>1511</v>
       </c>
       <c r="B2675" t="s">
-        <v>20</v>
+        <v>1514</v>
       </c>
       <c r="C2675" t="s">
-        <v>20</v>
+        <v>1514</v>
       </c>
       <c r="D2675" t="s">
-        <v>1471</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2676" spans="1:4">
       <c r="A2676" t="s">
-        <v>1473</v>
+        <v>1511</v>
       </c>
       <c r="B2676" t="s">
-        <v>5</v>
+        <v>1402</v>
       </c>
       <c r="C2676" t="s">
-        <v>5</v>
+        <v>1402</v>
       </c>
       <c r="D2676" t="s">
-        <v>6</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="2677" spans="1:4">
       <c r="A2677" t="s">
-        <v>1473</v>
+        <v>1511</v>
       </c>
       <c r="B2677" t="s">
-        <v>7</v>
+        <v>1515</v>
       </c>
       <c r="C2677" t="s">
-        <v>7</v>
+        <v>1515</v>
       </c>
       <c r="D2677" t="s">
-        <v>6</v>
+        <v>638</v>
       </c>
     </row>
     <row r="2678" spans="1:4">
       <c r="A2678" t="s">
-        <v>1474</v>
+        <v>1511</v>
       </c>
       <c r="B2678" t="s">
-        <v>5</v>
+        <v>1516</v>
       </c>
       <c r="C2678" t="s">
-        <v>5</v>
+        <v>1516</v>
       </c>
       <c r="D2678" t="s">
-        <v>6</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="2679" spans="1:4">
       <c r="A2679" t="s">
-        <v>1474</v>
+        <v>1511</v>
       </c>
       <c r="B2679" t="s">
-        <v>7</v>
+        <v>1518</v>
       </c>
       <c r="C2679" t="s">
-        <v>7</v>
+        <v>1518</v>
       </c>
       <c r="D2679" t="s">
-        <v>6</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2680" spans="1:4">
       <c r="A2680" t="s">
-        <v>1475</v>
+        <v>1511</v>
       </c>
       <c r="B2680" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="C2680" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="D2680" t="s">
-        <v>6</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="2681" spans="1:4">
       <c r="A2681" t="s">
-        <v>1475</v>
+        <v>1511</v>
       </c>
       <c r="B2681" t="s">
-        <v>7</v>
+        <v>248</v>
       </c>
       <c r="C2681" t="s">
-        <v>7</v>
+        <v>489</v>
       </c>
       <c r="D2681" t="s">
-        <v>6</v>
+        <v>488</v>
       </c>
     </row>
     <row r="2682" spans="1:4">
       <c r="A2682" t="s">
-        <v>1476</v>
+        <v>1511</v>
       </c>
       <c r="B2682" t="s">
-        <v>5</v>
+        <v>1519</v>
       </c>
       <c r="C2682" t="s">
-        <v>5</v>
+        <v>1519</v>
       </c>
       <c r="D2682" t="s">
-        <v>6</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="2683" spans="1:4">
       <c r="A2683" t="s">
-        <v>1476</v>
+        <v>1511</v>
       </c>
       <c r="B2683" t="s">
-        <v>7</v>
+        <v>1520</v>
       </c>
       <c r="C2683" t="s">
-        <v>7</v>
+        <v>1520</v>
       </c>
       <c r="D2683" t="s">
-        <v>6</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="2684" spans="1:4">
       <c r="A2684" t="s">
-        <v>1477</v>
+        <v>1511</v>
       </c>
       <c r="B2684" t="s">
-        <v>5</v>
+        <v>1521</v>
       </c>
       <c r="C2684" t="s">
-        <v>5</v>
+        <v>1521</v>
       </c>
       <c r="D2684" t="s">
-        <v>6</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="2685" spans="1:4">
       <c r="A2685" t="s">
-        <v>1477</v>
+        <v>1511</v>
       </c>
       <c r="B2685" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>1522</v>
+      </c>
+      <c r="C2685"/>
       <c r="D2685" t="s">
-        <v>6</v>
+        <v>428</v>
       </c>
     </row>
     <row r="2686" spans="1:4">
       <c r="A2686" t="s">
-        <v>1478</v>
+        <v>1523</v>
       </c>
       <c r="B2686" t="s">
-        <v>5</v>
+        <v>266</v>
       </c>
       <c r="C2686" t="s">
         <v>5</v>
       </c>
       <c r="D2686" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2687" spans="1:4">
       <c r="A2687" t="s">
-        <v>1478</v>
+        <v>1523</v>
       </c>
       <c r="B2687" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="C2687" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D2687" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2688" spans="1:4">
       <c r="A2688" t="s">
-        <v>1479</v>
+        <v>1523</v>
       </c>
       <c r="B2688" t="s">
-        <v>5</v>
+        <v>267</v>
       </c>
       <c r="C2688" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D2688" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2689" spans="1:4">
       <c r="A2689" t="s">
-        <v>1479</v>
+        <v>1524</v>
       </c>
       <c r="B2689" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C2689"/>
       <c r="D2689" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2690" spans="1:4">
       <c r="A2690" t="s">
-        <v>1480</v>
+        <v>1524</v>
       </c>
       <c r="B2690" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C2690"/>
       <c r="D2690" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2691" spans="1:4">
       <c r="A2691" t="s">
-        <v>1480</v>
+        <v>1524</v>
       </c>
       <c r="B2691" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C2691"/>
       <c r="D2691" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2692" spans="1:4">
       <c r="A2692" t="s">
-        <v>1481</v>
+        <v>1524</v>
       </c>
       <c r="B2692" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2692"/>
       <c r="D2692" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2693" spans="1:4">
       <c r="A2693" t="s">
-        <v>1481</v>
+        <v>1525</v>
       </c>
       <c r="B2693" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C2693"/>
       <c r="D2693" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2694" spans="1:4">
       <c r="A2694" t="s">
-        <v>1482</v>
+        <v>1525</v>
       </c>
       <c r="B2694" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C2694"/>
       <c r="D2694" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2695" spans="1:4">
       <c r="A2695" t="s">
-        <v>1482</v>
+        <v>1525</v>
       </c>
       <c r="B2695" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C2695"/>
       <c r="D2695" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2696" spans="1:4">
       <c r="A2696" t="s">
-        <v>1483</v>
+        <v>1525</v>
       </c>
       <c r="B2696" t="s">
-        <v>248</v>
+        <v>20</v>
       </c>
       <c r="C2696"/>
       <c r="D2696" t="s">
-        <v>488</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2697" spans="1:4">
       <c r="A2697" t="s">
-        <v>1483</v>
+        <v>1526</v>
       </c>
       <c r="B2697" t="s">
-        <v>1484</v>
+        <v>23</v>
       </c>
       <c r="C2697"/>
       <c r="D2697" t="s">
-        <v>488</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2698" spans="1:4">
       <c r="A2698" t="s">
-        <v>1483</v>
+        <v>1526</v>
       </c>
       <c r="B2698" t="s">
-        <v>1485</v>
+        <v>24</v>
       </c>
       <c r="C2698"/>
       <c r="D2698" t="s">
-        <v>488</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2699" spans="1:4">
       <c r="A2699" t="s">
-        <v>1483</v>
+        <v>1526</v>
       </c>
       <c r="B2699" t="s">
-        <v>77</v>
+        <v>25</v>
       </c>
       <c r="C2699"/>
       <c r="D2699" t="s">
-        <v>488</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2700" spans="1:4">
       <c r="A2700" t="s">
-        <v>1483</v>
+        <v>1526</v>
       </c>
       <c r="B2700" t="s">
-        <v>1486</v>
+        <v>26</v>
       </c>
       <c r="C2700"/>
       <c r="D2700" t="s">
-        <v>488</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2701" spans="1:4">
       <c r="A2701" t="s">
-        <v>1487</v>
+        <v>1526</v>
       </c>
       <c r="B2701" t="s">
-        <v>1488</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="C2701"/>
       <c r="D2701" t="s">
-        <v>1490</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2702" spans="1:4">
       <c r="A2702" t="s">
-        <v>1487</v>
+        <v>1526</v>
       </c>
       <c r="B2702" t="s">
-        <v>1491</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="C2702"/>
       <c r="D2702" t="s">
-        <v>1490</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2703" spans="1:4">
       <c r="A2703" t="s">
-        <v>1487</v>
+        <v>1526</v>
       </c>
       <c r="B2703" t="s">
-        <v>1493</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2703"/>
       <c r="D2703" t="s">
-        <v>1490</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2704" spans="1:4">
       <c r="A2704" t="s">
-        <v>1487</v>
+        <v>1527</v>
       </c>
       <c r="B2704" t="s">
-        <v>1495</v>
+        <v>1528</v>
       </c>
       <c r="C2704" t="s">
-        <v>1496</v>
+        <v>1528</v>
       </c>
       <c r="D2704" t="s">
-        <v>1490</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="2705" spans="1:4">
       <c r="A2705" t="s">
-        <v>1487</v>
+        <v>1527</v>
       </c>
       <c r="B2705" t="s">
-        <v>1497</v>
+        <v>1530</v>
       </c>
       <c r="C2705" t="s">
-        <v>1498</v>
+        <v>1530</v>
       </c>
       <c r="D2705" t="s">
-        <v>1490</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="2706" spans="1:4">
       <c r="A2706" t="s">
-        <v>1487</v>
+        <v>1527</v>
       </c>
       <c r="B2706" t="s">
-        <v>1499</v>
+        <v>20</v>
       </c>
       <c r="C2706" t="s">
-        <v>1500</v>
+        <v>20</v>
       </c>
       <c r="D2706" t="s">
-        <v>1490</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="2707" spans="1:4">
       <c r="A2707" t="s">
-        <v>1487</v>
+        <v>1531</v>
       </c>
       <c r="B2707" t="s">
-        <v>1501</v>
+        <v>5</v>
       </c>
       <c r="C2707" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="D2707" t="s">
-        <v>1490</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2708" spans="1:4">
       <c r="A2708" t="s">
-        <v>1502</v>
+        <v>1531</v>
       </c>
       <c r="B2708" t="s">
-        <v>276</v>
+        <v>7</v>
       </c>
       <c r="C2708" t="s">
-        <v>1503</v>
+        <v>7</v>
       </c>
       <c r="D2708" t="s">
-        <v>270</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2709" spans="1:4">
       <c r="A2709" t="s">
-        <v>1502</v>
+        <v>1532</v>
       </c>
       <c r="B2709" t="s">
-        <v>1366</v>
+        <v>5</v>
       </c>
       <c r="C2709" t="s">
-        <v>1504</v>
+        <v>5</v>
       </c>
       <c r="D2709" t="s">
-        <v>270</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2710" spans="1:4">
       <c r="A2710" t="s">
-        <v>1502</v>
+        <v>1532</v>
       </c>
       <c r="B2710" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="C2710" t="s">
-        <v>1505</v>
+        <v>7</v>
       </c>
       <c r="D2710" t="s">
-        <v>270</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2711" spans="1:4">
       <c r="A2711" t="s">
-        <v>1502</v>
+        <v>1533</v>
       </c>
       <c r="B2711" t="s">
-        <v>96</v>
+        <v>5</v>
       </c>
       <c r="C2711" t="s">
-        <v>1506</v>
+        <v>5</v>
       </c>
       <c r="D2711" t="s">
-        <v>270</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2712" spans="1:4">
       <c r="A2712" t="s">
-        <v>1502</v>
+        <v>1533</v>
       </c>
       <c r="B2712" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="C2712" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="D2712" t="s">
-        <v>270</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2713" spans="1:4">
       <c r="A2713" t="s">
-        <v>1502</v>
+        <v>1534</v>
       </c>
       <c r="B2713" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="C2713" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="D2713" t="s">
-        <v>270</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2714" spans="1:4">
       <c r="A2714" t="s">
-        <v>1502</v>
+        <v>1534</v>
       </c>
       <c r="B2714" t="s">
-        <v>1290</v>
+        <v>7</v>
       </c>
       <c r="C2714" t="s">
-        <v>1507</v>
+        <v>7</v>
       </c>
       <c r="D2714" t="s">
-        <v>270</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2715" spans="1:4">
       <c r="A2715" t="s">
-        <v>1502</v>
+        <v>1535</v>
       </c>
       <c r="B2715" t="s">
-        <v>1508</v>
+        <v>5</v>
       </c>
       <c r="C2715" t="s">
-        <v>1509</v>
+        <v>5</v>
       </c>
       <c r="D2715" t="s">
-        <v>270</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2716" spans="1:4">
       <c r="A2716" t="s">
-        <v>1502</v>
+        <v>1535</v>
       </c>
       <c r="B2716" t="s">
-        <v>1292</v>
+        <v>7</v>
       </c>
       <c r="C2716" t="s">
-        <v>1510</v>
+        <v>7</v>
       </c>
       <c r="D2716" t="s">
-        <v>270</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2717" spans="1:4">
       <c r="A2717" t="s">
-        <v>1511</v>
+        <v>1536</v>
       </c>
       <c r="B2717" t="s">
-        <v>1512</v>
-[...1 lines deleted...]
-      <c r="C2717"/>
+        <v>5</v>
+      </c>
+      <c r="C2717" t="s">
+        <v>5</v>
+      </c>
       <c r="D2717" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2718" spans="1:4">
       <c r="A2718" t="s">
-        <v>1511</v>
+        <v>1536</v>
       </c>
       <c r="B2718" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="C2718"/>
+        <v>7</v>
+      </c>
+      <c r="C2718" t="s">
+        <v>7</v>
+      </c>
       <c r="D2718" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2719" spans="1:4">
       <c r="A2719" t="s">
-        <v>1511</v>
+        <v>1537</v>
       </c>
       <c r="B2719" t="s">
-        <v>1513</v>
-[...1 lines deleted...]
-      <c r="C2719"/>
+        <v>5</v>
+      </c>
+      <c r="C2719" t="s">
+        <v>5</v>
+      </c>
       <c r="D2719" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2720" spans="1:4">
       <c r="A2720" t="s">
-        <v>1511</v>
+        <v>1537</v>
       </c>
       <c r="B2720" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="C2720"/>
+        <v>7</v>
+      </c>
+      <c r="C2720" t="s">
+        <v>7</v>
+      </c>
       <c r="D2720" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2721" spans="1:4">
       <c r="A2721" t="s">
-        <v>1511</v>
+        <v>1538</v>
       </c>
       <c r="B2721" t="s">
-        <v>1514</v>
-[...1 lines deleted...]
-      <c r="C2721"/>
+        <v>5</v>
+      </c>
+      <c r="C2721" t="s">
+        <v>5</v>
+      </c>
       <c r="D2721" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2722" spans="1:4">
       <c r="A2722" t="s">
-        <v>1511</v>
+        <v>1538</v>
       </c>
       <c r="B2722" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C2722"/>
+        <v>7</v>
+      </c>
+      <c r="C2722" t="s">
+        <v>7</v>
+      </c>
       <c r="D2722" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2723" spans="1:4">
       <c r="A2723" t="s">
-        <v>1511</v>
+        <v>1539</v>
       </c>
       <c r="B2723" t="s">
-        <v>1515</v>
-[...1 lines deleted...]
-      <c r="C2723"/>
+        <v>5</v>
+      </c>
+      <c r="C2723" t="s">
+        <v>5</v>
+      </c>
       <c r="D2723" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2724" spans="1:4">
       <c r="A2724" t="s">
-        <v>1511</v>
+        <v>1539</v>
       </c>
       <c r="B2724" t="s">
-        <v>1516</v>
-[...1 lines deleted...]
-      <c r="C2724"/>
+        <v>7</v>
+      </c>
+      <c r="C2724" t="s">
+        <v>7</v>
+      </c>
       <c r="D2724" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2725" spans="1:4">
       <c r="A2725" t="s">
-        <v>1511</v>
+        <v>1540</v>
       </c>
       <c r="B2725" t="s">
-        <v>1517</v>
-[...1 lines deleted...]
-      <c r="C2725"/>
+        <v>5</v>
+      </c>
+      <c r="C2725" t="s">
+        <v>5</v>
+      </c>
       <c r="D2725" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2726" spans="1:4">
       <c r="A2726" t="s">
-        <v>1511</v>
+        <v>1540</v>
       </c>
       <c r="B2726" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="C2726"/>
+        <v>7</v>
+      </c>
+      <c r="C2726" t="s">
+        <v>7</v>
+      </c>
       <c r="D2726" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2727" spans="1:4">
       <c r="A2727" t="s">
-        <v>1511</v>
+        <v>1541</v>
       </c>
       <c r="B2727" t="s">
-        <v>1518</v>
+        <v>248</v>
       </c>
       <c r="C2727"/>
       <c r="D2727" t="s">
-        <v>17</v>
+        <v>488</v>
       </c>
     </row>
     <row r="2728" spans="1:4">
       <c r="A2728" t="s">
-        <v>1511</v>
+        <v>1541</v>
       </c>
       <c r="B2728" t="s">
-        <v>1519</v>
+        <v>1542</v>
       </c>
       <c r="C2728"/>
       <c r="D2728" t="s">
-        <v>17</v>
+        <v>488</v>
       </c>
     </row>
     <row r="2729" spans="1:4">
       <c r="A2729" t="s">
-        <v>1511</v>
+        <v>1541</v>
       </c>
       <c r="B2729" t="s">
-        <v>1520</v>
+        <v>1543</v>
       </c>
       <c r="C2729"/>
       <c r="D2729" t="s">
-        <v>17</v>
+        <v>488</v>
       </c>
     </row>
     <row r="2730" spans="1:4">
       <c r="A2730" t="s">
-        <v>1511</v>
+        <v>1541</v>
       </c>
       <c r="B2730" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="C2730"/>
       <c r="D2730" t="s">
-        <v>17</v>
+        <v>488</v>
       </c>
     </row>
     <row r="2731" spans="1:4">
       <c r="A2731" t="s">
-        <v>1511</v>
+        <v>1541</v>
       </c>
       <c r="B2731" t="s">
-        <v>1521</v>
+        <v>1544</v>
       </c>
       <c r="C2731"/>
       <c r="D2731" t="s">
-        <v>17</v>
+        <v>488</v>
       </c>
     </row>
     <row r="2732" spans="1:4">
       <c r="A2732" t="s">
-        <v>1511</v>
+        <v>1545</v>
       </c>
       <c r="B2732" t="s">
-        <v>346</v>
-[...1 lines deleted...]
-      <c r="C2732"/>
+        <v>1546</v>
+      </c>
+      <c r="C2732" t="s">
+        <v>1547</v>
+      </c>
       <c r="D2732" t="s">
-        <v>17</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2733" spans="1:4">
       <c r="A2733" t="s">
-        <v>1511</v>
+        <v>1545</v>
       </c>
       <c r="B2733" t="s">
-        <v>657</v>
-[...1 lines deleted...]
-      <c r="C2733"/>
+        <v>1549</v>
+      </c>
+      <c r="C2733" t="s">
+        <v>1550</v>
+      </c>
       <c r="D2733" t="s">
-        <v>17</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2734" spans="1:4">
       <c r="A2734" t="s">
-        <v>1511</v>
+        <v>1545</v>
       </c>
       <c r="B2734" t="s">
-        <v>1522</v>
+        <v>1551</v>
       </c>
       <c r="C2734" t="s">
-        <v>1523</v>
+        <v>1552</v>
       </c>
       <c r="D2734" t="s">
-        <v>93</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2735" spans="1:4">
       <c r="A2735" t="s">
-        <v>1511</v>
+        <v>1545</v>
       </c>
       <c r="B2735" t="s">
-        <v>1524</v>
+        <v>1553</v>
       </c>
       <c r="C2735" t="s">
-        <v>1525</v>
+        <v>1554</v>
       </c>
       <c r="D2735" t="s">
-        <v>93</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2736" spans="1:4">
       <c r="A2736" t="s">
-        <v>1511</v>
+        <v>1545</v>
       </c>
       <c r="B2736" t="s">
-        <v>1526</v>
+        <v>1555</v>
       </c>
       <c r="C2736" t="s">
-        <v>1527</v>
+        <v>1556</v>
       </c>
       <c r="D2736" t="s">
-        <v>93</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2737" spans="1:4">
       <c r="A2737" t="s">
-        <v>1511</v>
+        <v>1545</v>
       </c>
       <c r="B2737" t="s">
-        <v>1528</v>
+        <v>1557</v>
       </c>
       <c r="C2737" t="s">
-        <v>1529</v>
+        <v>1558</v>
       </c>
       <c r="D2737" t="s">
-        <v>93</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2738" spans="1:4">
       <c r="A2738" t="s">
-        <v>1511</v>
+        <v>1545</v>
       </c>
       <c r="B2738" t="s">
-        <v>1530</v>
+        <v>1559</v>
       </c>
       <c r="C2738" t="s">
-        <v>1531</v>
+        <v>20</v>
       </c>
       <c r="D2738" t="s">
-        <v>93</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2739" spans="1:4">
       <c r="A2739" t="s">
-        <v>1511</v>
+        <v>1560</v>
       </c>
       <c r="B2739" t="s">
-        <v>1532</v>
+        <v>276</v>
       </c>
       <c r="C2739" t="s">
-        <v>1533</v>
+        <v>1561</v>
       </c>
       <c r="D2739" t="s">
-        <v>93</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2740" spans="1:4">
       <c r="A2740" t="s">
-        <v>1511</v>
+        <v>1560</v>
       </c>
       <c r="B2740" t="s">
-        <v>20</v>
+        <v>1426</v>
       </c>
       <c r="C2740" t="s">
-        <v>20</v>
+        <v>1562</v>
       </c>
       <c r="D2740" t="s">
-        <v>93</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2741" spans="1:4">
       <c r="A2741" t="s">
-        <v>1511</v>
+        <v>1560</v>
       </c>
       <c r="B2741" t="s">
-        <v>1534</v>
+        <v>94</v>
       </c>
       <c r="C2741" t="s">
-        <v>1535</v>
+        <v>1563</v>
       </c>
       <c r="D2741" t="s">
-        <v>93</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2742" spans="1:4">
       <c r="A2742" t="s">
-        <v>1511</v>
+        <v>1560</v>
       </c>
       <c r="B2742" t="s">
-        <v>1536</v>
+        <v>96</v>
       </c>
       <c r="C2742" t="s">
-        <v>1537</v>
+        <v>1564</v>
       </c>
       <c r="D2742" t="s">
-        <v>93</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2743" spans="1:4">
       <c r="A2743" t="s">
-        <v>1511</v>
+        <v>1560</v>
       </c>
       <c r="B2743" t="s">
-        <v>1538</v>
+        <v>98</v>
       </c>
       <c r="C2743" t="s">
-        <v>1539</v>
+        <v>98</v>
       </c>
       <c r="D2743" t="s">
-        <v>93</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2744" spans="1:4">
       <c r="A2744" t="s">
-        <v>1511</v>
+        <v>1560</v>
       </c>
       <c r="B2744" t="s">
-        <v>1540</v>
+        <v>20</v>
       </c>
       <c r="C2744" t="s">
-        <v>1541</v>
+        <v>20</v>
       </c>
       <c r="D2744" t="s">
-        <v>93</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2745" spans="1:4">
       <c r="A2745" t="s">
-        <v>1511</v>
+        <v>1560</v>
       </c>
       <c r="B2745" t="s">
-        <v>1542</v>
+        <v>1348</v>
       </c>
       <c r="C2745" t="s">
-        <v>1543</v>
+        <v>1565</v>
       </c>
       <c r="D2745" t="s">
-        <v>93</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2746" spans="1:4">
       <c r="A2746" t="s">
-        <v>1511</v>
+        <v>1560</v>
       </c>
       <c r="B2746" t="s">
-        <v>1544</v>
+        <v>1566</v>
       </c>
       <c r="C2746" t="s">
-        <v>1545</v>
+        <v>1567</v>
       </c>
       <c r="D2746" t="s">
-        <v>93</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2747" spans="1:4">
       <c r="A2747" t="s">
-        <v>1511</v>
+        <v>1560</v>
       </c>
       <c r="B2747" t="s">
-        <v>1546</v>
+        <v>1350</v>
       </c>
       <c r="C2747" t="s">
-        <v>1547</v>
+        <v>1568</v>
       </c>
       <c r="D2747" t="s">
-        <v>93</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2748" spans="1:4">
       <c r="A2748" t="s">
-        <v>1511</v>
+        <v>1569</v>
       </c>
       <c r="B2748" t="s">
-        <v>1548</v>
-[...3 lines deleted...]
-      </c>
+        <v>1570</v>
+      </c>
+      <c r="C2748"/>
       <c r="D2748" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2749" spans="1:4">
       <c r="A2749" t="s">
-        <v>1550</v>
+        <v>1569</v>
       </c>
       <c r="B2749" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="C2749"/>
       <c r="D2749" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2750" spans="1:4">
       <c r="A2750" t="s">
-        <v>1550</v>
+        <v>1569</v>
       </c>
       <c r="B2750" t="s">
-        <v>18</v>
+        <v>1571</v>
       </c>
       <c r="C2750"/>
       <c r="D2750" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2751" spans="1:4">
       <c r="A2751" t="s">
-        <v>1550</v>
+        <v>1569</v>
       </c>
       <c r="B2751" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="C2751"/>
       <c r="D2751" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2752" spans="1:4">
       <c r="A2752" t="s">
-        <v>1550</v>
+        <v>1569</v>
       </c>
       <c r="B2752" t="s">
-        <v>20</v>
+        <v>1572</v>
       </c>
       <c r="C2752"/>
       <c r="D2752" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2753" spans="1:4">
       <c r="A2753" t="s">
-        <v>1551</v>
+        <v>1569</v>
       </c>
       <c r="B2753" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C2753"/>
       <c r="D2753" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2754" spans="1:4">
       <c r="A2754" t="s">
-        <v>1551</v>
+        <v>1569</v>
       </c>
       <c r="B2754" t="s">
-        <v>18</v>
+        <v>1573</v>
       </c>
       <c r="C2754"/>
       <c r="D2754" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2755" spans="1:4">
       <c r="A2755" t="s">
-        <v>1551</v>
+        <v>1569</v>
       </c>
       <c r="B2755" t="s">
-        <v>19</v>
+        <v>1574</v>
       </c>
       <c r="C2755"/>
       <c r="D2755" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2756" spans="1:4">
       <c r="A2756" t="s">
-        <v>1551</v>
+        <v>1569</v>
       </c>
       <c r="B2756" t="s">
-        <v>20</v>
+        <v>1575</v>
       </c>
       <c r="C2756"/>
       <c r="D2756" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2757" spans="1:4">
       <c r="A2757" t="s">
-        <v>1552</v>
+        <v>1569</v>
       </c>
       <c r="B2757" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="C2757"/>
       <c r="D2757" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2758" spans="1:4">
       <c r="A2758" t="s">
-        <v>1552</v>
+        <v>1569</v>
       </c>
       <c r="B2758" t="s">
-        <v>24</v>
+        <v>1576</v>
       </c>
       <c r="C2758"/>
       <c r="D2758" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2759" spans="1:4">
       <c r="A2759" t="s">
-        <v>1552</v>
+        <v>1569</v>
       </c>
       <c r="B2759" t="s">
-        <v>25</v>
+        <v>1577</v>
       </c>
       <c r="C2759"/>
       <c r="D2759" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2760" spans="1:4">
       <c r="A2760" t="s">
-        <v>1552</v>
+        <v>1569</v>
       </c>
       <c r="B2760" t="s">
-        <v>26</v>
+        <v>1578</v>
       </c>
       <c r="C2760"/>
       <c r="D2760" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2761" spans="1:4">
       <c r="A2761" t="s">
-        <v>1552</v>
+        <v>1569</v>
       </c>
       <c r="B2761" t="s">
-        <v>27</v>
+        <v>63</v>
       </c>
       <c r="C2761"/>
       <c r="D2761" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2762" spans="1:4">
       <c r="A2762" t="s">
-        <v>1552</v>
+        <v>1569</v>
       </c>
       <c r="B2762" t="s">
-        <v>28</v>
+        <v>1579</v>
       </c>
       <c r="C2762"/>
       <c r="D2762" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2763" spans="1:4">
       <c r="A2763" t="s">
-        <v>1552</v>
+        <v>1569</v>
       </c>
       <c r="B2763" t="s">
-        <v>20</v>
+        <v>346</v>
       </c>
       <c r="C2763"/>
       <c r="D2763" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2764" spans="1:4">
       <c r="A2764" t="s">
-        <v>1553</v>
+        <v>1569</v>
       </c>
       <c r="B2764" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>657</v>
+      </c>
+      <c r="C2764"/>
       <c r="D2764" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2765" spans="1:4">
       <c r="A2765" t="s">
-        <v>1553</v>
+        <v>1569</v>
       </c>
       <c r="B2765" t="s">
-        <v>94</v>
+        <v>1580</v>
       </c>
       <c r="C2765" t="s">
-        <v>95</v>
+        <v>1581</v>
       </c>
       <c r="D2765" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2766" spans="1:4">
       <c r="A2766" t="s">
-        <v>1553</v>
+        <v>1569</v>
       </c>
       <c r="B2766" t="s">
-        <v>96</v>
+        <v>1582</v>
       </c>
       <c r="C2766" t="s">
-        <v>97</v>
+        <v>1583</v>
       </c>
       <c r="D2766" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2767" spans="1:4">
       <c r="A2767" t="s">
-        <v>1553</v>
+        <v>1569</v>
       </c>
       <c r="B2767" t="s">
-        <v>98</v>
+        <v>1584</v>
       </c>
       <c r="C2767" t="s">
-        <v>98</v>
+        <v>1585</v>
       </c>
       <c r="D2767" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2768" spans="1:4">
       <c r="A2768" t="s">
-        <v>1553</v>
+        <v>1569</v>
       </c>
       <c r="B2768" t="s">
-        <v>20</v>
+        <v>1586</v>
       </c>
       <c r="C2768" t="s">
-        <v>20</v>
+        <v>1587</v>
       </c>
       <c r="D2768" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2769" spans="1:4">
       <c r="A2769" t="s">
-        <v>1554</v>
+        <v>1569</v>
       </c>
       <c r="B2769" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="C2769"/>
+        <v>1588</v>
+      </c>
+      <c r="C2769" t="s">
+        <v>1589</v>
+      </c>
       <c r="D2769" t="s">
-        <v>1106</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2770" spans="1:4">
       <c r="A2770" t="s">
-        <v>1554</v>
+        <v>1569</v>
       </c>
       <c r="B2770" t="s">
-        <v>5</v>
+        <v>1590</v>
       </c>
       <c r="C2770" t="s">
-        <v>1555</v>
+        <v>1591</v>
       </c>
       <c r="D2770" t="s">
-        <v>169</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2771" spans="1:4">
       <c r="A2771" t="s">
-        <v>1554</v>
+        <v>1569</v>
       </c>
       <c r="B2771" t="s">
         <v>20</v>
       </c>
-      <c r="C2771"/>
+      <c r="C2771" t="s">
+        <v>20</v>
+      </c>
       <c r="D2771" t="s">
-        <v>1106</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2772" spans="1:4">
       <c r="A2772" t="s">
-        <v>1554</v>
+        <v>1569</v>
       </c>
       <c r="B2772" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="C2772"/>
+        <v>1592</v>
+      </c>
+      <c r="C2772" t="s">
+        <v>1593</v>
+      </c>
       <c r="D2772" t="s">
-        <v>1106</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2773" spans="1:4">
       <c r="A2773" t="s">
-        <v>1554</v>
+        <v>1569</v>
       </c>
       <c r="B2773" t="s">
-        <v>7</v>
+        <v>1594</v>
       </c>
       <c r="C2773" t="s">
-        <v>1556</v>
+        <v>1595</v>
       </c>
       <c r="D2773" t="s">
-        <v>169</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2774" spans="1:4">
       <c r="A2774" t="s">
-        <v>1557</v>
+        <v>1569</v>
       </c>
       <c r="B2774" t="s">
-        <v>1558</v>
-[...1 lines deleted...]
-      <c r="C2774"/>
+        <v>1596</v>
+      </c>
+      <c r="C2774" t="s">
+        <v>1597</v>
+      </c>
       <c r="D2774" t="s">
-        <v>488</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2775" spans="1:4">
       <c r="A2775" t="s">
-        <v>1557</v>
+        <v>1569</v>
       </c>
       <c r="B2775" t="s">
-        <v>1559</v>
-[...1 lines deleted...]
-      <c r="C2775"/>
+        <v>1598</v>
+      </c>
+      <c r="C2775" t="s">
+        <v>1599</v>
+      </c>
       <c r="D2775" t="s">
-        <v>488</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2776" spans="1:4">
       <c r="A2776" t="s">
-        <v>1557</v>
+        <v>1569</v>
       </c>
       <c r="B2776" t="s">
-        <v>1560</v>
-[...1 lines deleted...]
-      <c r="C2776"/>
+        <v>1600</v>
+      </c>
+      <c r="C2776" t="s">
+        <v>1601</v>
+      </c>
       <c r="D2776" t="s">
-        <v>488</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2777" spans="1:4">
       <c r="A2777" t="s">
-        <v>1557</v>
+        <v>1569</v>
       </c>
       <c r="B2777" t="s">
-        <v>1561</v>
-[...1 lines deleted...]
-      <c r="C2777"/>
+        <v>1602</v>
+      </c>
+      <c r="C2777" t="s">
+        <v>1603</v>
+      </c>
       <c r="D2777" t="s">
-        <v>488</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2778" spans="1:4">
       <c r="A2778" t="s">
-        <v>1562</v>
+        <v>1569</v>
       </c>
       <c r="B2778" t="s">
-        <v>1563</v>
+        <v>1604</v>
       </c>
       <c r="C2778" t="s">
-        <v>1564</v>
+        <v>1605</v>
       </c>
       <c r="D2778" t="s">
-        <v>1565</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2779" spans="1:4">
       <c r="A2779" t="s">
-        <v>1562</v>
+        <v>1569</v>
       </c>
       <c r="B2779" t="s">
-        <v>1015</v>
+        <v>1606</v>
       </c>
       <c r="C2779" t="s">
-        <v>1566</v>
+        <v>1607</v>
       </c>
       <c r="D2779" t="s">
-        <v>1565</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2780" spans="1:4">
       <c r="A2780" t="s">
-        <v>1562</v>
+        <v>1608</v>
       </c>
       <c r="B2780" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C2780"/>
       <c r="D2780" t="s">
-        <v>465</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2781" spans="1:4">
       <c r="A2781" t="s">
-        <v>1562</v>
+        <v>1608</v>
       </c>
       <c r="B2781" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C2781"/>
       <c r="D2781" t="s">
-        <v>465</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2782" spans="1:4">
       <c r="A2782" t="s">
-        <v>1562</v>
+        <v>1608</v>
       </c>
       <c r="B2782" t="s">
-        <v>1569</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C2782"/>
       <c r="D2782" t="s">
-        <v>1565</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2783" spans="1:4">
       <c r="A2783" t="s">
-        <v>1571</v>
+        <v>1608</v>
       </c>
       <c r="B2783" t="s">
-        <v>1572</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2783"/>
       <c r="D2783" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2784" spans="1:4">
       <c r="A2784" t="s">
-        <v>1571</v>
+        <v>1609</v>
       </c>
       <c r="B2784" t="s">
-        <v>1573</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C2784"/>
       <c r="D2784" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2785" spans="1:4">
       <c r="A2785" t="s">
-        <v>1574</v>
+        <v>1609</v>
       </c>
       <c r="B2785" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C2785"/>
       <c r="D2785" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2786" spans="1:4">
       <c r="A2786" t="s">
-        <v>1574</v>
+        <v>1609</v>
       </c>
       <c r="B2786" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C2786"/>
       <c r="D2786" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2787" spans="1:4">
       <c r="A2787" t="s">
-        <v>1574</v>
+        <v>1609</v>
       </c>
       <c r="B2787" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C2787"/>
       <c r="D2787" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2788" spans="1:4">
       <c r="A2788" t="s">
-        <v>1574</v>
+        <v>1610</v>
       </c>
       <c r="B2788" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C2788"/>
       <c r="D2788" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2789" spans="1:4">
       <c r="A2789" t="s">
-        <v>1575</v>
+        <v>1610</v>
       </c>
       <c r="B2789" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C2789"/>
       <c r="D2789" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2790" spans="1:4">
       <c r="A2790" t="s">
-        <v>1575</v>
+        <v>1610</v>
       </c>
       <c r="B2790" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="C2790"/>
       <c r="D2790" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2791" spans="1:4">
       <c r="A2791" t="s">
-        <v>1575</v>
+        <v>1610</v>
       </c>
       <c r="B2791" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="C2791"/>
       <c r="D2791" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2792" spans="1:4">
       <c r="A2792" t="s">
-        <v>1575</v>
+        <v>1610</v>
       </c>
       <c r="B2792" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="C2792"/>
       <c r="D2792" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2793" spans="1:4">
       <c r="A2793" t="s">
-        <v>1576</v>
+        <v>1610</v>
       </c>
       <c r="B2793" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="C2793"/>
       <c r="D2793" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2794" spans="1:4">
       <c r="A2794" t="s">
-        <v>1576</v>
+        <v>1610</v>
       </c>
       <c r="B2794" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C2794"/>
       <c r="D2794" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2795" spans="1:4">
       <c r="A2795" t="s">
-        <v>1576</v>
+        <v>1611</v>
       </c>
       <c r="B2795" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C2795"/>
+        <v>91</v>
+      </c>
+      <c r="C2795" t="s">
+        <v>92</v>
+      </c>
       <c r="D2795" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2796" spans="1:4">
       <c r="A2796" t="s">
-        <v>1576</v>
+        <v>1611</v>
       </c>
       <c r="B2796" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C2796"/>
+        <v>94</v>
+      </c>
+      <c r="C2796" t="s">
+        <v>95</v>
+      </c>
       <c r="D2796" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2797" spans="1:4">
       <c r="A2797" t="s">
-        <v>1576</v>
+        <v>1611</v>
       </c>
       <c r="B2797" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C2797"/>
+        <v>96</v>
+      </c>
+      <c r="C2797" t="s">
+        <v>97</v>
+      </c>
       <c r="D2797" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2798" spans="1:4">
       <c r="A2798" t="s">
-        <v>1576</v>
+        <v>1611</v>
       </c>
       <c r="B2798" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C2798"/>
+        <v>98</v>
+      </c>
+      <c r="C2798" t="s">
+        <v>98</v>
+      </c>
       <c r="D2798" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2799" spans="1:4">
       <c r="A2799" t="s">
-        <v>1576</v>
+        <v>1611</v>
       </c>
       <c r="B2799" t="s">
         <v>20</v>
       </c>
-      <c r="C2799"/>
+      <c r="C2799" t="s">
+        <v>20</v>
+      </c>
       <c r="D2799" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2800" spans="1:4">
       <c r="A2800" t="s">
-        <v>1577</v>
+        <v>1612</v>
       </c>
       <c r="B2800" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>246</v>
+      </c>
+      <c r="C2800"/>
       <c r="D2800" t="s">
-        <v>93</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="2801" spans="1:4">
       <c r="A2801" t="s">
-        <v>1577</v>
+        <v>1612</v>
       </c>
       <c r="B2801" t="s">
-        <v>98</v>
+        <v>5</v>
       </c>
       <c r="C2801" t="s">
-        <v>1579</v>
+        <v>1613</v>
       </c>
       <c r="D2801" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
     </row>
     <row r="2802" spans="1:4">
       <c r="A2802" t="s">
-        <v>1577</v>
+        <v>1612</v>
       </c>
       <c r="B2802" t="s">
         <v>20</v>
       </c>
-      <c r="C2802" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C2802"/>
       <c r="D2802" t="s">
-        <v>93</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="2803" spans="1:4">
       <c r="A2803" t="s">
-        <v>1577</v>
+        <v>1612</v>
       </c>
       <c r="B2803" t="s">
-        <v>497</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="C2803"/>
       <c r="D2803" t="s">
-        <v>93</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="2804" spans="1:4">
       <c r="A2804" t="s">
-        <v>1581</v>
+        <v>1612</v>
       </c>
       <c r="B2804" t="s">
-        <v>321</v>
+        <v>7</v>
       </c>
       <c r="C2804" t="s">
-        <v>1578</v>
+        <v>1614</v>
       </c>
       <c r="D2804" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
     </row>
     <row r="2805" spans="1:4">
       <c r="A2805" t="s">
-        <v>1581</v>
+        <v>1615</v>
       </c>
       <c r="B2805" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>1616</v>
+      </c>
+      <c r="C2805"/>
       <c r="D2805" t="s">
-        <v>93</v>
+        <v>488</v>
       </c>
     </row>
     <row r="2806" spans="1:4">
       <c r="A2806" t="s">
-        <v>1581</v>
+        <v>1615</v>
       </c>
       <c r="B2806" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>1617</v>
+      </c>
+      <c r="C2806"/>
       <c r="D2806" t="s">
-        <v>93</v>
+        <v>488</v>
       </c>
     </row>
     <row r="2807" spans="1:4">
       <c r="A2807" t="s">
-        <v>1581</v>
+        <v>1615</v>
       </c>
       <c r="B2807" t="s">
-        <v>497</v>
-[...3 lines deleted...]
-      </c>
+        <v>1618</v>
+      </c>
+      <c r="C2807"/>
       <c r="D2807" t="s">
-        <v>93</v>
+        <v>488</v>
       </c>
     </row>
     <row r="2808" spans="1:4">
       <c r="A2808" t="s">
-        <v>1582</v>
+        <v>1615</v>
       </c>
       <c r="B2808" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>1619</v>
+      </c>
+      <c r="C2808"/>
       <c r="D2808" t="s">
-        <v>93</v>
+        <v>488</v>
       </c>
     </row>
     <row r="2809" spans="1:4">
       <c r="A2809" t="s">
-        <v>1582</v>
+        <v>1620</v>
       </c>
       <c r="B2809" t="s">
-        <v>98</v>
+        <v>1621</v>
       </c>
       <c r="C2809" t="s">
-        <v>1579</v>
+        <v>1622</v>
       </c>
       <c r="D2809" t="s">
-        <v>93</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="2810" spans="1:4">
       <c r="A2810" t="s">
-        <v>1582</v>
+        <v>1620</v>
       </c>
       <c r="B2810" t="s">
-        <v>20</v>
+        <v>1068</v>
       </c>
       <c r="C2810" t="s">
-        <v>20</v>
+        <v>1624</v>
       </c>
       <c r="D2810" t="s">
-        <v>93</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="2811" spans="1:4">
       <c r="A2811" t="s">
-        <v>1582</v>
+        <v>1620</v>
       </c>
       <c r="B2811" t="s">
-        <v>497</v>
+        <v>92</v>
       </c>
       <c r="C2811" t="s">
-        <v>1580</v>
+        <v>1625</v>
       </c>
       <c r="D2811" t="s">
-        <v>93</v>
+        <v>465</v>
       </c>
     </row>
     <row r="2812" spans="1:4">
       <c r="A2812" t="s">
-        <v>1583</v>
+        <v>1620</v>
       </c>
       <c r="B2812" t="s">
-        <v>321</v>
+        <v>95</v>
       </c>
       <c r="C2812" t="s">
-        <v>1578</v>
+        <v>1626</v>
       </c>
       <c r="D2812" t="s">
-        <v>93</v>
+        <v>465</v>
       </c>
     </row>
     <row r="2813" spans="1:4">
       <c r="A2813" t="s">
-        <v>1583</v>
+        <v>1620</v>
       </c>
       <c r="B2813" t="s">
-        <v>98</v>
+        <v>1627</v>
       </c>
       <c r="C2813" t="s">
-        <v>1579</v>
+        <v>1628</v>
       </c>
       <c r="D2813" t="s">
-        <v>93</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="2814" spans="1:4">
       <c r="A2814" t="s">
-        <v>1583</v>
+        <v>1629</v>
       </c>
       <c r="B2814" t="s">
-        <v>20</v>
+        <v>1630</v>
       </c>
       <c r="C2814" t="s">
-        <v>20</v>
+        <v>1630</v>
       </c>
       <c r="D2814" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2815" spans="1:4">
       <c r="A2815" t="s">
-        <v>1583</v>
+        <v>1629</v>
       </c>
       <c r="B2815" t="s">
-        <v>497</v>
+        <v>1631</v>
       </c>
       <c r="C2815" t="s">
-        <v>1580</v>
+        <v>1631</v>
       </c>
       <c r="D2815" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2816" spans="1:4">
       <c r="A2816" t="s">
-        <v>1584</v>
+        <v>1632</v>
       </c>
       <c r="B2816" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C2816"/>
       <c r="D2816" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2817" spans="1:4">
       <c r="A2817" t="s">
-        <v>1584</v>
+        <v>1632</v>
       </c>
       <c r="B2817" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C2817"/>
       <c r="D2817" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2818" spans="1:4">
       <c r="A2818" t="s">
-        <v>1584</v>
+        <v>1632</v>
       </c>
       <c r="B2818" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C2818"/>
       <c r="D2818" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2819" spans="1:4">
       <c r="A2819" t="s">
-        <v>1584</v>
+        <v>1632</v>
       </c>
       <c r="B2819" t="s">
-        <v>497</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2819"/>
       <c r="D2819" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2820" spans="1:4">
       <c r="A2820" t="s">
-        <v>1585</v>
+        <v>1633</v>
       </c>
       <c r="B2820" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C2820"/>
       <c r="D2820" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2821" spans="1:4">
       <c r="A2821" t="s">
-        <v>1585</v>
+        <v>1633</v>
       </c>
       <c r="B2821" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C2821"/>
       <c r="D2821" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2822" spans="1:4">
       <c r="A2822" t="s">
-        <v>1585</v>
+        <v>1633</v>
       </c>
       <c r="B2822" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C2822"/>
       <c r="D2822" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2823" spans="1:4">
       <c r="A2823" t="s">
-        <v>1585</v>
+        <v>1633</v>
       </c>
       <c r="B2823" t="s">
-        <v>497</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2823"/>
       <c r="D2823" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2824" spans="1:4">
       <c r="A2824" t="s">
-        <v>1586</v>
+        <v>1634</v>
       </c>
       <c r="B2824" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="C2824"/>
       <c r="D2824" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2825" spans="1:4">
       <c r="A2825" t="s">
-        <v>1586</v>
+        <v>1634</v>
       </c>
       <c r="B2825" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="C2825"/>
       <c r="D2825" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2826" spans="1:4">
       <c r="A2826" t="s">
-        <v>1586</v>
+        <v>1634</v>
       </c>
       <c r="B2826" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="C2826"/>
       <c r="D2826" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2827" spans="1:4">
       <c r="A2827" t="s">
-        <v>1586</v>
+        <v>1634</v>
       </c>
       <c r="B2827" t="s">
-        <v>497</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="C2827"/>
       <c r="D2827" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2828" spans="1:4">
       <c r="A2828" t="s">
-        <v>1587</v>
+        <v>1634</v>
       </c>
       <c r="B2828" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="C2828"/>
       <c r="D2828" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2829" spans="1:4">
       <c r="A2829" t="s">
-        <v>1587</v>
+        <v>1634</v>
       </c>
       <c r="B2829" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="C2829"/>
       <c r="D2829" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2830" spans="1:4">
       <c r="A2830" t="s">
-        <v>1587</v>
+        <v>1634</v>
       </c>
       <c r="B2830" t="s">
         <v>20</v>
       </c>
-      <c r="C2830" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C2830"/>
       <c r="D2830" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2831" spans="1:4">
       <c r="A2831" t="s">
-        <v>1587</v>
+        <v>1635</v>
       </c>
       <c r="B2831" t="s">
-        <v>497</v>
+        <v>321</v>
       </c>
       <c r="C2831" t="s">
-        <v>1580</v>
+        <v>1636</v>
       </c>
       <c r="D2831" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2832" spans="1:4">
       <c r="A2832" t="s">
-        <v>1588</v>
+        <v>1635</v>
       </c>
       <c r="B2832" t="s">
-        <v>321</v>
+        <v>98</v>
       </c>
       <c r="C2832" t="s">
-        <v>1578</v>
+        <v>1637</v>
       </c>
       <c r="D2832" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2833" spans="1:4">
       <c r="A2833" t="s">
-        <v>1588</v>
+        <v>1635</v>
       </c>
       <c r="B2833" t="s">
-        <v>98</v>
+        <v>20</v>
       </c>
       <c r="C2833" t="s">
-        <v>1579</v>
+        <v>20</v>
       </c>
       <c r="D2833" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2834" spans="1:4">
       <c r="A2834" t="s">
-        <v>1588</v>
+        <v>1635</v>
       </c>
       <c r="B2834" t="s">
-        <v>20</v>
+        <v>497</v>
       </c>
       <c r="C2834" t="s">
-        <v>20</v>
+        <v>1638</v>
       </c>
       <c r="D2834" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2835" spans="1:4">
       <c r="A2835" t="s">
-        <v>1588</v>
+        <v>1639</v>
       </c>
       <c r="B2835" t="s">
-        <v>497</v>
+        <v>321</v>
       </c>
       <c r="C2835" t="s">
-        <v>1580</v>
+        <v>1636</v>
       </c>
       <c r="D2835" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2836" spans="1:4">
       <c r="A2836" t="s">
-        <v>1589</v>
+        <v>1639</v>
       </c>
       <c r="B2836" t="s">
-        <v>321</v>
+        <v>98</v>
       </c>
       <c r="C2836" t="s">
-        <v>1578</v>
+        <v>1637</v>
       </c>
       <c r="D2836" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2837" spans="1:4">
       <c r="A2837" t="s">
-        <v>1589</v>
+        <v>1639</v>
       </c>
       <c r="B2837" t="s">
-        <v>98</v>
+        <v>20</v>
       </c>
       <c r="C2837" t="s">
-        <v>1579</v>
+        <v>20</v>
       </c>
       <c r="D2837" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2838" spans="1:4">
       <c r="A2838" t="s">
-        <v>1589</v>
+        <v>1639</v>
       </c>
       <c r="B2838" t="s">
-        <v>20</v>
+        <v>497</v>
       </c>
       <c r="C2838" t="s">
-        <v>20</v>
+        <v>1638</v>
       </c>
       <c r="D2838" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2839" spans="1:4">
       <c r="A2839" t="s">
-        <v>1589</v>
+        <v>1640</v>
       </c>
       <c r="B2839" t="s">
-        <v>497</v>
+        <v>321</v>
       </c>
       <c r="C2839" t="s">
-        <v>1580</v>
+        <v>1636</v>
       </c>
       <c r="D2839" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2840" spans="1:4">
       <c r="A2840" t="s">
-        <v>1590</v>
+        <v>1640</v>
       </c>
       <c r="B2840" t="s">
-        <v>321</v>
+        <v>98</v>
       </c>
       <c r="C2840" t="s">
-        <v>1578</v>
+        <v>1637</v>
       </c>
       <c r="D2840" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2841" spans="1:4">
       <c r="A2841" t="s">
-        <v>1590</v>
+        <v>1640</v>
       </c>
       <c r="B2841" t="s">
-        <v>98</v>
+        <v>20</v>
       </c>
       <c r="C2841" t="s">
-        <v>1579</v>
+        <v>20</v>
       </c>
       <c r="D2841" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2842" spans="1:4">
       <c r="A2842" t="s">
-        <v>1590</v>
+        <v>1640</v>
       </c>
       <c r="B2842" t="s">
-        <v>20</v>
+        <v>497</v>
       </c>
       <c r="C2842" t="s">
-        <v>20</v>
+        <v>1638</v>
       </c>
       <c r="D2842" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2843" spans="1:4">
       <c r="A2843" t="s">
-        <v>1590</v>
+        <v>1641</v>
       </c>
       <c r="B2843" t="s">
-        <v>497</v>
+        <v>321</v>
       </c>
       <c r="C2843" t="s">
-        <v>1580</v>
+        <v>1636</v>
       </c>
       <c r="D2843" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2844" spans="1:4">
       <c r="A2844" t="s">
-        <v>1591</v>
+        <v>1641</v>
       </c>
       <c r="B2844" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C2844"/>
+        <v>98</v>
+      </c>
+      <c r="C2844" t="s">
+        <v>1637</v>
+      </c>
       <c r="D2844" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2845" spans="1:4">
       <c r="A2845" t="s">
-        <v>1591</v>
+        <v>1641</v>
       </c>
       <c r="B2845" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C2845"/>
+        <v>20</v>
+      </c>
+      <c r="C2845" t="s">
+        <v>20</v>
+      </c>
       <c r="D2845" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2846" spans="1:4">
       <c r="A2846" t="s">
-        <v>1591</v>
+        <v>1641</v>
       </c>
       <c r="B2846" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C2846"/>
+        <v>497</v>
+      </c>
+      <c r="C2846" t="s">
+        <v>1638</v>
+      </c>
       <c r="D2846" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2847" spans="1:4">
       <c r="A2847" t="s">
-        <v>1591</v>
+        <v>1642</v>
       </c>
       <c r="B2847" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C2847"/>
+        <v>321</v>
+      </c>
+      <c r="C2847" t="s">
+        <v>1636</v>
+      </c>
       <c r="D2847" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2848" spans="1:4">
       <c r="A2848" t="s">
-        <v>1592</v>
+        <v>1642</v>
       </c>
       <c r="B2848" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C2848"/>
+        <v>98</v>
+      </c>
+      <c r="C2848" t="s">
+        <v>1637</v>
+      </c>
       <c r="D2848" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2849" spans="1:4">
       <c r="A2849" t="s">
-        <v>1592</v>
+        <v>1642</v>
       </c>
       <c r="B2849" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C2849"/>
+        <v>20</v>
+      </c>
+      <c r="C2849" t="s">
+        <v>20</v>
+      </c>
       <c r="D2849" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2850" spans="1:4">
       <c r="A2850" t="s">
-        <v>1592</v>
+        <v>1642</v>
       </c>
       <c r="B2850" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C2850"/>
+        <v>497</v>
+      </c>
+      <c r="C2850" t="s">
+        <v>1638</v>
+      </c>
       <c r="D2850" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2851" spans="1:4">
       <c r="A2851" t="s">
-        <v>1592</v>
+        <v>1643</v>
       </c>
       <c r="B2851" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C2851"/>
+        <v>321</v>
+      </c>
+      <c r="C2851" t="s">
+        <v>1636</v>
+      </c>
       <c r="D2851" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2852" spans="1:4">
       <c r="A2852" t="s">
-        <v>1593</v>
+        <v>1643</v>
       </c>
       <c r="B2852" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C2852"/>
+        <v>98</v>
+      </c>
+      <c r="C2852" t="s">
+        <v>1637</v>
+      </c>
       <c r="D2852" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2853" spans="1:4">
       <c r="A2853" t="s">
-        <v>1593</v>
+        <v>1643</v>
       </c>
       <c r="B2853" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C2853"/>
+        <v>20</v>
+      </c>
+      <c r="C2853" t="s">
+        <v>20</v>
+      </c>
       <c r="D2853" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2854" spans="1:4">
       <c r="A2854" t="s">
-        <v>1593</v>
+        <v>1643</v>
       </c>
       <c r="B2854" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C2854"/>
+        <v>497</v>
+      </c>
+      <c r="C2854" t="s">
+        <v>1638</v>
+      </c>
       <c r="D2854" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2855" spans="1:4">
       <c r="A2855" t="s">
-        <v>1593</v>
+        <v>1644</v>
       </c>
       <c r="B2855" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C2855"/>
+        <v>321</v>
+      </c>
+      <c r="C2855" t="s">
+        <v>1636</v>
+      </c>
       <c r="D2855" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2856" spans="1:4">
       <c r="A2856" t="s">
-        <v>1593</v>
+        <v>1644</v>
       </c>
       <c r="B2856" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C2856"/>
+        <v>98</v>
+      </c>
+      <c r="C2856" t="s">
+        <v>1637</v>
+      </c>
       <c r="D2856" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2857" spans="1:4">
       <c r="A2857" t="s">
-        <v>1593</v>
+        <v>1644</v>
       </c>
       <c r="B2857" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C2857"/>
+        <v>20</v>
+      </c>
+      <c r="C2857" t="s">
+        <v>20</v>
+      </c>
       <c r="D2857" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2858" spans="1:4">
       <c r="A2858" t="s">
-        <v>1593</v>
+        <v>1644</v>
       </c>
       <c r="B2858" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C2858"/>
+        <v>497</v>
+      </c>
+      <c r="C2858" t="s">
+        <v>1638</v>
+      </c>
       <c r="D2858" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2859" spans="1:4">
       <c r="A2859" t="s">
-        <v>1594</v>
+        <v>1645</v>
       </c>
       <c r="B2859" t="s">
-        <v>1595</v>
+        <v>321</v>
       </c>
       <c r="C2859" t="s">
-        <v>1595</v>
+        <v>1636</v>
       </c>
       <c r="D2859" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2860" spans="1:4">
       <c r="A2860" t="s">
-        <v>1594</v>
+        <v>1645</v>
       </c>
       <c r="B2860" t="s">
-        <v>1596</v>
+        <v>98</v>
       </c>
       <c r="C2860" t="s">
-        <v>1596</v>
+        <v>1637</v>
       </c>
       <c r="D2860" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2861" spans="1:4">
       <c r="A2861" t="s">
-        <v>1594</v>
+        <v>1645</v>
       </c>
       <c r="B2861" t="s">
-        <v>1597</v>
+        <v>20</v>
       </c>
       <c r="C2861" t="s">
-        <v>1597</v>
+        <v>20</v>
       </c>
       <c r="D2861" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2862" spans="1:4">
       <c r="A2862" t="s">
-        <v>1594</v>
+        <v>1645</v>
       </c>
       <c r="B2862" t="s">
-        <v>1598</v>
+        <v>497</v>
       </c>
       <c r="C2862" t="s">
-        <v>1598</v>
+        <v>1638</v>
       </c>
       <c r="D2862" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2863" spans="1:4">
       <c r="A2863" t="s">
-        <v>1594</v>
+        <v>1646</v>
       </c>
       <c r="B2863" t="s">
-        <v>5</v>
+        <v>321</v>
       </c>
       <c r="C2863" t="s">
-        <v>5</v>
+        <v>1636</v>
       </c>
       <c r="D2863" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2864" spans="1:4">
       <c r="A2864" t="s">
-        <v>1599</v>
+        <v>1646</v>
       </c>
       <c r="B2864" t="s">
-        <v>1595</v>
+        <v>98</v>
       </c>
       <c r="C2864" t="s">
-        <v>1595</v>
+        <v>1637</v>
       </c>
       <c r="D2864" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2865" spans="1:4">
       <c r="A2865" t="s">
-        <v>1599</v>
+        <v>1646</v>
       </c>
       <c r="B2865" t="s">
-        <v>1596</v>
+        <v>20</v>
       </c>
       <c r="C2865" t="s">
-        <v>1596</v>
+        <v>20</v>
       </c>
       <c r="D2865" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2866" spans="1:4">
       <c r="A2866" t="s">
-        <v>1599</v>
+        <v>1646</v>
       </c>
       <c r="B2866" t="s">
-        <v>1597</v>
+        <v>497</v>
       </c>
       <c r="C2866" t="s">
-        <v>1597</v>
+        <v>1638</v>
       </c>
       <c r="D2866" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2867" spans="1:4">
       <c r="A2867" t="s">
-        <v>1599</v>
+        <v>1647</v>
       </c>
       <c r="B2867" t="s">
-        <v>1598</v>
+        <v>321</v>
       </c>
       <c r="C2867" t="s">
-        <v>1598</v>
+        <v>1636</v>
       </c>
       <c r="D2867" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2868" spans="1:4">
       <c r="A2868" t="s">
-        <v>1599</v>
+        <v>1647</v>
       </c>
       <c r="B2868" t="s">
-        <v>5</v>
+        <v>98</v>
       </c>
       <c r="C2868" t="s">
-        <v>5</v>
+        <v>1637</v>
       </c>
       <c r="D2868" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2869" spans="1:4">
       <c r="A2869" t="s">
-        <v>1600</v>
+        <v>1647</v>
       </c>
       <c r="B2869" t="s">
-        <v>1595</v>
+        <v>20</v>
       </c>
       <c r="C2869" t="s">
-        <v>1595</v>
+        <v>20</v>
       </c>
       <c r="D2869" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2870" spans="1:4">
       <c r="A2870" t="s">
-        <v>1600</v>
+        <v>1647</v>
       </c>
       <c r="B2870" t="s">
-        <v>1596</v>
+        <v>497</v>
       </c>
       <c r="C2870" t="s">
-        <v>1596</v>
+        <v>1638</v>
       </c>
       <c r="D2870" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2871" spans="1:4">
       <c r="A2871" t="s">
-        <v>1600</v>
+        <v>1648</v>
       </c>
       <c r="B2871" t="s">
-        <v>1597</v>
+        <v>321</v>
       </c>
       <c r="C2871" t="s">
-        <v>1597</v>
+        <v>1636</v>
       </c>
       <c r="D2871" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2872" spans="1:4">
       <c r="A2872" t="s">
-        <v>1600</v>
+        <v>1648</v>
       </c>
       <c r="B2872" t="s">
-        <v>1598</v>
+        <v>98</v>
       </c>
       <c r="C2872" t="s">
-        <v>1598</v>
+        <v>1637</v>
       </c>
       <c r="D2872" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2873" spans="1:4">
       <c r="A2873" t="s">
-        <v>1600</v>
+        <v>1648</v>
       </c>
       <c r="B2873" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="C2873" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="D2873" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2874" spans="1:4">
       <c r="A2874" t="s">
-        <v>1601</v>
+        <v>1648</v>
       </c>
       <c r="B2874" t="s">
-        <v>1595</v>
+        <v>497</v>
       </c>
       <c r="C2874" t="s">
-        <v>1595</v>
+        <v>1638</v>
       </c>
       <c r="D2874" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2875" spans="1:4">
       <c r="A2875" t="s">
-        <v>1601</v>
+        <v>1649</v>
       </c>
       <c r="B2875" t="s">
-        <v>1596</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C2875"/>
       <c r="D2875" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2876" spans="1:4">
       <c r="A2876" t="s">
-        <v>1601</v>
+        <v>1649</v>
       </c>
       <c r="B2876" t="s">
-        <v>1597</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C2876"/>
       <c r="D2876" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2877" spans="1:4">
       <c r="A2877" t="s">
-        <v>1601</v>
+        <v>1649</v>
       </c>
       <c r="B2877" t="s">
-        <v>1598</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C2877"/>
       <c r="D2877" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2878" spans="1:4">
       <c r="A2878" t="s">
-        <v>1601</v>
+        <v>1649</v>
       </c>
       <c r="B2878" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2878"/>
       <c r="D2878" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2879" spans="1:4">
       <c r="A2879" t="s">
-        <v>1602</v>
+        <v>1650</v>
       </c>
       <c r="B2879" t="s">
-        <v>1595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C2879"/>
       <c r="D2879" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2880" spans="1:4">
       <c r="A2880" t="s">
-        <v>1602</v>
+        <v>1650</v>
       </c>
       <c r="B2880" t="s">
-        <v>1596</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C2880"/>
       <c r="D2880" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2881" spans="1:4">
       <c r="A2881" t="s">
-        <v>1602</v>
+        <v>1650</v>
       </c>
       <c r="B2881" t="s">
-        <v>1597</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C2881"/>
       <c r="D2881" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2882" spans="1:4">
       <c r="A2882" t="s">
-        <v>1602</v>
+        <v>1650</v>
       </c>
       <c r="B2882" t="s">
-        <v>1598</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2882"/>
       <c r="D2882" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2883" spans="1:4">
       <c r="A2883" t="s">
-        <v>1602</v>
+        <v>1651</v>
       </c>
       <c r="B2883" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="C2883"/>
       <c r="D2883" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2884" spans="1:4">
       <c r="A2884" t="s">
-        <v>1603</v>
+        <v>1651</v>
       </c>
       <c r="B2884" t="s">
-        <v>1595</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="C2884"/>
       <c r="D2884" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2885" spans="1:4">
       <c r="A2885" t="s">
-        <v>1603</v>
+        <v>1651</v>
       </c>
       <c r="B2885" t="s">
-        <v>1596</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="C2885"/>
       <c r="D2885" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2886" spans="1:4">
       <c r="A2886" t="s">
-        <v>1603</v>
+        <v>1651</v>
       </c>
       <c r="B2886" t="s">
-        <v>1597</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="C2886"/>
       <c r="D2886" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2887" spans="1:4">
       <c r="A2887" t="s">
-        <v>1603</v>
+        <v>1651</v>
       </c>
       <c r="B2887" t="s">
-        <v>1598</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="C2887"/>
       <c r="D2887" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2888" spans="1:4">
       <c r="A2888" t="s">
-        <v>1603</v>
+        <v>1651</v>
       </c>
       <c r="B2888" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="C2888"/>
       <c r="D2888" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2889" spans="1:4">
       <c r="A2889" t="s">
-        <v>1604</v>
+        <v>1651</v>
       </c>
       <c r="B2889" t="s">
-        <v>1595</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2889"/>
       <c r="D2889" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2890" spans="1:4">
       <c r="A2890" t="s">
-        <v>1604</v>
+        <v>1652</v>
       </c>
       <c r="B2890" t="s">
-        <v>1596</v>
+        <v>1653</v>
       </c>
       <c r="C2890" t="s">
-        <v>1596</v>
+        <v>1653</v>
       </c>
       <c r="D2890" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2891" spans="1:4">
       <c r="A2891" t="s">
-        <v>1604</v>
+        <v>1652</v>
       </c>
       <c r="B2891" t="s">
-        <v>1597</v>
+        <v>1654</v>
       </c>
       <c r="C2891" t="s">
-        <v>1597</v>
+        <v>1654</v>
       </c>
       <c r="D2891" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2892" spans="1:4">
       <c r="A2892" t="s">
-        <v>1604</v>
+        <v>1652</v>
       </c>
       <c r="B2892" t="s">
-        <v>1598</v>
+        <v>1655</v>
       </c>
       <c r="C2892" t="s">
-        <v>1598</v>
+        <v>1655</v>
       </c>
       <c r="D2892" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2893" spans="1:4">
       <c r="A2893" t="s">
-        <v>1604</v>
+        <v>1652</v>
       </c>
       <c r="B2893" t="s">
-        <v>5</v>
+        <v>1656</v>
       </c>
       <c r="C2893" t="s">
-        <v>5</v>
+        <v>1656</v>
       </c>
       <c r="D2893" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2894" spans="1:4">
       <c r="A2894" t="s">
-        <v>1605</v>
+        <v>1652</v>
       </c>
       <c r="B2894" t="s">
-        <v>1595</v>
+        <v>5</v>
       </c>
       <c r="C2894" t="s">
-        <v>1595</v>
+        <v>5</v>
       </c>
       <c r="D2894" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2895" spans="1:4">
       <c r="A2895" t="s">
-        <v>1605</v>
+        <v>1657</v>
       </c>
       <c r="B2895" t="s">
-        <v>1596</v>
+        <v>1653</v>
       </c>
       <c r="C2895" t="s">
-        <v>1596</v>
+        <v>1653</v>
       </c>
       <c r="D2895" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2896" spans="1:4">
       <c r="A2896" t="s">
-        <v>1605</v>
+        <v>1657</v>
       </c>
       <c r="B2896" t="s">
-        <v>1597</v>
+        <v>1654</v>
       </c>
       <c r="C2896" t="s">
-        <v>1597</v>
+        <v>1654</v>
       </c>
       <c r="D2896" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2897" spans="1:4">
       <c r="A2897" t="s">
-        <v>1605</v>
+        <v>1657</v>
       </c>
       <c r="B2897" t="s">
-        <v>1598</v>
+        <v>1655</v>
       </c>
       <c r="C2897" t="s">
-        <v>1598</v>
+        <v>1655</v>
       </c>
       <c r="D2897" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2898" spans="1:4">
       <c r="A2898" t="s">
-        <v>1605</v>
+        <v>1657</v>
       </c>
       <c r="B2898" t="s">
-        <v>5</v>
+        <v>1656</v>
       </c>
       <c r="C2898" t="s">
-        <v>5</v>
+        <v>1656</v>
       </c>
       <c r="D2898" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2899" spans="1:4">
       <c r="A2899" t="s">
-        <v>1606</v>
+        <v>1657</v>
       </c>
       <c r="B2899" t="s">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="C2899" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="D2899" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2900" spans="1:4">
       <c r="A2900" t="s">
-        <v>1606</v>
+        <v>1658</v>
       </c>
       <c r="B2900" t="s">
-        <v>94</v>
+        <v>1653</v>
       </c>
       <c r="C2900" t="s">
-        <v>95</v>
+        <v>1653</v>
       </c>
       <c r="D2900" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2901" spans="1:4">
       <c r="A2901" t="s">
-        <v>1606</v>
+        <v>1658</v>
       </c>
       <c r="B2901" t="s">
-        <v>96</v>
+        <v>1654</v>
       </c>
       <c r="C2901" t="s">
-        <v>97</v>
+        <v>1654</v>
       </c>
       <c r="D2901" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2902" spans="1:4">
       <c r="A2902" t="s">
-        <v>1606</v>
+        <v>1658</v>
       </c>
       <c r="B2902" t="s">
-        <v>98</v>
+        <v>1655</v>
       </c>
       <c r="C2902" t="s">
-        <v>98</v>
+        <v>1655</v>
       </c>
       <c r="D2902" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2903" spans="1:4">
       <c r="A2903" t="s">
-        <v>1606</v>
+        <v>1658</v>
       </c>
       <c r="B2903" t="s">
-        <v>20</v>
+        <v>1656</v>
       </c>
       <c r="C2903" t="s">
-        <v>20</v>
+        <v>1656</v>
       </c>
       <c r="D2903" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2904" spans="1:4">
       <c r="A2904" t="s">
-        <v>1606</v>
+        <v>1658</v>
       </c>
       <c r="B2904" t="s">
-        <v>497</v>
+        <v>5</v>
       </c>
       <c r="C2904" t="s">
-        <v>1607</v>
+        <v>5</v>
       </c>
       <c r="D2904" t="s">
-        <v>1608</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2905" spans="1:4">
       <c r="A2905" t="s">
-        <v>1609</v>
+        <v>1659</v>
       </c>
       <c r="B2905" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C2905"/>
+        <v>1653</v>
+      </c>
+      <c r="C2905" t="s">
+        <v>1653</v>
+      </c>
       <c r="D2905" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2906" spans="1:4">
       <c r="A2906" t="s">
-        <v>1609</v>
+        <v>1659</v>
       </c>
       <c r="B2906" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C2906"/>
+        <v>1654</v>
+      </c>
+      <c r="C2906" t="s">
+        <v>1654</v>
+      </c>
       <c r="D2906" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2907" spans="1:4">
       <c r="A2907" t="s">
-        <v>1609</v>
+        <v>1659</v>
       </c>
       <c r="B2907" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C2907"/>
+        <v>1655</v>
+      </c>
+      <c r="C2907" t="s">
+        <v>1655</v>
+      </c>
       <c r="D2907" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2908" spans="1:4">
       <c r="A2908" t="s">
-        <v>1609</v>
+        <v>1659</v>
       </c>
       <c r="B2908" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C2908"/>
+        <v>1656</v>
+      </c>
+      <c r="C2908" t="s">
+        <v>1656</v>
+      </c>
       <c r="D2908" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2909" spans="1:4">
       <c r="A2909" t="s">
-        <v>1610</v>
+        <v>1659</v>
       </c>
       <c r="B2909" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C2909"/>
+        <v>5</v>
+      </c>
+      <c r="C2909" t="s">
+        <v>5</v>
+      </c>
       <c r="D2909" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2910" spans="1:4">
       <c r="A2910" t="s">
-        <v>1610</v>
+        <v>1660</v>
       </c>
       <c r="B2910" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C2910"/>
+        <v>1653</v>
+      </c>
+      <c r="C2910" t="s">
+        <v>1653</v>
+      </c>
       <c r="D2910" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2911" spans="1:4">
       <c r="A2911" t="s">
-        <v>1610</v>
+        <v>1660</v>
       </c>
       <c r="B2911" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C2911"/>
+        <v>1654</v>
+      </c>
+      <c r="C2911" t="s">
+        <v>1654</v>
+      </c>
       <c r="D2911" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2912" spans="1:4">
       <c r="A2912" t="s">
-        <v>1610</v>
+        <v>1660</v>
       </c>
       <c r="B2912" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C2912"/>
+        <v>1655</v>
+      </c>
+      <c r="C2912" t="s">
+        <v>1655</v>
+      </c>
       <c r="D2912" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2913" spans="1:4">
       <c r="A2913" t="s">
-        <v>1611</v>
+        <v>1660</v>
       </c>
       <c r="B2913" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C2913"/>
+        <v>1656</v>
+      </c>
+      <c r="C2913" t="s">
+        <v>1656</v>
+      </c>
       <c r="D2913" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2914" spans="1:4">
       <c r="A2914" t="s">
-        <v>1611</v>
+        <v>1660</v>
       </c>
       <c r="B2914" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C2914"/>
+        <v>5</v>
+      </c>
+      <c r="C2914" t="s">
+        <v>5</v>
+      </c>
       <c r="D2914" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2915" spans="1:4">
       <c r="A2915" t="s">
-        <v>1611</v>
+        <v>1661</v>
       </c>
       <c r="B2915" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C2915"/>
+        <v>1653</v>
+      </c>
+      <c r="C2915" t="s">
+        <v>1653</v>
+      </c>
       <c r="D2915" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2916" spans="1:4">
       <c r="A2916" t="s">
-        <v>1611</v>
+        <v>1661</v>
       </c>
       <c r="B2916" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C2916"/>
+        <v>1654</v>
+      </c>
+      <c r="C2916" t="s">
+        <v>1654</v>
+      </c>
       <c r="D2916" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2917" spans="1:4">
       <c r="A2917" t="s">
-        <v>1611</v>
+        <v>1661</v>
       </c>
       <c r="B2917" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C2917"/>
+        <v>1655</v>
+      </c>
+      <c r="C2917" t="s">
+        <v>1655</v>
+      </c>
       <c r="D2917" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2918" spans="1:4">
       <c r="A2918" t="s">
-        <v>1611</v>
+        <v>1661</v>
       </c>
       <c r="B2918" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C2918"/>
+        <v>1656</v>
+      </c>
+      <c r="C2918" t="s">
+        <v>1656</v>
+      </c>
       <c r="D2918" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2919" spans="1:4">
       <c r="A2919" t="s">
-        <v>1611</v>
+        <v>1661</v>
       </c>
       <c r="B2919" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C2919"/>
+        <v>5</v>
+      </c>
+      <c r="C2919" t="s">
+        <v>5</v>
+      </c>
       <c r="D2919" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2920" spans="1:4">
       <c r="A2920" t="s">
-        <v>1612</v>
+        <v>1662</v>
       </c>
       <c r="B2920" t="s">
-        <v>1613</v>
+        <v>1653</v>
       </c>
       <c r="C2920" t="s">
-        <v>1614</v>
+        <v>1653</v>
       </c>
       <c r="D2920" t="s">
-        <v>1490</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2921" spans="1:4">
       <c r="A2921" t="s">
-        <v>1612</v>
+        <v>1662</v>
       </c>
       <c r="B2921" t="s">
-        <v>1615</v>
+        <v>1654</v>
       </c>
       <c r="C2921" t="s">
-        <v>1616</v>
+        <v>1654</v>
       </c>
       <c r="D2921" t="s">
-        <v>1490</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2922" spans="1:4">
       <c r="A2922" t="s">
-        <v>1612</v>
+        <v>1662</v>
       </c>
       <c r="B2922" t="s">
-        <v>1617</v>
+        <v>1655</v>
       </c>
       <c r="C2922" t="s">
-        <v>1618</v>
+        <v>1655</v>
       </c>
       <c r="D2922" t="s">
-        <v>1490</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2923" spans="1:4">
       <c r="A2923" t="s">
-        <v>1612</v>
+        <v>1662</v>
       </c>
       <c r="B2923" t="s">
-        <v>1619</v>
+        <v>1656</v>
       </c>
       <c r="C2923" t="s">
-        <v>1620</v>
+        <v>1656</v>
       </c>
       <c r="D2923" t="s">
-        <v>1490</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2924" spans="1:4">
       <c r="A2924" t="s">
-        <v>1612</v>
+        <v>1662</v>
       </c>
       <c r="B2924" t="s">
-        <v>1621</v>
+        <v>5</v>
       </c>
       <c r="C2924" t="s">
-        <v>1622</v>
+        <v>5</v>
       </c>
       <c r="D2924" t="s">
-        <v>1490</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2925" spans="1:4">
       <c r="A2925" t="s">
-        <v>1612</v>
+        <v>1663</v>
       </c>
       <c r="B2925" t="s">
-        <v>20</v>
+        <v>1653</v>
       </c>
       <c r="C2925" t="s">
-        <v>20</v>
+        <v>1653</v>
       </c>
       <c r="D2925" t="s">
-        <v>1490</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2926" spans="1:4">
       <c r="A2926" t="s">
-        <v>1623</v>
+        <v>1663</v>
       </c>
       <c r="B2926" t="s">
-        <v>337</v>
+        <v>1654</v>
       </c>
       <c r="C2926" t="s">
-        <v>1624</v>
+        <v>1654</v>
       </c>
       <c r="D2926" t="s">
-        <v>1490</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2927" spans="1:4">
       <c r="A2927" t="s">
-        <v>1623</v>
+        <v>1663</v>
       </c>
       <c r="B2927" t="s">
-        <v>1625</v>
+        <v>1655</v>
       </c>
       <c r="C2927" t="s">
-        <v>1626</v>
+        <v>1655</v>
       </c>
       <c r="D2927" t="s">
-        <v>1490</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2928" spans="1:4">
       <c r="A2928" t="s">
-        <v>1623</v>
+        <v>1663</v>
       </c>
       <c r="B2928" t="s">
-        <v>1627</v>
+        <v>1656</v>
       </c>
       <c r="C2928" t="s">
-        <v>1628</v>
+        <v>1656</v>
       </c>
       <c r="D2928" t="s">
-        <v>1490</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2929" spans="1:4">
       <c r="A2929" t="s">
-        <v>1623</v>
+        <v>1663</v>
       </c>
       <c r="B2929" t="s">
-        <v>1629</v>
+        <v>5</v>
       </c>
       <c r="C2929" t="s">
-        <v>1630</v>
+        <v>5</v>
       </c>
       <c r="D2929" t="s">
-        <v>1631</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2930" spans="1:4">
       <c r="A2930" t="s">
-        <v>1623</v>
+        <v>1664</v>
       </c>
       <c r="B2930" t="s">
-        <v>1630</v>
+        <v>91</v>
       </c>
       <c r="C2930" t="s">
-        <v>1632</v>
+        <v>92</v>
       </c>
       <c r="D2930" t="s">
-        <v>1490</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2931" spans="1:4">
       <c r="A2931" t="s">
-        <v>1623</v>
+        <v>1664</v>
       </c>
       <c r="B2931" t="s">
-        <v>20</v>
+        <v>94</v>
       </c>
       <c r="C2931" t="s">
-        <v>20</v>
+        <v>95</v>
       </c>
       <c r="D2931" t="s">
-        <v>1490</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2932" spans="1:4">
       <c r="A2932" t="s">
-        <v>1633</v>
+        <v>1664</v>
       </c>
       <c r="B2932" t="s">
-        <v>1634</v>
+        <v>96</v>
       </c>
       <c r="C2932" t="s">
-        <v>1635</v>
+        <v>97</v>
       </c>
       <c r="D2932" t="s">
-        <v>1490</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2933" spans="1:4">
       <c r="A2933" t="s">
-        <v>1633</v>
+        <v>1664</v>
       </c>
       <c r="B2933" t="s">
-        <v>1636</v>
+        <v>98</v>
       </c>
       <c r="C2933" t="s">
-        <v>1637</v>
+        <v>98</v>
       </c>
       <c r="D2933" t="s">
-        <v>1490</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2934" spans="1:4">
       <c r="A2934" t="s">
-        <v>1633</v>
+        <v>1664</v>
       </c>
       <c r="B2934" t="s">
-        <v>1638</v>
+        <v>20</v>
       </c>
       <c r="C2934" t="s">
-        <v>1639</v>
+        <v>20</v>
       </c>
       <c r="D2934" t="s">
-        <v>1490</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2935" spans="1:4">
       <c r="A2935" t="s">
-        <v>1633</v>
+        <v>1664</v>
       </c>
       <c r="B2935" t="s">
-        <v>1640</v>
+        <v>497</v>
       </c>
       <c r="C2935" t="s">
-        <v>1641</v>
+        <v>1665</v>
       </c>
       <c r="D2935" t="s">
-        <v>1490</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="2936" spans="1:4">
       <c r="A2936" t="s">
-        <v>1633</v>
+        <v>1667</v>
       </c>
       <c r="B2936" t="s">
-        <v>1642</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C2936"/>
       <c r="D2936" t="s">
-        <v>1490</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2937" spans="1:4">
       <c r="A2937" t="s">
-        <v>1633</v>
+        <v>1667</v>
       </c>
       <c r="B2937" t="s">
-        <v>1644</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C2937"/>
       <c r="D2937" t="s">
-        <v>1490</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2938" spans="1:4">
       <c r="A2938" t="s">
-        <v>1633</v>
+        <v>1667</v>
       </c>
       <c r="B2938" t="s">
-        <v>1646</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C2938"/>
       <c r="D2938" t="s">
-        <v>1490</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2939" spans="1:4">
       <c r="A2939" t="s">
-        <v>1633</v>
+        <v>1667</v>
       </c>
       <c r="B2939" t="s">
-        <v>1648</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2939"/>
       <c r="D2939" t="s">
-        <v>1490</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2940" spans="1:4">
       <c r="A2940" t="s">
-        <v>1633</v>
+        <v>1668</v>
       </c>
       <c r="B2940" t="s">
-        <v>1650</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C2940"/>
       <c r="D2940" t="s">
-        <v>1490</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2941" spans="1:4">
       <c r="A2941" t="s">
-        <v>1633</v>
+        <v>1668</v>
       </c>
       <c r="B2941" t="s">
-        <v>1652</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C2941"/>
       <c r="D2941" t="s">
-        <v>1490</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2942" spans="1:4">
       <c r="A2942" t="s">
-        <v>1633</v>
+        <v>1668</v>
       </c>
       <c r="B2942" t="s">
-        <v>1654</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C2942"/>
       <c r="D2942" t="s">
-        <v>1490</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2943" spans="1:4">
       <c r="A2943" t="s">
-        <v>1633</v>
+        <v>1668</v>
       </c>
       <c r="B2943" t="s">
-        <v>1656</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2943"/>
       <c r="D2943" t="s">
-        <v>1490</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2944" spans="1:4">
       <c r="A2944" t="s">
-        <v>1633</v>
+        <v>1669</v>
       </c>
       <c r="B2944" t="s">
-        <v>1658</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="C2944"/>
       <c r="D2944" t="s">
-        <v>1490</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2945" spans="1:4">
       <c r="A2945" t="s">
-        <v>1633</v>
+        <v>1669</v>
       </c>
       <c r="B2945" t="s">
-        <v>1660</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="C2945"/>
       <c r="D2945" t="s">
-        <v>1490</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2946" spans="1:4">
       <c r="A2946" t="s">
-        <v>1633</v>
+        <v>1669</v>
       </c>
       <c r="B2946" t="s">
-        <v>1662</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="C2946"/>
       <c r="D2946" t="s">
-        <v>1490</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2947" spans="1:4">
       <c r="A2947" t="s">
-        <v>1633</v>
+        <v>1669</v>
       </c>
       <c r="B2947" t="s">
-        <v>1664</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="C2947"/>
       <c r="D2947" t="s">
-        <v>1490</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2948" spans="1:4">
       <c r="A2948" t="s">
-        <v>1633</v>
+        <v>1669</v>
       </c>
       <c r="B2948" t="s">
-        <v>1666</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="C2948"/>
       <c r="D2948" t="s">
-        <v>1490</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2949" spans="1:4">
       <c r="A2949" t="s">
-        <v>1633</v>
+        <v>1669</v>
       </c>
       <c r="B2949" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="C2949"/>
       <c r="D2949" t="s">
-        <v>1490</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2950" spans="1:4">
       <c r="A2950" t="s">
         <v>1669</v>
       </c>
       <c r="B2950" t="s">
-        <v>1670</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2950"/>
       <c r="D2950" t="s">
-        <v>403</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2951" spans="1:4">
       <c r="A2951" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="B2951" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C2951" t="s">
         <v>1672</v>
       </c>
-      <c r="C2951" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2951" t="s">
-        <v>403</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2952" spans="1:4">
       <c r="A2952" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="B2952" t="s">
-        <v>20</v>
+        <v>1673</v>
       </c>
       <c r="C2952" t="s">
-        <v>20</v>
+        <v>1674</v>
       </c>
       <c r="D2952" t="s">
-        <v>403</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2953" spans="1:4">
       <c r="A2953" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="B2953" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="C2953" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="D2953" t="s">
-        <v>403</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2954" spans="1:4">
       <c r="A2954" t="s">
-        <v>1676</v>
+        <v>1670</v>
       </c>
       <c r="B2954" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C2954"/>
+        <v>1677</v>
+      </c>
+      <c r="C2954" t="s">
+        <v>1678</v>
+      </c>
       <c r="D2954" t="s">
-        <v>17</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2955" spans="1:4">
       <c r="A2955" t="s">
-        <v>1676</v>
+        <v>1670</v>
       </c>
       <c r="B2955" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C2955"/>
+        <v>1679</v>
+      </c>
+      <c r="C2955" t="s">
+        <v>1680</v>
+      </c>
       <c r="D2955" t="s">
-        <v>17</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2956" spans="1:4">
       <c r="A2956" t="s">
-        <v>1676</v>
+        <v>1670</v>
       </c>
       <c r="B2956" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C2956"/>
+        <v>20</v>
+      </c>
+      <c r="C2956" t="s">
+        <v>20</v>
+      </c>
       <c r="D2956" t="s">
-        <v>17</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2957" spans="1:4">
       <c r="A2957" t="s">
-        <v>1676</v>
+        <v>1681</v>
       </c>
       <c r="B2957" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C2957"/>
+        <v>337</v>
+      </c>
+      <c r="C2957" t="s">
+        <v>1682</v>
+      </c>
       <c r="D2957" t="s">
-        <v>17</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2958" spans="1:4">
       <c r="A2958" t="s">
-        <v>1677</v>
+        <v>1681</v>
       </c>
       <c r="B2958" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C2958"/>
+        <v>1683</v>
+      </c>
+      <c r="C2958" t="s">
+        <v>1684</v>
+      </c>
       <c r="D2958" t="s">
-        <v>17</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2959" spans="1:4">
       <c r="A2959" t="s">
-        <v>1677</v>
+        <v>1681</v>
       </c>
       <c r="B2959" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C2959"/>
+        <v>1685</v>
+      </c>
+      <c r="C2959" t="s">
+        <v>1686</v>
+      </c>
       <c r="D2959" t="s">
-        <v>17</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2960" spans="1:4">
       <c r="A2960" t="s">
-        <v>1677</v>
+        <v>1681</v>
       </c>
       <c r="B2960" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C2960"/>
+        <v>1687</v>
+      </c>
+      <c r="C2960" t="s">
+        <v>1688</v>
+      </c>
       <c r="D2960" t="s">
-        <v>17</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="2961" spans="1:4">
       <c r="A2961" t="s">
-        <v>1677</v>
+        <v>1681</v>
       </c>
       <c r="B2961" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C2961"/>
+        <v>1688</v>
+      </c>
+      <c r="C2961" t="s">
+        <v>1690</v>
+      </c>
       <c r="D2961" t="s">
-        <v>17</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2962" spans="1:4">
       <c r="A2962" t="s">
-        <v>1678</v>
+        <v>1681</v>
       </c>
       <c r="B2962" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C2962"/>
+        <v>20</v>
+      </c>
+      <c r="C2962" t="s">
+        <v>20</v>
+      </c>
       <c r="D2962" t="s">
-        <v>17</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2963" spans="1:4">
       <c r="A2963" t="s">
-        <v>1678</v>
+        <v>1691</v>
       </c>
       <c r="B2963" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C2963"/>
+        <v>1692</v>
+      </c>
+      <c r="C2963" t="s">
+        <v>1693</v>
+      </c>
       <c r="D2963" t="s">
-        <v>17</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2964" spans="1:4">
       <c r="A2964" t="s">
-        <v>1678</v>
+        <v>1691</v>
       </c>
       <c r="B2964" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C2964"/>
+        <v>1694</v>
+      </c>
+      <c r="C2964" t="s">
+        <v>1695</v>
+      </c>
       <c r="D2964" t="s">
-        <v>17</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2965" spans="1:4">
       <c r="A2965" t="s">
-        <v>1678</v>
+        <v>1691</v>
       </c>
       <c r="B2965" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C2965"/>
+        <v>1696</v>
+      </c>
+      <c r="C2965" t="s">
+        <v>1697</v>
+      </c>
       <c r="D2965" t="s">
-        <v>17</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2966" spans="1:4">
       <c r="A2966" t="s">
-        <v>1678</v>
+        <v>1691</v>
       </c>
       <c r="B2966" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C2966"/>
+        <v>1698</v>
+      </c>
+      <c r="C2966" t="s">
+        <v>1699</v>
+      </c>
       <c r="D2966" t="s">
-        <v>17</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2967" spans="1:4">
       <c r="A2967" t="s">
-        <v>1678</v>
+        <v>1691</v>
       </c>
       <c r="B2967" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C2967"/>
+        <v>1700</v>
+      </c>
+      <c r="C2967" t="s">
+        <v>1701</v>
+      </c>
       <c r="D2967" t="s">
-        <v>17</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2968" spans="1:4">
       <c r="A2968" t="s">
-        <v>1678</v>
+        <v>1691</v>
       </c>
       <c r="B2968" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C2968"/>
+        <v>1702</v>
+      </c>
+      <c r="C2968" t="s">
+        <v>1703</v>
+      </c>
       <c r="D2968" t="s">
-        <v>17</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2969" spans="1:4">
       <c r="A2969" t="s">
-        <v>1679</v>
+        <v>1691</v>
       </c>
       <c r="B2969" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C2969"/>
+        <v>1704</v>
+      </c>
+      <c r="C2969" t="s">
+        <v>1705</v>
+      </c>
       <c r="D2969" t="s">
-        <v>17</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2970" spans="1:4">
       <c r="A2970" t="s">
-        <v>1679</v>
+        <v>1691</v>
       </c>
       <c r="B2970" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C2970"/>
+        <v>1706</v>
+      </c>
+      <c r="C2970" t="s">
+        <v>1707</v>
+      </c>
       <c r="D2970" t="s">
-        <v>17</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2971" spans="1:4">
       <c r="A2971" t="s">
-        <v>1679</v>
+        <v>1691</v>
       </c>
       <c r="B2971" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C2971"/>
+        <v>1708</v>
+      </c>
+      <c r="C2971" t="s">
+        <v>1709</v>
+      </c>
       <c r="D2971" t="s">
-        <v>17</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2972" spans="1:4">
       <c r="A2972" t="s">
-        <v>1679</v>
+        <v>1691</v>
       </c>
       <c r="B2972" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C2972"/>
+        <v>1710</v>
+      </c>
+      <c r="C2972" t="s">
+        <v>1711</v>
+      </c>
       <c r="D2972" t="s">
-        <v>17</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2973" spans="1:4">
       <c r="A2973" t="s">
-        <v>1680</v>
+        <v>1691</v>
       </c>
       <c r="B2973" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C2973"/>
+        <v>1712</v>
+      </c>
+      <c r="C2973" t="s">
+        <v>1713</v>
+      </c>
       <c r="D2973" t="s">
-        <v>17</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2974" spans="1:4">
       <c r="A2974" t="s">
-        <v>1680</v>
+        <v>1691</v>
       </c>
       <c r="B2974" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C2974"/>
+        <v>1714</v>
+      </c>
+      <c r="C2974" t="s">
+        <v>1715</v>
+      </c>
       <c r="D2974" t="s">
-        <v>17</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2975" spans="1:4">
       <c r="A2975" t="s">
-        <v>1680</v>
+        <v>1691</v>
       </c>
       <c r="B2975" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C2975"/>
+        <v>1716</v>
+      </c>
+      <c r="C2975" t="s">
+        <v>1717</v>
+      </c>
       <c r="D2975" t="s">
-        <v>17</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2976" spans="1:4">
       <c r="A2976" t="s">
-        <v>1680</v>
+        <v>1691</v>
       </c>
       <c r="B2976" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C2976"/>
+        <v>1718</v>
+      </c>
+      <c r="C2976" t="s">
+        <v>1719</v>
+      </c>
       <c r="D2976" t="s">
-        <v>17</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2977" spans="1:4">
       <c r="A2977" t="s">
-        <v>1681</v>
+        <v>1691</v>
       </c>
       <c r="B2977" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C2977"/>
+        <v>1720</v>
+      </c>
+      <c r="C2977" t="s">
+        <v>1721</v>
+      </c>
       <c r="D2977" t="s">
-        <v>17</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2978" spans="1:4">
       <c r="A2978" t="s">
-        <v>1681</v>
+        <v>1691</v>
       </c>
       <c r="B2978" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C2978"/>
+        <v>1722</v>
+      </c>
+      <c r="C2978" t="s">
+        <v>1723</v>
+      </c>
       <c r="D2978" t="s">
-        <v>17</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2979" spans="1:4">
       <c r="A2979" t="s">
-        <v>1681</v>
+        <v>1691</v>
       </c>
       <c r="B2979" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C2979"/>
+        <v>1724</v>
+      </c>
+      <c r="C2979" t="s">
+        <v>1725</v>
+      </c>
       <c r="D2979" t="s">
-        <v>17</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2980" spans="1:4">
       <c r="A2980" t="s">
-        <v>1681</v>
+        <v>1691</v>
       </c>
       <c r="B2980" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C2980"/>
+        <v>98</v>
+      </c>
+      <c r="C2980" t="s">
+        <v>1726</v>
+      </c>
       <c r="D2980" t="s">
-        <v>17</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="2981" spans="1:4">
       <c r="A2981" t="s">
-        <v>1681</v>
+        <v>1727</v>
       </c>
       <c r="B2981" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C2981"/>
+        <v>1728</v>
+      </c>
+      <c r="C2981" t="s">
+        <v>1729</v>
+      </c>
       <c r="D2981" t="s">
-        <v>17</v>
+        <v>403</v>
       </c>
     </row>
     <row r="2982" spans="1:4">
       <c r="A2982" t="s">
-        <v>1681</v>
+        <v>1727</v>
       </c>
       <c r="B2982" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C2982"/>
+        <v>1730</v>
+      </c>
+      <c r="C2982" t="s">
+        <v>1731</v>
+      </c>
       <c r="D2982" t="s">
-        <v>17</v>
+        <v>403</v>
       </c>
     </row>
     <row r="2983" spans="1:4">
       <c r="A2983" t="s">
-        <v>1681</v>
+        <v>1727</v>
       </c>
       <c r="B2983" t="s">
         <v>20</v>
       </c>
-      <c r="C2983"/>
+      <c r="C2983" t="s">
+        <v>20</v>
+      </c>
       <c r="D2983" t="s">
-        <v>17</v>
+        <v>403</v>
       </c>
     </row>
     <row r="2984" spans="1:4">
       <c r="A2984" t="s">
-        <v>1682</v>
+        <v>1727</v>
       </c>
       <c r="B2984" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C2984"/>
+        <v>1732</v>
+      </c>
+      <c r="C2984" t="s">
+        <v>1733</v>
+      </c>
       <c r="D2984" t="s">
-        <v>17</v>
+        <v>403</v>
       </c>
     </row>
     <row r="2985" spans="1:4">
       <c r="A2985" t="s">
-        <v>1682</v>
+        <v>1734</v>
       </c>
       <c r="B2985" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2985"/>
       <c r="D2985" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2986" spans="1:4">
       <c r="A2986" t="s">
-        <v>1682</v>
+        <v>1734</v>
       </c>
       <c r="B2986" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2986"/>
       <c r="D2986" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2987" spans="1:4">
       <c r="A2987" t="s">
-        <v>1682</v>
+        <v>1734</v>
       </c>
       <c r="B2987" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C2987"/>
       <c r="D2987" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2988" spans="1:4">
       <c r="A2988" t="s">
-        <v>1683</v>
+        <v>1734</v>
       </c>
       <c r="B2988" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C2988"/>
       <c r="D2988" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2989" spans="1:4">
       <c r="A2989" t="s">
-        <v>1683</v>
+        <v>1735</v>
       </c>
       <c r="B2989" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2989"/>
       <c r="D2989" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2990" spans="1:4">
       <c r="A2990" t="s">
-        <v>1683</v>
+        <v>1735</v>
       </c>
       <c r="B2990" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2990"/>
       <c r="D2990" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2991" spans="1:4">
       <c r="A2991" t="s">
-        <v>1683</v>
+        <v>1735</v>
       </c>
       <c r="B2991" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C2991"/>
       <c r="D2991" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2992" spans="1:4">
       <c r="A2992" t="s">
-        <v>1684</v>
+        <v>1735</v>
       </c>
       <c r="B2992" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C2992"/>
       <c r="D2992" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2993" spans="1:4">
       <c r="A2993" t="s">
-        <v>1684</v>
+        <v>1736</v>
       </c>
       <c r="B2993" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C2993"/>
       <c r="D2993" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2994" spans="1:4">
       <c r="A2994" t="s">
-        <v>1684</v>
+        <v>1736</v>
       </c>
       <c r="B2994" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C2994"/>
       <c r="D2994" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2995" spans="1:4">
       <c r="A2995" t="s">
-        <v>1684</v>
+        <v>1736</v>
       </c>
       <c r="B2995" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C2995"/>
       <c r="D2995" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2996" spans="1:4">
       <c r="A2996" t="s">
-        <v>1684</v>
+        <v>1736</v>
       </c>
       <c r="B2996" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C2996"/>
       <c r="D2996" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2997" spans="1:4">
       <c r="A2997" t="s">
-        <v>1684</v>
+        <v>1736</v>
       </c>
       <c r="B2997" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C2997"/>
       <c r="D2997" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2998" spans="1:4">
       <c r="A2998" t="s">
-        <v>1684</v>
+        <v>1736</v>
       </c>
       <c r="B2998" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C2998"/>
       <c r="D2998" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2999" spans="1:4">
       <c r="A2999" t="s">
-        <v>1685</v>
+        <v>1736</v>
       </c>
       <c r="B2999" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C2999"/>
       <c r="D2999" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3000" spans="1:4">
       <c r="A3000" t="s">
-        <v>1685</v>
+        <v>1737</v>
       </c>
       <c r="B3000" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C3000"/>
       <c r="D3000" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3001" spans="1:4">
       <c r="A3001" t="s">
-        <v>1685</v>
+        <v>1737</v>
       </c>
       <c r="B3001" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C3001"/>
       <c r="D3001" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3002" spans="1:4">
       <c r="A3002" t="s">
-        <v>1685</v>
+        <v>1737</v>
       </c>
       <c r="B3002" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C3002"/>
       <c r="D3002" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3003" spans="1:4">
       <c r="A3003" t="s">
-        <v>1686</v>
+        <v>1737</v>
       </c>
       <c r="B3003" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C3003"/>
       <c r="D3003" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3004" spans="1:4">
       <c r="A3004" t="s">
-        <v>1686</v>
+        <v>1738</v>
       </c>
       <c r="B3004" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C3004"/>
       <c r="D3004" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3005" spans="1:4">
       <c r="A3005" t="s">
-        <v>1686</v>
+        <v>1738</v>
       </c>
       <c r="B3005" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C3005"/>
       <c r="D3005" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3006" spans="1:4">
       <c r="A3006" t="s">
-        <v>1686</v>
+        <v>1738</v>
       </c>
       <c r="B3006" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C3006"/>
       <c r="D3006" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3007" spans="1:4">
       <c r="A3007" t="s">
-        <v>1687</v>
+        <v>1738</v>
       </c>
       <c r="B3007" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C3007"/>
       <c r="D3007" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3008" spans="1:4">
       <c r="A3008" t="s">
-        <v>1687</v>
+        <v>1739</v>
       </c>
       <c r="B3008" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C3008"/>
       <c r="D3008" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3009" spans="1:4">
       <c r="A3009" t="s">
-        <v>1687</v>
+        <v>1739</v>
       </c>
       <c r="B3009" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C3009"/>
       <c r="D3009" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3010" spans="1:4">
       <c r="A3010" t="s">
-        <v>1687</v>
+        <v>1739</v>
       </c>
       <c r="B3010" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C3010"/>
       <c r="D3010" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3011" spans="1:4">
       <c r="A3011" t="s">
-        <v>1687</v>
+        <v>1739</v>
       </c>
       <c r="B3011" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C3011"/>
       <c r="D3011" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3012" spans="1:4">
       <c r="A3012" t="s">
-        <v>1687</v>
+        <v>1739</v>
       </c>
       <c r="B3012" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C3012"/>
       <c r="D3012" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3013" spans="1:4">
       <c r="A3013" t="s">
-        <v>1687</v>
+        <v>1739</v>
       </c>
       <c r="B3013" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C3013"/>
       <c r="D3013" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3014" spans="1:4">
       <c r="A3014" t="s">
-        <v>1688</v>
+        <v>1739</v>
       </c>
       <c r="B3014" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C3014"/>
       <c r="D3014" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3015" spans="1:4">
       <c r="A3015" t="s">
-        <v>1688</v>
+        <v>1740</v>
       </c>
       <c r="B3015" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C3015"/>
       <c r="D3015" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3016" spans="1:4">
       <c r="A3016" t="s">
-        <v>1688</v>
+        <v>1740</v>
       </c>
       <c r="B3016" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C3016"/>
       <c r="D3016" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3017" spans="1:4">
       <c r="A3017" t="s">
-        <v>1688</v>
+        <v>1740</v>
       </c>
       <c r="B3017" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C3017"/>
       <c r="D3017" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3018" spans="1:4">
       <c r="A3018" t="s">
-        <v>1689</v>
+        <v>1740</v>
       </c>
       <c r="B3018" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C3018"/>
       <c r="D3018" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3019" spans="1:4">
       <c r="A3019" t="s">
-        <v>1689</v>
+        <v>1741</v>
       </c>
       <c r="B3019" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C3019"/>
       <c r="D3019" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3020" spans="1:4">
       <c r="A3020" t="s">
-        <v>1689</v>
+        <v>1741</v>
       </c>
       <c r="B3020" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C3020"/>
       <c r="D3020" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3021" spans="1:4">
       <c r="A3021" t="s">
-        <v>1689</v>
+        <v>1741</v>
       </c>
       <c r="B3021" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C3021"/>
       <c r="D3021" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3022" spans="1:4">
       <c r="A3022" t="s">
-        <v>1690</v>
+        <v>1741</v>
       </c>
       <c r="B3022" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C3022"/>
       <c r="D3022" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3023" spans="1:4">
       <c r="A3023" t="s">
-        <v>1690</v>
+        <v>1742</v>
       </c>
       <c r="B3023" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C3023"/>
       <c r="D3023" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3024" spans="1:4">
       <c r="A3024" t="s">
-        <v>1690</v>
+        <v>1742</v>
       </c>
       <c r="B3024" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C3024"/>
       <c r="D3024" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3025" spans="1:4">
       <c r="A3025" t="s">
-        <v>1690</v>
+        <v>1742</v>
       </c>
       <c r="B3025" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C3025"/>
       <c r="D3025" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3026" spans="1:4">
       <c r="A3026" t="s">
-        <v>1690</v>
+        <v>1742</v>
       </c>
       <c r="B3026" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C3026"/>
       <c r="D3026" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3027" spans="1:4">
       <c r="A3027" t="s">
-        <v>1690</v>
+        <v>1742</v>
       </c>
       <c r="B3027" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C3027"/>
       <c r="D3027" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3028" spans="1:4">
       <c r="A3028" t="s">
-        <v>1690</v>
+        <v>1742</v>
       </c>
       <c r="B3028" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C3028"/>
       <c r="D3028" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3029" spans="1:4">
       <c r="A3029" t="s">
-        <v>1691</v>
+        <v>1742</v>
       </c>
       <c r="B3029" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C3029"/>
       <c r="D3029" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3030" spans="1:4">
       <c r="A3030" t="s">
-        <v>1691</v>
+        <v>1743</v>
       </c>
       <c r="B3030" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C3030"/>
       <c r="D3030" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3031" spans="1:4">
       <c r="A3031" t="s">
-        <v>1694</v>
+        <v>1743</v>
       </c>
       <c r="B3031" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C3031"/>
       <c r="D3031" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3032" spans="1:4">
       <c r="A3032" t="s">
-        <v>1694</v>
+        <v>1743</v>
       </c>
       <c r="B3032" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C3032"/>
       <c r="D3032" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3033" spans="1:4">
       <c r="A3033" t="s">
-        <v>1694</v>
+        <v>1743</v>
       </c>
       <c r="B3033" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C3033"/>
       <c r="D3033" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3034" spans="1:4">
       <c r="A3034" t="s">
-        <v>1694</v>
+        <v>1744</v>
       </c>
       <c r="B3034" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C3034"/>
       <c r="D3034" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3035" spans="1:4">
       <c r="A3035" t="s">
-        <v>1695</v>
+        <v>1744</v>
       </c>
       <c r="B3035" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C3035"/>
       <c r="D3035" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3036" spans="1:4">
       <c r="A3036" t="s">
-        <v>1695</v>
+        <v>1744</v>
       </c>
       <c r="B3036" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C3036"/>
       <c r="D3036" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3037" spans="1:4">
       <c r="A3037" t="s">
-        <v>1695</v>
+        <v>1744</v>
       </c>
       <c r="B3037" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C3037"/>
       <c r="D3037" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3038" spans="1:4">
       <c r="A3038" t="s">
-        <v>1695</v>
+        <v>1745</v>
       </c>
       <c r="B3038" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C3038"/>
       <c r="D3038" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3039" spans="1:4">
       <c r="A3039" t="s">
-        <v>1696</v>
+        <v>1745</v>
       </c>
       <c r="B3039" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C3039"/>
       <c r="D3039" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3040" spans="1:4">
       <c r="A3040" t="s">
-        <v>1696</v>
+        <v>1745</v>
       </c>
       <c r="B3040" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C3040"/>
       <c r="D3040" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3041" spans="1:4">
       <c r="A3041" t="s">
-        <v>1696</v>
+        <v>1745</v>
       </c>
       <c r="B3041" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C3041"/>
       <c r="D3041" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3042" spans="1:4">
       <c r="A3042" t="s">
-        <v>1696</v>
+        <v>1745</v>
       </c>
       <c r="B3042" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C3042"/>
       <c r="D3042" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3043" spans="1:4">
       <c r="A3043" t="s">
-        <v>1696</v>
+        <v>1745</v>
       </c>
       <c r="B3043" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C3043"/>
       <c r="D3043" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3044" spans="1:4">
       <c r="A3044" t="s">
-        <v>1696</v>
+        <v>1745</v>
       </c>
       <c r="B3044" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="C3044"/>
       <c r="D3044" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3045" spans="1:4">
       <c r="A3045" t="s">
-        <v>1696</v>
+        <v>1746</v>
       </c>
       <c r="B3045" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C3045"/>
       <c r="D3045" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3046" spans="1:4">
       <c r="A3046" t="s">
-        <v>1697</v>
+        <v>1746</v>
       </c>
       <c r="B3046" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C3046"/>
       <c r="D3046" t="s">
-        <v>1698</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3047" spans="1:4">
       <c r="A3047" t="s">
-        <v>1697</v>
+        <v>1746</v>
       </c>
       <c r="B3047" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C3047"/>
       <c r="D3047" t="s">
-        <v>1698</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3048" spans="1:4">
       <c r="A3048" t="s">
-        <v>1697</v>
+        <v>1746</v>
       </c>
       <c r="B3048" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C3048"/>
       <c r="D3048" t="s">
-        <v>1698</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3049" spans="1:4">
       <c r="A3049" t="s">
-        <v>1699</v>
+        <v>1747</v>
       </c>
       <c r="B3049" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C3049"/>
       <c r="D3049" t="s">
-        <v>1698</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3050" spans="1:4">
       <c r="A3050" t="s">
-        <v>1699</v>
+        <v>1747</v>
       </c>
       <c r="B3050" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C3050"/>
       <c r="D3050" t="s">
-        <v>1698</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3051" spans="1:4">
       <c r="A3051" t="s">
-        <v>1699</v>
+        <v>1747</v>
       </c>
       <c r="B3051" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C3051"/>
       <c r="D3051" t="s">
-        <v>1698</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3052" spans="1:4">
       <c r="A3052" t="s">
-        <v>1700</v>
+        <v>1747</v>
       </c>
       <c r="B3052" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C3052"/>
       <c r="D3052" t="s">
-        <v>1698</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3053" spans="1:4">
       <c r="A3053" t="s">
-        <v>1700</v>
+        <v>1748</v>
       </c>
       <c r="B3053" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="C3053"/>
       <c r="D3053" t="s">
-        <v>1698</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3054" spans="1:4">
       <c r="A3054" t="s">
-        <v>1700</v>
+        <v>1748</v>
       </c>
       <c r="B3054" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="C3054"/>
       <c r="D3054" t="s">
-        <v>1698</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3055" spans="1:4">
       <c r="A3055" t="s">
-        <v>1701</v>
+        <v>1748</v>
       </c>
       <c r="B3055" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="C3055"/>
       <c r="D3055" t="s">
-        <v>1698</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3056" spans="1:4">
       <c r="A3056" t="s">
-        <v>1701</v>
+        <v>1748</v>
       </c>
       <c r="B3056" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="C3056"/>
       <c r="D3056" t="s">
-        <v>1698</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3057" spans="1:4">
       <c r="A3057" t="s">
-        <v>1701</v>
+        <v>1748</v>
       </c>
       <c r="B3057" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="C3057"/>
       <c r="D3057" t="s">
-        <v>1698</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3058" spans="1:4">
       <c r="A3058" t="s">
-        <v>1702</v>
+        <v>1748</v>
       </c>
       <c r="B3058" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="C3058"/>
       <c r="D3058" t="s">
-        <v>1698</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3059" spans="1:4">
       <c r="A3059" t="s">
-        <v>1702</v>
+        <v>1748</v>
       </c>
       <c r="B3059" t="s">
         <v>20</v>
       </c>
-      <c r="C3059" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C3059"/>
       <c r="D3059" t="s">
-        <v>1698</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3060" spans="1:4">
       <c r="A3060" t="s">
-        <v>1702</v>
+        <v>1749</v>
       </c>
       <c r="B3060" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C3060" t="s">
-        <v>5</v>
+        <v>1750</v>
       </c>
       <c r="D3060" t="s">
-        <v>1698</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3061" spans="1:4">
       <c r="A3061" t="s">
-        <v>1703</v>
+        <v>1749</v>
       </c>
       <c r="B3061" t="s">
-        <v>1704</v>
+        <v>7</v>
       </c>
       <c r="C3061" t="s">
-        <v>1704</v>
+        <v>1751</v>
       </c>
       <c r="D3061" t="s">
-        <v>580</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3062" spans="1:4">
       <c r="A3062" t="s">
-        <v>1703</v>
+        <v>1752</v>
       </c>
       <c r="B3062" t="s">
-        <v>1705</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C3062"/>
       <c r="D3062" t="s">
-        <v>580</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3063" spans="1:4">
       <c r="A3063" t="s">
-        <v>1703</v>
+        <v>1752</v>
       </c>
       <c r="B3063" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C3063"/>
       <c r="D3063" t="s">
-        <v>580</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3064" spans="1:4">
       <c r="A3064" t="s">
-        <v>1703</v>
+        <v>1752</v>
       </c>
       <c r="B3064" t="s">
-        <v>1020</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C3064"/>
       <c r="D3064" t="s">
-        <v>580</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3065" spans="1:4">
       <c r="A3065" t="s">
-        <v>1703</v>
+        <v>1752</v>
       </c>
       <c r="B3065" t="s">
         <v>20</v>
       </c>
-      <c r="C3065" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C3065"/>
       <c r="D3065" t="s">
-        <v>580</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3066" spans="1:4">
       <c r="A3066" t="s">
-        <v>1703</v>
+        <v>1753</v>
       </c>
       <c r="B3066" t="s">
-        <v>248</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C3066"/>
       <c r="D3066" t="s">
-        <v>465</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3067" spans="1:4">
       <c r="A3067" t="s">
-        <v>1706</v>
+        <v>1753</v>
       </c>
       <c r="B3067" t="s">
-        <v>1707</v>
+        <v>18</v>
       </c>
       <c r="C3067"/>
       <c r="D3067" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3068" spans="1:4">
       <c r="A3068" t="s">
-        <v>1706</v>
+        <v>1753</v>
       </c>
       <c r="B3068" t="s">
-        <v>1708</v>
+        <v>19</v>
       </c>
       <c r="C3068"/>
       <c r="D3068" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3069" spans="1:4">
       <c r="A3069" t="s">
-        <v>1706</v>
+        <v>1753</v>
       </c>
       <c r="B3069" t="s">
-        <v>1709</v>
+        <v>20</v>
       </c>
       <c r="C3069"/>
       <c r="D3069" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3070" spans="1:4">
       <c r="A3070" t="s">
-        <v>1706</v>
+        <v>1754</v>
       </c>
       <c r="B3070" t="s">
-        <v>1710</v>
+        <v>23</v>
       </c>
       <c r="C3070"/>
       <c r="D3070" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3071" spans="1:4">
       <c r="A3071" t="s">
-        <v>1706</v>
+        <v>1754</v>
       </c>
       <c r="B3071" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C3071"/>
       <c r="D3071" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3072" spans="1:4">
       <c r="A3072" t="s">
-        <v>1706</v>
+        <v>1754</v>
       </c>
       <c r="B3072" t="s">
-        <v>1711</v>
+        <v>25</v>
       </c>
       <c r="C3072"/>
       <c r="D3072" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3073" spans="1:4">
       <c r="A3073" t="s">
-        <v>1712</v>
+        <v>1754</v>
       </c>
       <c r="B3073" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="C3073"/>
       <c r="D3073" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3074" spans="1:4">
       <c r="A3074" t="s">
-        <v>1712</v>
+        <v>1754</v>
       </c>
       <c r="B3074" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="C3074"/>
       <c r="D3074" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3075" spans="1:4">
       <c r="A3075" t="s">
-        <v>1712</v>
+        <v>1754</v>
       </c>
       <c r="B3075" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="C3075"/>
       <c r="D3075" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3076" spans="1:4">
       <c r="A3076" t="s">
-        <v>1712</v>
+        <v>1754</v>
       </c>
       <c r="B3076" t="s">
         <v>20</v>
       </c>
       <c r="C3076"/>
       <c r="D3076" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3077" spans="1:4">
       <c r="A3077" t="s">
-        <v>1713</v>
+        <v>1755</v>
       </c>
       <c r="B3077" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C3077"/>
+        <v>5</v>
+      </c>
+      <c r="C3077" t="s">
+        <v>5</v>
+      </c>
       <c r="D3077" t="s">
-        <v>17</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="3078" spans="1:4">
       <c r="A3078" t="s">
-        <v>1713</v>
+        <v>1755</v>
       </c>
       <c r="B3078" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C3078"/>
+        <v>20</v>
+      </c>
+      <c r="C3078" t="s">
+        <v>20</v>
+      </c>
       <c r="D3078" t="s">
-        <v>17</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="3079" spans="1:4">
       <c r="A3079" t="s">
-        <v>1713</v>
+        <v>1755</v>
       </c>
       <c r="B3079" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C3079"/>
+        <v>7</v>
+      </c>
+      <c r="C3079" t="s">
+        <v>7</v>
+      </c>
       <c r="D3079" t="s">
-        <v>17</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="3080" spans="1:4">
       <c r="A3080" t="s">
-        <v>1713</v>
+        <v>1757</v>
       </c>
       <c r="B3080" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C3080"/>
+        <v>5</v>
+      </c>
+      <c r="C3080" t="s">
+        <v>5</v>
+      </c>
       <c r="D3080" t="s">
-        <v>17</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="3081" spans="1:4">
       <c r="A3081" t="s">
-        <v>1714</v>
+        <v>1757</v>
       </c>
       <c r="B3081" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C3081"/>
+        <v>20</v>
+      </c>
+      <c r="C3081" t="s">
+        <v>20</v>
+      </c>
       <c r="D3081" t="s">
-        <v>17</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="3082" spans="1:4">
       <c r="A3082" t="s">
-        <v>1714</v>
+        <v>1757</v>
       </c>
       <c r="B3082" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C3082"/>
+        <v>7</v>
+      </c>
+      <c r="C3082" t="s">
+        <v>7</v>
+      </c>
       <c r="D3082" t="s">
-        <v>17</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="3083" spans="1:4">
       <c r="A3083" t="s">
-        <v>1714</v>
+        <v>1758</v>
       </c>
       <c r="B3083" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C3083"/>
+        <v>5</v>
+      </c>
+      <c r="C3083" t="s">
+        <v>5</v>
+      </c>
       <c r="D3083" t="s">
-        <v>17</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="3084" spans="1:4">
       <c r="A3084" t="s">
-        <v>1714</v>
+        <v>1758</v>
       </c>
       <c r="B3084" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C3084"/>
+        <v>20</v>
+      </c>
+      <c r="C3084" t="s">
+        <v>20</v>
+      </c>
       <c r="D3084" t="s">
-        <v>17</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="3085" spans="1:4">
       <c r="A3085" t="s">
-        <v>1714</v>
+        <v>1758</v>
       </c>
       <c r="B3085" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C3085"/>
+        <v>7</v>
+      </c>
+      <c r="C3085" t="s">
+        <v>7</v>
+      </c>
       <c r="D3085" t="s">
-        <v>17</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="3086" spans="1:4">
       <c r="A3086" t="s">
-        <v>1714</v>
+        <v>1759</v>
       </c>
       <c r="B3086" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C3086"/>
+        <v>5</v>
+      </c>
+      <c r="C3086" t="s">
+        <v>5</v>
+      </c>
       <c r="D3086" t="s">
-        <v>17</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="3087" spans="1:4">
       <c r="A3087" t="s">
-        <v>1714</v>
+        <v>1759</v>
       </c>
       <c r="B3087" t="s">
         <v>20</v>
       </c>
-      <c r="C3087"/>
+      <c r="C3087" t="s">
+        <v>20</v>
+      </c>
       <c r="D3087" t="s">
-        <v>17</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="3088" spans="1:4">
       <c r="A3088" t="s">
-        <v>1715</v>
+        <v>1759</v>
       </c>
       <c r="B3088" t="s">
-        <v>246</v>
+        <v>7</v>
       </c>
       <c r="C3088" t="s">
-        <v>1716</v>
+        <v>7</v>
       </c>
       <c r="D3088" t="s">
-        <v>488</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="3089" spans="1:4">
       <c r="A3089" t="s">
-        <v>1715</v>
+        <v>1760</v>
       </c>
       <c r="B3089" t="s">
-        <v>1717</v>
+        <v>5</v>
       </c>
       <c r="C3089" t="s">
-        <v>1718</v>
+        <v>5</v>
       </c>
       <c r="D3089" t="s">
-        <v>1025</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="3090" spans="1:4">
       <c r="A3090" t="s">
-        <v>1715</v>
+        <v>1760</v>
       </c>
       <c r="B3090" t="s">
         <v>20</v>
       </c>
       <c r="C3090" t="s">
         <v>20</v>
       </c>
       <c r="D3090" t="s">
-        <v>1025</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="3091" spans="1:4">
       <c r="A3091" t="s">
-        <v>1715</v>
+        <v>1760</v>
       </c>
       <c r="B3091" t="s">
-        <v>77</v>
+        <v>7</v>
       </c>
       <c r="C3091" t="s">
-        <v>1719</v>
+        <v>5</v>
       </c>
       <c r="D3091" t="s">
-        <v>1025</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="3092" spans="1:4">
       <c r="A3092" t="s">
-        <v>1715</v>
+        <v>1761</v>
       </c>
       <c r="B3092" t="s">
-        <v>1720</v>
+        <v>1762</v>
       </c>
       <c r="C3092" t="s">
-        <v>1721</v>
+        <v>1762</v>
       </c>
       <c r="D3092" t="s">
-        <v>1025</v>
+        <v>580</v>
       </c>
     </row>
     <row r="3093" spans="1:4">
       <c r="A3093" t="s">
-        <v>1722</v>
+        <v>1761</v>
       </c>
       <c r="B3093" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C3093"/>
+        <v>1763</v>
+      </c>
+      <c r="C3093" t="s">
+        <v>1763</v>
+      </c>
       <c r="D3093" t="s">
-        <v>17</v>
+        <v>580</v>
       </c>
     </row>
     <row r="3094" spans="1:4">
       <c r="A3094" t="s">
-        <v>1722</v>
+        <v>1761</v>
       </c>
       <c r="B3094" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C3094"/>
+        <v>98</v>
+      </c>
+      <c r="C3094" t="s">
+        <v>98</v>
+      </c>
       <c r="D3094" t="s">
-        <v>17</v>
+        <v>580</v>
       </c>
     </row>
     <row r="3095" spans="1:4">
       <c r="A3095" t="s">
-        <v>1722</v>
+        <v>1761</v>
       </c>
       <c r="B3095" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C3095"/>
+        <v>1073</v>
+      </c>
+      <c r="C3095" t="s">
+        <v>1073</v>
+      </c>
       <c r="D3095" t="s">
-        <v>17</v>
+        <v>580</v>
       </c>
     </row>
     <row r="3096" spans="1:4">
       <c r="A3096" t="s">
-        <v>1722</v>
+        <v>1761</v>
       </c>
       <c r="B3096" t="s">
         <v>20</v>
       </c>
-      <c r="C3096"/>
+      <c r="C3096" t="s">
+        <v>20</v>
+      </c>
       <c r="D3096" t="s">
-        <v>17</v>
+        <v>580</v>
       </c>
     </row>
     <row r="3097" spans="1:4">
       <c r="A3097" t="s">
-        <v>1723</v>
+        <v>1761</v>
       </c>
       <c r="B3097" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C3097"/>
+        <v>248</v>
+      </c>
+      <c r="C3097" t="s">
+        <v>248</v>
+      </c>
       <c r="D3097" t="s">
-        <v>17</v>
+        <v>465</v>
       </c>
     </row>
     <row r="3098" spans="1:4">
       <c r="A3098" t="s">
-        <v>1723</v>
+        <v>1764</v>
       </c>
       <c r="B3098" t="s">
-        <v>18</v>
+        <v>1765</v>
       </c>
       <c r="C3098"/>
       <c r="D3098" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3099" spans="1:4">
       <c r="A3099" t="s">
-        <v>1723</v>
+        <v>1764</v>
       </c>
       <c r="B3099" t="s">
-        <v>19</v>
+        <v>1766</v>
       </c>
       <c r="C3099"/>
       <c r="D3099" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3100" spans="1:4">
       <c r="A3100" t="s">
-        <v>1723</v>
+        <v>1764</v>
       </c>
       <c r="B3100" t="s">
-        <v>20</v>
+        <v>1767</v>
       </c>
       <c r="C3100"/>
       <c r="D3100" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3101" spans="1:4">
       <c r="A3101" t="s">
-        <v>1724</v>
+        <v>1764</v>
       </c>
       <c r="B3101" t="s">
-        <v>23</v>
+        <v>1768</v>
       </c>
       <c r="C3101"/>
       <c r="D3101" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3102" spans="1:4">
       <c r="A3102" t="s">
-        <v>1724</v>
+        <v>1764</v>
       </c>
       <c r="B3102" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C3102"/>
       <c r="D3102" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3103" spans="1:4">
       <c r="A3103" t="s">
-        <v>1724</v>
+        <v>1764</v>
       </c>
       <c r="B3103" t="s">
-        <v>25</v>
+        <v>1000</v>
       </c>
       <c r="C3103"/>
       <c r="D3103" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3104" spans="1:4">
       <c r="A3104" t="s">
-        <v>1724</v>
+        <v>1769</v>
       </c>
       <c r="B3104" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="C3104"/>
       <c r="D3104" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3105" spans="1:4">
       <c r="A3105" t="s">
-        <v>1724</v>
+        <v>1769</v>
       </c>
       <c r="B3105" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="C3105"/>
       <c r="D3105" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3106" spans="1:4">
       <c r="A3106" t="s">
-        <v>1724</v>
+        <v>1769</v>
       </c>
       <c r="B3106" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="C3106"/>
       <c r="D3106" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3107" spans="1:4">
       <c r="A3107" t="s">
-        <v>1724</v>
+        <v>1769</v>
       </c>
       <c r="B3107" t="s">
         <v>20</v>
       </c>
       <c r="C3107"/>
       <c r="D3107" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3108" spans="1:4">
       <c r="A3108" t="s">
-        <v>1725</v>
+        <v>1770</v>
       </c>
       <c r="B3108" t="s">
         <v>16</v>
       </c>
       <c r="C3108"/>
       <c r="D3108" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3109" spans="1:4">
       <c r="A3109" t="s">
-        <v>1725</v>
+        <v>1770</v>
       </c>
       <c r="B3109" t="s">
         <v>18</v>
       </c>
       <c r="C3109"/>
       <c r="D3109" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3110" spans="1:4">
       <c r="A3110" t="s">
-        <v>1725</v>
+        <v>1770</v>
       </c>
       <c r="B3110" t="s">
         <v>19</v>
       </c>
       <c r="C3110"/>
       <c r="D3110" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3111" spans="1:4">
       <c r="A3111" t="s">
-        <v>1725</v>
+        <v>1770</v>
       </c>
       <c r="B3111" t="s">
         <v>20</v>
       </c>
       <c r="C3111"/>
       <c r="D3111" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3112" spans="1:4">
       <c r="A3112" t="s">
-        <v>1726</v>
+        <v>1771</v>
       </c>
       <c r="B3112" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C3112"/>
       <c r="D3112" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3113" spans="1:4">
       <c r="A3113" t="s">
-        <v>1726</v>
+        <v>1771</v>
       </c>
       <c r="B3113" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="C3113"/>
       <c r="D3113" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3114" spans="1:4">
       <c r="A3114" t="s">
-        <v>1726</v>
+        <v>1771</v>
       </c>
       <c r="B3114" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="C3114"/>
       <c r="D3114" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3115" spans="1:4">
       <c r="A3115" t="s">
-        <v>1726</v>
+        <v>1771</v>
       </c>
       <c r="B3115" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="C3115"/>
       <c r="D3115" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3116" spans="1:4">
       <c r="A3116" t="s">
-        <v>1727</v>
+        <v>1771</v>
       </c>
       <c r="B3116" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C3116"/>
       <c r="D3116" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3117" spans="1:4">
       <c r="A3117" t="s">
-        <v>1727</v>
+        <v>1771</v>
       </c>
       <c r="B3117" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C3117"/>
       <c r="D3117" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3118" spans="1:4">
       <c r="A3118" t="s">
-        <v>1727</v>
+        <v>1771</v>
       </c>
       <c r="B3118" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C3118"/>
       <c r="D3118" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3119" spans="1:4">
       <c r="A3119" t="s">
-        <v>1727</v>
+        <v>1772</v>
       </c>
       <c r="B3119" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C3119"/>
+        <v>246</v>
+      </c>
+      <c r="C3119" t="s">
+        <v>1773</v>
+      </c>
       <c r="D3119" t="s">
-        <v>17</v>
+        <v>488</v>
       </c>
     </row>
     <row r="3120" spans="1:4">
       <c r="A3120" t="s">
-        <v>1727</v>
+        <v>1772</v>
       </c>
       <c r="B3120" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C3120"/>
+        <v>1774</v>
+      </c>
+      <c r="C3120" t="s">
+        <v>1775</v>
+      </c>
       <c r="D3120" t="s">
-        <v>17</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="3121" spans="1:4">
       <c r="A3121" t="s">
-        <v>1727</v>
+        <v>1772</v>
       </c>
       <c r="B3121" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C3121"/>
+        <v>20</v>
+      </c>
+      <c r="C3121" t="s">
+        <v>20</v>
+      </c>
       <c r="D3121" t="s">
-        <v>17</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="3122" spans="1:4">
       <c r="A3122" t="s">
-        <v>1727</v>
+        <v>1772</v>
       </c>
       <c r="B3122" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C3122"/>
+        <v>77</v>
+      </c>
+      <c r="C3122" t="s">
+        <v>1776</v>
+      </c>
       <c r="D3122" t="s">
-        <v>17</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="3123" spans="1:4">
       <c r="A3123" t="s">
-        <v>1728</v>
+        <v>1772</v>
       </c>
       <c r="B3123" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C3123"/>
+        <v>1777</v>
+      </c>
+      <c r="C3123" t="s">
+        <v>1778</v>
+      </c>
       <c r="D3123" t="s">
-        <v>17</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="3124" spans="1:4">
       <c r="A3124" t="s">
-        <v>1728</v>
+        <v>1779</v>
       </c>
       <c r="B3124" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C3124"/>
       <c r="D3124" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3125" spans="1:4">
       <c r="A3125" t="s">
-        <v>1728</v>
+        <v>1779</v>
       </c>
       <c r="B3125" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C3125"/>
       <c r="D3125" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3126" spans="1:4">
       <c r="A3126" t="s">
-        <v>1728</v>
+        <v>1779</v>
       </c>
       <c r="B3126" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C3126"/>
       <c r="D3126" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3127" spans="1:4">
       <c r="A3127" t="s">
-        <v>1729</v>
+        <v>1779</v>
       </c>
       <c r="B3127" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C3127"/>
       <c r="D3127" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3128" spans="1:4">
       <c r="A3128" t="s">
-        <v>1729</v>
+        <v>1780</v>
       </c>
       <c r="B3128" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C3128"/>
       <c r="D3128" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3129" spans="1:4">
       <c r="A3129" t="s">
-        <v>1729</v>
+        <v>1780</v>
       </c>
       <c r="B3129" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C3129"/>
       <c r="D3129" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3130" spans="1:4">
       <c r="A3130" t="s">
-        <v>1729</v>
+        <v>1780</v>
       </c>
       <c r="B3130" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C3130"/>
       <c r="D3130" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3131" spans="1:4">
       <c r="A3131" t="s">
-        <v>1730</v>
+        <v>1780</v>
       </c>
       <c r="B3131" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C3131"/>
       <c r="D3131" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3132" spans="1:4">
       <c r="A3132" t="s">
-        <v>1730</v>
+        <v>1781</v>
       </c>
       <c r="B3132" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C3132"/>
       <c r="D3132" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3133" spans="1:4">
       <c r="A3133" t="s">
-        <v>1730</v>
+        <v>1781</v>
       </c>
       <c r="B3133" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C3133"/>
       <c r="D3133" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3134" spans="1:4">
       <c r="A3134" t="s">
-        <v>1730</v>
+        <v>1781</v>
       </c>
       <c r="B3134" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C3134"/>
       <c r="D3134" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3135" spans="1:4">
       <c r="A3135" t="s">
-        <v>1730</v>
+        <v>1781</v>
       </c>
       <c r="B3135" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C3135"/>
       <c r="D3135" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3136" spans="1:4">
       <c r="A3136" t="s">
-        <v>1730</v>
+        <v>1781</v>
       </c>
       <c r="B3136" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C3136"/>
       <c r="D3136" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3137" spans="1:4">
       <c r="A3137" t="s">
-        <v>1730</v>
+        <v>1781</v>
       </c>
       <c r="B3137" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C3137"/>
       <c r="D3137" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3138" spans="1:4">
       <c r="A3138" t="s">
-        <v>1731</v>
+        <v>1781</v>
       </c>
       <c r="B3138" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C3138"/>
       <c r="D3138" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3139" spans="1:4">
       <c r="A3139" t="s">
-        <v>1731</v>
+        <v>1782</v>
       </c>
       <c r="B3139" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C3139"/>
       <c r="D3139" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3140" spans="1:4">
       <c r="A3140" t="s">
-        <v>1731</v>
+        <v>1782</v>
       </c>
       <c r="B3140" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C3140"/>
       <c r="D3140" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3141" spans="1:4">
       <c r="A3141" t="s">
-        <v>1731</v>
+        <v>1782</v>
       </c>
       <c r="B3141" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C3141"/>
       <c r="D3141" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3142" spans="1:4">
       <c r="A3142" t="s">
-        <v>1731</v>
+        <v>1782</v>
       </c>
       <c r="B3142" t="s">
         <v>20</v>
       </c>
-      <c r="C3142" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C3142"/>
       <c r="D3142" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3143" spans="1:4">
       <c r="A3143" t="s">
-        <v>1732</v>
+        <v>1783</v>
       </c>
       <c r="B3143" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C3143"/>
       <c r="D3143" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3144" spans="1:4">
       <c r="A3144" t="s">
-        <v>1732</v>
+        <v>1783</v>
       </c>
       <c r="B3144" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C3144"/>
       <c r="D3144" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3145" spans="1:4">
       <c r="A3145" t="s">
-        <v>1732</v>
+        <v>1783</v>
       </c>
       <c r="B3145" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C3145"/>
       <c r="D3145" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3146" spans="1:4">
       <c r="A3146" t="s">
-        <v>1732</v>
+        <v>1783</v>
       </c>
       <c r="B3146" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C3146"/>
       <c r="D3146" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3147" spans="1:4">
       <c r="A3147" t="s">
-        <v>1732</v>
+        <v>1784</v>
       </c>
       <c r="B3147" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="C3147"/>
       <c r="D3147" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3148" spans="1:4">
       <c r="A3148" t="s">
-        <v>1733</v>
+        <v>1784</v>
       </c>
       <c r="B3148" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="C3148"/>
       <c r="D3148" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3149" spans="1:4">
       <c r="A3149" t="s">
-        <v>1733</v>
+        <v>1784</v>
       </c>
       <c r="B3149" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="C3149"/>
       <c r="D3149" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3150" spans="1:4">
       <c r="A3150" t="s">
-        <v>1733</v>
+        <v>1784</v>
       </c>
       <c r="B3150" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="C3150"/>
       <c r="D3150" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3151" spans="1:4">
       <c r="A3151" t="s">
-        <v>1733</v>
+        <v>1784</v>
       </c>
       <c r="B3151" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="C3151"/>
       <c r="D3151" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3152" spans="1:4">
       <c r="A3152" t="s">
-        <v>1733</v>
+        <v>1784</v>
       </c>
       <c r="B3152" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="C3152"/>
       <c r="D3152" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3153" spans="1:4">
       <c r="A3153" t="s">
-        <v>1733</v>
+        <v>1784</v>
       </c>
       <c r="B3153" t="s">
         <v>20</v>
       </c>
-      <c r="C3153" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C3153"/>
       <c r="D3153" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3154" spans="1:4">
       <c r="A3154" t="s">
-        <v>1736</v>
+        <v>1785</v>
       </c>
       <c r="B3154" t="s">
         <v>16</v>
       </c>
-      <c r="C3154" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C3154"/>
       <c r="D3154" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3155" spans="1:4">
       <c r="A3155" t="s">
-        <v>1736</v>
+        <v>1785</v>
       </c>
       <c r="B3155" t="s">
         <v>18</v>
       </c>
-      <c r="C3155" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C3155"/>
       <c r="D3155" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3156" spans="1:4">
       <c r="A3156" t="s">
-        <v>1736</v>
+        <v>1785</v>
       </c>
       <c r="B3156" t="s">
         <v>19</v>
       </c>
-      <c r="C3156" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C3156"/>
       <c r="D3156" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3157" spans="1:4">
       <c r="A3157" t="s">
-        <v>1736</v>
+        <v>1785</v>
       </c>
       <c r="B3157" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C3157"/>
       <c r="D3157" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3158" spans="1:4">
       <c r="A3158" t="s">
-        <v>1736</v>
+        <v>1786</v>
       </c>
       <c r="B3158" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C3158"/>
       <c r="D3158" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3159" spans="1:4">
       <c r="A3159" t="s">
-        <v>1736</v>
+        <v>1786</v>
       </c>
       <c r="B3159" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C3159"/>
       <c r="D3159" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3160" spans="1:4">
       <c r="A3160" t="s">
-        <v>1739</v>
+        <v>1786</v>
       </c>
       <c r="B3160" t="s">
-        <v>1740</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C3160"/>
       <c r="D3160" t="s">
-        <v>403</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3161" spans="1:4">
       <c r="A3161" t="s">
-        <v>1739</v>
+        <v>1786</v>
       </c>
       <c r="B3161" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C3161"/>
       <c r="D3161" t="s">
-        <v>403</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3162" spans="1:4">
       <c r="A3162" t="s">
-        <v>1739</v>
+        <v>1787</v>
       </c>
       <c r="B3162" t="s">
-        <v>1743</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="C3162"/>
       <c r="D3162" t="s">
-        <v>403</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3163" spans="1:4">
       <c r="A3163" t="s">
-        <v>1739</v>
+        <v>1787</v>
       </c>
       <c r="B3163" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="C3163"/>
       <c r="D3163" t="s">
-        <v>403</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3164" spans="1:4">
       <c r="A3164" t="s">
-        <v>1739</v>
+        <v>1787</v>
       </c>
       <c r="B3164" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="C3164"/>
       <c r="D3164" t="s">
-        <v>403</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3165" spans="1:4">
       <c r="A3165" t="s">
-        <v>1746</v>
+        <v>1787</v>
       </c>
       <c r="B3165" t="s">
-        <v>1454</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="C3165"/>
       <c r="D3165" t="s">
-        <v>423</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3166" spans="1:4">
       <c r="A3166" t="s">
-        <v>1746</v>
+        <v>1787</v>
       </c>
       <c r="B3166" t="s">
-        <v>1747</v>
+        <v>27</v>
       </c>
       <c r="C3166"/>
       <c r="D3166" t="s">
-        <v>423</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3167" spans="1:4">
       <c r="A3167" t="s">
-        <v>1746</v>
+        <v>1787</v>
       </c>
       <c r="B3167" t="s">
-        <v>1748</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="C3167"/>
       <c r="D3167" t="s">
-        <v>456</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3168" spans="1:4">
       <c r="A3168" t="s">
-        <v>1746</v>
+        <v>1787</v>
       </c>
       <c r="B3168" t="s">
-        <v>1749</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C3168"/>
       <c r="D3168" t="s">
-        <v>456</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3169" spans="1:4">
       <c r="A3169" t="s">
-        <v>1746</v>
+        <v>1788</v>
       </c>
       <c r="B3169" t="s">
-        <v>1750</v>
+        <v>91</v>
       </c>
       <c r="C3169" t="s">
-        <v>1750</v>
+        <v>92</v>
       </c>
       <c r="D3169" t="s">
-        <v>456</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3170" spans="1:4">
       <c r="A3170" t="s">
-        <v>1746</v>
+        <v>1788</v>
       </c>
       <c r="B3170" t="s">
-        <v>1751</v>
-[...1 lines deleted...]
-      <c r="C3170"/>
+        <v>94</v>
+      </c>
+      <c r="C3170" t="s">
+        <v>95</v>
+      </c>
       <c r="D3170" t="s">
-        <v>423</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3171" spans="1:4">
       <c r="A3171" t="s">
-        <v>1746</v>
+        <v>1788</v>
       </c>
       <c r="B3171" t="s">
-        <v>20</v>
+        <v>96</v>
       </c>
       <c r="C3171" t="s">
-        <v>20</v>
+        <v>97</v>
       </c>
       <c r="D3171" t="s">
-        <v>423</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3172" spans="1:4">
       <c r="A3172" t="s">
-        <v>1746</v>
+        <v>1788</v>
       </c>
       <c r="B3172" t="s">
-        <v>248</v>
+        <v>98</v>
       </c>
       <c r="C3172" t="s">
-        <v>248</v>
+        <v>98</v>
       </c>
       <c r="D3172" t="s">
-        <v>465</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3173" spans="1:4">
       <c r="A3173" t="s">
-        <v>1752</v>
+        <v>1788</v>
       </c>
       <c r="B3173" t="s">
-        <v>1753</v>
-[...1 lines deleted...]
-      <c r="C3173"/>
+        <v>20</v>
+      </c>
+      <c r="C3173" t="s">
+        <v>20</v>
+      </c>
       <c r="D3173" t="s">
-        <v>1754</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3174" spans="1:4">
       <c r="A3174" t="s">
-        <v>1752</v>
+        <v>1789</v>
       </c>
       <c r="B3174" t="s">
-        <v>1755</v>
-[...1 lines deleted...]
-      <c r="C3174"/>
+        <v>91</v>
+      </c>
+      <c r="C3174" t="s">
+        <v>92</v>
+      </c>
       <c r="D3174" t="s">
-        <v>1754</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3175" spans="1:4">
       <c r="A3175" t="s">
-        <v>1752</v>
+        <v>1789</v>
       </c>
       <c r="B3175" t="s">
-        <v>1756</v>
-[...1 lines deleted...]
-      <c r="C3175"/>
+        <v>94</v>
+      </c>
+      <c r="C3175" t="s">
+        <v>95</v>
+      </c>
       <c r="D3175" t="s">
-        <v>428</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3176" spans="1:4">
       <c r="A3176" t="s">
-        <v>1752</v>
+        <v>1789</v>
       </c>
       <c r="B3176" t="s">
-        <v>1757</v>
-[...1 lines deleted...]
-      <c r="C3176"/>
+        <v>96</v>
+      </c>
+      <c r="C3176" t="s">
+        <v>97</v>
+      </c>
       <c r="D3176" t="s">
-        <v>428</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3177" spans="1:4">
       <c r="A3177" t="s">
-        <v>1752</v>
+        <v>1789</v>
       </c>
       <c r="B3177" t="s">
-        <v>1758</v>
-[...1 lines deleted...]
-      <c r="C3177"/>
+        <v>98</v>
+      </c>
+      <c r="C3177" t="s">
+        <v>98</v>
+      </c>
       <c r="D3177" t="s">
-        <v>428</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3178" spans="1:4">
       <c r="A3178" t="s">
-        <v>1752</v>
+        <v>1789</v>
       </c>
       <c r="B3178" t="s">
-        <v>1759</v>
-[...1 lines deleted...]
-      <c r="C3178"/>
+        <v>20</v>
+      </c>
+      <c r="C3178" t="s">
+        <v>20</v>
+      </c>
       <c r="D3178" t="s">
-        <v>1754</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3179" spans="1:4">
       <c r="A3179" t="s">
-        <v>1752</v>
+        <v>1790</v>
       </c>
       <c r="B3179" t="s">
-        <v>1760</v>
-[...1 lines deleted...]
-      <c r="C3179"/>
+        <v>16</v>
+      </c>
+      <c r="C3179" t="s">
+        <v>1791</v>
+      </c>
       <c r="D3179" t="s">
-        <v>428</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3180" spans="1:4">
       <c r="A3180" t="s">
-        <v>1761</v>
+        <v>1790</v>
       </c>
       <c r="B3180" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C3180"/>
+        <v>18</v>
+      </c>
+      <c r="C3180" t="s">
+        <v>18</v>
+      </c>
       <c r="D3180" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3181" spans="1:4">
       <c r="A3181" t="s">
-        <v>1761</v>
+        <v>1790</v>
       </c>
       <c r="B3181" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C3181"/>
+        <v>19</v>
+      </c>
+      <c r="C3181" t="s">
+        <v>19</v>
+      </c>
       <c r="D3181" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3182" spans="1:4">
       <c r="A3182" t="s">
-        <v>1761</v>
+        <v>1790</v>
       </c>
       <c r="B3182" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C3182"/>
+        <v>55</v>
+      </c>
+      <c r="C3182" t="s">
+        <v>55</v>
+      </c>
       <c r="D3182" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3183" spans="1:4">
       <c r="A3183" t="s">
-        <v>1761</v>
+        <v>1790</v>
       </c>
       <c r="B3183" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C3183"/>
+        <v>57</v>
+      </c>
+      <c r="C3183" t="s">
+        <v>1792</v>
+      </c>
       <c r="D3183" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3184" spans="1:4">
       <c r="A3184" t="s">
-        <v>1762</v>
+        <v>1790</v>
       </c>
       <c r="B3184" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C3184"/>
+        <v>20</v>
+      </c>
+      <c r="C3184" t="s">
+        <v>20</v>
+      </c>
       <c r="D3184" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3185" spans="1:4">
       <c r="A3185" t="s">
-        <v>1762</v>
+        <v>1793</v>
       </c>
       <c r="B3185" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C3185"/>
+        <v>16</v>
+      </c>
+      <c r="C3185" t="s">
+        <v>1794</v>
+      </c>
       <c r="D3185" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3186" spans="1:4">
       <c r="A3186" t="s">
-        <v>1762</v>
+        <v>1793</v>
       </c>
       <c r="B3186" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C3186"/>
+        <v>18</v>
+      </c>
+      <c r="C3186" t="s">
+        <v>18</v>
+      </c>
       <c r="D3186" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3187" spans="1:4">
       <c r="A3187" t="s">
-        <v>1762</v>
+        <v>1793</v>
       </c>
       <c r="B3187" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C3187"/>
+        <v>19</v>
+      </c>
+      <c r="C3187" t="s">
+        <v>19</v>
+      </c>
       <c r="D3187" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3188" spans="1:4">
       <c r="A3188" t="s">
-        <v>1763</v>
+        <v>1793</v>
       </c>
       <c r="B3188" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C3188"/>
+        <v>55</v>
+      </c>
+      <c r="C3188" t="s">
+        <v>55</v>
+      </c>
       <c r="D3188" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3189" spans="1:4">
       <c r="A3189" t="s">
-        <v>1763</v>
+        <v>1793</v>
       </c>
       <c r="B3189" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C3189"/>
+        <v>57</v>
+      </c>
+      <c r="C3189" t="s">
+        <v>1795</v>
+      </c>
       <c r="D3189" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3190" spans="1:4">
       <c r="A3190" t="s">
-        <v>1763</v>
+        <v>1793</v>
       </c>
       <c r="B3190" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C3190"/>
+        <v>20</v>
+      </c>
+      <c r="C3190" t="s">
+        <v>20</v>
+      </c>
       <c r="D3190" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3191" spans="1:4">
       <c r="A3191" t="s">
-        <v>1763</v>
+        <v>1796</v>
       </c>
       <c r="B3191" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C3191"/>
+        <v>1797</v>
+      </c>
+      <c r="C3191" t="s">
+        <v>1798</v>
+      </c>
       <c r="D3191" t="s">
-        <v>17</v>
+        <v>403</v>
       </c>
     </row>
     <row r="3192" spans="1:4">
       <c r="A3192" t="s">
-        <v>1763</v>
+        <v>1796</v>
       </c>
       <c r="B3192" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C3192"/>
+        <v>75</v>
+      </c>
+      <c r="C3192" t="s">
+        <v>1799</v>
+      </c>
       <c r="D3192" t="s">
-        <v>17</v>
+        <v>403</v>
       </c>
     </row>
     <row r="3193" spans="1:4">
       <c r="A3193" t="s">
-        <v>1763</v>
+        <v>1796</v>
       </c>
       <c r="B3193" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C3193"/>
+        <v>1800</v>
+      </c>
+      <c r="C3193" t="s">
+        <v>1801</v>
+      </c>
       <c r="D3193" t="s">
-        <v>17</v>
+        <v>403</v>
       </c>
     </row>
     <row r="3194" spans="1:4">
       <c r="A3194" t="s">
-        <v>1763</v>
+        <v>1796</v>
       </c>
       <c r="B3194" t="s">
         <v>20</v>
       </c>
-      <c r="C3194"/>
+      <c r="C3194" t="s">
+        <v>20</v>
+      </c>
       <c r="D3194" t="s">
-        <v>17</v>
+        <v>403</v>
       </c>
     </row>
     <row r="3195" spans="1:4">
       <c r="A3195" t="s">
-        <v>1764</v>
+        <v>1796</v>
       </c>
       <c r="B3195" t="s">
-        <v>1765</v>
+        <v>77</v>
       </c>
       <c r="C3195" t="s">
-        <v>1766</v>
+        <v>1802</v>
       </c>
       <c r="D3195" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="3196" spans="1:4">
       <c r="A3196" t="s">
-        <v>1764</v>
+        <v>1803</v>
       </c>
       <c r="B3196" t="s">
-        <v>1767</v>
+        <v>1512</v>
       </c>
       <c r="C3196" t="s">
-        <v>1767</v>
+        <v>1512</v>
       </c>
       <c r="D3196" t="s">
-        <v>1768</v>
+        <v>423</v>
       </c>
     </row>
     <row r="3197" spans="1:4">
       <c r="A3197" t="s">
-        <v>1764</v>
+        <v>1803</v>
       </c>
       <c r="B3197" t="s">
-        <v>1769</v>
-[...3 lines deleted...]
-      </c>
+        <v>1804</v>
+      </c>
+      <c r="C3197"/>
       <c r="D3197" t="s">
-        <v>403</v>
+        <v>423</v>
       </c>
     </row>
     <row r="3198" spans="1:4">
       <c r="A3198" t="s">
-        <v>1764</v>
+        <v>1803</v>
       </c>
       <c r="B3198" t="s">
-        <v>1770</v>
+        <v>1805</v>
       </c>
       <c r="C3198" t="s">
-        <v>1771</v>
+        <v>1805</v>
       </c>
       <c r="D3198" t="s">
-        <v>403</v>
+        <v>456</v>
       </c>
     </row>
     <row r="3199" spans="1:4">
       <c r="A3199" t="s">
-        <v>1764</v>
+        <v>1803</v>
       </c>
       <c r="B3199" t="s">
-        <v>20</v>
+        <v>1806</v>
       </c>
       <c r="C3199" t="s">
-        <v>20</v>
+        <v>1806</v>
       </c>
       <c r="D3199" t="s">
-        <v>403</v>
+        <v>456</v>
       </c>
     </row>
     <row r="3200" spans="1:4">
       <c r="A3200" t="s">
-        <v>1764</v>
+        <v>1803</v>
       </c>
       <c r="B3200" t="s">
-        <v>248</v>
+        <v>1807</v>
       </c>
       <c r="C3200" t="s">
-        <v>248</v>
+        <v>1807</v>
       </c>
       <c r="D3200" t="s">
-        <v>403</v>
+        <v>456</v>
       </c>
     </row>
     <row r="3201" spans="1:4">
       <c r="A3201" t="s">
-        <v>1764</v>
+        <v>1803</v>
       </c>
       <c r="B3201" t="s">
-        <v>1772</v>
-[...3 lines deleted...]
-      </c>
+        <v>1808</v>
+      </c>
+      <c r="C3201"/>
       <c r="D3201" t="s">
-        <v>403</v>
+        <v>423</v>
       </c>
     </row>
     <row r="3202" spans="1:4">
       <c r="A3202" t="s">
-        <v>1764</v>
+        <v>1803</v>
       </c>
       <c r="B3202" t="s">
-        <v>1773</v>
+        <v>20</v>
       </c>
       <c r="C3202" t="s">
-        <v>1773</v>
+        <v>20</v>
       </c>
       <c r="D3202" t="s">
-        <v>403</v>
+        <v>423</v>
       </c>
     </row>
     <row r="3203" spans="1:4">
       <c r="A3203" t="s">
-        <v>1764</v>
+        <v>1803</v>
       </c>
       <c r="B3203" t="s">
-        <v>1774</v>
+        <v>248</v>
       </c>
       <c r="C3203" t="s">
-        <v>1775</v>
+        <v>248</v>
       </c>
       <c r="D3203" t="s">
-        <v>403</v>
+        <v>465</v>
       </c>
     </row>
     <row r="3204" spans="1:4">
       <c r="A3204" t="s">
-        <v>1764</v>
+        <v>1809</v>
       </c>
       <c r="B3204" t="s">
-        <v>1776</v>
-[...3 lines deleted...]
-      </c>
+        <v>1810</v>
+      </c>
+      <c r="C3204"/>
       <c r="D3204" t="s">
-        <v>403</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="3205" spans="1:4">
       <c r="A3205" t="s">
-        <v>1778</v>
+        <v>1809</v>
       </c>
       <c r="B3205" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>1812</v>
+      </c>
+      <c r="C3205"/>
       <c r="D3205" t="s">
-        <v>1698</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="3206" spans="1:4">
       <c r="A3206" t="s">
-        <v>1778</v>
+        <v>1809</v>
       </c>
       <c r="B3206" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>1813</v>
+      </c>
+      <c r="C3206"/>
       <c r="D3206" t="s">
-        <v>1698</v>
+        <v>428</v>
       </c>
     </row>
     <row r="3207" spans="1:4">
       <c r="A3207" t="s">
-        <v>1778</v>
+        <v>1809</v>
       </c>
       <c r="B3207" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>1814</v>
+      </c>
+      <c r="C3207"/>
       <c r="D3207" t="s">
-        <v>1698</v>
+        <v>428</v>
       </c>
     </row>
     <row r="3208" spans="1:4">
       <c r="A3208" t="s">
-        <v>1779</v>
+        <v>1809</v>
       </c>
       <c r="B3208" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>1815</v>
+      </c>
+      <c r="C3208"/>
       <c r="D3208" t="s">
-        <v>1698</v>
+        <v>428</v>
       </c>
     </row>
     <row r="3209" spans="1:4">
       <c r="A3209" t="s">
-        <v>1779</v>
+        <v>1809</v>
       </c>
       <c r="B3209" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>1816</v>
+      </c>
+      <c r="C3209"/>
       <c r="D3209" t="s">
-        <v>1698</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="3210" spans="1:4">
       <c r="A3210" t="s">
-        <v>1779</v>
+        <v>1809</v>
       </c>
       <c r="B3210" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>1817</v>
+      </c>
+      <c r="C3210"/>
       <c r="D3210" t="s">
-        <v>1698</v>
+        <v>428</v>
       </c>
     </row>
     <row r="3211" spans="1:4">
       <c r="A3211" t="s">
-        <v>1780</v>
+        <v>1818</v>
       </c>
       <c r="B3211" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C3211"/>
       <c r="D3211" t="s">
-        <v>1698</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3212" spans="1:4">
       <c r="A3212" t="s">
-        <v>1780</v>
+        <v>1818</v>
       </c>
       <c r="B3212" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C3212"/>
       <c r="D3212" t="s">
-        <v>1698</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3213" spans="1:4">
       <c r="A3213" t="s">
-        <v>1780</v>
+        <v>1818</v>
       </c>
       <c r="B3213" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C3213"/>
       <c r="D3213" t="s">
-        <v>1698</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3214" spans="1:4">
       <c r="A3214" t="s">
-        <v>1781</v>
+        <v>1818</v>
       </c>
       <c r="B3214" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C3214"/>
       <c r="D3214" t="s">
-        <v>1698</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3215" spans="1:4">
       <c r="A3215" t="s">
-        <v>1781</v>
+        <v>1819</v>
       </c>
       <c r="B3215" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C3215"/>
       <c r="D3215" t="s">
-        <v>1698</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3216" spans="1:4">
       <c r="A3216" t="s">
-        <v>1781</v>
+        <v>1819</v>
       </c>
       <c r="B3216" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C3216"/>
       <c r="D3216" t="s">
-        <v>1698</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3217" spans="1:4">
       <c r="A3217" t="s">
-        <v>1782</v>
+        <v>1819</v>
       </c>
       <c r="B3217" t="s">
-        <v>337</v>
+        <v>19</v>
       </c>
       <c r="C3217"/>
       <c r="D3217" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3218" spans="1:4">
       <c r="A3218" t="s">
-        <v>1782</v>
+        <v>1819</v>
       </c>
       <c r="B3218" t="s">
-        <v>338</v>
+        <v>20</v>
       </c>
       <c r="C3218"/>
       <c r="D3218" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3219" spans="1:4">
       <c r="A3219" t="s">
-        <v>1782</v>
+        <v>1820</v>
       </c>
       <c r="B3219" t="s">
-        <v>339</v>
+        <v>23</v>
       </c>
       <c r="C3219"/>
       <c r="D3219" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3220" spans="1:4">
       <c r="A3220" t="s">
-        <v>1782</v>
+        <v>1820</v>
       </c>
       <c r="B3220" t="s">
-        <v>340</v>
+        <v>24</v>
       </c>
       <c r="C3220"/>
       <c r="D3220" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3221" spans="1:4">
       <c r="A3221" t="s">
-        <v>1782</v>
+        <v>1820</v>
       </c>
       <c r="B3221" t="s">
-        <v>341</v>
+        <v>25</v>
       </c>
       <c r="C3221"/>
       <c r="D3221" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3222" spans="1:4">
       <c r="A3222" t="s">
-        <v>1782</v>
+        <v>1820</v>
       </c>
       <c r="B3222" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C3222"/>
       <c r="D3222" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3223" spans="1:4">
       <c r="A3223" t="s">
-        <v>1782</v>
+        <v>1820</v>
       </c>
       <c r="B3223" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="C3223"/>
       <c r="D3223" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3224" spans="1:4">
       <c r="A3224" t="s">
-        <v>1783</v>
+        <v>1820</v>
       </c>
       <c r="B3224" t="s">
-        <v>1367</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="C3224"/>
       <c r="D3224" t="s">
-        <v>307</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3225" spans="1:4">
       <c r="A3225" t="s">
-        <v>1783</v>
+        <v>1820</v>
       </c>
       <c r="B3225" t="s">
-        <v>1785</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C3225"/>
       <c r="D3225" t="s">
-        <v>1787</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3226" spans="1:4">
       <c r="A3226" t="s">
-        <v>1783</v>
+        <v>1821</v>
       </c>
       <c r="B3226" t="s">
-        <v>1788</v>
+        <v>1822</v>
       </c>
       <c r="C3226" t="s">
-        <v>1789</v>
+        <v>1823</v>
       </c>
       <c r="D3226" t="s">
-        <v>1787</v>
+        <v>403</v>
       </c>
     </row>
     <row r="3227" spans="1:4">
       <c r="A3227" t="s">
-        <v>1783</v>
+        <v>1821</v>
       </c>
       <c r="B3227" t="s">
-        <v>266</v>
+        <v>1824</v>
       </c>
       <c r="C3227" t="s">
-        <v>1790</v>
+        <v>1824</v>
       </c>
       <c r="D3227" t="s">
-        <v>307</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="3228" spans="1:4">
       <c r="A3228" t="s">
-        <v>1783</v>
+        <v>1821</v>
       </c>
       <c r="B3228" t="s">
-        <v>1791</v>
+        <v>1826</v>
       </c>
       <c r="C3228" t="s">
-        <v>1792</v>
+        <v>1826</v>
       </c>
       <c r="D3228" t="s">
-        <v>307</v>
+        <v>403</v>
       </c>
     </row>
     <row r="3229" spans="1:4">
       <c r="A3229" t="s">
-        <v>1783</v>
+        <v>1821</v>
       </c>
       <c r="B3229" t="s">
-        <v>1793</v>
+        <v>1827</v>
       </c>
       <c r="C3229" t="s">
-        <v>1794</v>
+        <v>1828</v>
       </c>
       <c r="D3229" t="s">
-        <v>171</v>
+        <v>403</v>
       </c>
     </row>
     <row r="3230" spans="1:4">
       <c r="A3230" t="s">
-        <v>1783</v>
+        <v>1821</v>
       </c>
       <c r="B3230" t="s">
-        <v>1795</v>
+        <v>20</v>
       </c>
       <c r="C3230" t="s">
-        <v>1796</v>
+        <v>20</v>
       </c>
       <c r="D3230" t="s">
-        <v>171</v>
+        <v>403</v>
       </c>
     </row>
     <row r="3231" spans="1:4">
       <c r="A3231" t="s">
-        <v>1783</v>
+        <v>1821</v>
       </c>
       <c r="B3231" t="s">
-        <v>20</v>
+        <v>248</v>
       </c>
       <c r="C3231" t="s">
-        <v>20</v>
+        <v>248</v>
       </c>
       <c r="D3231" t="s">
-        <v>307</v>
+        <v>403</v>
       </c>
     </row>
     <row r="3232" spans="1:4">
       <c r="A3232" t="s">
-        <v>1783</v>
+        <v>1821</v>
       </c>
       <c r="B3232" t="s">
-        <v>1797</v>
+        <v>1829</v>
       </c>
       <c r="C3232" t="s">
-        <v>1798</v>
+        <v>1829</v>
       </c>
       <c r="D3232" t="s">
-        <v>307</v>
+        <v>403</v>
       </c>
     </row>
     <row r="3233" spans="1:4">
       <c r="A3233" t="s">
-        <v>1783</v>
+        <v>1821</v>
       </c>
       <c r="B3233" t="s">
-        <v>271</v>
+        <v>1830</v>
       </c>
       <c r="C3233" t="s">
-        <v>1799</v>
+        <v>1830</v>
       </c>
       <c r="D3233" t="s">
-        <v>307</v>
+        <v>403</v>
       </c>
     </row>
     <row r="3234" spans="1:4">
       <c r="A3234" t="s">
-        <v>1783</v>
+        <v>1821</v>
       </c>
       <c r="B3234" t="s">
-        <v>1800</v>
+        <v>1831</v>
       </c>
       <c r="C3234" t="s">
-        <v>1801</v>
+        <v>1832</v>
       </c>
       <c r="D3234" t="s">
-        <v>307</v>
+        <v>403</v>
       </c>
     </row>
     <row r="3235" spans="1:4">
       <c r="A3235" t="s">
-        <v>1783</v>
+        <v>1821</v>
       </c>
       <c r="B3235" t="s">
-        <v>1802</v>
+        <v>1833</v>
       </c>
       <c r="C3235" t="s">
-        <v>1803</v>
+        <v>1834</v>
       </c>
       <c r="D3235" t="s">
-        <v>1804</v>
+        <v>403</v>
       </c>
     </row>
     <row r="3236" spans="1:4">
       <c r="A3236" t="s">
-        <v>1783</v>
+        <v>1835</v>
       </c>
       <c r="B3236" t="s">
-        <v>1805</v>
+        <v>5</v>
       </c>
       <c r="C3236" t="s">
-        <v>1806</v>
+        <v>5</v>
       </c>
       <c r="D3236" t="s">
-        <v>171</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="3237" spans="1:4">
       <c r="A3237" t="s">
-        <v>1783</v>
+        <v>1835</v>
       </c>
       <c r="B3237" t="s">
-        <v>1807</v>
+        <v>20</v>
       </c>
       <c r="C3237" t="s">
-        <v>1808</v>
+        <v>20</v>
       </c>
       <c r="D3237" t="s">
-        <v>307</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="3238" spans="1:4">
       <c r="A3238" t="s">
-        <v>1783</v>
+        <v>1835</v>
       </c>
       <c r="B3238" t="s">
-        <v>1292</v>
+        <v>7</v>
       </c>
       <c r="C3238" t="s">
-        <v>1809</v>
+        <v>7</v>
       </c>
       <c r="D3238" t="s">
-        <v>307</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="3239" spans="1:4">
       <c r="A3239" t="s">
-        <v>1783</v>
+        <v>1836</v>
       </c>
       <c r="B3239" t="s">
-        <v>1810</v>
+        <v>5</v>
       </c>
       <c r="C3239" t="s">
-        <v>1811</v>
+        <v>5</v>
       </c>
       <c r="D3239" t="s">
-        <v>1812</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="3240" spans="1:4">
       <c r="A3240" t="s">
-        <v>1783</v>
+        <v>1836</v>
       </c>
       <c r="B3240" t="s">
-        <v>1813</v>
+        <v>20</v>
       </c>
       <c r="C3240" t="s">
-        <v>1814</v>
+        <v>20</v>
       </c>
       <c r="D3240" t="s">
-        <v>1787</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="3241" spans="1:4">
       <c r="A3241" t="s">
-        <v>1783</v>
+        <v>1836</v>
       </c>
       <c r="B3241" t="s">
-        <v>1815</v>
+        <v>7</v>
       </c>
       <c r="C3241" t="s">
-        <v>1816</v>
+        <v>7</v>
       </c>
       <c r="D3241" t="s">
-        <v>307</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="3242" spans="1:4">
       <c r="A3242" t="s">
-        <v>1817</v>
+        <v>1837</v>
       </c>
       <c r="B3242" t="s">
-        <v>1818</v>
+        <v>5</v>
       </c>
       <c r="C3242" t="s">
-        <v>1819</v>
+        <v>5</v>
       </c>
       <c r="D3242" t="s">
-        <v>403</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="3243" spans="1:4">
       <c r="A3243" t="s">
-        <v>1817</v>
+        <v>1837</v>
       </c>
       <c r="B3243" t="s">
-        <v>1820</v>
+        <v>20</v>
       </c>
       <c r="C3243" t="s">
-        <v>1821</v>
+        <v>20</v>
       </c>
       <c r="D3243" t="s">
-        <v>403</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="3244" spans="1:4">
       <c r="A3244" t="s">
-        <v>1817</v>
+        <v>1837</v>
       </c>
       <c r="B3244" t="s">
-        <v>1822</v>
+        <v>7</v>
       </c>
       <c r="C3244" t="s">
-        <v>1823</v>
+        <v>7</v>
       </c>
       <c r="D3244" t="s">
-        <v>403</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="3245" spans="1:4">
       <c r="A3245" t="s">
-        <v>1817</v>
+        <v>1838</v>
       </c>
       <c r="B3245" t="s">
-        <v>98</v>
+        <v>5</v>
       </c>
       <c r="C3245" t="s">
-        <v>1824</v>
+        <v>5</v>
       </c>
       <c r="D3245" t="s">
-        <v>403</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="3246" spans="1:4">
       <c r="A3246" t="s">
-        <v>1817</v>
+        <v>1838</v>
       </c>
       <c r="B3246" t="s">
         <v>20</v>
       </c>
       <c r="C3246" t="s">
         <v>20</v>
       </c>
       <c r="D3246" t="s">
-        <v>403</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="3247" spans="1:4">
       <c r="A3247" t="s">
-        <v>1825</v>
+        <v>1838</v>
       </c>
       <c r="B3247" t="s">
-        <v>1826</v>
-[...1 lines deleted...]
-      <c r="C3247"/>
+        <v>7</v>
+      </c>
+      <c r="C3247" t="s">
+        <v>7</v>
+      </c>
       <c r="D3247" t="s">
-        <v>488</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="3248" spans="1:4">
       <c r="A3248" t="s">
-        <v>1825</v>
+        <v>1839</v>
       </c>
       <c r="B3248" t="s">
-        <v>1827</v>
+        <v>337</v>
       </c>
       <c r="C3248"/>
       <c r="D3248" t="s">
-        <v>488</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3249" spans="1:4">
       <c r="A3249" t="s">
-        <v>1825</v>
+        <v>1839</v>
       </c>
       <c r="B3249" t="s">
-        <v>1828</v>
+        <v>338</v>
       </c>
       <c r="C3249"/>
       <c r="D3249" t="s">
-        <v>488</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3250" spans="1:4">
       <c r="A3250" t="s">
-        <v>1825</v>
+        <v>1839</v>
       </c>
       <c r="B3250" t="s">
-        <v>20</v>
+        <v>339</v>
       </c>
       <c r="C3250"/>
       <c r="D3250" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3251" spans="1:4">
+      <c r="A3251" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B3251" t="s">
+        <v>340</v>
+      </c>
+      <c r="C3251"/>
+      <c r="D3251" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3252" spans="1:4">
+      <c r="A3252" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B3252" t="s">
+        <v>341</v>
+      </c>
+      <c r="C3252"/>
+      <c r="D3252" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3253" spans="1:4">
+      <c r="A3253" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B3253" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3253"/>
+      <c r="D3253" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3254" spans="1:4">
+      <c r="A3254" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B3254" t="s">
+        <v>20</v>
+      </c>
+      <c r="C3254"/>
+      <c r="D3254" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3255" spans="1:4">
+      <c r="A3255" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B3255" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C3255" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D3255" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="3256" spans="1:4">
+      <c r="A3256" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B3256" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C3256" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D3256" t="s">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="3257" spans="1:4">
+      <c r="A3257" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B3257" t="s">
+        <v>1845</v>
+      </c>
+      <c r="C3257" t="s">
+        <v>1846</v>
+      </c>
+      <c r="D3257" t="s">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="3258" spans="1:4">
+      <c r="A3258" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B3258" t="s">
+        <v>266</v>
+      </c>
+      <c r="C3258" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D3258" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="3259" spans="1:4">
+      <c r="A3259" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B3259" t="s">
+        <v>1848</v>
+      </c>
+      <c r="C3259" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D3259" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="3260" spans="1:4">
+      <c r="A3260" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B3260" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C3260" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D3260" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="3261" spans="1:4">
+      <c r="A3261" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B3261" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C3261" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D3261" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="3262" spans="1:4">
+      <c r="A3262" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B3262" t="s">
+        <v>20</v>
+      </c>
+      <c r="C3262" t="s">
+        <v>20</v>
+      </c>
+      <c r="D3262" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="3263" spans="1:4">
+      <c r="A3263" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B3263" t="s">
+        <v>1854</v>
+      </c>
+      <c r="C3263" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D3263" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="3264" spans="1:4">
+      <c r="A3264" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B3264" t="s">
+        <v>271</v>
+      </c>
+      <c r="C3264" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D3264" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="3265" spans="1:4">
+      <c r="A3265" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B3265" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C3265" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D3265" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="3266" spans="1:4">
+      <c r="A3266" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B3266" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C3266" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D3266" t="s">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="3267" spans="1:4">
+      <c r="A3267" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B3267" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C3267" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D3267" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="3268" spans="1:4">
+      <c r="A3268" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B3268" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C3268" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D3268" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="3269" spans="1:4">
+      <c r="A3269" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B3269" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C3269" t="s">
+        <v>1866</v>
+      </c>
+      <c r="D3269" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="3270" spans="1:4">
+      <c r="A3270" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B3270" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C3270" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D3270" t="s">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="3271" spans="1:4">
+      <c r="A3271" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B3271" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C3271" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D3271" t="s">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="3272" spans="1:4">
+      <c r="A3272" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B3272" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C3272" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D3272" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="3273" spans="1:4">
+      <c r="A3273" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B3273" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C3273" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D3273" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="3274" spans="1:4">
+      <c r="A3274" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B3274" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C3274" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D3274" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="3275" spans="1:4">
+      <c r="A3275" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B3275" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C3275" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D3275" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="3276" spans="1:4">
+      <c r="A3276" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B3276" t="s">
+        <v>98</v>
+      </c>
+      <c r="C3276" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D3276" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="3277" spans="1:4">
+      <c r="A3277" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B3277" t="s">
+        <v>20</v>
+      </c>
+      <c r="C3277" t="s">
+        <v>20</v>
+      </c>
+      <c r="D3277" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="3278" spans="1:4">
+      <c r="A3278" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B3278" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C3278"/>
+      <c r="D3278" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="3279" spans="1:4">
+      <c r="A3279" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B3279" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C3279"/>
+      <c r="D3279" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="3280" spans="1:4">
+      <c r="A3280" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B3280" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C3280"/>
+      <c r="D3280" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="3281" spans="1:4">
+      <c r="A3281" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B3281" t="s">
+        <v>20</v>
+      </c>
+      <c r="C3281"/>
+      <c r="D3281" t="s">
         <v>488</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>