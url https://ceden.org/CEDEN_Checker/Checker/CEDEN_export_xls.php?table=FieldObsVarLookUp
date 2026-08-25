--- v1 (2026-07-11)
+++ v2 (2026-08-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1886">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1888">
   <si>
     <t>AnalyteName</t>
   </si>
   <si>
     <t>ValueCode</t>
   </si>
   <si>
     <t>ValueCodeDescr</t>
   </si>
   <si>
     <t>LastUpdateDate</t>
   </si>
   <si>
     <t>AccesstoWaterbody_BikePath</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>2014-11-04</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
@@ -1304,50 +1304,56 @@
     <t>Amber/Yellow</t>
   </si>
   <si>
     <t>Black</t>
   </si>
   <si>
     <t>2011-03-29</t>
   </si>
   <si>
     <t>Black/Brown</t>
   </si>
   <si>
     <t>Black/Gray</t>
   </si>
   <si>
     <t>Black/Yellow</t>
   </si>
   <si>
     <t>Blue</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>Blue/Green</t>
+  </si>
+  <si>
+    <t>Blue/Light Brown</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
   </si>
   <si>
     <t>Brown</t>
   </si>
   <si>
     <t>2009-11-23</t>
   </si>
   <si>
     <t>Brown/Gray</t>
   </si>
   <si>
     <t>brown/gray</t>
   </si>
   <si>
     <t>Brown/Green</t>
   </si>
   <si>
     <t>Brown/Red</t>
   </si>
   <si>
     <t>Brown/Yellow</t>
   </si>
   <si>
     <t>brown/yellow</t>
   </si>
@@ -6045,51 +6051,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D3281"/>
+  <dimension ref="A1:D3282"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="68.269043" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="220.517578" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.281738" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
@@ -12029,37240 +12035,37254 @@
         <v>428</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" t="s">
         <v>418</v>
       </c>
       <c r="B455" t="s">
         <v>430</v>
       </c>
       <c r="C455" t="s">
         <v>430</v>
       </c>
       <c r="D455" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" t="s">
         <v>418</v>
       </c>
       <c r="B456" t="s">
         <v>432</v>
       </c>
       <c r="C456" t="s">
+        <v>432</v>
+      </c>
+      <c r="D456" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" t="s">
         <v>418</v>
       </c>
       <c r="B457" t="s">
         <v>434</v>
       </c>
-      <c r="C457"/>
+      <c r="C457" t="s">
+        <v>435</v>
+      </c>
       <c r="D457" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" t="s">
         <v>418</v>
       </c>
       <c r="B458" t="s">
-        <v>435</v>
-[...3 lines deleted...]
-      </c>
+        <v>436</v>
+      </c>
+      <c r="C458"/>
       <c r="D458" t="s">
-        <v>171</v>
+        <v>428</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" t="s">
         <v>418</v>
       </c>
       <c r="B459" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C459" t="s">
         <v>437</v>
       </c>
       <c r="D459" t="s">
-        <v>423</v>
+        <v>171</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" t="s">
         <v>418</v>
       </c>
       <c r="B460" t="s">
         <v>438</v>
       </c>
       <c r="C460" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="D460" t="s">
-        <v>431</v>
+        <v>423</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" t="s">
         <v>418</v>
       </c>
       <c r="B461" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C461" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="D461" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" t="s">
         <v>418</v>
       </c>
       <c r="B462" t="s">
         <v>441</v>
       </c>
       <c r="C462" t="s">
         <v>441</v>
       </c>
       <c r="D462" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" t="s">
         <v>418</v>
       </c>
       <c r="B463" t="s">
         <v>443</v>
       </c>
       <c r="C463" t="s">
         <v>443</v>
       </c>
       <c r="D463" t="s">
-        <v>423</v>
+        <v>444</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" t="s">
         <v>418</v>
       </c>
       <c r="B464" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C464" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D464" t="s">
-        <v>171</v>
+        <v>423</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465" t="s">
         <v>418</v>
       </c>
       <c r="B465" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C465" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D465" t="s">
-        <v>423</v>
+        <v>171</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466" t="s">
         <v>418</v>
       </c>
       <c r="B466" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C466" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="D466" t="s">
-        <v>431</v>
+        <v>423</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467" t="s">
         <v>418</v>
       </c>
       <c r="B467" t="s">
-        <v>447</v>
-[...1 lines deleted...]
-      <c r="C467"/>
+        <v>448</v>
+      </c>
+      <c r="C467" t="s">
+        <v>448</v>
+      </c>
       <c r="D467" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468" t="s">
         <v>418</v>
       </c>
       <c r="B468" t="s">
-        <v>448</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="C468"/>
       <c r="D468" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469" t="s">
         <v>418</v>
       </c>
       <c r="B469" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C469" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="D469" t="s">
-        <v>171</v>
+        <v>423</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470" t="s">
         <v>418</v>
       </c>
       <c r="B470" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C470" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D470" t="s">
-        <v>423</v>
+        <v>171</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471" t="s">
         <v>418</v>
       </c>
       <c r="B471" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C471" t="s">
         <v>452</v>
       </c>
       <c r="D471" t="s">
-        <v>453</v>
+        <v>423</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" t="s">
         <v>418</v>
       </c>
       <c r="B472" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="C472" t="s">
         <v>454</v>
       </c>
       <c r="D472" t="s">
-        <v>440</v>
+        <v>455</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473" t="s">
         <v>418</v>
       </c>
       <c r="B473" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C473" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D473" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" t="s">
         <v>418</v>
       </c>
       <c r="B474" t="s">
         <v>457</v>
       </c>
       <c r="C474" t="s">
         <v>457</v>
       </c>
       <c r="D474" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475" t="s">
         <v>418</v>
       </c>
       <c r="B475" t="s">
+        <v>459</v>
+      </c>
+      <c r="C475" t="s">
+        <v>459</v>
+      </c>
+      <c r="D475" t="s">
         <v>458</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476" t="s">
         <v>418</v>
       </c>
       <c r="B476" t="s">
-        <v>20</v>
+        <v>460</v>
       </c>
       <c r="C476" t="s">
-        <v>20</v>
+        <v>460</v>
       </c>
       <c r="D476" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477" t="s">
         <v>418</v>
       </c>
       <c r="B477" t="s">
-        <v>459</v>
+        <v>20</v>
       </c>
       <c r="C477" t="s">
-        <v>459</v>
+        <v>20</v>
       </c>
       <c r="D477" t="s">
-        <v>460</v>
+        <v>423</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478" t="s">
         <v>418</v>
       </c>
       <c r="B478" t="s">
-        <v>248</v>
+        <v>461</v>
       </c>
       <c r="C478" t="s">
-        <v>248</v>
+        <v>461</v>
       </c>
       <c r="D478" t="s">
-        <v>423</v>
+        <v>462</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479" t="s">
         <v>418</v>
       </c>
       <c r="B479" t="s">
-        <v>461</v>
+        <v>248</v>
       </c>
       <c r="C479" t="s">
-        <v>461</v>
+        <v>248</v>
       </c>
       <c r="D479" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480" t="s">
         <v>418</v>
       </c>
       <c r="B480" t="s">
-        <v>462</v>
-[...1 lines deleted...]
-      <c r="C480"/>
+        <v>463</v>
+      </c>
+      <c r="C480" t="s">
+        <v>463</v>
+      </c>
       <c r="D480" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481" t="s">
         <v>418</v>
       </c>
       <c r="B481" t="s">
-        <v>463</v>
-[...1 lines deleted...]
-      <c r="C481" t="s">
         <v>464</v>
       </c>
+      <c r="C481"/>
       <c r="D481" t="s">
-        <v>465</v>
+        <v>428</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" t="s">
         <v>418</v>
       </c>
       <c r="B482" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="C482" t="s">
         <v>466</v>
       </c>
       <c r="D482" t="s">
-        <v>319</v>
+        <v>467</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483" t="s">
         <v>418</v>
       </c>
       <c r="B483" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C483" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="D483" t="s">
-        <v>423</v>
+        <v>319</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484" t="s">
-        <v>468</v>
+        <v>418</v>
       </c>
       <c r="B484" t="s">
-        <v>91</v>
+        <v>469</v>
       </c>
       <c r="C484" t="s">
-        <v>92</v>
+        <v>469</v>
       </c>
       <c r="D484" t="s">
-        <v>93</v>
+        <v>423</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B485" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C485" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D485" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B486" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C486" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D486" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B487" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C487" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D487" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B488" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C488" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D488" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B489" t="s">
-        <v>470</v>
+        <v>20</v>
       </c>
       <c r="C489" t="s">
-        <v>470</v>
+        <v>20</v>
       </c>
       <c r="D489" t="s">
-        <v>307</v>
+        <v>93</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B490" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C490" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="D490" t="s">
-        <v>472</v>
+        <v>307</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B491" t="s">
         <v>473</v>
       </c>
       <c r="C491" t="s">
+        <v>473</v>
+      </c>
+      <c r="D491" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B492" t="s">
         <v>475</v>
       </c>
-      <c r="C492"/>
+      <c r="C492" t="s">
+        <v>476</v>
+      </c>
       <c r="D492" t="s">
-        <v>476</v>
+        <v>307</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B493" t="s">
         <v>477</v>
       </c>
-      <c r="C493" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C493"/>
       <c r="D493" t="s">
-        <v>307</v>
+        <v>478</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B494" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C494" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="D494" t="s">
-        <v>479</v>
+        <v>307</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B495" t="s">
         <v>480</v>
       </c>
       <c r="C495" t="s">
         <v>480</v>
       </c>
       <c r="D495" t="s">
-        <v>307</v>
+        <v>481</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B496" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C496" t="s">
         <v>482</v>
       </c>
       <c r="D496" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B497" t="s">
         <v>483</v>
       </c>
       <c r="C497" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="D497" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B498" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C498" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="D498" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B499" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C499" t="s">
         <v>486</v>
       </c>
       <c r="D499" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B500" t="s">
-        <v>458</v>
+        <v>487</v>
       </c>
       <c r="C500" t="s">
-        <v>458</v>
+        <v>488</v>
       </c>
       <c r="D500" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B501" t="s">
-        <v>487</v>
+        <v>460</v>
       </c>
       <c r="C501" t="s">
-        <v>487</v>
+        <v>460</v>
       </c>
       <c r="D501" t="s">
-        <v>488</v>
+        <v>307</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B502" t="s">
-        <v>20</v>
+        <v>489</v>
       </c>
       <c r="C502" t="s">
-        <v>20</v>
+        <v>489</v>
       </c>
       <c r="D502" t="s">
-        <v>307</v>
+        <v>490</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B503" t="s">
-        <v>489</v>
+        <v>20</v>
       </c>
       <c r="C503" t="s">
-        <v>489</v>
+        <v>20</v>
       </c>
       <c r="D503" t="s">
-        <v>488</v>
+        <v>307</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B504" t="s">
+        <v>491</v>
+      </c>
+      <c r="C504" t="s">
+        <v>491</v>
+      </c>
+      <c r="D504" t="s">
         <v>490</v>
-      </c>
-[...4 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" t="s">
-        <v>491</v>
+        <v>471</v>
       </c>
       <c r="B505" t="s">
-        <v>91</v>
+        <v>492</v>
       </c>
       <c r="C505" t="s">
-        <v>92</v>
+        <v>492</v>
       </c>
       <c r="D505" t="s">
-        <v>93</v>
+        <v>307</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="B506" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C506" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D506" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="B507" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C507" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D507" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="B508" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C508" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D508" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="B509" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C509" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D509" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B510" t="s">
-        <v>321</v>
+        <v>20</v>
       </c>
       <c r="C510" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="D510" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="B511" t="s">
-        <v>494</v>
+        <v>321</v>
       </c>
       <c r="C511" t="s">
         <v>495</v>
       </c>
       <c r="D511" t="s">
-        <v>496</v>
+        <v>93</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="B512" t="s">
-        <v>20</v>
+        <v>496</v>
       </c>
       <c r="C512" t="s">
-        <v>20</v>
+        <v>497</v>
       </c>
       <c r="D512" t="s">
-        <v>93</v>
+        <v>498</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="B513" t="s">
-        <v>497</v>
+        <v>20</v>
       </c>
       <c r="C513" t="s">
-        <v>498</v>
+        <v>20</v>
       </c>
       <c r="D513" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" t="s">
+        <v>494</v>
+      </c>
+      <c r="B514" t="s">
         <v>499</v>
       </c>
-      <c r="B514" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C514" t="s">
-        <v>92</v>
+        <v>500</v>
       </c>
       <c r="D514" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="B515" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C515" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D515" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="B516" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C516" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D516" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="B517" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C517" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D517" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="B518" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C518" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D518" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B519" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C519"/>
+        <v>20</v>
+      </c>
+      <c r="C519" t="s">
+        <v>20</v>
+      </c>
       <c r="D519" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="B520" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C520"/>
       <c r="D520" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="B521" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C521"/>
       <c r="D521" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="B522" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C522"/>
       <c r="D522" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B523" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C523"/>
       <c r="D523" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B524" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C524"/>
       <c r="D524" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B525" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C525"/>
       <c r="D525" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B526" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C526"/>
       <c r="D526" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="B527" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C527"/>
       <c r="D527" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="B528" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C528"/>
       <c r="D528" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="B529" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C529"/>
       <c r="D529" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="B530" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C530"/>
       <c r="D530" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="B531" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C531"/>
       <c r="D531" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="B532" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C532"/>
       <c r="D532" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="B533" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C533"/>
       <c r="D533" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B534" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C534"/>
       <c r="D534" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="B535" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C535"/>
       <c r="D535" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="B536" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C536"/>
       <c r="D536" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="B537" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C537"/>
       <c r="D537" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B538" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C538"/>
       <c r="D538" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="B539" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C539"/>
       <c r="D539" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="B540" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C540"/>
       <c r="D540" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="B541" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C541"/>
       <c r="D541" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B542" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C542"/>
       <c r="D542" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B543" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C543"/>
       <c r="D543" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B544" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C544"/>
       <c r="D544" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B545" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C545"/>
       <c r="D545" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B546" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C546"/>
       <c r="D546" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B547" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C547"/>
       <c r="D547" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B548" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C548"/>
       <c r="D548" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B549" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C549"/>
       <c r="D549" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="B550" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C550"/>
       <c r="D550" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="B551" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C551"/>
       <c r="D551" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="B552" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C552"/>
       <c r="D552" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="B553" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C553"/>
       <c r="D553" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="B554" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C554"/>
       <c r="D554" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="B555" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C555"/>
       <c r="D555" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="B556" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C556"/>
       <c r="D556" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B557" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C557"/>
       <c r="D557" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B558" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C558"/>
       <c r="D558" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B559" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C559"/>
       <c r="D559" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B560" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C560"/>
       <c r="D560" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B561" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C561"/>
       <c r="D561" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B562" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C562"/>
       <c r="D562" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B563" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C563"/>
       <c r="D563" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B564" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C564"/>
       <c r="D564" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="B565" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C565"/>
       <c r="D565" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="B566" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C566"/>
       <c r="D566" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="B567" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C567"/>
       <c r="D567" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="B568" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C568"/>
       <c r="D568" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="B569" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C569"/>
       <c r="D569" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="B570" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C570"/>
       <c r="D570" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="B571" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C571"/>
       <c r="D571" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B572" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C572"/>
       <c r="D572" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="B573" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C573"/>
       <c r="D573" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="B574" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C574"/>
       <c r="D574" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="B575" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C575"/>
       <c r="D575" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="B576" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C576"/>
       <c r="D576" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="B577" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C577"/>
       <c r="D577" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="B578" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C578"/>
       <c r="D578" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B579" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C579"/>
       <c r="D579" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="B580" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C580" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D580" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="B581" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C581" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D581" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="B582" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C582" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D582" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="B583" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C583" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D583" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B584" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C584"/>
+        <v>20</v>
+      </c>
+      <c r="C584" t="s">
+        <v>20</v>
+      </c>
       <c r="D584" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="B585" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C585"/>
       <c r="D585" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="B586" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C586"/>
       <c r="D586" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="B587" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C587"/>
       <c r="D587" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="B588" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C588"/>
       <c r="D588" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="B589" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C589"/>
       <c r="D589" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="B590" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C590"/>
       <c r="D590" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="B591" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C591"/>
       <c r="D591" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B592" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C592"/>
       <c r="D592" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="B593" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C593"/>
       <c r="D593" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="B594" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C594"/>
       <c r="D594" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="B595" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C595"/>
       <c r="D595" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="B596" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C596"/>
       <c r="D596" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="B597" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C597"/>
       <c r="D597" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="B598" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C598"/>
       <c r="D598" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B599" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C599"/>
       <c r="D599" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="B600" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C600" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D600" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="B601" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C601" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D601" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="B602" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C602" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D602" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B603" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C603" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D603" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="B604" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C604" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D604" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B605" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C605" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D605" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="B606" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C606" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D606" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B607" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C607" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D607" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="B608" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C608" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D608" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="B609" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C609" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D609" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="B610" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C610" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D610" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="B611" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C611" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D611" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="B612" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C612" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D612" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B613" t="s">
-        <v>524</v>
+        <v>7</v>
       </c>
       <c r="C613" t="s">
-        <v>525</v>
+        <v>7</v>
       </c>
       <c r="D613" t="s">
-        <v>465</v>
+        <v>6</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B614" t="s">
         <v>526</v>
       </c>
       <c r="C614" t="s">
         <v>527</v>
       </c>
       <c r="D614" t="s">
-        <v>122</v>
+        <v>467</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B615" t="s">
         <v>528</v>
       </c>
       <c r="C615" t="s">
         <v>529</v>
       </c>
       <c r="D615" t="s">
-        <v>152</v>
+        <v>122</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B616" t="s">
         <v>530</v>
       </c>
-      <c r="C616"/>
+      <c r="C616" t="s">
+        <v>531</v>
+      </c>
       <c r="D616" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B617" t="s">
-        <v>531</v>
-[...1 lines deleted...]
-      <c r="C617" t="s">
         <v>532</v>
       </c>
+      <c r="C617"/>
       <c r="D617" t="s">
-        <v>533</v>
+        <v>160</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B618" t="s">
+        <v>533</v>
+      </c>
+      <c r="C618" t="s">
         <v>534</v>
       </c>
-      <c r="C618"/>
       <c r="D618" t="s">
-        <v>110</v>
+        <v>535</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B619" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="C619"/>
       <c r="D619" t="s">
-        <v>536</v>
+        <v>110</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B620" t="s">
         <v>537</v>
       </c>
-      <c r="C620" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C620"/>
       <c r="D620" t="s">
-        <v>112</v>
+        <v>538</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B621" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C621" t="s">
         <v>539</v>
       </c>
       <c r="D621" t="s">
-        <v>152</v>
+        <v>112</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B622" t="s">
         <v>540</v>
       </c>
       <c r="C622" t="s">
         <v>541</v>
       </c>
       <c r="D622" t="s">
-        <v>122</v>
+        <v>152</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B623" t="s">
         <v>542</v>
       </c>
       <c r="C623" t="s">
         <v>543</v>
       </c>
       <c r="D623" t="s">
-        <v>152</v>
+        <v>122</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B624" t="s">
         <v>544</v>
       </c>
       <c r="C624" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="D624" t="s">
-        <v>131</v>
+        <v>152</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B625" t="s">
-        <v>545</v>
-[...1 lines deleted...]
-      <c r="C625"/>
+        <v>546</v>
+      </c>
+      <c r="C625" t="s">
+        <v>546</v>
+      </c>
       <c r="D625" t="s">
-        <v>536</v>
+        <v>131</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B626" t="s">
-        <v>546</v>
-[...3 lines deleted...]
-      </c>
+        <v>547</v>
+      </c>
+      <c r="C626"/>
       <c r="D626" t="s">
-        <v>127</v>
+        <v>538</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B627" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="C627" t="s">
         <v>548</v>
       </c>
       <c r="D627" t="s">
-        <v>533</v>
+        <v>127</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B628" t="s">
         <v>549</v>
       </c>
-      <c r="C628"/>
+      <c r="C628" t="s">
+        <v>550</v>
+      </c>
       <c r="D628" t="s">
-        <v>180</v>
+        <v>535</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B629" t="s">
-        <v>550</v>
-[...3 lines deleted...]
-      </c>
+        <v>551</v>
+      </c>
+      <c r="C629"/>
       <c r="D629" t="s">
-        <v>551</v>
+        <v>180</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B630" t="s">
         <v>552</v>
       </c>
       <c r="C630" t="s">
         <v>552</v>
       </c>
       <c r="D630" t="s">
-        <v>131</v>
+        <v>553</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B631" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C631" t="s">
         <v>554</v>
       </c>
       <c r="D631" t="s">
-        <v>533</v>
+        <v>131</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B632" t="s">
         <v>555</v>
       </c>
       <c r="C632" t="s">
         <v>556</v>
       </c>
       <c r="D632" t="s">
-        <v>122</v>
+        <v>535</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B633" t="s">
         <v>557</v>
       </c>
       <c r="C633" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="D633" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B634" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C634" t="s">
         <v>559</v>
       </c>
       <c r="D634" t="s">
-        <v>152</v>
+        <v>112</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B635" t="s">
         <v>560</v>
       </c>
       <c r="C635" t="s">
         <v>561</v>
       </c>
       <c r="D635" t="s">
-        <v>465</v>
+        <v>152</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B636" t="s">
         <v>562</v>
       </c>
-      <c r="C636"/>
+      <c r="C636" t="s">
+        <v>563</v>
+      </c>
       <c r="D636" t="s">
-        <v>536</v>
+        <v>467</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B637" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="C637"/>
       <c r="D637" t="s">
-        <v>160</v>
+        <v>538</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B638" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C638"/>
       <c r="D638" t="s">
-        <v>199</v>
+        <v>160</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B639" t="s">
-        <v>565</v>
-[...1 lines deleted...]
-      <c r="C639" t="s">
         <v>566</v>
       </c>
+      <c r="C639"/>
       <c r="D639" t="s">
-        <v>533</v>
+        <v>199</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B640" t="s">
         <v>567</v>
       </c>
-      <c r="C640"/>
+      <c r="C640" t="s">
+        <v>568</v>
+      </c>
       <c r="D640" t="s">
-        <v>199</v>
+        <v>535</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B641" t="s">
-        <v>568</v>
-[...3 lines deleted...]
-      </c>
+        <v>569</v>
+      </c>
+      <c r="C641"/>
       <c r="D641" t="s">
-        <v>131</v>
+        <v>199</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B642" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C642" t="s">
         <v>570</v>
       </c>
       <c r="D642" t="s">
-        <v>533</v>
+        <v>131</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B643" t="s">
         <v>571</v>
       </c>
-      <c r="C643"/>
+      <c r="C643" t="s">
+        <v>572</v>
+      </c>
       <c r="D643" t="s">
-        <v>180</v>
+        <v>535</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B644" t="s">
-        <v>572</v>
-[...1 lines deleted...]
-      <c r="C644" t="s">
         <v>573</v>
       </c>
+      <c r="C644"/>
       <c r="D644" t="s">
-        <v>122</v>
+        <v>180</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B645" t="s">
         <v>574</v>
       </c>
       <c r="C645" t="s">
         <v>575</v>
       </c>
       <c r="D645" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B646" t="s">
         <v>576</v>
       </c>
-      <c r="C646"/>
+      <c r="C646" t="s">
+        <v>577</v>
+      </c>
       <c r="D646" t="s">
-        <v>199</v>
+        <v>122</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B647" t="s">
-        <v>577</v>
-[...1 lines deleted...]
-      <c r="C647" t="s">
         <v>578</v>
       </c>
+      <c r="C647"/>
       <c r="D647" t="s">
-        <v>152</v>
+        <v>199</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B648" t="s">
         <v>579</v>
       </c>
       <c r="C648" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="D648" t="s">
-        <v>131</v>
+        <v>152</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B649" t="s">
-        <v>98</v>
+        <v>581</v>
       </c>
       <c r="C649" t="s">
-        <v>98</v>
+        <v>581</v>
       </c>
       <c r="D649" t="s">
-        <v>580</v>
+        <v>131</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="A650" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B650" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C650"/>
+        <v>98</v>
+      </c>
+      <c r="C650" t="s">
+        <v>98</v>
+      </c>
       <c r="D650" t="s">
-        <v>293</v>
+        <v>582</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="A651" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B651" t="s">
-        <v>581</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C651"/>
       <c r="D651" t="s">
-        <v>580</v>
+        <v>293</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="A652" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B652" t="s">
+        <v>583</v>
+      </c>
+      <c r="C652" t="s">
+        <v>583</v>
+      </c>
+      <c r="D652" t="s">
         <v>582</v>
-      </c>
-[...2 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="A653" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B653" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="C653"/>
       <c r="D653" t="s">
-        <v>110</v>
+        <v>199</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="A654" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B654" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="C654"/>
       <c r="D654" t="s">
-        <v>536</v>
+        <v>110</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="A655" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B655" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C655"/>
       <c r="D655" t="s">
-        <v>110</v>
+        <v>538</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="A656" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B656" t="s">
-        <v>586</v>
-[...1 lines deleted...]
-      <c r="C656" t="s">
         <v>587</v>
       </c>
+      <c r="C656"/>
       <c r="D656" t="s">
-        <v>533</v>
+        <v>110</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="A657" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B657" t="s">
         <v>588</v>
       </c>
-      <c r="C657"/>
+      <c r="C657" t="s">
+        <v>589</v>
+      </c>
       <c r="D657" t="s">
-        <v>589</v>
+        <v>535</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="A658" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B658" t="s">
         <v>590</v>
       </c>
       <c r="C658"/>
       <c r="D658" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="A659" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B659" t="s">
         <v>592</v>
       </c>
-      <c r="C659" t="s">
+      <c r="C659"/>
+      <c r="D659" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="A660" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B660" t="s">
         <v>594</v>
       </c>
-      <c r="C660"/>
+      <c r="C660" t="s">
+        <v>595</v>
+      </c>
       <c r="D660" t="s">
-        <v>536</v>
+        <v>152</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="A661" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B661" t="s">
-        <v>595</v>
-[...1 lines deleted...]
-      <c r="C661" t="s">
         <v>596</v>
       </c>
+      <c r="C661"/>
       <c r="D661" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="A662" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B662" t="s">
-        <v>248</v>
+        <v>597</v>
       </c>
       <c r="C662" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="D662" t="s">
-        <v>580</v>
+        <v>535</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="A663" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B663" t="s">
-        <v>598</v>
+        <v>248</v>
       </c>
       <c r="C663" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="D663" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="A664" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B664" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="C664" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="D664" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="A665" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B665" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C665" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="D665" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="A666" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B666" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C666" t="s">
         <v>602</v>
       </c>
       <c r="D666" t="s">
-        <v>152</v>
+        <v>582</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="A667" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B667" t="s">
         <v>603</v>
       </c>
-      <c r="C667"/>
+      <c r="C667" t="s">
+        <v>604</v>
+      </c>
       <c r="D667" t="s">
-        <v>199</v>
+        <v>152</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="A668" t="s">
-        <v>604</v>
+        <v>525</v>
       </c>
       <c r="B668" t="s">
-        <v>16</v>
+        <v>605</v>
       </c>
       <c r="C668"/>
       <c r="D668" t="s">
-        <v>17</v>
+        <v>199</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="A669" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="B669" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C669"/>
       <c r="D669" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="A670" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="B670" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C670"/>
       <c r="D670" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="A671" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="B671" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C671"/>
       <c r="D671" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="A672" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="B672" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C672"/>
       <c r="D672" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="A673" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="B673" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C673"/>
       <c r="D673" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="A674" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="B674" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C674"/>
       <c r="D674" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="A675" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="B675" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C675"/>
       <c r="D675" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="A676" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="B676" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C676"/>
       <c r="D676" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="A677" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="B677" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C677"/>
       <c r="D677" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="A678" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="B678" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C678"/>
       <c r="D678" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="A679" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="B679" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C679"/>
       <c r="D679" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="A680" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="B680" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C680"/>
       <c r="D680" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="A681" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="B681" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C681"/>
       <c r="D681" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="A682" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="B682" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C682"/>
       <c r="D682" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="A683" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="B683" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C683"/>
       <c r="D683" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="A684" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="B684" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C684"/>
       <c r="D684" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="A685" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="B685" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C685"/>
       <c r="D685" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="A686" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="B686" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C686"/>
       <c r="D686" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="A687" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="B687" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C687"/>
       <c r="D687" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="A688" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="B688" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C688"/>
       <c r="D688" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="A689" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="B689" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C689"/>
       <c r="D689" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="690" spans="1:4">
       <c r="A690" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="B690" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C690"/>
       <c r="D690" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="A691" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="B691" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C691"/>
       <c r="D691" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="692" spans="1:4">
       <c r="A692" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="B692" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C692"/>
       <c r="D692" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="A693" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="B693" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C693"/>
       <c r="D693" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="A694" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="B694" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C694"/>
       <c r="D694" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="695" spans="1:4">
       <c r="A695" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="B695" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C695"/>
       <c r="D695" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="A696" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="B696" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C696"/>
       <c r="D696" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="A697" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="B697" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C697"/>
       <c r="D697" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="A698" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="B698" t="s">
         <v>20</v>
       </c>
-      <c r="C698" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C698"/>
       <c r="D698" t="s">
-        <v>611</v>
+        <v>17</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="A699" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="B699" t="s">
-        <v>612</v>
+        <v>20</v>
       </c>
       <c r="C699" t="s">
+        <v>20</v>
+      </c>
+      <c r="D699" t="s">
         <v>613</v>
-      </c>
-[...1 lines deleted...]
-        <v>611</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="A700" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="B700" t="s">
         <v>614</v>
       </c>
       <c r="C700" t="s">
         <v>615</v>
       </c>
       <c r="D700" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="A701" t="s">
+        <v>612</v>
+      </c>
+      <c r="B701" t="s">
         <v>616</v>
       </c>
-      <c r="B701" t="s">
+      <c r="C701" t="s">
         <v>617</v>
       </c>
-      <c r="C701" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D701" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="A702" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="B702" t="s">
         <v>619</v>
       </c>
       <c r="C702" t="s">
         <v>620</v>
       </c>
       <c r="D702" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="A703" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="B703" t="s">
         <v>621</v>
       </c>
       <c r="C703" t="s">
         <v>622</v>
       </c>
       <c r="D703" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="A704" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="B704" t="s">
-        <v>20</v>
+        <v>623</v>
       </c>
       <c r="C704" t="s">
-        <v>20</v>
+        <v>624</v>
       </c>
       <c r="D704" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="A705" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="B705" t="s">
-        <v>623</v>
+        <v>20</v>
       </c>
       <c r="C705" t="s">
-        <v>624</v>
+        <v>20</v>
       </c>
       <c r="D705" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="A706" t="s">
+        <v>618</v>
+      </c>
+      <c r="B706" t="s">
         <v>625</v>
       </c>
-      <c r="B706" t="s">
-[...2 lines deleted...]
-      <c r="C706"/>
+      <c r="C706" t="s">
+        <v>626</v>
+      </c>
       <c r="D706" t="s">
-        <v>17</v>
+        <v>613</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="A707" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="B707" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C707"/>
       <c r="D707" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="A708" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="B708" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C708"/>
       <c r="D708" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="A709" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="B709" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C709"/>
       <c r="D709" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="A710" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="B710" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C710"/>
       <c r="D710" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="A711" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="B711" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C711"/>
       <c r="D711" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="A712" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="B712" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C712"/>
       <c r="D712" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="A713" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="B713" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C713"/>
       <c r="D713" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="A714" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="B714" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C714"/>
       <c r="D714" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="A715" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="B715" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C715"/>
       <c r="D715" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="A716" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="B716" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C716"/>
       <c r="D716" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="A717" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="B717" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C717"/>
       <c r="D717" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="A718" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="B718" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C718"/>
       <c r="D718" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="A719" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="B719" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C719"/>
       <c r="D719" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="A720" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="B720" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C720"/>
       <c r="D720" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="A721" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="B721" t="s">
-        <v>629</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C721"/>
       <c r="D721" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="A722" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="B722" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="C722" t="s">
-        <v>631</v>
+        <v>526</v>
       </c>
       <c r="D722" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="A723" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="B723" t="s">
         <v>632</v>
       </c>
       <c r="C723" t="s">
-        <v>483</v>
+        <v>633</v>
       </c>
       <c r="D723" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="A724" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="B724" t="s">
-        <v>20</v>
+        <v>634</v>
       </c>
       <c r="C724" t="s">
-        <v>20</v>
+        <v>485</v>
       </c>
       <c r="D724" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="725" spans="1:4">
       <c r="A725" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="B725" t="s">
-        <v>248</v>
+        <v>20</v>
       </c>
       <c r="C725" t="s">
-        <v>248</v>
+        <v>20</v>
       </c>
       <c r="D725" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="A726" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="B726" t="s">
-        <v>634</v>
+        <v>248</v>
       </c>
       <c r="C726" t="s">
-        <v>634</v>
+        <v>248</v>
       </c>
       <c r="D726" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="A727" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="B727" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="C727" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="D727" t="s">
-        <v>636</v>
+        <v>93</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="A728" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="B728" t="s">
         <v>637</v>
       </c>
       <c r="C728" t="s">
         <v>637</v>
       </c>
       <c r="D728" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="A729" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="B729" t="s">
         <v>639</v>
       </c>
       <c r="C729" t="s">
         <v>639</v>
       </c>
       <c r="D729" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="A730" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="B730" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="C730" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="D730" t="s">
-        <v>93</v>
+        <v>638</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="A731" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="B731" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="C731" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="D731" t="s">
-        <v>636</v>
+        <v>93</v>
       </c>
     </row>
     <row r="732" spans="1:4">
       <c r="A732" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="B732" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="C732" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="D732" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
     </row>
     <row r="733" spans="1:4">
       <c r="A733" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="B733" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="C733" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="D733" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
     </row>
     <row r="734" spans="1:4">
       <c r="A734" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="B734" t="s">
-        <v>20</v>
+        <v>645</v>
       </c>
       <c r="C734" t="s">
-        <v>20</v>
+        <v>645</v>
       </c>
       <c r="D734" t="s">
-        <v>93</v>
+        <v>638</v>
       </c>
     </row>
     <row r="735" spans="1:4">
       <c r="A735" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="B735" t="s">
-        <v>644</v>
+        <v>20</v>
       </c>
       <c r="C735" t="s">
-        <v>644</v>
+        <v>20</v>
       </c>
       <c r="D735" t="s">
-        <v>636</v>
+        <v>93</v>
       </c>
     </row>
     <row r="736" spans="1:4">
       <c r="A736" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="B736" t="s">
-        <v>248</v>
+        <v>646</v>
       </c>
       <c r="C736" t="s">
-        <v>248</v>
+        <v>646</v>
       </c>
       <c r="D736" t="s">
-        <v>93</v>
+        <v>638</v>
       </c>
     </row>
     <row r="737" spans="1:4">
       <c r="A737" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="B737" t="s">
-        <v>645</v>
+        <v>248</v>
       </c>
       <c r="C737" t="s">
-        <v>645</v>
+        <v>248</v>
       </c>
       <c r="D737" t="s">
-        <v>636</v>
+        <v>93</v>
       </c>
     </row>
     <row r="738" spans="1:4">
       <c r="A738" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="B738" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="C738" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="D738" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
     </row>
     <row r="739" spans="1:4">
       <c r="A739" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="B739" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C739" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="D739" t="s">
-        <v>93</v>
+        <v>638</v>
       </c>
     </row>
     <row r="740" spans="1:4">
       <c r="A740" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="B740" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="C740" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="D740" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="741" spans="1:4">
       <c r="A741" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="B741" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="C741" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="D741" t="s">
-        <v>636</v>
+        <v>93</v>
       </c>
     </row>
     <row r="742" spans="1:4">
       <c r="A742" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="B742" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="C742" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="D742" t="s">
-        <v>93</v>
+        <v>638</v>
       </c>
     </row>
     <row r="743" spans="1:4">
       <c r="A743" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="B743" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="C743" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="D743" t="s">
-        <v>636</v>
+        <v>93</v>
       </c>
     </row>
     <row r="744" spans="1:4">
       <c r="A744" t="s">
-        <v>652</v>
+        <v>635</v>
       </c>
       <c r="B744" t="s">
-        <v>346</v>
+        <v>653</v>
       </c>
       <c r="C744" t="s">
-        <v>346</v>
+        <v>653</v>
       </c>
       <c r="D744" t="s">
-        <v>307</v>
+        <v>638</v>
       </c>
     </row>
     <row r="745" spans="1:4">
       <c r="A745" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B745" t="s">
-        <v>653</v>
+        <v>346</v>
       </c>
       <c r="C745" t="s">
-        <v>653</v>
+        <v>346</v>
       </c>
       <c r="D745" t="s">
-        <v>171</v>
+        <v>307</v>
       </c>
     </row>
     <row r="746" spans="1:4">
       <c r="A746" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B746" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C746" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="D746" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="747" spans="1:4">
       <c r="A747" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B747" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C747" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="D747" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="748" spans="1:4">
       <c r="A748" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B748" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C748" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="D748" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="749" spans="1:4">
       <c r="A749" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B749" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C749" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D749" t="s">
-        <v>658</v>
+        <v>171</v>
       </c>
     </row>
     <row r="750" spans="1:4">
       <c r="A750" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B750" t="s">
         <v>659</v>
       </c>
       <c r="C750" t="s">
         <v>659</v>
       </c>
       <c r="D750" t="s">
-        <v>171</v>
+        <v>660</v>
       </c>
     </row>
     <row r="751" spans="1:4">
       <c r="A751" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B751" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="C751" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="D751" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="752" spans="1:4">
       <c r="A752" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B752" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="C752" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="D752" t="s">
-        <v>662</v>
+        <v>171</v>
       </c>
     </row>
     <row r="753" spans="1:4">
       <c r="A753" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B753" t="s">
         <v>663</v>
       </c>
       <c r="C753" t="s">
         <v>663</v>
       </c>
       <c r="D753" t="s">
-        <v>171</v>
+        <v>664</v>
       </c>
     </row>
     <row r="754" spans="1:4">
       <c r="A754" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B754" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C754" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="D754" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="755" spans="1:4">
       <c r="A755" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B755" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="C755" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="D755" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="756" spans="1:4">
       <c r="A756" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B756" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="C756" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="D756" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="757" spans="1:4">
       <c r="A757" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B757" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="C757" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="D757" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="758" spans="1:4">
       <c r="A758" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B758" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C758" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="D758" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="759" spans="1:4">
       <c r="A759" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B759" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="C759" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="D759" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="760" spans="1:4">
       <c r="A760" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B760" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="C760" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="D760" t="s">
-        <v>671</v>
+        <v>171</v>
       </c>
     </row>
     <row r="761" spans="1:4">
       <c r="A761" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B761" t="s">
         <v>672</v>
       </c>
       <c r="C761" t="s">
         <v>672</v>
       </c>
       <c r="D761" t="s">
-        <v>171</v>
+        <v>673</v>
       </c>
     </row>
     <row r="762" spans="1:4">
       <c r="A762" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B762" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="C762" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="D762" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="763" spans="1:4">
       <c r="A763" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B763" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="C763" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="D763" t="s">
-        <v>675</v>
+        <v>171</v>
       </c>
     </row>
     <row r="764" spans="1:4">
       <c r="A764" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B764" t="s">
-        <v>473</v>
-[...1 lines deleted...]
-      <c r="C764"/>
+        <v>676</v>
+      </c>
+      <c r="C764" t="s">
+        <v>676</v>
+      </c>
       <c r="D764" t="s">
-        <v>307</v>
+        <v>677</v>
       </c>
     </row>
     <row r="765" spans="1:4">
       <c r="A765" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B765" t="s">
-        <v>676</v>
-[...3 lines deleted...]
-      </c>
+        <v>475</v>
+      </c>
+      <c r="C765"/>
       <c r="D765" t="s">
-        <v>677</v>
+        <v>307</v>
       </c>
     </row>
     <row r="766" spans="1:4">
       <c r="A766" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B766" t="s">
         <v>678</v>
       </c>
       <c r="C766" t="s">
         <v>678</v>
       </c>
       <c r="D766" t="s">
-        <v>171</v>
+        <v>679</v>
       </c>
     </row>
     <row r="767" spans="1:4">
       <c r="A767" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B767" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="C767" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="D767" t="s">
-        <v>680</v>
+        <v>171</v>
       </c>
     </row>
     <row r="768" spans="1:4">
       <c r="A768" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B768" t="s">
         <v>681</v>
       </c>
       <c r="C768" t="s">
         <v>681</v>
       </c>
       <c r="D768" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="769" spans="1:4">
       <c r="A769" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B769" t="s">
         <v>683</v>
       </c>
       <c r="C769" t="s">
         <v>683</v>
       </c>
       <c r="D769" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="770" spans="1:4">
       <c r="A770" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B770" t="s">
         <v>685</v>
       </c>
       <c r="C770" t="s">
         <v>685</v>
       </c>
       <c r="D770" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
     </row>
     <row r="771" spans="1:4">
       <c r="A771" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B771" t="s">
-        <v>686</v>
-[...1 lines deleted...]
-      <c r="C771"/>
+        <v>687</v>
+      </c>
+      <c r="C771" t="s">
+        <v>687</v>
+      </c>
       <c r="D771" t="s">
-        <v>476</v>
+        <v>684</v>
       </c>
     </row>
     <row r="772" spans="1:4">
       <c r="A772" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B772" t="s">
-        <v>687</v>
-[...3 lines deleted...]
-      </c>
+        <v>688</v>
+      </c>
+      <c r="C772"/>
       <c r="D772" t="s">
-        <v>171</v>
+        <v>478</v>
       </c>
     </row>
     <row r="773" spans="1:4">
       <c r="A773" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B773" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="C773" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="D773" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="A774" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B774" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="C774" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="D774" t="s">
-        <v>682</v>
+        <v>171</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="A775" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B775" t="s">
-        <v>690</v>
-[...1 lines deleted...]
-      <c r="C775"/>
+        <v>691</v>
+      </c>
+      <c r="C775" t="s">
+        <v>691</v>
+      </c>
       <c r="D775" t="s">
-        <v>476</v>
+        <v>684</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="A776" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B776" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>692</v>
+      </c>
+      <c r="C776"/>
       <c r="D776" t="s">
-        <v>171</v>
+        <v>478</v>
       </c>
     </row>
     <row r="777" spans="1:4">
       <c r="A777" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B777" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="C777" t="s">
         <v>693</v>
       </c>
       <c r="D777" t="s">
-        <v>307</v>
+        <v>171</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B778" t="s">
         <v>694</v>
       </c>
       <c r="C778" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="D778" t="s">
-        <v>695</v>
+        <v>307</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="A779" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B779" t="s">
         <v>696</v>
       </c>
-      <c r="C779"/>
+      <c r="C779" t="s">
+        <v>696</v>
+      </c>
       <c r="D779" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="A780" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B780" t="s">
         <v>698</v>
       </c>
-      <c r="C780" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C780"/>
       <c r="D780" t="s">
-        <v>675</v>
+        <v>699</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="A781" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B781" t="s">
-        <v>483</v>
+        <v>700</v>
       </c>
       <c r="C781" t="s">
-        <v>483</v>
+        <v>700</v>
       </c>
       <c r="D781" t="s">
-        <v>307</v>
+        <v>677</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="A782" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B782" t="s">
-        <v>699</v>
+        <v>485</v>
       </c>
       <c r="C782" t="s">
-        <v>699</v>
+        <v>485</v>
       </c>
       <c r="D782" t="s">
-        <v>171</v>
+        <v>307</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="A783" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B783" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="C783" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="D783" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="784" spans="1:4">
       <c r="A784" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B784" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="C784" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D784" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="785" spans="1:4">
       <c r="A785" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B785" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="C785" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="D785" t="s">
-        <v>221</v>
+        <v>171</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="A786" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B786" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="C786" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="D786" t="s">
-        <v>171</v>
+        <v>221</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="A787" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B787" t="s">
-        <v>704</v>
-[...1 lines deleted...]
-      <c r="C787"/>
+        <v>705</v>
+      </c>
+      <c r="C787" t="s">
+        <v>705</v>
+      </c>
       <c r="D787" t="s">
-        <v>307</v>
+        <v>171</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="A788" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B788" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="C788"/>
       <c r="D788" t="s">
-        <v>476</v>
+        <v>307</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="A789" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B789" t="s">
-        <v>706</v>
-[...3 lines deleted...]
-      </c>
+        <v>707</v>
+      </c>
+      <c r="C789"/>
       <c r="D789" t="s">
-        <v>171</v>
+        <v>478</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="A790" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B790" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C790" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="D790" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="791" spans="1:4">
       <c r="A791" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B791" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="C791" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="D791" t="s">
-        <v>221</v>
+        <v>171</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="A792" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B792" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="C792" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D792" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="A793" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B793" t="s">
-        <v>710</v>
-[...1 lines deleted...]
-      <c r="C793"/>
+        <v>711</v>
+      </c>
+      <c r="C793" t="s">
+        <v>711</v>
+      </c>
       <c r="D793" t="s">
-        <v>488</v>
+        <v>221</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="A794" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B794" t="s">
-        <v>20</v>
+        <v>712</v>
       </c>
       <c r="C794"/>
       <c r="D794" t="s">
-        <v>711</v>
+        <v>490</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="A795" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B795" t="s">
-        <v>248</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C795"/>
       <c r="D795" t="s">
-        <v>307</v>
+        <v>713</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="A796" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B796" t="s">
-        <v>712</v>
+        <v>248</v>
       </c>
       <c r="C796" t="s">
-        <v>713</v>
+        <v>248</v>
       </c>
       <c r="D796" t="s">
-        <v>714</v>
+        <v>307</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="A797" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B797" t="s">
+        <v>714</v>
+      </c>
+      <c r="C797" t="s">
         <v>715</v>
       </c>
-      <c r="C797"/>
       <c r="D797" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="A798" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B798" t="s">
         <v>717</v>
       </c>
       <c r="C798"/>
       <c r="D798" t="s">
-        <v>307</v>
+        <v>718</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="A799" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B799" t="s">
-        <v>718</v>
-[...3 lines deleted...]
-      </c>
+        <v>719</v>
+      </c>
+      <c r="C799"/>
       <c r="D799" t="s">
-        <v>171</v>
+        <v>307</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="A800" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B800" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="C800" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="D800" t="s">
-        <v>221</v>
+        <v>171</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="A801" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B801" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="C801" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="D801" t="s">
-        <v>171</v>
+        <v>221</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="A802" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B802" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="C802"/>
+        <v>722</v>
+      </c>
+      <c r="C802" t="s">
+        <v>722</v>
+      </c>
       <c r="D802" t="s">
-        <v>307</v>
+        <v>171</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="A803" t="s">
-        <v>721</v>
+        <v>654</v>
       </c>
       <c r="B803" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="C803"/>
       <c r="D803" t="s">
-        <v>93</v>
+        <v>307</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="A804" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="B804" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C804" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D804" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="A805" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="B805" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C805" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D805" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="806" spans="1:4">
       <c r="A806" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="B806" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C806" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D806" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="807" spans="1:4">
       <c r="A807" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="B807" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C807" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D807" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="A808" t="s">
-        <v>494</v>
+        <v>723</v>
       </c>
       <c r="B808" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="C808" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="D808" t="s">
-        <v>722</v>
+        <v>93</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="A809" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="B809" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C809" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D809" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
     </row>
     <row r="810" spans="1:4">
       <c r="A810" t="s">
-        <v>723</v>
+        <v>496</v>
       </c>
       <c r="B810" t="s">
+        <v>7</v>
+      </c>
+      <c r="C810" t="s">
+        <v>7</v>
+      </c>
+      <c r="D810" t="s">
         <v>724</v>
-      </c>
-[...4 lines deleted...]
-        <v>726</v>
       </c>
     </row>
     <row r="811" spans="1:4">
       <c r="A811" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="B811" t="s">
+        <v>726</v>
+      </c>
+      <c r="C811" t="s">
         <v>727</v>
       </c>
-      <c r="C811" t="s">
+      <c r="D811" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
     </row>
     <row r="812" spans="1:4">
       <c r="A812" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="B812" t="s">
         <v>729</v>
       </c>
       <c r="C812" t="s">
         <v>730</v>
       </c>
       <c r="D812" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="813" spans="1:4">
       <c r="A813" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="B813" t="s">
         <v>731</v>
       </c>
       <c r="C813" t="s">
         <v>732</v>
       </c>
       <c r="D813" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="814" spans="1:4">
       <c r="A814" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="B814" t="s">
         <v>733</v>
       </c>
       <c r="C814" t="s">
         <v>734</v>
       </c>
       <c r="D814" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="815" spans="1:4">
       <c r="A815" t="s">
+        <v>725</v>
+      </c>
+      <c r="B815" t="s">
         <v>735</v>
       </c>
-      <c r="B815" t="s">
+      <c r="C815" t="s">
         <v>736</v>
       </c>
-      <c r="C815" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D815" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="816" spans="1:4">
       <c r="A816" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="B816" t="s">
         <v>738</v>
       </c>
       <c r="C816" t="s">
         <v>739</v>
       </c>
       <c r="D816" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="817" spans="1:4">
       <c r="A817" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="B817" t="s">
         <v>740</v>
       </c>
       <c r="C817" t="s">
         <v>741</v>
       </c>
       <c r="D817" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="A818" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="B818" t="s">
         <v>742</v>
       </c>
       <c r="C818" t="s">
         <v>743</v>
       </c>
       <c r="D818" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="819" spans="1:4">
       <c r="A819" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="B819" t="s">
         <v>744</v>
       </c>
       <c r="C819" t="s">
         <v>745</v>
       </c>
       <c r="D819" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="820" spans="1:4">
       <c r="A820" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="B820" t="s">
         <v>746</v>
       </c>
       <c r="C820" t="s">
         <v>747</v>
       </c>
       <c r="D820" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="A821" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="B821" t="s">
         <v>748</v>
       </c>
       <c r="C821" t="s">
         <v>749</v>
       </c>
       <c r="D821" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="A822" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="B822" t="s">
         <v>750</v>
       </c>
       <c r="C822" t="s">
         <v>751</v>
       </c>
       <c r="D822" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="A823" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="B823" t="s">
         <v>752</v>
       </c>
       <c r="C823" t="s">
         <v>753</v>
       </c>
       <c r="D823" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="A824" t="s">
+        <v>737</v>
+      </c>
+      <c r="B824" t="s">
         <v>754</v>
-      </c>
-[...1 lines deleted...]
-        <v>755</v>
       </c>
       <c r="C824" t="s">
         <v>755</v>
       </c>
       <c r="D824" t="s">
-        <v>423</v>
+        <v>728</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="B825" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="C825" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="D825" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="A826" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="B826" t="s">
-        <v>91</v>
+        <v>758</v>
       </c>
       <c r="C826" t="s">
-        <v>92</v>
+        <v>758</v>
       </c>
       <c r="D826" t="s">
-        <v>93</v>
+        <v>423</v>
       </c>
     </row>
     <row r="827" spans="1:4">
       <c r="A827" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="B827" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C827" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D827" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="828" spans="1:4">
       <c r="A828" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="B828" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C828" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D828" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="829" spans="1:4">
       <c r="A829" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="B829" t="s">
-        <v>5</v>
+        <v>96</v>
       </c>
       <c r="C829" t="s">
-        <v>5</v>
+        <v>97</v>
       </c>
       <c r="D829" t="s">
-        <v>423</v>
+        <v>93</v>
       </c>
     </row>
     <row r="830" spans="1:4">
       <c r="A830" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="B830" t="s">
-        <v>98</v>
+        <v>5</v>
       </c>
       <c r="C830" t="s">
-        <v>98</v>
+        <v>5</v>
       </c>
       <c r="D830" t="s">
-        <v>757</v>
+        <v>423</v>
       </c>
     </row>
     <row r="831" spans="1:4">
       <c r="A831" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="B831" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C831" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D831" t="s">
-        <v>423</v>
+        <v>759</v>
       </c>
     </row>
     <row r="832" spans="1:4">
       <c r="A832" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="B832" t="s">
-        <v>91</v>
+        <v>20</v>
       </c>
       <c r="C832" t="s">
-        <v>92</v>
+        <v>20</v>
       </c>
       <c r="D832" t="s">
-        <v>93</v>
+        <v>423</v>
       </c>
     </row>
     <row r="833" spans="1:4">
       <c r="A833" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="B833" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C833" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D833" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="834" spans="1:4">
       <c r="A834" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="B834" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C834" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D834" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="835" spans="1:4">
       <c r="A835" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="B835" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C835" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D835" t="s">
-        <v>759</v>
+        <v>93</v>
       </c>
     </row>
     <row r="836" spans="1:4">
       <c r="A836" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="B836" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C836" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D836" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
     </row>
     <row r="837" spans="1:4">
       <c r="A837" t="s">
         <v>760</v>
       </c>
       <c r="B837" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="C837" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="D837" t="s">
-        <v>169</v>
+        <v>761</v>
       </c>
     </row>
     <row r="838" spans="1:4">
       <c r="A838" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="B838" t="s">
-        <v>77</v>
+        <v>5</v>
       </c>
       <c r="C838" t="s">
-        <v>77</v>
+        <v>5</v>
       </c>
       <c r="D838" t="s">
-        <v>722</v>
+        <v>169</v>
       </c>
     </row>
     <row r="839" spans="1:4">
       <c r="A839" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="B839" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="C839" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D839" t="s">
-        <v>169</v>
+        <v>724</v>
       </c>
     </row>
     <row r="840" spans="1:4">
       <c r="A840" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="B840" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C840" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D840" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="841" spans="1:4">
       <c r="A841" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="B841" t="s">
-        <v>77</v>
+        <v>5</v>
       </c>
       <c r="C841" t="s">
-        <v>77</v>
+        <v>5</v>
       </c>
       <c r="D841" t="s">
-        <v>722</v>
+        <v>169</v>
       </c>
     </row>
     <row r="842" spans="1:4">
       <c r="A842" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="B842" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="C842" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D842" t="s">
-        <v>169</v>
+        <v>724</v>
       </c>
     </row>
     <row r="843" spans="1:4">
       <c r="A843" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="B843" t="s">
-        <v>763</v>
+        <v>7</v>
       </c>
       <c r="C843" t="s">
-        <v>763</v>
+        <v>7</v>
       </c>
       <c r="D843" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
     </row>
     <row r="844" spans="1:4">
       <c r="A844" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="B844" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="C844" t="s">
         <v>765</v>
       </c>
       <c r="D844" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="845" spans="1:4">
       <c r="A845" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="B845" t="s">
-        <v>5</v>
+        <v>766</v>
       </c>
       <c r="C845" t="s">
-        <v>5</v>
+        <v>767</v>
       </c>
       <c r="D845" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="846" spans="1:4">
       <c r="A846" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="B846" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="C846" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="D846" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="847" spans="1:4">
       <c r="A847" t="s">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="B847" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="C847" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="D847" t="s">
-        <v>767</v>
+        <v>93</v>
       </c>
     </row>
     <row r="848" spans="1:4">
       <c r="A848" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="B848" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="C848" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="D848" t="s">
-        <v>362</v>
+        <v>769</v>
       </c>
     </row>
     <row r="849" spans="1:4">
       <c r="A849" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="B849" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="C849" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D849" t="s">
-        <v>767</v>
+        <v>362</v>
       </c>
     </row>
     <row r="850" spans="1:4">
       <c r="A850" t="s">
         <v>768</v>
       </c>
       <c r="B850" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C850"/>
+        <v>7</v>
+      </c>
+      <c r="C850" t="s">
+        <v>7</v>
+      </c>
       <c r="D850" t="s">
-        <v>17</v>
+        <v>769</v>
       </c>
     </row>
     <row r="851" spans="1:4">
       <c r="A851" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="B851" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C851"/>
       <c r="D851" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="852" spans="1:4">
       <c r="A852" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="B852" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C852"/>
       <c r="D852" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="A853" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="B853" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C853"/>
       <c r="D853" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="A854" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="B854" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C854"/>
       <c r="D854" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="A855" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="B855" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C855"/>
       <c r="D855" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="A856" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="B856" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C856"/>
       <c r="D856" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="A857" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="B857" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C857"/>
       <c r="D857" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="A858" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="B858" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C858"/>
       <c r="D858" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="859" spans="1:4">
       <c r="A859" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="B859" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C859"/>
       <c r="D859" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="A860" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="B860" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C860"/>
       <c r="D860" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="A861" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="B861" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C861"/>
       <c r="D861" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="A862" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="B862" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C862"/>
       <c r="D862" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="863" spans="1:4">
       <c r="A863" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="B863" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C863"/>
       <c r="D863" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="864" spans="1:4">
       <c r="A864" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="B864" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C864"/>
       <c r="D864" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="865" spans="1:4">
       <c r="A865" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="B865" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C865"/>
       <c r="D865" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="866" spans="1:4">
       <c r="A866" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="B866" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C866"/>
       <c r="D866" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="867" spans="1:4">
       <c r="A867" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="B867" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C867"/>
       <c r="D867" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="868" spans="1:4">
       <c r="A868" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="B868" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C868"/>
       <c r="D868" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="869" spans="1:4">
       <c r="A869" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="B869" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C869"/>
       <c r="D869" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="870" spans="1:4">
       <c r="A870" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="B870" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C870"/>
       <c r="D870" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="871" spans="1:4">
       <c r="A871" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="B871" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C871"/>
       <c r="D871" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="872" spans="1:4">
       <c r="A872" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="B872" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C872"/>
       <c r="D872" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="873" spans="1:4">
       <c r="A873" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="B873" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C873"/>
       <c r="D873" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="874" spans="1:4">
       <c r="A874" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="B874" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C874"/>
       <c r="D874" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="875" spans="1:4">
       <c r="A875" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="B875" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C875"/>
       <c r="D875" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="876" spans="1:4">
       <c r="A876" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="B876" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C876"/>
       <c r="D876" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="877" spans="1:4">
       <c r="A877" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="B877" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C877"/>
       <c r="D877" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="878" spans="1:4">
       <c r="A878" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="B878" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C878"/>
       <c r="D878" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="879" spans="1:4">
       <c r="A879" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="B879" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C879"/>
       <c r="D879" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="880" spans="1:4">
       <c r="A880" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="B880" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C880"/>
       <c r="D880" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="881" spans="1:4">
       <c r="A881" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="B881" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C881"/>
       <c r="D881" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="882" spans="1:4">
       <c r="A882" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="B882" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C882"/>
       <c r="D882" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="883" spans="1:4">
       <c r="A883" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="B883" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C883"/>
       <c r="D883" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="884" spans="1:4">
       <c r="A884" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="B884" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C884"/>
       <c r="D884" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="885" spans="1:4">
       <c r="A885" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="B885" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C885"/>
       <c r="D885" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="886" spans="1:4">
       <c r="A886" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="B886" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C886"/>
       <c r="D886" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="887" spans="1:4">
       <c r="A887" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="B887" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C887"/>
       <c r="D887" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="888" spans="1:4">
       <c r="A888" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="B888" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C888"/>
       <c r="D888" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="889" spans="1:4">
       <c r="A889" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="B889" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C889"/>
       <c r="D889" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="890" spans="1:4">
       <c r="A890" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="B890" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C890"/>
       <c r="D890" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="891" spans="1:4">
       <c r="A891" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="B891" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C891"/>
       <c r="D891" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="892" spans="1:4">
       <c r="A892" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="B892" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C892"/>
       <c r="D892" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="893" spans="1:4">
       <c r="A893" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="B893" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C893"/>
       <c r="D893" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="894" spans="1:4">
       <c r="A894" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="B894" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C894"/>
       <c r="D894" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="895" spans="1:4">
       <c r="A895" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="B895" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C895"/>
       <c r="D895" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="896" spans="1:4">
       <c r="A896" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="B896" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C896"/>
       <c r="D896" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="897" spans="1:4">
       <c r="A897" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="B897" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C897"/>
       <c r="D897" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="898" spans="1:4">
       <c r="A898" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="B898" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C898"/>
       <c r="D898" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="899" spans="1:4">
       <c r="A899" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="B899" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C899"/>
       <c r="D899" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="900" spans="1:4">
       <c r="A900" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="B900" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C900"/>
       <c r="D900" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="901" spans="1:4">
       <c r="A901" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="B901" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C901"/>
       <c r="D901" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="902" spans="1:4">
       <c r="A902" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="B902" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C902"/>
       <c r="D902" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="903" spans="1:4">
       <c r="A903" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="B903" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C903"/>
       <c r="D903" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="904" spans="1:4">
       <c r="A904" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="B904" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C904"/>
       <c r="D904" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="905" spans="1:4">
       <c r="A905" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="B905" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C905"/>
       <c r="D905" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="906" spans="1:4">
       <c r="A906" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="B906" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C906"/>
       <c r="D906" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="907" spans="1:4">
       <c r="A907" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="B907" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C907"/>
       <c r="D907" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="908" spans="1:4">
       <c r="A908" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="B908" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C908"/>
       <c r="D908" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="909" spans="1:4">
       <c r="A909" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="B909" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C909"/>
       <c r="D909" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="910" spans="1:4">
       <c r="A910" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="B910" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C910"/>
       <c r="D910" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="911" spans="1:4">
       <c r="A911" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="B911" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C911"/>
       <c r="D911" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="912" spans="1:4">
       <c r="A912" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="B912" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C912"/>
       <c r="D912" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="913" spans="1:4">
       <c r="A913" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="B913" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C913"/>
       <c r="D913" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="914" spans="1:4">
       <c r="A914" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="B914" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C914"/>
       <c r="D914" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="915" spans="1:4">
       <c r="A915" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="B915" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C915"/>
       <c r="D915" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="916" spans="1:4">
       <c r="A916" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="B916" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C916"/>
       <c r="D916" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="917" spans="1:4">
       <c r="A917" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="B917" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C917"/>
       <c r="D917" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="A918" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="B918" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C918"/>
       <c r="D918" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="919" spans="1:4">
       <c r="A919" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="B919" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C919"/>
       <c r="D919" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="A920" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="B920" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C920"/>
       <c r="D920" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="921" spans="1:4">
       <c r="A921" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="B921" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C921"/>
       <c r="D921" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="922" spans="1:4">
       <c r="A922" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="B922" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C922"/>
       <c r="D922" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="923" spans="1:4">
       <c r="A923" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="B923" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C923"/>
       <c r="D923" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="924" spans="1:4">
       <c r="A924" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="B924" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C924"/>
       <c r="D924" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="925" spans="1:4">
       <c r="A925" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="B925" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C925"/>
       <c r="D925" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="926" spans="1:4">
       <c r="A926" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="B926" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C926"/>
       <c r="D926" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="927" spans="1:4">
       <c r="A927" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="B927" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C927"/>
       <c r="D927" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="928" spans="1:4">
       <c r="A928" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="B928" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C928"/>
       <c r="D928" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="929" spans="1:4">
       <c r="A929" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="B929" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C929"/>
       <c r="D929" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="930" spans="1:4">
       <c r="A930" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="B930" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C930"/>
       <c r="D930" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="931" spans="1:4">
       <c r="A931" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="B931" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C931"/>
       <c r="D931" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="932" spans="1:4">
       <c r="A932" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="B932" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C932"/>
       <c r="D932" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="933" spans="1:4">
       <c r="A933" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="B933" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C933"/>
       <c r="D933" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="934" spans="1:4">
       <c r="A934" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="B934" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C934"/>
       <c r="D934" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="935" spans="1:4">
       <c r="A935" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="B935" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C935"/>
       <c r="D935" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="936" spans="1:4">
       <c r="A936" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="B936" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C936"/>
       <c r="D936" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="937" spans="1:4">
       <c r="A937" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="B937" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C937"/>
       <c r="D937" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="938" spans="1:4">
       <c r="A938" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="B938" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C938"/>
       <c r="D938" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="939" spans="1:4">
       <c r="A939" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="B939" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C939"/>
       <c r="D939" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="940" spans="1:4">
       <c r="A940" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="B940" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C940"/>
       <c r="D940" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="941" spans="1:4">
       <c r="A941" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="B941" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C941"/>
       <c r="D941" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="942" spans="1:4">
       <c r="A942" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="B942" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C942"/>
       <c r="D942" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="943" spans="1:4">
       <c r="A943" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="B943" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C943"/>
       <c r="D943" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="944" spans="1:4">
       <c r="A944" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="B944" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C944"/>
       <c r="D944" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="945" spans="1:4">
       <c r="A945" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="B945" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C945"/>
       <c r="D945" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="946" spans="1:4">
       <c r="A946" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="B946" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C946"/>
       <c r="D946" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="947" spans="1:4">
       <c r="A947" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="B947" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C947"/>
       <c r="D947" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="948" spans="1:4">
       <c r="A948" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B948" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C948"/>
       <c r="D948" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="949" spans="1:4">
       <c r="A949" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="B949" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C949"/>
       <c r="D949" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="950" spans="1:4">
       <c r="A950" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="B950" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C950"/>
       <c r="D950" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="951" spans="1:4">
       <c r="A951" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="B951" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C951"/>
       <c r="D951" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="952" spans="1:4">
       <c r="A952" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="B952" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C952"/>
       <c r="D952" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="A953" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="B953" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C953"/>
       <c r="D953" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="A954" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="B954" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C954"/>
       <c r="D954" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="955" spans="1:4">
       <c r="A955" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="B955" t="s">
-        <v>305</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C955"/>
       <c r="D955" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="956" spans="1:4">
       <c r="A956" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="B956" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C956" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D956" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="957" spans="1:4">
       <c r="A957" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="B957" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C957" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D957" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="958" spans="1:4">
       <c r="A958" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="B958" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C958" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="D958" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="959" spans="1:4">
       <c r="A959" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="B959" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C959" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="D959" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="960" spans="1:4">
       <c r="A960" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="B960" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="C960" t="s">
-        <v>20</v>
+        <v>796</v>
       </c>
       <c r="D960" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="961" spans="1:4">
       <c r="A961" t="s">
-        <v>795</v>
+        <v>791</v>
       </c>
       <c r="B961" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C961" t="s">
-        <v>790</v>
+        <v>20</v>
       </c>
       <c r="D961" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="962" spans="1:4">
       <c r="A962" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="B962" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C962" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D962" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="963" spans="1:4">
       <c r="A963" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="B963" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C963" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D963" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="964" spans="1:4">
       <c r="A964" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="B964" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C964" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="D964" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="965" spans="1:4">
       <c r="A965" t="s">
+        <v>797</v>
+      </c>
+      <c r="B965" t="s">
+        <v>19</v>
+      </c>
+      <c r="C965" t="s">
         <v>795</v>
-      </c>
-[...4 lines deleted...]
-        <v>794</v>
       </c>
       <c r="D965" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="966" spans="1:4">
       <c r="A966" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="B966" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="C966" t="s">
-        <v>20</v>
+        <v>796</v>
       </c>
       <c r="D966" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="967" spans="1:4">
       <c r="A967" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="B967" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C967" t="s">
-        <v>790</v>
+        <v>20</v>
       </c>
       <c r="D967" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="968" spans="1:4">
       <c r="A968" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="B968" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C968" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D968" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="969" spans="1:4">
       <c r="A969" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="B969" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C969" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D969" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="970" spans="1:4">
       <c r="A970" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="B970" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C970" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="D970" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="971" spans="1:4">
       <c r="A971" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="B971" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C971" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="D971" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="972" spans="1:4">
       <c r="A972" t="s">
+        <v>798</v>
+      </c>
+      <c r="B972" t="s">
+        <v>55</v>
+      </c>
+      <c r="C972" t="s">
         <v>796</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="D972" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="973" spans="1:4">
       <c r="A973" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="B973" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C973" t="s">
-        <v>790</v>
+        <v>20</v>
       </c>
       <c r="D973" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="974" spans="1:4">
       <c r="A974" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="B974" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C974" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D974" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="975" spans="1:4">
       <c r="A975" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="B975" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C975" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D975" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="976" spans="1:4">
       <c r="A976" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="B976" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C976" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="D976" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="977" spans="1:4">
       <c r="A977" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="B977" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C977" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="D977" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="A978" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="B978" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="C978" t="s">
-        <v>20</v>
+        <v>796</v>
       </c>
       <c r="D978" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="B979" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C979" t="s">
-        <v>790</v>
+        <v>20</v>
       </c>
       <c r="D979" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="A980" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="B980" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C980" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D980" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="A981" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="B981" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C981" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D981" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="982" spans="1:4">
       <c r="A982" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="B982" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C982" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="D982" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="983" spans="1:4">
       <c r="A983" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="B983" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C983" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="D983" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="984" spans="1:4">
       <c r="A984" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="B984" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="C984" t="s">
-        <v>20</v>
+        <v>796</v>
       </c>
       <c r="D984" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="985" spans="1:4">
       <c r="A985" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="B985" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C985" t="s">
-        <v>790</v>
+        <v>20</v>
       </c>
       <c r="D985" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="986" spans="1:4">
       <c r="A986" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="B986" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C986" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D986" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="987" spans="1:4">
       <c r="A987" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="B987" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C987" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D987" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="988" spans="1:4">
       <c r="A988" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="B988" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C988" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="D988" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="989" spans="1:4">
       <c r="A989" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="B989" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C989" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="D989" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="990" spans="1:4">
       <c r="A990" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="B990" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="C990" t="s">
-        <v>20</v>
+        <v>796</v>
       </c>
       <c r="D990" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="991" spans="1:4">
       <c r="A991" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="B991" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C991" t="s">
-        <v>790</v>
+        <v>20</v>
       </c>
       <c r="D991" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="992" spans="1:4">
       <c r="A992" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="B992" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C992" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D992" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="993" spans="1:4">
       <c r="A993" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="B993" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C993" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D993" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="994" spans="1:4">
       <c r="A994" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="B994" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C994" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="D994" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="995" spans="1:4">
       <c r="A995" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="B995" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C995" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="D995" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="996" spans="1:4">
       <c r="A996" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="B996" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C996" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="D996" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="997" spans="1:4">
       <c r="A997" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="B997" t="s">
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="C997" t="s">
-        <v>20</v>
+        <v>796</v>
       </c>
       <c r="D997" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="998" spans="1:4">
       <c r="A998" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="B998" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C998" t="s">
-        <v>790</v>
+        <v>20</v>
       </c>
       <c r="D998" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="999" spans="1:4">
       <c r="A999" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="B999" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C999" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D999" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1000" spans="1:4">
       <c r="A1000" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="B1000" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1000" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D1000" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1001" spans="1:4">
       <c r="A1001" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="B1001" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1001" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="D1001" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1002" spans="1:4">
       <c r="A1002" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="B1002" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C1002" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="D1002" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1003" spans="1:4">
       <c r="A1003" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="B1003" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="C1003" t="s">
-        <v>20</v>
+        <v>796</v>
       </c>
       <c r="D1003" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1004" spans="1:4">
       <c r="A1004" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="B1004" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C1004" t="s">
-        <v>790</v>
+        <v>20</v>
       </c>
       <c r="D1004" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1005" spans="1:4">
       <c r="A1005" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="B1005" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C1005" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D1005" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1006" spans="1:4">
       <c r="A1006" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="B1006" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1006" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D1006" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1007" spans="1:4">
       <c r="A1007" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="B1007" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1007" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="D1007" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1008" spans="1:4">
       <c r="A1008" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="B1008" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C1008" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="D1008" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1009" spans="1:4">
       <c r="A1009" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="B1009" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="C1009" t="s">
-        <v>20</v>
+        <v>796</v>
       </c>
       <c r="D1009" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1010" spans="1:4">
       <c r="A1010" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="B1010" t="s">
-        <v>91</v>
+        <v>20</v>
       </c>
       <c r="C1010" t="s">
-        <v>92</v>
+        <v>20</v>
       </c>
       <c r="D1010" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1011" spans="1:4">
       <c r="A1011" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="B1011" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C1011" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D1011" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1012" spans="1:4">
       <c r="A1012" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="B1012" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C1012" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D1012" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1013" spans="1:4">
       <c r="A1013" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="B1013" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C1013" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D1013" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1014" spans="1:4">
       <c r="A1014" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="B1014" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C1014" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D1014" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
       <c r="A1015" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="B1015" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="C1015" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="D1015" t="s">
-        <v>580</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="A1016" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1016" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="C1016" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="D1016" t="s">
-        <v>112</v>
+        <v>582</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
       <c r="A1017" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1017" t="s">
-        <v>807</v>
-[...1 lines deleted...]
-      <c r="C1017"/>
+        <v>808</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>808</v>
+      </c>
       <c r="D1017" t="s">
-        <v>199</v>
+        <v>112</v>
       </c>
     </row>
     <row r="1018" spans="1:4">
       <c r="A1018" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1018" t="s">
-        <v>808</v>
-[...3 lines deleted...]
-      </c>
+        <v>809</v>
+      </c>
+      <c r="C1018"/>
       <c r="D1018" t="s">
-        <v>809</v>
+        <v>199</v>
       </c>
     </row>
     <row r="1019" spans="1:4">
       <c r="A1019" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1019" t="s">
         <v>810</v>
       </c>
       <c r="C1019" t="s">
         <v>810</v>
       </c>
       <c r="D1019" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="1020" spans="1:4">
       <c r="A1020" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1020" t="s">
+        <v>812</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>812</v>
+      </c>
+      <c r="D1020" t="s">
         <v>811</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="1021" spans="1:4">
       <c r="A1021" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1021" t="s">
-        <v>812</v>
-[...1 lines deleted...]
-      <c r="C1021"/>
+        <v>813</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>813</v>
+      </c>
       <c r="D1021" t="s">
-        <v>293</v>
+        <v>173</v>
       </c>
     </row>
     <row r="1022" spans="1:4">
       <c r="A1022" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1022" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="C1022"/>
       <c r="D1022" t="s">
-        <v>137</v>
+        <v>293</v>
       </c>
     </row>
     <row r="1023" spans="1:4">
       <c r="A1023" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1023" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="C1023"/>
       <c r="D1023" t="s">
-        <v>815</v>
+        <v>137</v>
       </c>
     </row>
     <row r="1024" spans="1:4">
       <c r="A1024" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1024" t="s">
         <v>816</v>
       </c>
       <c r="C1024"/>
       <c r="D1024" t="s">
-        <v>137</v>
+        <v>817</v>
       </c>
     </row>
     <row r="1025" spans="1:4">
       <c r="A1025" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1025" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="C1025"/>
       <c r="D1025" t="s">
-        <v>110</v>
+        <v>137</v>
       </c>
     </row>
     <row r="1026" spans="1:4">
       <c r="A1026" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1026" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="C1026"/>
       <c r="D1026" t="s">
-        <v>199</v>
+        <v>110</v>
       </c>
     </row>
     <row r="1027" spans="1:4">
       <c r="A1027" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1027" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="C1027"/>
       <c r="D1027" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="1028" spans="1:4">
       <c r="A1028" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1028" t="s">
-        <v>820</v>
-[...1 lines deleted...]
-      <c r="C1028" t="s">
         <v>821</v>
       </c>
+      <c r="C1028"/>
       <c r="D1028" t="s">
-        <v>122</v>
+        <v>199</v>
       </c>
     </row>
     <row r="1029" spans="1:4">
       <c r="A1029" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1029" t="s">
         <v>822</v>
       </c>
       <c r="C1029" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="D1029" t="s">
-        <v>171</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1030" spans="1:4">
       <c r="A1030" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1030" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="C1030" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="D1030" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="1031" spans="1:4">
       <c r="A1031" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1031" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="C1031" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="D1031" t="s">
-        <v>131</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1032" spans="1:4">
       <c r="A1032" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1032" t="s">
-        <v>825</v>
-[...1 lines deleted...]
-      <c r="C1032"/>
+        <v>826</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>826</v>
+      </c>
       <c r="D1032" t="s">
-        <v>536</v>
+        <v>131</v>
       </c>
     </row>
     <row r="1033" spans="1:4">
       <c r="A1033" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1033" t="s">
-        <v>826</v>
-[...3 lines deleted...]
-      </c>
+        <v>827</v>
+      </c>
+      <c r="C1033"/>
       <c r="D1033" t="s">
-        <v>171</v>
+        <v>538</v>
       </c>
     </row>
     <row r="1034" spans="1:4">
       <c r="A1034" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1034" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="C1034" t="s">
         <v>828</v>
       </c>
       <c r="D1034" t="s">
-        <v>122</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1035" spans="1:4">
       <c r="A1035" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1035" t="s">
         <v>829</v>
       </c>
       <c r="C1035" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="D1035" t="s">
-        <v>551</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1036" spans="1:4">
       <c r="A1036" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1036" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="C1036" t="s">
         <v>831</v>
       </c>
       <c r="D1036" t="s">
-        <v>112</v>
+        <v>553</v>
       </c>
     </row>
     <row r="1037" spans="1:4">
       <c r="A1037" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1037" t="s">
         <v>832</v>
       </c>
       <c r="C1037" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="D1037" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
     </row>
     <row r="1038" spans="1:4">
       <c r="A1038" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1038" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="C1038" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="D1038" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
     </row>
     <row r="1039" spans="1:4">
       <c r="A1039" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1039" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="C1039" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="D1039" t="s">
-        <v>171</v>
+        <v>131</v>
       </c>
     </row>
     <row r="1040" spans="1:4">
       <c r="A1040" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1040" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="C1040" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="D1040" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="1041" spans="1:4">
       <c r="A1041" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1041" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="C1041" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="D1041" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1042" spans="1:4">
       <c r="A1042" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1042" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="C1042" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="D1042" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
     </row>
     <row r="1043" spans="1:4">
       <c r="A1043" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1043" t="s">
-        <v>838</v>
-[...1 lines deleted...]
-      <c r="C1043"/>
+        <v>839</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>839</v>
+      </c>
       <c r="D1043" t="s">
-        <v>110</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1044" spans="1:4">
       <c r="A1044" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1044" t="s">
-        <v>839</v>
-[...1 lines deleted...]
-      <c r="C1044" t="s">
         <v>840</v>
       </c>
+      <c r="C1044"/>
       <c r="D1044" t="s">
-        <v>122</v>
+        <v>110</v>
       </c>
     </row>
     <row r="1045" spans="1:4">
       <c r="A1045" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1045" t="s">
         <v>841</v>
       </c>
-      <c r="C1045"/>
+      <c r="C1045" t="s">
+        <v>842</v>
+      </c>
       <c r="D1045" t="s">
-        <v>536</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1046" spans="1:4">
       <c r="A1046" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1046" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="C1046"/>
       <c r="D1046" t="s">
-        <v>180</v>
+        <v>538</v>
       </c>
     </row>
     <row r="1047" spans="1:4">
       <c r="A1047" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1047" t="s">
-        <v>843</v>
-[...1 lines deleted...]
-      <c r="C1047" t="s">
         <v>844</v>
       </c>
+      <c r="C1047"/>
       <c r="D1047" t="s">
-        <v>122</v>
+        <v>180</v>
       </c>
     </row>
     <row r="1048" spans="1:4">
       <c r="A1048" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1048" t="s">
         <v>845</v>
       </c>
       <c r="C1048" t="s">
         <v>846</v>
       </c>
       <c r="D1048" t="s">
-        <v>465</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1049" spans="1:4">
       <c r="A1049" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1049" t="s">
         <v>847</v>
       </c>
       <c r="C1049" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="D1049" t="s">
-        <v>112</v>
+        <v>467</v>
       </c>
     </row>
     <row r="1050" spans="1:4">
       <c r="A1050" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1050" t="s">
-        <v>848</v>
-[...1 lines deleted...]
-      <c r="C1050"/>
+        <v>849</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>849</v>
+      </c>
       <c r="D1050" t="s">
-        <v>815</v>
+        <v>112</v>
       </c>
     </row>
     <row r="1051" spans="1:4">
       <c r="A1051" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1051" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="C1051"/>
       <c r="D1051" t="s">
-        <v>199</v>
+        <v>817</v>
       </c>
     </row>
     <row r="1052" spans="1:4">
       <c r="A1052" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1052" t="s">
-        <v>850</v>
-[...3 lines deleted...]
-      </c>
+        <v>851</v>
+      </c>
+      <c r="C1052"/>
       <c r="D1052" t="s">
-        <v>131</v>
+        <v>199</v>
       </c>
     </row>
     <row r="1053" spans="1:4">
       <c r="A1053" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1053" t="s">
-        <v>851</v>
-[...1 lines deleted...]
-      <c r="C1053"/>
+        <v>852</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>852</v>
+      </c>
       <c r="D1053" t="s">
-        <v>815</v>
+        <v>131</v>
       </c>
     </row>
     <row r="1054" spans="1:4">
       <c r="A1054" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1054" t="s">
-        <v>852</v>
-[...3 lines deleted...]
-      </c>
+        <v>853</v>
+      </c>
+      <c r="C1054"/>
       <c r="D1054" t="s">
-        <v>173</v>
+        <v>817</v>
       </c>
     </row>
     <row r="1055" spans="1:4">
       <c r="A1055" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1055" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="C1055" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="D1055" t="s">
-        <v>131</v>
+        <v>173</v>
       </c>
     </row>
     <row r="1056" spans="1:4">
       <c r="A1056" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1056" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="C1056" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="D1056" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="1057" spans="1:4">
       <c r="A1057" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1057" t="s">
-        <v>855</v>
-[...1 lines deleted...]
-      <c r="C1057"/>
+        <v>856</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>856</v>
+      </c>
       <c r="D1057" t="s">
-        <v>199</v>
+        <v>131</v>
       </c>
     </row>
     <row r="1058" spans="1:4">
       <c r="A1058" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1058" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="C1058"/>
       <c r="D1058" t="s">
-        <v>536</v>
+        <v>199</v>
       </c>
     </row>
     <row r="1059" spans="1:4">
       <c r="A1059" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1059" t="s">
-        <v>857</v>
-[...3 lines deleted...]
-      </c>
+        <v>858</v>
+      </c>
+      <c r="C1059"/>
       <c r="D1059" t="s">
-        <v>580</v>
+        <v>538</v>
       </c>
     </row>
     <row r="1060" spans="1:4">
       <c r="A1060" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1060" t="s">
-        <v>858</v>
-[...1 lines deleted...]
-      <c r="C1060"/>
+        <v>859</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>859</v>
+      </c>
       <c r="D1060" t="s">
-        <v>110</v>
+        <v>582</v>
       </c>
     </row>
     <row r="1061" spans="1:4">
       <c r="A1061" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1061" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="C1061"/>
       <c r="D1061" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="1062" spans="1:4">
       <c r="A1062" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1062" t="s">
-        <v>860</v>
-[...1 lines deleted...]
-      <c r="C1062" t="s">
         <v>861</v>
       </c>
+      <c r="C1062"/>
       <c r="D1062" t="s">
-        <v>122</v>
+        <v>110</v>
       </c>
     </row>
     <row r="1063" spans="1:4">
       <c r="A1063" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1063" t="s">
         <v>862</v>
       </c>
       <c r="C1063" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="D1063" t="s">
-        <v>171</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1064" spans="1:4">
       <c r="A1064" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1064" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="C1064" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="D1064" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="1065" spans="1:4">
       <c r="A1065" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1065" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="C1065" t="s">
         <v>865</v>
       </c>
       <c r="D1065" t="s">
-        <v>122</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1066" spans="1:4">
       <c r="A1066" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1066" t="s">
         <v>866</v>
       </c>
       <c r="C1066" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="D1066" t="s">
-        <v>171</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1067" spans="1:4">
       <c r="A1067" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1067" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="C1067" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="D1067" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="1068" spans="1:4">
       <c r="A1068" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1068" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="C1068" t="s">
         <v>869</v>
       </c>
       <c r="D1068" t="s">
-        <v>122</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1069" spans="1:4">
       <c r="A1069" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1069" t="s">
         <v>870</v>
       </c>
       <c r="C1069" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="D1069" t="s">
-        <v>580</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1070" spans="1:4">
       <c r="A1070" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1070" t="s">
-        <v>560</v>
+        <v>872</v>
       </c>
       <c r="C1070" t="s">
-        <v>561</v>
+        <v>872</v>
       </c>
       <c r="D1070" t="s">
-        <v>152</v>
+        <v>582</v>
       </c>
     </row>
     <row r="1071" spans="1:4">
       <c r="A1071" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1071" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="C1071" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="D1071" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="1072" spans="1:4">
       <c r="A1072" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1072" t="s">
-        <v>572</v>
-[...1 lines deleted...]
-      <c r="C1072"/>
+        <v>567</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>568</v>
+      </c>
       <c r="D1072" t="s">
-        <v>180</v>
+        <v>152</v>
       </c>
     </row>
     <row r="1073" spans="1:4">
       <c r="A1073" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1073" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="C1073"/>
       <c r="D1073" t="s">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="1074" spans="1:4">
       <c r="A1074" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1074" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>579</v>
+      </c>
+      <c r="C1074"/>
       <c r="D1074" t="s">
-        <v>580</v>
+        <v>110</v>
       </c>
     </row>
     <row r="1075" spans="1:4">
       <c r="A1075" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1075" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C1075" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D1075" t="s">
-        <v>221</v>
+        <v>582</v>
       </c>
     </row>
     <row r="1076" spans="1:4">
       <c r="A1076" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1076" t="s">
-        <v>871</v>
+        <v>20</v>
       </c>
       <c r="C1076" t="s">
-        <v>872</v>
+        <v>20</v>
       </c>
       <c r="D1076" t="s">
-        <v>456</v>
+        <v>221</v>
       </c>
     </row>
     <row r="1077" spans="1:4">
       <c r="A1077" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1077" t="s">
         <v>873</v>
       </c>
       <c r="C1077" t="s">
         <v>874</v>
       </c>
       <c r="D1077" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="1078" spans="1:4">
       <c r="A1078" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1078" t="s">
-        <v>586</v>
+        <v>875</v>
       </c>
       <c r="C1078" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="D1078" t="s">
-        <v>440</v>
+        <v>458</v>
       </c>
     </row>
     <row r="1079" spans="1:4">
       <c r="A1079" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1079" t="s">
-        <v>876</v>
+        <v>588</v>
       </c>
       <c r="C1079" t="s">
         <v>877</v>
       </c>
       <c r="D1079" t="s">
-        <v>878</v>
+        <v>442</v>
       </c>
     </row>
     <row r="1080" spans="1:4">
       <c r="A1080" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1080" t="s">
+        <v>878</v>
+      </c>
+      <c r="C1080" t="s">
         <v>879</v>
       </c>
-      <c r="C1080" t="s">
+      <c r="D1080" t="s">
         <v>880</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="1081" spans="1:4">
       <c r="A1081" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1081" t="s">
         <v>881</v>
       </c>
       <c r="C1081" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="D1081" t="s">
-        <v>171</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1082" spans="1:4">
       <c r="A1082" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1082" t="s">
-        <v>595</v>
+        <v>883</v>
       </c>
       <c r="C1082" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="D1082" t="s">
-        <v>122</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1083" spans="1:4">
       <c r="A1083" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1083" t="s">
-        <v>248</v>
+        <v>597</v>
       </c>
       <c r="C1083" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="D1083" t="s">
-        <v>580</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1084" spans="1:4">
       <c r="A1084" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1084" t="s">
-        <v>884</v>
+        <v>248</v>
       </c>
       <c r="C1084" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="D1084" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="1085" spans="1:4">
       <c r="A1085" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1085" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="C1085" t="s">
         <v>886</v>
       </c>
       <c r="D1085" t="s">
-        <v>122</v>
+        <v>582</v>
       </c>
     </row>
     <row r="1086" spans="1:4">
       <c r="A1086" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1086" t="s">
         <v>887</v>
       </c>
       <c r="C1086" t="s">
         <v>888</v>
       </c>
       <c r="D1086" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="1087" spans="1:4">
       <c r="A1087" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1087" t="s">
         <v>889</v>
       </c>
       <c r="C1087" t="s">
         <v>890</v>
       </c>
       <c r="D1087" t="s">
-        <v>456</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1088" spans="1:4">
       <c r="A1088" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1088" t="s">
         <v>891</v>
       </c>
       <c r="C1088" t="s">
         <v>892</v>
       </c>
       <c r="D1088" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="1089" spans="1:4">
       <c r="A1089" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1089" t="s">
-        <v>603</v>
+        <v>893</v>
       </c>
       <c r="C1089" t="s">
-        <v>603</v>
+        <v>894</v>
       </c>
       <c r="D1089" t="s">
-        <v>580</v>
+        <v>458</v>
       </c>
     </row>
     <row r="1090" spans="1:4">
       <c r="A1090" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B1090" t="s">
-        <v>893</v>
+        <v>605</v>
       </c>
       <c r="C1090" t="s">
-        <v>893</v>
+        <v>605</v>
       </c>
       <c r="D1090" t="s">
-        <v>131</v>
+        <v>582</v>
       </c>
     </row>
     <row r="1091" spans="1:4">
       <c r="A1091" t="s">
-        <v>894</v>
+        <v>806</v>
       </c>
       <c r="B1091" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C1091"/>
+        <v>895</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>895</v>
+      </c>
       <c r="D1091" t="s">
-        <v>17</v>
+        <v>131</v>
       </c>
     </row>
     <row r="1092" spans="1:4">
       <c r="A1092" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="B1092" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1092"/>
       <c r="D1092" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1093" spans="1:4">
       <c r="A1093" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="B1093" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1093"/>
       <c r="D1093" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1094" spans="1:4">
       <c r="A1094" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="B1094" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1094"/>
       <c r="D1094" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1095" spans="1:4">
       <c r="A1095" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="B1095" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1095"/>
       <c r="D1095" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1096" spans="1:4">
       <c r="A1096" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="B1096" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1096"/>
       <c r="D1096" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1097" spans="1:4">
       <c r="A1097" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="B1097" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1097"/>
       <c r="D1097" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1098" spans="1:4">
       <c r="A1098" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="B1098" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1098"/>
       <c r="D1098" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1099" spans="1:4">
       <c r="A1099" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="B1099" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C1099"/>
       <c r="D1099" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1100" spans="1:4">
       <c r="A1100" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="B1100" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C1100"/>
       <c r="D1100" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1101" spans="1:4">
       <c r="A1101" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="B1101" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C1101"/>
       <c r="D1101" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1102" spans="1:4">
       <c r="A1102" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="B1102" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C1102"/>
       <c r="D1102" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1103" spans="1:4">
       <c r="A1103" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="B1103" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C1103"/>
       <c r="D1103" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1104" spans="1:4">
       <c r="A1104" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="B1104" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C1104"/>
       <c r="D1104" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1105" spans="1:4">
       <c r="A1105" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="B1105" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C1105"/>
       <c r="D1105" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1106" spans="1:4">
       <c r="A1106" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="B1106" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1106"/>
       <c r="D1106" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1107" spans="1:4">
       <c r="A1107" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="B1107" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="C1107" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="D1107" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1108" spans="1:4">
       <c r="A1108" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="B1108" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="C1108" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="D1108" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1109" spans="1:4">
       <c r="A1109" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="B1109" t="s">
-        <v>246</v>
+        <v>902</v>
       </c>
       <c r="C1109" t="s">
-        <v>247</v>
+        <v>902</v>
       </c>
       <c r="D1109" t="s">
-        <v>901</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1110" spans="1:4">
       <c r="A1110" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="B1110" t="s">
-        <v>20</v>
+        <v>246</v>
       </c>
       <c r="C1110" t="s">
-        <v>20</v>
+        <v>247</v>
       </c>
       <c r="D1110" t="s">
-        <v>93</v>
+        <v>903</v>
       </c>
     </row>
     <row r="1111" spans="1:4">
       <c r="A1111" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="B1111" t="s">
-        <v>305</v>
-[...1 lines deleted...]
-      <c r="C1111"/>
+        <v>20</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>20</v>
+      </c>
       <c r="D1111" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1112" spans="1:4">
       <c r="A1112" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B1112" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C1112"/>
       <c r="D1112" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1113" spans="1:4">
       <c r="A1113" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B1113" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C1113"/>
       <c r="D1113" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1114" spans="1:4">
       <c r="A1114" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B1114" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C1114"/>
       <c r="D1114" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1115" spans="1:4">
       <c r="A1115" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B1115" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C1115"/>
       <c r="D1115" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1116" spans="1:4">
       <c r="A1116" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B1116" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C1116"/>
       <c r="D1116" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1117" spans="1:4">
       <c r="A1117" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B1117" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C1117"/>
       <c r="D1117" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1118" spans="1:4">
       <c r="A1118" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B1118" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C1118"/>
       <c r="D1118" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1119" spans="1:4">
       <c r="A1119" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B1119" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C1119"/>
       <c r="D1119" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1120" spans="1:4">
       <c r="A1120" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B1120" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C1120"/>
       <c r="D1120" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1121" spans="1:4">
       <c r="A1121" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B1121" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C1121"/>
       <c r="D1121" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1122" spans="1:4">
       <c r="A1122" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B1122" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C1122"/>
       <c r="D1122" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1123" spans="1:4">
       <c r="A1123" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B1123" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="C1123"/>
       <c r="D1123" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1124" spans="1:4">
       <c r="A1124" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B1124" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="C1124"/>
       <c r="D1124" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1125" spans="1:4">
       <c r="A1125" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B1125" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="C1125"/>
       <c r="D1125" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1126" spans="1:4">
       <c r="A1126" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B1126" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C1126"/>
       <c r="D1126" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1127" spans="1:4">
       <c r="A1127" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B1127" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C1127"/>
       <c r="D1127" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1128" spans="1:4">
       <c r="A1128" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B1128" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C1128"/>
       <c r="D1128" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1129" spans="1:4">
       <c r="A1129" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B1129" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C1129"/>
       <c r="D1129" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1130" spans="1:4">
       <c r="A1130" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B1130" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C1130"/>
       <c r="D1130" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1131" spans="1:4">
       <c r="A1131" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B1131" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="C1131"/>
       <c r="D1131" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1132" spans="1:4">
       <c r="A1132" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B1132" t="s">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="C1132" t="s">
-        <v>20</v>
+        <v>905</v>
       </c>
       <c r="D1132" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1133" spans="1:4">
       <c r="A1133" t="s">
         <v>904</v>
       </c>
       <c r="B1133" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C1133" t="s">
-        <v>905</v>
+        <v>20</v>
       </c>
       <c r="D1133" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1134" spans="1:4">
       <c r="A1134" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B1134" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C1134" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="D1134" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1135" spans="1:4">
       <c r="A1135" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B1135" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C1135" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="D1135" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1136" spans="1:4">
       <c r="A1136" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B1136" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C1136" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="D1136" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1137" spans="1:4">
       <c r="A1137" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B1137" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C1137" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D1137" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1138" spans="1:4">
       <c r="A1138" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B1138" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C1138" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="D1138" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1139" spans="1:4">
       <c r="A1139" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B1139" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C1139" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="D1139" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1140" spans="1:4">
       <c r="A1140" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B1140" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C1140" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="D1140" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1141" spans="1:4">
       <c r="A1141" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B1141" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C1141" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="D1141" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1142" spans="1:4">
       <c r="A1142" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B1142" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C1142" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="D1142" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1143" spans="1:4">
       <c r="A1143" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B1143" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C1143" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="D1143" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1144" spans="1:4">
       <c r="A1144" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B1144" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C1144" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D1144" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1145" spans="1:4">
       <c r="A1145" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B1145" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="C1145" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="D1145" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1146" spans="1:4">
       <c r="A1146" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B1146" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="C1146" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D1146" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1147" spans="1:4">
       <c r="A1147" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B1147" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="C1147" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="D1147" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1148" spans="1:4">
       <c r="A1148" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B1148" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C1148" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="D1148" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1149" spans="1:4">
       <c r="A1149" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B1149" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C1149" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D1149" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1150" spans="1:4">
       <c r="A1150" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B1150" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C1150" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="D1150" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1151" spans="1:4">
       <c r="A1151" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B1151" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C1151" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="D1151" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1152" spans="1:4">
       <c r="A1152" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B1152" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C1152" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="D1152" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1153" spans="1:4">
       <c r="A1153" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B1153" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C1153" t="s">
-        <v>903</v>
+        <v>926</v>
       </c>
       <c r="D1153" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1154" spans="1:4">
       <c r="A1154" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B1154" t="s">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="C1154" t="s">
-        <v>20</v>
+        <v>905</v>
       </c>
       <c r="D1154" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1155" spans="1:4">
       <c r="A1155" t="s">
-        <v>925</v>
+        <v>906</v>
       </c>
       <c r="B1155" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C1155" t="s">
-        <v>905</v>
+        <v>20</v>
       </c>
       <c r="D1155" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1156" spans="1:4">
       <c r="A1156" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="B1156" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C1156" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="D1156" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1157" spans="1:4">
       <c r="A1157" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="B1157" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C1157" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="D1157" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1158" spans="1:4">
       <c r="A1158" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="B1158" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C1158" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="D1158" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1159" spans="1:4">
       <c r="A1159" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="B1159" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C1159" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D1159" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1160" spans="1:4">
       <c r="A1160" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="B1160" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C1160" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="D1160" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1161" spans="1:4">
       <c r="A1161" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="B1161" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C1161" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="D1161" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1162" spans="1:4">
       <c r="A1162" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="B1162" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C1162" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="D1162" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1163" spans="1:4">
       <c r="A1163" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="B1163" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C1163" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="D1163" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1164" spans="1:4">
       <c r="A1164" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="B1164" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C1164" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="D1164" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1165" spans="1:4">
       <c r="A1165" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="B1165" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C1165" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="D1165" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1166" spans="1:4">
       <c r="A1166" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="B1166" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C1166" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D1166" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1167" spans="1:4">
       <c r="A1167" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="B1167" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="C1167" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="D1167" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1168" spans="1:4">
       <c r="A1168" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="B1168" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="C1168" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D1168" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1169" spans="1:4">
       <c r="A1169" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="B1169" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="C1169" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="D1169" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1170" spans="1:4">
       <c r="A1170" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="B1170" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C1170" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="D1170" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1171" spans="1:4">
       <c r="A1171" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="B1171" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C1171" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D1171" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1172" spans="1:4">
       <c r="A1172" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="B1172" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C1172" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="D1172" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1173" spans="1:4">
       <c r="A1173" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="B1173" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C1173" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="D1173" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1174" spans="1:4">
       <c r="A1174" t="s">
+        <v>927</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1174" t="s">
         <v>925</v>
-      </c>
-[...4 lines deleted...]
-        <v>924</v>
       </c>
       <c r="D1174" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1175" spans="1:4">
       <c r="A1175" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="B1175" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C1175" t="s">
-        <v>903</v>
+        <v>926</v>
       </c>
       <c r="D1175" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1176" spans="1:4">
       <c r="A1176" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="B1176" t="s">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="C1176" t="s">
-        <v>20</v>
+        <v>905</v>
       </c>
       <c r="D1176" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1177" spans="1:4">
       <c r="A1177" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="B1177" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C1177" t="s">
-        <v>905</v>
+        <v>20</v>
       </c>
       <c r="D1177" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1178" spans="1:4">
       <c r="A1178" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="B1178" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C1178" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="D1178" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1179" spans="1:4">
       <c r="A1179" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="B1179" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C1179" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="D1179" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1180" spans="1:4">
       <c r="A1180" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="B1180" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C1180" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="D1180" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1181" spans="1:4">
       <c r="A1181" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="B1181" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C1181" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D1181" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1182" spans="1:4">
       <c r="A1182" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="B1182" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C1182" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="D1182" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1183" spans="1:4">
       <c r="A1183" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="B1183" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C1183" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="D1183" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1184" spans="1:4">
       <c r="A1184" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="B1184" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C1184" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="D1184" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1185" spans="1:4">
       <c r="A1185" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="B1185" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C1185" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="D1185" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1186" spans="1:4">
       <c r="A1186" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="B1186" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C1186" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="D1186" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1187" spans="1:4">
       <c r="A1187" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="B1187" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C1187" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="D1187" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1188" spans="1:4">
       <c r="A1188" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="B1188" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C1188" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D1188" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1189" spans="1:4">
       <c r="A1189" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="B1189" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="C1189" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="D1189" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1190" spans="1:4">
       <c r="A1190" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="B1190" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="C1190" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D1190" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1191" spans="1:4">
       <c r="A1191" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="B1191" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="C1191" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="D1191" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1192" spans="1:4">
       <c r="A1192" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="B1192" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C1192" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="D1192" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1193" spans="1:4">
       <c r="A1193" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="B1193" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C1193" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D1193" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1194" spans="1:4">
       <c r="A1194" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="B1194" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C1194" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="D1194" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1195" spans="1:4">
       <c r="A1195" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="B1195" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C1195" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="D1195" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1196" spans="1:4">
       <c r="A1196" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="B1196" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C1196" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="D1196" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1197" spans="1:4">
       <c r="A1197" t="s">
+        <v>928</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>63</v>
+      </c>
+      <c r="C1197" t="s">
         <v>926</v>
-      </c>
-[...4 lines deleted...]
-        <v>903</v>
       </c>
       <c r="D1197" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1198" spans="1:4">
       <c r="A1198" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="B1198" t="s">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="C1198" t="s">
-        <v>20</v>
+        <v>905</v>
       </c>
       <c r="D1198" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1199" spans="1:4">
       <c r="A1199" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="B1199" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C1199" t="s">
-        <v>905</v>
+        <v>20</v>
       </c>
       <c r="D1199" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1200" spans="1:4">
       <c r="A1200" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B1200" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C1200" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="D1200" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1201" spans="1:4">
       <c r="A1201" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B1201" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C1201" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="D1201" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1202" spans="1:4">
       <c r="A1202" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B1202" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C1202" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="D1202" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1203" spans="1:4">
       <c r="A1203" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B1203" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C1203" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D1203" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1204" spans="1:4">
       <c r="A1204" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B1204" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C1204" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="D1204" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1205" spans="1:4">
       <c r="A1205" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B1205" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C1205" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="D1205" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1206" spans="1:4">
       <c r="A1206" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B1206" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C1206" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="D1206" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1207" spans="1:4">
       <c r="A1207" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B1207" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C1207" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="D1207" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1208" spans="1:4">
       <c r="A1208" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B1208" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C1208" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="D1208" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1209" spans="1:4">
       <c r="A1209" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B1209" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C1209" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="D1209" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1210" spans="1:4">
       <c r="A1210" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B1210" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C1210" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D1210" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1211" spans="1:4">
       <c r="A1211" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B1211" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="C1211" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="D1211" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1212" spans="1:4">
       <c r="A1212" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B1212" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="C1212" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D1212" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1213" spans="1:4">
       <c r="A1213" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B1213" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="C1213" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="D1213" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="A1214" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B1214" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C1214" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="D1214" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1215" spans="1:4">
       <c r="A1215" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B1215" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C1215" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D1215" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1216" spans="1:4">
       <c r="A1216" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B1216" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C1216" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="D1216" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1217" spans="1:4">
       <c r="A1217" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B1217" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C1217" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="D1217" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1218" spans="1:4">
       <c r="A1218" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B1218" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C1218" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="D1218" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1219" spans="1:4">
       <c r="A1219" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B1219" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C1219" t="s">
-        <v>903</v>
+        <v>926</v>
       </c>
       <c r="D1219" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1220" spans="1:4">
       <c r="A1220" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B1220" t="s">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="C1220" t="s">
-        <v>20</v>
+        <v>905</v>
       </c>
       <c r="D1220" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1221" spans="1:4">
       <c r="A1221" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="B1221" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C1221" t="s">
-        <v>905</v>
+        <v>20</v>
       </c>
       <c r="D1221" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1222" spans="1:4">
       <c r="A1222" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B1222" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C1222" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="D1222" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1223" spans="1:4">
       <c r="A1223" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B1223" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C1223" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="D1223" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1224" spans="1:4">
       <c r="A1224" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B1224" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C1224" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="D1224" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1225" spans="1:4">
       <c r="A1225" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B1225" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C1225" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D1225" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1226" spans="1:4">
       <c r="A1226" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B1226" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C1226" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="D1226" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1227" spans="1:4">
       <c r="A1227" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B1227" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C1227" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="D1227" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1228" spans="1:4">
       <c r="A1228" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B1228" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C1228" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="D1228" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1229" spans="1:4">
       <c r="A1229" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B1229" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C1229" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="D1229" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1230" spans="1:4">
       <c r="A1230" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B1230" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C1230" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="D1230" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1231" spans="1:4">
       <c r="A1231" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B1231" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C1231" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="D1231" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1232" spans="1:4">
       <c r="A1232" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B1232" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C1232" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D1232" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1233" spans="1:4">
       <c r="A1233" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B1233" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="C1233" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="D1233" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1234" spans="1:4">
       <c r="A1234" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B1234" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="C1234" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D1234" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1235" spans="1:4">
       <c r="A1235" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B1235" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="C1235" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="D1235" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1236" spans="1:4">
       <c r="A1236" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B1236" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C1236" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="D1236" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1237" spans="1:4">
       <c r="A1237" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B1237" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C1237" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D1237" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1238" spans="1:4">
       <c r="A1238" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B1238" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C1238" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="D1238" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1239" spans="1:4">
       <c r="A1239" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B1239" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C1239" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="D1239" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1240" spans="1:4">
       <c r="A1240" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B1240" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C1240" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="D1240" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1241" spans="1:4">
       <c r="A1241" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B1241" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C1241" t="s">
-        <v>903</v>
+        <v>926</v>
       </c>
       <c r="D1241" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1242" spans="1:4">
       <c r="A1242" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B1242" t="s">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="C1242" t="s">
-        <v>20</v>
+        <v>905</v>
       </c>
       <c r="D1242" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1243" spans="1:4">
       <c r="A1243" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="B1243" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C1243" t="s">
-        <v>905</v>
+        <v>20</v>
       </c>
       <c r="D1243" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1244" spans="1:4">
       <c r="A1244" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="B1244" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C1244" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="D1244" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1245" spans="1:4">
       <c r="A1245" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="B1245" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C1245" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="D1245" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1246" spans="1:4">
       <c r="A1246" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="B1246" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C1246" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="D1246" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1247" spans="1:4">
       <c r="A1247" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="B1247" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C1247" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D1247" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1248" spans="1:4">
       <c r="A1248" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="B1248" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C1248" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="D1248" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1249" spans="1:4">
       <c r="A1249" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="B1249" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C1249" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="D1249" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1250" spans="1:4">
       <c r="A1250" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="B1250" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C1250" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="D1250" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1251" spans="1:4">
       <c r="A1251" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="B1251" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C1251" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="D1251" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1252" spans="1:4">
       <c r="A1252" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="B1252" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C1252" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="D1252" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1253" spans="1:4">
       <c r="A1253" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="B1253" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C1253" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="D1253" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1254" spans="1:4">
       <c r="A1254" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="B1254" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C1254" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D1254" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1255" spans="1:4">
       <c r="A1255" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="B1255" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="C1255" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="D1255" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1256" spans="1:4">
       <c r="A1256" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="B1256" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="C1256" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D1256" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1257" spans="1:4">
       <c r="A1257" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="B1257" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="C1257" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="D1257" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1258" spans="1:4">
       <c r="A1258" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="B1258" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C1258" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="D1258" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1259" spans="1:4">
       <c r="A1259" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="B1259" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C1259" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D1259" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1260" spans="1:4">
       <c r="A1260" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="B1260" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C1260" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="D1260" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1261" spans="1:4">
       <c r="A1261" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="B1261" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C1261" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="D1261" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1262" spans="1:4">
       <c r="A1262" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="B1262" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C1262" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="D1262" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1263" spans="1:4">
       <c r="A1263" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="B1263" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C1263" t="s">
-        <v>903</v>
+        <v>926</v>
       </c>
       <c r="D1263" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1264" spans="1:4">
       <c r="A1264" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="B1264" t="s">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="C1264" t="s">
-        <v>20</v>
+        <v>905</v>
       </c>
       <c r="D1264" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1265" spans="1:4">
       <c r="A1265" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="B1265" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C1265" t="s">
-        <v>905</v>
+        <v>20</v>
       </c>
       <c r="D1265" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1266" spans="1:4">
       <c r="A1266" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="B1266" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C1266" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="D1266" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1267" spans="1:4">
       <c r="A1267" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="B1267" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C1267" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="D1267" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1268" spans="1:4">
       <c r="A1268" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="B1268" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C1268" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="D1268" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1269" spans="1:4">
       <c r="A1269" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="B1269" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C1269" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D1269" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1270" spans="1:4">
       <c r="A1270" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="B1270" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C1270" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="D1270" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1271" spans="1:4">
       <c r="A1271" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="B1271" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C1271" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="D1271" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1272" spans="1:4">
       <c r="A1272" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="B1272" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C1272" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="D1272" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1273" spans="1:4">
       <c r="A1273" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="B1273" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C1273" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="D1273" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1274" spans="1:4">
       <c r="A1274" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="B1274" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C1274" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="D1274" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1275" spans="1:4">
       <c r="A1275" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="B1275" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C1275" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="D1275" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1276" spans="1:4">
       <c r="A1276" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="B1276" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C1276" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D1276" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1277" spans="1:4">
       <c r="A1277" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="B1277" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="C1277" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="D1277" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1278" spans="1:4">
       <c r="A1278" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="B1278" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="C1278" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D1278" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1279" spans="1:4">
       <c r="A1279" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="B1279" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="C1279" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="D1279" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1280" spans="1:4">
       <c r="A1280" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="B1280" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C1280" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="D1280" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1281" spans="1:4">
       <c r="A1281" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="B1281" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C1281" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D1281" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1282" spans="1:4">
       <c r="A1282" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="B1282" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C1282" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="D1282" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1283" spans="1:4">
       <c r="A1283" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="B1283" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C1283" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="D1283" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1284" spans="1:4">
       <c r="A1284" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="B1284" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C1284" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="D1284" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1285" spans="1:4">
       <c r="A1285" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="B1285" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C1285" t="s">
-        <v>903</v>
+        <v>926</v>
       </c>
       <c r="D1285" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1286" spans="1:4">
       <c r="A1286" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="B1286" t="s">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="C1286" t="s">
-        <v>20</v>
+        <v>905</v>
       </c>
       <c r="D1286" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1287" spans="1:4">
       <c r="A1287" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="B1287" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C1287" t="s">
-        <v>905</v>
+        <v>20</v>
       </c>
       <c r="D1287" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1288" spans="1:4">
       <c r="A1288" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B1288" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C1288" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="D1288" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1289" spans="1:4">
       <c r="A1289" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B1289" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C1289" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="D1289" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1290" spans="1:4">
       <c r="A1290" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B1290" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C1290" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="D1290" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1291" spans="1:4">
       <c r="A1291" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B1291" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C1291" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D1291" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1292" spans="1:4">
       <c r="A1292" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B1292" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C1292" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="D1292" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1293" spans="1:4">
       <c r="A1293" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B1293" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C1293" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="D1293" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1294" spans="1:4">
       <c r="A1294" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B1294" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C1294" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="D1294" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1295" spans="1:4">
       <c r="A1295" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B1295" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C1295" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="D1295" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1296" spans="1:4">
       <c r="A1296" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B1296" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C1296" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="D1296" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1297" spans="1:4">
       <c r="A1297" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B1297" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C1297" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="D1297" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1298" spans="1:4">
       <c r="A1298" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B1298" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C1298" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D1298" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1299" spans="1:4">
       <c r="A1299" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B1299" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="C1299" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="D1299" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1300" spans="1:4">
       <c r="A1300" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B1300" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="C1300" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D1300" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1301" spans="1:4">
       <c r="A1301" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B1301" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="C1301" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="D1301" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1302" spans="1:4">
       <c r="A1302" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B1302" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C1302" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="D1302" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1303" spans="1:4">
       <c r="A1303" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B1303" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C1303" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D1303" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1304" spans="1:4">
       <c r="A1304" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B1304" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C1304" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="D1304" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1305" spans="1:4">
       <c r="A1305" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B1305" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C1305" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="D1305" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1306" spans="1:4">
       <c r="A1306" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B1306" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C1306" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="D1306" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1307" spans="1:4">
       <c r="A1307" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B1307" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C1307" t="s">
-        <v>903</v>
+        <v>926</v>
       </c>
       <c r="D1307" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1308" spans="1:4">
       <c r="A1308" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B1308" t="s">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="C1308" t="s">
-        <v>20</v>
+        <v>905</v>
       </c>
       <c r="D1308" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1309" spans="1:4">
       <c r="A1309" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="B1309" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C1309" t="s">
-        <v>905</v>
+        <v>20</v>
       </c>
       <c r="D1309" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1310" spans="1:4">
       <c r="A1310" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="B1310" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C1310" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="D1310" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1311" spans="1:4">
       <c r="A1311" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="B1311" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C1311" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="D1311" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1312" spans="1:4">
       <c r="A1312" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="B1312" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C1312" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="D1312" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1313" spans="1:4">
       <c r="A1313" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="B1313" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C1313" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D1313" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1314" spans="1:4">
       <c r="A1314" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="B1314" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C1314" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="D1314" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1315" spans="1:4">
       <c r="A1315" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="B1315" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C1315" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="D1315" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1316" spans="1:4">
       <c r="A1316" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="B1316" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C1316" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="D1316" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1317" spans="1:4">
       <c r="A1317" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="B1317" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C1317" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="D1317" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1318" spans="1:4">
       <c r="A1318" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="B1318" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C1318" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="D1318" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1319" spans="1:4">
       <c r="A1319" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="B1319" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C1319" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="D1319" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1320" spans="1:4">
       <c r="A1320" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="B1320" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C1320" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D1320" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1321" spans="1:4">
       <c r="A1321" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="B1321" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="C1321" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="D1321" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1322" spans="1:4">
       <c r="A1322" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="B1322" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="C1322" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D1322" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1323" spans="1:4">
       <c r="A1323" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="B1323" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="C1323" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="D1323" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1324" spans="1:4">
       <c r="A1324" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="B1324" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C1324" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="D1324" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1325" spans="1:4">
       <c r="A1325" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="B1325" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C1325" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D1325" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1326" spans="1:4">
       <c r="A1326" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="B1326" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C1326" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="D1326" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1327" spans="1:4">
       <c r="A1327" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="B1327" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C1327" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="D1327" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1328" spans="1:4">
       <c r="A1328" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="B1328" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C1328" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="D1328" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1329" spans="1:4">
       <c r="A1329" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="B1329" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C1329" t="s">
-        <v>903</v>
+        <v>926</v>
       </c>
       <c r="D1329" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1330" spans="1:4">
       <c r="A1330" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="B1330" t="s">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="C1330" t="s">
-        <v>20</v>
+        <v>905</v>
       </c>
       <c r="D1330" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1331" spans="1:4">
       <c r="A1331" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="B1331" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C1331"/>
+        <v>20</v>
+      </c>
+      <c r="C1331" t="s">
+        <v>20</v>
+      </c>
       <c r="D1331" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1332" spans="1:4">
       <c r="A1332" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="B1332" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1332"/>
       <c r="D1332" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1333" spans="1:4">
       <c r="A1333" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="B1333" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1333"/>
       <c r="D1333" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1334" spans="1:4">
       <c r="A1334" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="B1334" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1334"/>
       <c r="D1334" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1335" spans="1:4">
       <c r="A1335" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="B1335" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1335"/>
       <c r="D1335" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1336" spans="1:4">
       <c r="A1336" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="B1336" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1336"/>
       <c r="D1336" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1337" spans="1:4">
       <c r="A1337" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="B1337" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1337"/>
       <c r="D1337" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1338" spans="1:4">
       <c r="A1338" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="B1338" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1338"/>
       <c r="D1338" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1339" spans="1:4">
       <c r="A1339" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="B1339" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C1339"/>
       <c r="D1339" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1340" spans="1:4">
       <c r="A1340" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="B1340" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C1340"/>
       <c r="D1340" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1341" spans="1:4">
       <c r="A1341" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="B1341" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C1341"/>
       <c r="D1341" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1342" spans="1:4">
       <c r="A1342" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="B1342" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C1342"/>
       <c r="D1342" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1343" spans="1:4">
       <c r="A1343" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="B1343" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C1343"/>
       <c r="D1343" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1344" spans="1:4">
       <c r="A1344" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="B1344" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C1344"/>
       <c r="D1344" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1345" spans="1:4">
       <c r="A1345" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="B1345" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C1345"/>
       <c r="D1345" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1346" spans="1:4">
       <c r="A1346" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="B1346" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1346"/>
       <c r="D1346" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1347" spans="1:4">
       <c r="A1347" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="B1347" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1347"/>
       <c r="D1347" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1348" spans="1:4">
       <c r="A1348" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="B1348" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1348"/>
       <c r="D1348" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1349" spans="1:4">
       <c r="A1349" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="B1349" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1349"/>
       <c r="D1349" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1350" spans="1:4">
       <c r="A1350" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="B1350" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1350"/>
       <c r="D1350" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1351" spans="1:4">
       <c r="A1351" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="B1351" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1351"/>
       <c r="D1351" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1352" spans="1:4">
       <c r="A1352" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="B1352" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1352"/>
       <c r="D1352" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1353" spans="1:4">
       <c r="A1353" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="B1353" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1353"/>
       <c r="D1353" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1354" spans="1:4">
       <c r="A1354" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="B1354" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C1354"/>
       <c r="D1354" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1355" spans="1:4">
       <c r="A1355" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="B1355" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C1355"/>
       <c r="D1355" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1356" spans="1:4">
       <c r="A1356" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="B1356" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C1356"/>
       <c r="D1356" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1357" spans="1:4">
       <c r="A1357" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="B1357" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C1357"/>
       <c r="D1357" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1358" spans="1:4">
       <c r="A1358" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="B1358" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C1358"/>
       <c r="D1358" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1359" spans="1:4">
       <c r="A1359" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="B1359" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C1359"/>
       <c r="D1359" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1360" spans="1:4">
       <c r="A1360" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="B1360" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C1360"/>
       <c r="D1360" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1361" spans="1:4">
       <c r="A1361" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="B1361" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1361"/>
       <c r="D1361" t="s">
-        <v>403</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1362" spans="1:4">
       <c r="A1362" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="B1362" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="C1362" t="s">
-        <v>20</v>
+        <v>942</v>
       </c>
       <c r="D1362" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="1363" spans="1:4">
       <c r="A1363" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="B1363" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="C1363" t="s">
-        <v>941</v>
+        <v>20</v>
       </c>
       <c r="D1363" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="1364" spans="1:4">
       <c r="A1364" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
       <c r="B1364" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C1364"/>
+        <v>7</v>
+      </c>
+      <c r="C1364" t="s">
+        <v>943</v>
+      </c>
       <c r="D1364" t="s">
-        <v>17</v>
+        <v>403</v>
       </c>
     </row>
     <row r="1365" spans="1:4">
       <c r="A1365" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="B1365" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1365"/>
       <c r="D1365" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1366" spans="1:4">
       <c r="A1366" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="B1366" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1366"/>
       <c r="D1366" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1367" spans="1:4">
       <c r="A1367" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="B1367" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1367"/>
       <c r="D1367" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1368" spans="1:4">
       <c r="A1368" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="B1368" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1368"/>
       <c r="D1368" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1369" spans="1:4">
       <c r="A1369" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="B1369" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1369"/>
       <c r="D1369" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1370" spans="1:4">
       <c r="A1370" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="B1370" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1370"/>
       <c r="D1370" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1371" spans="1:4">
       <c r="A1371" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="B1371" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1371"/>
       <c r="D1371" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1372" spans="1:4">
       <c r="A1372" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="B1372" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C1372"/>
       <c r="D1372" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1373" spans="1:4">
       <c r="A1373" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="B1373" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C1373"/>
       <c r="D1373" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1374" spans="1:4">
       <c r="A1374" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="B1374" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C1374"/>
       <c r="D1374" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1375" spans="1:4">
       <c r="A1375" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="B1375" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C1375"/>
       <c r="D1375" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1376" spans="1:4">
       <c r="A1376" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="B1376" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C1376"/>
       <c r="D1376" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1377" spans="1:4">
       <c r="A1377" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="B1377" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C1377"/>
       <c r="D1377" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1378" spans="1:4">
       <c r="A1378" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="B1378" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C1378"/>
       <c r="D1378" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1379" spans="1:4">
       <c r="A1379" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="B1379" t="s">
         <v>20</v>
       </c>
-      <c r="C1379" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C1379"/>
       <c r="D1379" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1380" spans="1:4">
       <c r="A1380" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="B1380" t="s">
-        <v>946</v>
+        <v>20</v>
       </c>
       <c r="C1380" t="s">
-        <v>947</v>
+        <v>20</v>
       </c>
       <c r="D1380" t="s">
-        <v>726</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1381" spans="1:4">
       <c r="A1381" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="B1381" t="s">
-        <v>397</v>
+        <v>948</v>
       </c>
       <c r="C1381" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="D1381" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1382" spans="1:4">
       <c r="A1382" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="B1382" t="s">
-        <v>949</v>
+        <v>397</v>
       </c>
       <c r="C1382" t="s">
         <v>950</v>
       </c>
       <c r="D1382" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1383" spans="1:4">
       <c r="A1383" t="s">
+        <v>947</v>
+      </c>
+      <c r="B1383" t="s">
         <v>951</v>
       </c>
-      <c r="B1383" t="s">
-[...2 lines deleted...]
-      <c r="C1383"/>
+      <c r="C1383" t="s">
+        <v>952</v>
+      </c>
       <c r="D1383" t="s">
-        <v>17</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1384" spans="1:4">
       <c r="A1384" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="B1384" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1384"/>
       <c r="D1384" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1385" spans="1:4">
       <c r="A1385" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="B1385" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1385"/>
       <c r="D1385" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1386" spans="1:4">
       <c r="A1386" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="B1386" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1386"/>
       <c r="D1386" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1387" spans="1:4">
       <c r="A1387" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="B1387" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1387"/>
       <c r="D1387" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1388" spans="1:4">
       <c r="A1388" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="B1388" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1388"/>
       <c r="D1388" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1389" spans="1:4">
       <c r="A1389" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="B1389" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1389"/>
       <c r="D1389" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1390" spans="1:4">
       <c r="A1390" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="B1390" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1390"/>
       <c r="D1390" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1391" spans="1:4">
       <c r="A1391" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="B1391" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C1391"/>
       <c r="D1391" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1392" spans="1:4">
       <c r="A1392" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="B1392" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C1392"/>
       <c r="D1392" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1393" spans="1:4">
       <c r="A1393" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="B1393" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C1393"/>
       <c r="D1393" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1394" spans="1:4">
       <c r="A1394" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="B1394" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C1394"/>
       <c r="D1394" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1395" spans="1:4">
       <c r="A1395" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="B1395" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C1395"/>
       <c r="D1395" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1396" spans="1:4">
       <c r="A1396" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="B1396" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C1396"/>
       <c r="D1396" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1397" spans="1:4">
       <c r="A1397" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="B1397" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C1397"/>
       <c r="D1397" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1398" spans="1:4">
       <c r="A1398" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="B1398" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1398"/>
       <c r="D1398" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1399" spans="1:4">
       <c r="A1399" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="B1399" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1399"/>
       <c r="D1399" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1400" spans="1:4">
       <c r="A1400" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="B1400" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1400"/>
       <c r="D1400" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1401" spans="1:4">
       <c r="A1401" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="B1401" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1401"/>
       <c r="D1401" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1402" spans="1:4">
       <c r="A1402" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="B1402" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1402"/>
       <c r="D1402" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1403" spans="1:4">
       <c r="A1403" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="B1403" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1403"/>
       <c r="D1403" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1404" spans="1:4">
       <c r="A1404" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="B1404" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1404"/>
       <c r="D1404" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1405" spans="1:4">
       <c r="A1405" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="B1405" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1405"/>
       <c r="D1405" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1406" spans="1:4">
       <c r="A1406" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="B1406" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C1406"/>
       <c r="D1406" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1407" spans="1:4">
       <c r="A1407" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="B1407" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C1407"/>
       <c r="D1407" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1408" spans="1:4">
       <c r="A1408" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="B1408" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C1408"/>
       <c r="D1408" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1409" spans="1:4">
       <c r="A1409" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="B1409" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C1409"/>
       <c r="D1409" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1410" spans="1:4">
       <c r="A1410" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="B1410" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C1410"/>
       <c r="D1410" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1411" spans="1:4">
       <c r="A1411" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="B1411" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C1411"/>
       <c r="D1411" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1412" spans="1:4">
       <c r="A1412" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="B1412" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C1412"/>
       <c r="D1412" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1413" spans="1:4">
       <c r="A1413" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="B1413" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1413"/>
       <c r="D1413" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1414" spans="1:4">
       <c r="A1414" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="B1414" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1414"/>
       <c r="D1414" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1415" spans="1:4">
       <c r="A1415" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="B1415" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1415"/>
       <c r="D1415" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1416" spans="1:4">
       <c r="A1416" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="B1416" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1416"/>
       <c r="D1416" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1417" spans="1:4">
       <c r="A1417" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="B1417" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1417"/>
       <c r="D1417" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1418" spans="1:4">
       <c r="A1418" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="B1418" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1418"/>
       <c r="D1418" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1419" spans="1:4">
       <c r="A1419" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="B1419" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1419"/>
       <c r="D1419" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1420" spans="1:4">
       <c r="A1420" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="B1420" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1420"/>
       <c r="D1420" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1421" spans="1:4">
       <c r="A1421" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="B1421" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C1421"/>
       <c r="D1421" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1422" spans="1:4">
       <c r="A1422" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="B1422" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C1422"/>
       <c r="D1422" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1423" spans="1:4">
       <c r="A1423" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="B1423" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C1423"/>
       <c r="D1423" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1424" spans="1:4">
       <c r="A1424" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="B1424" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C1424"/>
       <c r="D1424" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1425" spans="1:4">
       <c r="A1425" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="B1425" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C1425"/>
       <c r="D1425" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1426" spans="1:4">
       <c r="A1426" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="B1426" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C1426"/>
       <c r="D1426" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1427" spans="1:4">
       <c r="A1427" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="B1427" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C1427"/>
       <c r="D1427" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1428" spans="1:4">
       <c r="A1428" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="B1428" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1428"/>
       <c r="D1428" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1429" spans="1:4">
       <c r="A1429" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="B1429" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1429"/>
       <c r="D1429" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1430" spans="1:4">
       <c r="A1430" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="B1430" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1430"/>
       <c r="D1430" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1431" spans="1:4">
       <c r="A1431" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="B1431" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1431"/>
       <c r="D1431" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1432" spans="1:4">
       <c r="A1432" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="B1432" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1432"/>
       <c r="D1432" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1433" spans="1:4">
       <c r="A1433" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="B1433" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1433"/>
       <c r="D1433" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1434" spans="1:4">
       <c r="A1434" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="B1434" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1434"/>
       <c r="D1434" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1435" spans="1:4">
       <c r="A1435" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="B1435" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1435"/>
       <c r="D1435" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1436" spans="1:4">
       <c r="A1436" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="B1436" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C1436"/>
       <c r="D1436" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1437" spans="1:4">
       <c r="A1437" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="B1437" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C1437"/>
       <c r="D1437" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1438" spans="1:4">
       <c r="A1438" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="B1438" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C1438"/>
       <c r="D1438" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1439" spans="1:4">
       <c r="A1439" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="B1439" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C1439"/>
       <c r="D1439" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1440" spans="1:4">
       <c r="A1440" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="B1440" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C1440"/>
       <c r="D1440" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1441" spans="1:4">
       <c r="A1441" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="B1441" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C1441"/>
       <c r="D1441" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1442" spans="1:4">
       <c r="A1442" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="B1442" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C1442"/>
       <c r="D1442" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1443" spans="1:4">
       <c r="A1443" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="B1443" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1443"/>
       <c r="D1443" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1444" spans="1:4">
       <c r="A1444" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="B1444" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1444"/>
       <c r="D1444" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1445" spans="1:4">
       <c r="A1445" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="B1445" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1445"/>
       <c r="D1445" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1446" spans="1:4">
       <c r="A1446" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="B1446" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1446"/>
       <c r="D1446" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1447" spans="1:4">
       <c r="A1447" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="B1447" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1447"/>
       <c r="D1447" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1448" spans="1:4">
       <c r="A1448" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="B1448" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1448"/>
       <c r="D1448" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1449" spans="1:4">
       <c r="A1449" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="B1449" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1449"/>
       <c r="D1449" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1450" spans="1:4">
       <c r="A1450" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="B1450" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1450"/>
       <c r="D1450" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1451" spans="1:4">
       <c r="A1451" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="B1451" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C1451"/>
       <c r="D1451" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1452" spans="1:4">
       <c r="A1452" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="B1452" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C1452"/>
       <c r="D1452" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1453" spans="1:4">
       <c r="A1453" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="B1453" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C1453"/>
       <c r="D1453" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1454" spans="1:4">
       <c r="A1454" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="B1454" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C1454"/>
       <c r="D1454" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1455" spans="1:4">
       <c r="A1455" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="B1455" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C1455"/>
       <c r="D1455" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1456" spans="1:4">
       <c r="A1456" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="B1456" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C1456"/>
       <c r="D1456" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1457" spans="1:4">
       <c r="A1457" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="B1457" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C1457"/>
       <c r="D1457" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1458" spans="1:4">
       <c r="A1458" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="B1458" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1458"/>
       <c r="D1458" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1459" spans="1:4">
       <c r="A1459" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="B1459" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C1459" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D1459" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1460" spans="1:4">
       <c r="A1460" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="B1460" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C1460" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D1460" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1461" spans="1:4">
       <c r="A1461" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="B1461" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C1461" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D1461" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1462" spans="1:4">
       <c r="A1462" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="B1462" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C1462" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D1462" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1463" spans="1:4">
       <c r="A1463" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="B1463" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="C1463" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="D1463" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1464" spans="1:4">
       <c r="A1464" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="B1464" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C1464" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D1464" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1465" spans="1:4">
       <c r="A1465" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="B1465" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C1465"/>
+        <v>7</v>
+      </c>
+      <c r="C1465" t="s">
+        <v>7</v>
+      </c>
       <c r="D1465" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1466" spans="1:4">
       <c r="A1466" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B1466" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1466"/>
       <c r="D1466" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1467" spans="1:4">
       <c r="A1467" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B1467" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1467"/>
       <c r="D1467" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1468" spans="1:4">
       <c r="A1468" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B1468" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1468"/>
       <c r="D1468" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1469" spans="1:4">
       <c r="A1469" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="B1469" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1469"/>
       <c r="D1469" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1470" spans="1:4">
       <c r="A1470" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="B1470" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1470"/>
       <c r="D1470" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1471" spans="1:4">
       <c r="A1471" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="B1471" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1471"/>
       <c r="D1471" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1472" spans="1:4">
       <c r="A1472" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="B1472" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1472"/>
       <c r="D1472" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1473" spans="1:4">
       <c r="A1473" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="B1473" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C1473"/>
       <c r="D1473" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1474" spans="1:4">
       <c r="A1474" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="B1474" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C1474"/>
       <c r="D1474" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1475" spans="1:4">
       <c r="A1475" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="B1475" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C1475"/>
       <c r="D1475" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1476" spans="1:4">
       <c r="A1476" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="B1476" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C1476"/>
       <c r="D1476" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1477" spans="1:4">
       <c r="A1477" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="B1477" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C1477"/>
       <c r="D1477" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1478" spans="1:4">
       <c r="A1478" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="B1478" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C1478"/>
       <c r="D1478" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1479" spans="1:4">
       <c r="A1479" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="B1479" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C1479"/>
       <c r="D1479" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1480" spans="1:4">
       <c r="A1480" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="B1480" t="s">
-        <v>972</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1480"/>
       <c r="D1480" t="s">
-        <v>974</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1481" spans="1:4">
       <c r="A1481" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="B1481" t="s">
+        <v>974</v>
+      </c>
+      <c r="C1481" t="s">
         <v>975</v>
       </c>
-      <c r="C1481" t="s">
+      <c r="D1481" t="s">
         <v>976</v>
-      </c>
-[...1 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="1482" spans="1:4">
       <c r="A1482" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="B1482" t="s">
-        <v>20</v>
+        <v>977</v>
       </c>
       <c r="C1482" t="s">
-        <v>20</v>
+        <v>978</v>
       </c>
       <c r="D1482" t="s">
-        <v>403</v>
+        <v>976</v>
       </c>
     </row>
     <row r="1483" spans="1:4">
       <c r="A1483" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="B1483" t="s">
-        <v>977</v>
+        <v>20</v>
       </c>
       <c r="C1483" t="s">
-        <v>978</v>
+        <v>20</v>
       </c>
       <c r="D1483" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="1484" spans="1:4">
       <c r="A1484" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="B1484" t="s">
         <v>979</v>
       </c>
       <c r="C1484" t="s">
         <v>980</v>
       </c>
       <c r="D1484" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="1485" spans="1:4">
       <c r="A1485" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="B1485" t="s">
-        <v>77</v>
+        <v>981</v>
       </c>
       <c r="C1485" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="D1485" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="1486" spans="1:4">
       <c r="A1486" t="s">
-        <v>982</v>
+        <v>973</v>
       </c>
       <c r="B1486" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C1486"/>
+        <v>77</v>
+      </c>
+      <c r="C1486" t="s">
+        <v>983</v>
+      </c>
       <c r="D1486" t="s">
-        <v>17</v>
+        <v>403</v>
       </c>
     </row>
     <row r="1487" spans="1:4">
       <c r="A1487" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="B1487" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1487"/>
       <c r="D1487" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1488" spans="1:4">
       <c r="A1488" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="B1488" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1488"/>
       <c r="D1488" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1489" spans="1:4">
       <c r="A1489" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="B1489" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1489"/>
       <c r="D1489" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1490" spans="1:4">
       <c r="A1490" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="B1490" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1490"/>
       <c r="D1490" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1491" spans="1:4">
       <c r="A1491" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="B1491" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1491"/>
       <c r="D1491" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1492" spans="1:4">
       <c r="A1492" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="B1492" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1492"/>
       <c r="D1492" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1493" spans="1:4">
       <c r="A1493" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="B1493" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1493"/>
       <c r="D1493" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1494" spans="1:4">
       <c r="A1494" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="B1494" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1494"/>
       <c r="D1494" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1495" spans="1:4">
       <c r="A1495" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="B1495" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C1495" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D1495" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1496" spans="1:4">
       <c r="A1496" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="B1496" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C1496" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D1496" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1497" spans="1:4">
       <c r="A1497" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="B1497" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C1497" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D1497" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1498" spans="1:4">
       <c r="A1498" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="B1498" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C1498" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D1498" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1499" spans="1:4">
       <c r="A1499" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="B1499" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C1499"/>
+        <v>20</v>
+      </c>
+      <c r="C1499" t="s">
+        <v>20</v>
+      </c>
       <c r="D1499" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1500" spans="1:4">
       <c r="A1500" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="B1500" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C1500"/>
       <c r="D1500" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1501" spans="1:4">
       <c r="A1501" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="B1501" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C1501"/>
       <c r="D1501" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1502" spans="1:4">
       <c r="A1502" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="B1502" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C1502"/>
       <c r="D1502" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1503" spans="1:4">
       <c r="A1503" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="B1503" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C1503"/>
       <c r="D1503" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1504" spans="1:4">
       <c r="A1504" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="B1504" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C1504"/>
       <c r="D1504" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1505" spans="1:4">
       <c r="A1505" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="B1505" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C1505"/>
       <c r="D1505" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1506" spans="1:4">
       <c r="A1506" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="B1506" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1506"/>
       <c r="D1506" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1507" spans="1:4">
       <c r="A1507" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="B1507" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1507"/>
       <c r="D1507" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1508" spans="1:4">
       <c r="A1508" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="B1508" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1508"/>
       <c r="D1508" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1509" spans="1:4">
       <c r="A1509" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="B1509" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1509"/>
       <c r="D1509" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1510" spans="1:4">
       <c r="A1510" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="B1510" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1510"/>
       <c r="D1510" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1511" spans="1:4">
       <c r="A1511" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="B1511" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1511"/>
       <c r="D1511" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1512" spans="1:4">
       <c r="A1512" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="B1512" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1512"/>
       <c r="D1512" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1513" spans="1:4">
       <c r="A1513" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="B1513" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1513"/>
       <c r="D1513" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1514" spans="1:4">
       <c r="A1514" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="B1514" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C1514"/>
       <c r="D1514" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1515" spans="1:4">
       <c r="A1515" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="B1515" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C1515"/>
       <c r="D1515" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1516" spans="1:4">
       <c r="A1516" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="B1516" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C1516"/>
       <c r="D1516" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1517" spans="1:4">
       <c r="A1517" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="B1517" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C1517"/>
       <c r="D1517" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1518" spans="1:4">
       <c r="A1518" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="B1518" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C1518"/>
       <c r="D1518" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1519" spans="1:4">
       <c r="A1519" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="B1519" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C1519"/>
       <c r="D1519" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1520" spans="1:4">
       <c r="A1520" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="B1520" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C1520"/>
       <c r="D1520" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1521" spans="1:4">
       <c r="A1521" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="B1521" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1521"/>
       <c r="D1521" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1522" spans="1:4">
       <c r="A1522" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="B1522" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C1522" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D1522" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1523" spans="1:4">
       <c r="A1523" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="B1523" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C1523" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D1523" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1524" spans="1:4">
       <c r="A1524" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="B1524" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C1524" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D1524" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1525" spans="1:4">
       <c r="A1525" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="B1525" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C1525" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D1525" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1526" spans="1:4">
       <c r="A1526" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="B1526" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C1526" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D1526" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1527" spans="1:4">
       <c r="A1527" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="B1527" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C1527" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D1527" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1528" spans="1:4">
       <c r="A1528" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="B1528" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C1528" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D1528" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1529" spans="1:4">
       <c r="A1529" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="B1529" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C1529"/>
+        <v>7</v>
+      </c>
+      <c r="C1529" t="s">
+        <v>7</v>
+      </c>
       <c r="D1529" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1530" spans="1:4">
       <c r="A1530" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="B1530" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1530"/>
       <c r="D1530" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1531" spans="1:4">
       <c r="A1531" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="B1531" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1531"/>
       <c r="D1531" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1532" spans="1:4">
       <c r="A1532" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="B1532" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1532"/>
       <c r="D1532" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1533" spans="1:4">
       <c r="A1533" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="B1533" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1533"/>
       <c r="D1533" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1534" spans="1:4">
       <c r="A1534" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="B1534" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1534"/>
       <c r="D1534" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1535" spans="1:4">
       <c r="A1535" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="B1535" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1535"/>
       <c r="D1535" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1536" spans="1:4">
       <c r="A1536" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="B1536" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1536"/>
       <c r="D1536" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1537" spans="1:4">
       <c r="A1537" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="B1537" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C1537"/>
       <c r="D1537" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1538" spans="1:4">
       <c r="A1538" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="B1538" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C1538"/>
       <c r="D1538" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1539" spans="1:4">
       <c r="A1539" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="B1539" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C1539"/>
       <c r="D1539" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1540" spans="1:4">
       <c r="A1540" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="B1540" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C1540"/>
       <c r="D1540" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1541" spans="1:4">
       <c r="A1541" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="B1541" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C1541"/>
       <c r="D1541" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1542" spans="1:4">
       <c r="A1542" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="B1542" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C1542"/>
       <c r="D1542" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1543" spans="1:4">
       <c r="A1543" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="B1543" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C1543"/>
       <c r="D1543" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1544" spans="1:4">
       <c r="A1544" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="B1544" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1544"/>
       <c r="D1544" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1545" spans="1:4">
       <c r="A1545" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="B1545" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C1545" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D1545" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1546" spans="1:4">
       <c r="A1546" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="B1546" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C1546" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D1546" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1547" spans="1:4">
       <c r="A1547" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="B1547" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C1547" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D1547" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1548" spans="1:4">
       <c r="A1548" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="B1548" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C1548" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D1548" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1549" spans="1:4">
       <c r="A1549" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="B1549" t="s">
-        <v>998</v>
+        <v>20</v>
       </c>
       <c r="C1549" t="s">
-        <v>999</v>
+        <v>20</v>
       </c>
       <c r="D1549" t="s">
-        <v>726</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1550" spans="1:4">
       <c r="A1550" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="B1550" t="s">
         <v>1000</v>
       </c>
       <c r="C1550" t="s">
         <v>1001</v>
       </c>
       <c r="D1550" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1551" spans="1:4">
       <c r="A1551" t="s">
+        <v>999</v>
+      </c>
+      <c r="B1551" t="s">
         <v>1002</v>
       </c>
-      <c r="B1551" t="s">
-[...2 lines deleted...]
-      <c r="C1551"/>
+      <c r="C1551" t="s">
+        <v>1003</v>
+      </c>
       <c r="D1551" t="s">
-        <v>17</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1552" spans="1:4">
       <c r="A1552" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="B1552" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1552"/>
       <c r="D1552" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1553" spans="1:4">
       <c r="A1553" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="B1553" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1553"/>
       <c r="D1553" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1554" spans="1:4">
       <c r="A1554" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="B1554" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1554"/>
       <c r="D1554" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1555" spans="1:4">
       <c r="A1555" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="B1555" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1555"/>
       <c r="D1555" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1556" spans="1:4">
       <c r="A1556" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="B1556" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1556"/>
       <c r="D1556" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1557" spans="1:4">
       <c r="A1557" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="B1557" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1557"/>
       <c r="D1557" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1558" spans="1:4">
       <c r="A1558" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="B1558" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1558"/>
       <c r="D1558" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1559" spans="1:4">
       <c r="A1559" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="B1559" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C1559"/>
       <c r="D1559" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1560" spans="1:4">
       <c r="A1560" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="B1560" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C1560"/>
       <c r="D1560" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1561" spans="1:4">
       <c r="A1561" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="B1561" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C1561"/>
       <c r="D1561" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1562" spans="1:4">
       <c r="A1562" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="B1562" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C1562"/>
       <c r="D1562" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1563" spans="1:4">
       <c r="A1563" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="B1563" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C1563"/>
       <c r="D1563" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1564" spans="1:4">
       <c r="A1564" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="B1564" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C1564"/>
       <c r="D1564" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1565" spans="1:4">
       <c r="A1565" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="B1565" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C1565"/>
       <c r="D1565" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1566" spans="1:4">
       <c r="A1566" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="B1566" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1566"/>
       <c r="D1566" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1567" spans="1:4">
       <c r="A1567" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="B1567" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1567"/>
       <c r="D1567" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1568" spans="1:4">
       <c r="A1568" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="B1568" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1568"/>
       <c r="D1568" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1569" spans="1:4">
       <c r="A1569" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="B1569" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1569"/>
       <c r="D1569" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1570" spans="1:4">
       <c r="A1570" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="B1570" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1570"/>
       <c r="D1570" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1571" spans="1:4">
       <c r="A1571" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="B1571" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1571"/>
       <c r="D1571" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1572" spans="1:4">
       <c r="A1572" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="B1572" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1572"/>
       <c r="D1572" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1573" spans="1:4">
       <c r="A1573" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="B1573" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1573"/>
       <c r="D1573" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1574" spans="1:4">
       <c r="A1574" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="B1574" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C1574"/>
       <c r="D1574" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1575" spans="1:4">
       <c r="A1575" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="B1575" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C1575"/>
       <c r="D1575" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1576" spans="1:4">
       <c r="A1576" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="B1576" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C1576"/>
       <c r="D1576" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1577" spans="1:4">
       <c r="A1577" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="B1577" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C1577"/>
       <c r="D1577" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1578" spans="1:4">
       <c r="A1578" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="B1578" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C1578"/>
       <c r="D1578" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1579" spans="1:4">
       <c r="A1579" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="B1579" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C1579"/>
       <c r="D1579" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1580" spans="1:4">
       <c r="A1580" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="B1580" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C1580"/>
       <c r="D1580" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1581" spans="1:4">
       <c r="A1581" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="B1581" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1581"/>
       <c r="D1581" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1582" spans="1:4">
       <c r="A1582" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B1582" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C1582" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D1582" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1583" spans="1:4">
       <c r="A1583" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B1583" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C1583" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D1583" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1584" spans="1:4">
       <c r="A1584" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B1584" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C1584" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D1584" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1585" spans="1:4">
       <c r="A1585" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B1585" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C1585" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D1585" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1586" spans="1:4">
       <c r="A1586" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="B1586" t="s">
-        <v>91</v>
+        <v>20</v>
       </c>
       <c r="C1586" t="s">
-        <v>92</v>
+        <v>20</v>
       </c>
       <c r="D1586" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1587" spans="1:4">
       <c r="A1587" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="B1587" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C1587" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D1587" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1588" spans="1:4">
       <c r="A1588" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="B1588" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C1588" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D1588" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1589" spans="1:4">
       <c r="A1589" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="B1589" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C1589" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D1589" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1590" spans="1:4">
       <c r="A1590" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="B1590" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C1590" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D1590" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1591" spans="1:4">
       <c r="A1591" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="B1591" t="s">
-        <v>91</v>
+        <v>20</v>
       </c>
       <c r="C1591" t="s">
-        <v>92</v>
+        <v>20</v>
       </c>
       <c r="D1591" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1592" spans="1:4">
       <c r="A1592" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="B1592" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C1592" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D1592" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1593" spans="1:4">
       <c r="A1593" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="B1593" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C1593" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D1593" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1594" spans="1:4">
       <c r="A1594" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="B1594" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C1594" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D1594" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1595" spans="1:4">
       <c r="A1595" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="B1595" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C1595" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D1595" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1596" spans="1:4">
       <c r="A1596" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="B1596" t="s">
-        <v>321</v>
+        <v>20</v>
       </c>
       <c r="C1596" t="s">
-        <v>321</v>
+        <v>20</v>
       </c>
       <c r="D1596" t="s">
-        <v>1012</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1597" spans="1:4">
       <c r="A1597" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="B1597" t="s">
-        <v>494</v>
+        <v>321</v>
       </c>
       <c r="C1597" t="s">
-        <v>494</v>
+        <v>321</v>
       </c>
       <c r="D1597" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="1598" spans="1:4">
       <c r="A1598" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="B1598" t="s">
-        <v>20</v>
+        <v>496</v>
       </c>
       <c r="C1598" t="s">
-        <v>20</v>
+        <v>496</v>
       </c>
       <c r="D1598" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="1599" spans="1:4">
       <c r="A1599" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="B1599" t="s">
-        <v>497</v>
+        <v>20</v>
       </c>
       <c r="C1599" t="s">
-        <v>497</v>
+        <v>20</v>
       </c>
       <c r="D1599" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="1600" spans="1:4">
       <c r="A1600" t="s">
         <v>1013</v>
       </c>
       <c r="B1600" t="s">
-        <v>321</v>
+        <v>499</v>
       </c>
       <c r="C1600" t="s">
-        <v>321</v>
+        <v>499</v>
       </c>
       <c r="D1600" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="1601" spans="1:4">
       <c r="A1601" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="B1601" t="s">
-        <v>494</v>
+        <v>321</v>
       </c>
       <c r="C1601" t="s">
-        <v>494</v>
+        <v>321</v>
       </c>
       <c r="D1601" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="1602" spans="1:4">
       <c r="A1602" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="B1602" t="s">
-        <v>20</v>
+        <v>496</v>
       </c>
       <c r="C1602" t="s">
-        <v>20</v>
+        <v>496</v>
       </c>
       <c r="D1602" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="1603" spans="1:4">
       <c r="A1603" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="B1603" t="s">
-        <v>497</v>
+        <v>20</v>
       </c>
       <c r="C1603" t="s">
-        <v>497</v>
+        <v>20</v>
       </c>
       <c r="D1603" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="1604" spans="1:4">
       <c r="A1604" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B1604" t="s">
+        <v>499</v>
+      </c>
+      <c r="C1604" t="s">
+        <v>499</v>
+      </c>
+      <c r="D1604" t="s">
         <v>1014</v>
-      </c>
-[...7 lines deleted...]
-        <v>1012</v>
       </c>
     </row>
     <row r="1605" spans="1:4">
       <c r="A1605" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B1605" t="s">
+        <v>321</v>
+      </c>
+      <c r="C1605" t="s">
+        <v>321</v>
+      </c>
+      <c r="D1605" t="s">
         <v>1014</v>
-      </c>
-[...7 lines deleted...]
-        <v>1015</v>
       </c>
     </row>
     <row r="1606" spans="1:4">
       <c r="A1606" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="B1606" t="s">
-        <v>20</v>
+        <v>496</v>
       </c>
       <c r="C1606" t="s">
-        <v>20</v>
+        <v>496</v>
       </c>
       <c r="D1606" t="s">
-        <v>1012</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="1607" spans="1:4">
       <c r="A1607" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B1607" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1607" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1607" t="s">
         <v>1014</v>
-      </c>
-[...7 lines deleted...]
-        <v>1012</v>
       </c>
     </row>
     <row r="1608" spans="1:4">
       <c r="A1608" t="s">
         <v>1016</v>
       </c>
       <c r="B1608" t="s">
-        <v>91</v>
+        <v>499</v>
       </c>
       <c r="C1608" t="s">
-        <v>92</v>
+        <v>499</v>
       </c>
       <c r="D1608" t="s">
-        <v>93</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="1609" spans="1:4">
       <c r="A1609" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="B1609" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C1609" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D1609" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1610" spans="1:4">
       <c r="A1610" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="B1610" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C1610" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D1610" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1611" spans="1:4">
       <c r="A1611" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="B1611" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C1611" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D1611" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1612" spans="1:4">
       <c r="A1612" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="B1612" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C1612" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D1612" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1613" spans="1:4">
       <c r="A1613" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="B1613" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C1613" t="s">
-        <v>1018</v>
+        <v>20</v>
       </c>
       <c r="D1613" t="s">
-        <v>1012</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1614" spans="1:4">
       <c r="A1614" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="B1614" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C1614" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="D1614" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="1615" spans="1:4">
       <c r="A1615" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="B1615" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1615" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="D1615" t="s">
-        <v>1021</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="1616" spans="1:4">
       <c r="A1616" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="B1616" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1616" t="s">
         <v>1022</v>
       </c>
       <c r="D1616" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="1617" spans="1:4">
       <c r="A1617" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="B1617" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C1617" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D1617" t="s">
         <v>1023</v>
-      </c>
-[...1 lines deleted...]
-        <v>1021</v>
       </c>
     </row>
     <row r="1618" spans="1:4">
       <c r="A1618" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="B1618" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C1618" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="D1618" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="1619" spans="1:4">
       <c r="A1619" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="B1619" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C1619" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="D1619" t="s">
-        <v>1012</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="1620" spans="1:4">
       <c r="A1620" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="B1620" t="s">
-        <v>494</v>
+        <v>59</v>
       </c>
       <c r="C1620" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D1620" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="1621" spans="1:4">
       <c r="A1621" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="B1621" t="s">
-        <v>20</v>
+        <v>496</v>
       </c>
       <c r="C1621" t="s">
-        <v>20</v>
+        <v>1027</v>
       </c>
       <c r="D1621" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="1622" spans="1:4">
       <c r="A1622" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="B1622" t="s">
-        <v>1026</v>
+        <v>20</v>
       </c>
       <c r="C1622" t="s">
-        <v>1027</v>
+        <v>20</v>
       </c>
       <c r="D1622" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="1623" spans="1:4">
       <c r="A1623" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="B1623" t="s">
         <v>1028</v>
       </c>
       <c r="C1623" t="s">
         <v>1029</v>
       </c>
       <c r="D1623" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="1624" spans="1:4">
       <c r="A1624" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B1624" t="s">
         <v>1030</v>
       </c>
-      <c r="B1624" t="s">
-[...2 lines deleted...]
-      <c r="C1624"/>
+      <c r="C1624" t="s">
+        <v>1031</v>
+      </c>
       <c r="D1624" t="s">
-        <v>17</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="1625" spans="1:4">
       <c r="A1625" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
       <c r="B1625" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1625"/>
       <c r="D1625" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1626" spans="1:4">
       <c r="A1626" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
       <c r="B1626" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1626"/>
       <c r="D1626" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1627" spans="1:4">
       <c r="A1627" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
       <c r="B1627" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1627"/>
       <c r="D1627" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1628" spans="1:4">
       <c r="A1628" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="B1628" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1628"/>
       <c r="D1628" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1629" spans="1:4">
       <c r="A1629" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="B1629" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1629"/>
       <c r="D1629" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1630" spans="1:4">
       <c r="A1630" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="B1630" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1630"/>
       <c r="D1630" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1631" spans="1:4">
       <c r="A1631" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="B1631" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1631"/>
       <c r="D1631" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1632" spans="1:4">
       <c r="A1632" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="B1632" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C1632"/>
       <c r="D1632" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1633" spans="1:4">
       <c r="A1633" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="B1633" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C1633"/>
       <c r="D1633" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1634" spans="1:4">
       <c r="A1634" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="B1634" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C1634"/>
       <c r="D1634" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1635" spans="1:4">
       <c r="A1635" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="B1635" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C1635"/>
       <c r="D1635" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1636" spans="1:4">
       <c r="A1636" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="B1636" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C1636"/>
       <c r="D1636" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1637" spans="1:4">
       <c r="A1637" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="B1637" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C1637"/>
       <c r="D1637" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1638" spans="1:4">
       <c r="A1638" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="B1638" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C1638"/>
       <c r="D1638" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1639" spans="1:4">
       <c r="A1639" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="B1639" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1639"/>
       <c r="D1639" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1640" spans="1:4">
       <c r="A1640" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="B1640" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C1640" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D1640" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1641" spans="1:4">
       <c r="A1641" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="B1641" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C1641" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D1641" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1642" spans="1:4">
       <c r="A1642" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="B1642" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C1642" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D1642" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1643" spans="1:4">
       <c r="A1643" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="B1643" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C1643" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D1643" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1644" spans="1:4">
       <c r="A1644" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="B1644" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C1644"/>
+        <v>20</v>
+      </c>
+      <c r="C1644" t="s">
+        <v>20</v>
+      </c>
       <c r="D1644" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1645" spans="1:4">
       <c r="A1645" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="B1645" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1645"/>
       <c r="D1645" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1646" spans="1:4">
       <c r="A1646" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="B1646" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1646"/>
       <c r="D1646" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1647" spans="1:4">
       <c r="A1647" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="B1647" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1647"/>
       <c r="D1647" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1648" spans="1:4">
       <c r="A1648" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="B1648" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1648"/>
       <c r="D1648" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1649" spans="1:4">
       <c r="A1649" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="B1649" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1649"/>
       <c r="D1649" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1650" spans="1:4">
       <c r="A1650" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="B1650" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1650"/>
       <c r="D1650" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1651" spans="1:4">
       <c r="A1651" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="B1651" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1651"/>
       <c r="D1651" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1652" spans="1:4">
       <c r="A1652" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="B1652" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C1652"/>
       <c r="D1652" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1653" spans="1:4">
       <c r="A1653" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="B1653" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C1653"/>
       <c r="D1653" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1654" spans="1:4">
       <c r="A1654" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="B1654" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C1654"/>
       <c r="D1654" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1655" spans="1:4">
       <c r="A1655" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="B1655" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C1655"/>
       <c r="D1655" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1656" spans="1:4">
       <c r="A1656" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="B1656" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C1656"/>
       <c r="D1656" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1657" spans="1:4">
       <c r="A1657" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="B1657" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C1657"/>
       <c r="D1657" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1658" spans="1:4">
       <c r="A1658" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="B1658" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C1658"/>
       <c r="D1658" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1659" spans="1:4">
       <c r="A1659" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="B1659" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1659"/>
       <c r="D1659" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1660" spans="1:4">
       <c r="A1660" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="B1660" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1660"/>
       <c r="D1660" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1661" spans="1:4">
       <c r="A1661" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="B1661" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1661"/>
       <c r="D1661" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1662" spans="1:4">
       <c r="A1662" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="B1662" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1662"/>
       <c r="D1662" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1663" spans="1:4">
       <c r="A1663" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="B1663" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1663"/>
       <c r="D1663" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1664" spans="1:4">
       <c r="A1664" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="B1664" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1664"/>
       <c r="D1664" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1665" spans="1:4">
       <c r="A1665" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="B1665" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1665"/>
       <c r="D1665" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1666" spans="1:4">
       <c r="A1666" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="B1666" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1666"/>
       <c r="D1666" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1667" spans="1:4">
       <c r="A1667" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="B1667" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C1667"/>
       <c r="D1667" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1668" spans="1:4">
       <c r="A1668" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="B1668" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C1668"/>
       <c r="D1668" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1669" spans="1:4">
       <c r="A1669" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="B1669" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C1669"/>
       <c r="D1669" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1670" spans="1:4">
       <c r="A1670" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="B1670" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C1670"/>
       <c r="D1670" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1671" spans="1:4">
       <c r="A1671" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="B1671" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C1671"/>
       <c r="D1671" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1672" spans="1:4">
       <c r="A1672" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="B1672" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C1672"/>
       <c r="D1672" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1673" spans="1:4">
       <c r="A1673" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="B1673" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C1673"/>
       <c r="D1673" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1674" spans="1:4">
       <c r="A1674" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="B1674" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1674"/>
       <c r="D1674" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1675" spans="1:4">
       <c r="A1675" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="B1675" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1675"/>
       <c r="D1675" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1676" spans="1:4">
       <c r="A1676" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="B1676" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1676"/>
       <c r="D1676" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1677" spans="1:4">
       <c r="A1677" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="B1677" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1677"/>
       <c r="D1677" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1678" spans="1:4">
       <c r="A1678" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="B1678" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1678"/>
       <c r="D1678" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1679" spans="1:4">
       <c r="A1679" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="B1679" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1679"/>
       <c r="D1679" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1680" spans="1:4">
       <c r="A1680" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="B1680" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1680"/>
       <c r="D1680" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1681" spans="1:4">
       <c r="A1681" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="B1681" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1681"/>
       <c r="D1681" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1682" spans="1:4">
       <c r="A1682" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="B1682" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C1682"/>
       <c r="D1682" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1683" spans="1:4">
       <c r="A1683" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="B1683" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C1683"/>
       <c r="D1683" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1684" spans="1:4">
       <c r="A1684" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="B1684" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C1684"/>
       <c r="D1684" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1685" spans="1:4">
       <c r="A1685" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="B1685" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C1685"/>
       <c r="D1685" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1686" spans="1:4">
       <c r="A1686" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="B1686" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C1686"/>
       <c r="D1686" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1687" spans="1:4">
       <c r="A1687" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="B1687" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C1687"/>
       <c r="D1687" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1688" spans="1:4">
       <c r="A1688" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="B1688" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C1688"/>
       <c r="D1688" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1689" spans="1:4">
       <c r="A1689" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="B1689" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1689"/>
       <c r="D1689" t="s">
-        <v>1044</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1690" spans="1:4">
       <c r="A1690" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="B1690" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C1690" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D1690" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="1691" spans="1:4">
       <c r="A1691" t="s">
         <v>1045</v>
       </c>
       <c r="B1691" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C1691" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D1691" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="1692" spans="1:4">
       <c r="A1692" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="B1692" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C1692" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D1692" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="1693" spans="1:4">
       <c r="A1693" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B1693" t="s">
+        <v>7</v>
+      </c>
+      <c r="C1693" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1693" t="s">
         <v>1046</v>
-      </c>
-[...5 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="1694" spans="1:4">
       <c r="A1694" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="B1694" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1694"/>
       <c r="D1694" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1695" spans="1:4">
       <c r="A1695" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="B1695" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1695"/>
       <c r="D1695" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1696" spans="1:4">
       <c r="A1696" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="B1696" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1696"/>
       <c r="D1696" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1697" spans="1:4">
       <c r="A1697" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="B1697" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1697"/>
       <c r="D1697" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1698" spans="1:4">
       <c r="A1698" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="B1698" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1698"/>
       <c r="D1698" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1699" spans="1:4">
       <c r="A1699" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="B1699" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1699"/>
       <c r="D1699" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1700" spans="1:4">
       <c r="A1700" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="B1700" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1700"/>
       <c r="D1700" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1701" spans="1:4">
       <c r="A1701" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="B1701" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C1701"/>
       <c r="D1701" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1702" spans="1:4">
       <c r="A1702" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="B1702" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C1702"/>
       <c r="D1702" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1703" spans="1:4">
       <c r="A1703" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="B1703" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C1703"/>
       <c r="D1703" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1704" spans="1:4">
       <c r="A1704" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="B1704" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C1704"/>
       <c r="D1704" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1705" spans="1:4">
       <c r="A1705" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="B1705" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C1705"/>
       <c r="D1705" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1706" spans="1:4">
       <c r="A1706" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="B1706" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C1706"/>
       <c r="D1706" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1707" spans="1:4">
       <c r="A1707" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="B1707" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C1707"/>
       <c r="D1707" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1708" spans="1:4">
       <c r="A1708" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="B1708" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1708"/>
       <c r="D1708" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1709" spans="1:4">
       <c r="A1709" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="B1709" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1709"/>
       <c r="D1709" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1710" spans="1:4">
       <c r="A1710" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="B1710" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1710"/>
       <c r="D1710" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1711" spans="1:4">
       <c r="A1711" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="B1711" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1711"/>
       <c r="D1711" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1712" spans="1:4">
       <c r="A1712" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="B1712" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1712"/>
       <c r="D1712" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1713" spans="1:4">
       <c r="A1713" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="B1713" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1713"/>
       <c r="D1713" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1714" spans="1:4">
       <c r="A1714" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="B1714" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1714"/>
       <c r="D1714" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1715" spans="1:4">
       <c r="A1715" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="B1715" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1715"/>
       <c r="D1715" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1716" spans="1:4">
       <c r="A1716" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="B1716" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C1716"/>
       <c r="D1716" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1717" spans="1:4">
       <c r="A1717" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="B1717" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C1717"/>
       <c r="D1717" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1718" spans="1:4">
       <c r="A1718" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="B1718" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C1718"/>
       <c r="D1718" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1719" spans="1:4">
       <c r="A1719" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="B1719" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C1719"/>
       <c r="D1719" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1720" spans="1:4">
       <c r="A1720" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="B1720" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C1720"/>
       <c r="D1720" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1721" spans="1:4">
       <c r="A1721" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="B1721" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C1721"/>
       <c r="D1721" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1722" spans="1:4">
       <c r="A1722" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="B1722" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C1722"/>
       <c r="D1722" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1723" spans="1:4">
       <c r="A1723" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="B1723" t="s">
-        <v>1053</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1723"/>
       <c r="D1723" t="s">
-        <v>726</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1724" spans="1:4">
       <c r="A1724" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="B1724" t="s">
         <v>1055</v>
       </c>
       <c r="C1724" t="s">
         <v>1056</v>
       </c>
       <c r="D1724" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1725" spans="1:4">
       <c r="A1725" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="B1725" t="s">
         <v>1057</v>
       </c>
       <c r="C1725" t="s">
         <v>1058</v>
       </c>
       <c r="D1725" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1726" spans="1:4">
       <c r="A1726" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="B1726" t="s">
-        <v>305</v>
+        <v>1059</v>
       </c>
       <c r="C1726" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="D1726" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1727" spans="1:4">
       <c r="A1727" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="B1727" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C1727" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="D1727" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1728" spans="1:4">
       <c r="A1728" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="B1728" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1728" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="D1728" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1729" spans="1:4">
       <c r="A1729" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="B1729" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1729" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="D1729" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1730" spans="1:4">
       <c r="A1730" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="B1730" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C1730" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="D1730" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1731" spans="1:4">
       <c r="A1731" t="s">
-        <v>1064</v>
+        <v>1054</v>
       </c>
       <c r="B1731" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C1731"/>
+        <v>55</v>
+      </c>
+      <c r="C1731" t="s">
+        <v>1065</v>
+      </c>
       <c r="D1731" t="s">
-        <v>17</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1732" spans="1:4">
       <c r="A1732" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="B1732" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1732"/>
       <c r="D1732" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1733" spans="1:4">
       <c r="A1733" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="B1733" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1733"/>
       <c r="D1733" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1734" spans="1:4">
       <c r="A1734" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="B1734" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1734"/>
       <c r="D1734" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1735" spans="1:4">
       <c r="A1735" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="B1735" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1735"/>
       <c r="D1735" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1736" spans="1:4">
       <c r="A1736" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="B1736" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1736"/>
       <c r="D1736" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1737" spans="1:4">
       <c r="A1737" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="B1737" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1737"/>
       <c r="D1737" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1738" spans="1:4">
       <c r="A1738" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="B1738" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1738"/>
       <c r="D1738" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1739" spans="1:4">
       <c r="A1739" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="B1739" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C1739"/>
       <c r="D1739" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1740" spans="1:4">
       <c r="A1740" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="B1740" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C1740"/>
       <c r="D1740" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1741" spans="1:4">
       <c r="A1741" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="B1741" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C1741"/>
       <c r="D1741" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1742" spans="1:4">
       <c r="A1742" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="B1742" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C1742"/>
       <c r="D1742" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1743" spans="1:4">
       <c r="A1743" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="B1743" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C1743"/>
       <c r="D1743" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1744" spans="1:4">
       <c r="A1744" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="B1744" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C1744"/>
       <c r="D1744" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1745" spans="1:4">
       <c r="A1745" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="B1745" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C1745"/>
       <c r="D1745" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1746" spans="1:4">
       <c r="A1746" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="B1746" t="s">
-        <v>1068</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1746"/>
       <c r="D1746" t="s">
-        <v>1070</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1747" spans="1:4">
       <c r="A1747" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="B1747" t="s">
-        <v>92</v>
+        <v>1070</v>
       </c>
       <c r="C1747" t="s">
         <v>1071</v>
       </c>
       <c r="D1747" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="1748" spans="1:4">
       <c r="A1748" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="B1748" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C1748" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D1748" t="s">
         <v>1072</v>
-      </c>
-[...1 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="1749" spans="1:4">
       <c r="A1749" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="B1749" t="s">
-        <v>1073</v>
+        <v>95</v>
       </c>
       <c r="C1749" t="s">
         <v>1074</v>
       </c>
       <c r="D1749" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="1750" spans="1:4">
       <c r="A1750" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="B1750" t="s">
-        <v>20</v>
+        <v>1075</v>
       </c>
       <c r="C1750" t="s">
-        <v>20</v>
+        <v>1076</v>
       </c>
       <c r="D1750" t="s">
-        <v>1075</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="1751" spans="1:4">
       <c r="A1751" t="s">
-        <v>1076</v>
+        <v>1069</v>
       </c>
       <c r="B1751" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1751" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1751" t="s">
         <v>1077</v>
-      </c>
-[...4 lines deleted...]
-        <v>726</v>
       </c>
     </row>
     <row r="1752" spans="1:4">
       <c r="A1752" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="B1752" t="s">
         <v>1079</v>
       </c>
       <c r="C1752" t="s">
         <v>1080</v>
       </c>
       <c r="D1752" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1753" spans="1:4">
       <c r="A1753" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="B1753" t="s">
         <v>1081</v>
       </c>
-      <c r="C1753"/>
+      <c r="C1753" t="s">
+        <v>1082</v>
+      </c>
       <c r="D1753" t="s">
-        <v>1082</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1754" spans="1:4">
       <c r="A1754" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="B1754" t="s">
         <v>1083</v>
       </c>
       <c r="C1754"/>
       <c r="D1754" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="1755" spans="1:4">
       <c r="A1755" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="B1755" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="C1755"/>
       <c r="D1755" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="1756" spans="1:4">
       <c r="A1756" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="B1756" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="C1756"/>
       <c r="D1756" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="1757" spans="1:4">
       <c r="A1757" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="B1757" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="C1757"/>
       <c r="D1757" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="1758" spans="1:4">
       <c r="A1758" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="B1758" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="C1758"/>
       <c r="D1758" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="1759" spans="1:4">
       <c r="A1759" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="B1759" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="C1759"/>
       <c r="D1759" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="1760" spans="1:4">
       <c r="A1760" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="B1760" t="s">
-        <v>1089</v>
-[...3 lines deleted...]
-      </c>
+        <v>1090</v>
+      </c>
+      <c r="C1760"/>
       <c r="D1760" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="1761" spans="1:4">
       <c r="A1761" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="B1761" t="s">
-        <v>246</v>
+        <v>1091</v>
       </c>
       <c r="C1761" t="s">
-        <v>247</v>
+        <v>1091</v>
       </c>
       <c r="D1761" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="1762" spans="1:4">
       <c r="A1762" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="B1762" t="s">
-        <v>1090</v>
+        <v>246</v>
       </c>
       <c r="C1762" t="s">
-        <v>1090</v>
+        <v>247</v>
       </c>
       <c r="D1762" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="1763" spans="1:4">
       <c r="A1763" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="B1763" t="s">
-        <v>20</v>
+        <v>1092</v>
       </c>
       <c r="C1763" t="s">
-        <v>20</v>
+        <v>1092</v>
       </c>
       <c r="D1763" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="1764" spans="1:4">
       <c r="A1764" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="B1764" t="s">
-        <v>1091</v>
+        <v>20</v>
       </c>
       <c r="C1764" t="s">
-        <v>1092</v>
+        <v>20</v>
       </c>
       <c r="D1764" t="s">
-        <v>722</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="1765" spans="1:4">
       <c r="A1765" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="B1765" t="s">
         <v>1093</v>
       </c>
       <c r="C1765" t="s">
         <v>1094</v>
       </c>
       <c r="D1765" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
     </row>
     <row r="1766" spans="1:4">
       <c r="A1766" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="B1766" t="s">
         <v>1095</v>
       </c>
       <c r="C1766" t="s">
         <v>1096</v>
       </c>
       <c r="D1766" t="s">
-        <v>726</v>
+        <v>724</v>
       </c>
     </row>
     <row r="1767" spans="1:4">
       <c r="A1767" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="B1767" t="s">
         <v>1097</v>
       </c>
-      <c r="C1767"/>
+      <c r="C1767" t="s">
+        <v>1098</v>
+      </c>
       <c r="D1767" t="s">
-        <v>1082</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1768" spans="1:4">
       <c r="A1768" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="B1768" t="s">
-        <v>1098</v>
-[...3 lines deleted...]
-      </c>
+        <v>1099</v>
+      </c>
+      <c r="C1768"/>
       <c r="D1768" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="1769" spans="1:4">
       <c r="A1769" t="s">
-        <v>1099</v>
+        <v>1078</v>
       </c>
       <c r="B1769" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C1769"/>
+        <v>1100</v>
+      </c>
+      <c r="C1769" t="s">
+        <v>1100</v>
+      </c>
       <c r="D1769" t="s">
-        <v>17</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="1770" spans="1:4">
       <c r="A1770" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="B1770" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1770"/>
       <c r="D1770" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1771" spans="1:4">
       <c r="A1771" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="B1771" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1771"/>
       <c r="D1771" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1772" spans="1:4">
       <c r="A1772" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="B1772" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1772"/>
       <c r="D1772" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1773" spans="1:4">
       <c r="A1773" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="B1773" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1773"/>
       <c r="D1773" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1774" spans="1:4">
       <c r="A1774" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="B1774" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1774"/>
       <c r="D1774" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1775" spans="1:4">
       <c r="A1775" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="B1775" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1775"/>
       <c r="D1775" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1776" spans="1:4">
       <c r="A1776" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="B1776" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1776"/>
       <c r="D1776" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1777" spans="1:4">
       <c r="A1777" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="B1777" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C1777"/>
       <c r="D1777" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1778" spans="1:4">
       <c r="A1778" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="B1778" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C1778"/>
       <c r="D1778" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1779" spans="1:4">
       <c r="A1779" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="B1779" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C1779"/>
       <c r="D1779" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1780" spans="1:4">
       <c r="A1780" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="B1780" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C1780"/>
       <c r="D1780" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1781" spans="1:4">
       <c r="A1781" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="B1781" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C1781"/>
       <c r="D1781" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1782" spans="1:4">
       <c r="A1782" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="B1782" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C1782"/>
       <c r="D1782" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1783" spans="1:4">
       <c r="A1783" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="B1783" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C1783"/>
       <c r="D1783" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1784" spans="1:4">
       <c r="A1784" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="B1784" t="s">
-        <v>1103</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1784"/>
       <c r="D1784" t="s">
-        <v>1105</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1785" spans="1:4">
       <c r="A1785" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B1785" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C1785" t="s">
         <v>1106</v>
       </c>
-      <c r="C1785" t="s">
+      <c r="D1785" t="s">
         <v>1107</v>
-      </c>
-[...1 lines deleted...]
-        <v>1108</v>
       </c>
     </row>
     <row r="1786" spans="1:4">
       <c r="A1786" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B1786" t="s">
-        <v>1109</v>
+        <v>1108</v>
       </c>
       <c r="C1786" t="s">
         <v>1109</v>
       </c>
       <c r="D1786" t="s">
-        <v>171</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="1787" spans="1:4">
       <c r="A1787" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B1787" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="C1787" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="D1787" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="1788" spans="1:4">
       <c r="A1788" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B1788" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="C1788" t="s">
         <v>1112</v>
       </c>
       <c r="D1788" t="s">
-        <v>1108</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1789" spans="1:4">
       <c r="A1789" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B1789" t="s">
         <v>1113</v>
       </c>
       <c r="C1789" t="s">
         <v>1114</v>
       </c>
       <c r="D1789" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="1790" spans="1:4">
       <c r="A1790" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B1790" t="s">
         <v>1115</v>
       </c>
       <c r="C1790" t="s">
         <v>1116</v>
       </c>
       <c r="D1790" t="s">
-        <v>476</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="1791" spans="1:4">
       <c r="A1791" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B1791" t="s">
-        <v>191</v>
+        <v>1117</v>
       </c>
       <c r="C1791" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="D1791" t="s">
-        <v>131</v>
+        <v>478</v>
       </c>
     </row>
     <row r="1792" spans="1:4">
       <c r="A1792" t="s">
-        <v>1118</v>
+        <v>1104</v>
       </c>
       <c r="B1792" t="s">
+        <v>191</v>
+      </c>
+      <c r="C1792" t="s">
         <v>1119</v>
       </c>
-      <c r="C1792" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1792" t="s">
-        <v>221</v>
+        <v>131</v>
       </c>
     </row>
     <row r="1793" spans="1:4">
       <c r="A1793" t="s">
-        <v>1102</v>
+        <v>1120</v>
       </c>
       <c r="B1793" t="s">
         <v>1121</v>
       </c>
       <c r="C1793" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="D1793" t="s">
-        <v>171</v>
+        <v>221</v>
       </c>
     </row>
     <row r="1794" spans="1:4">
       <c r="A1794" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B1794" t="s">
-        <v>91</v>
+        <v>1123</v>
       </c>
       <c r="C1794" t="s">
-        <v>92</v>
+        <v>1123</v>
       </c>
       <c r="D1794" t="s">
-        <v>93</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1795" spans="1:4">
       <c r="A1795" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B1795" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C1795" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D1795" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1796" spans="1:4">
       <c r="A1796" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B1796" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C1796" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D1796" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1797" spans="1:4">
       <c r="A1797" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B1797" t="s">
-        <v>1122</v>
+        <v>96</v>
       </c>
       <c r="C1797" t="s">
-        <v>1123</v>
+        <v>97</v>
       </c>
       <c r="D1797" t="s">
-        <v>307</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1798" spans="1:4">
       <c r="A1798" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B1798" t="s">
-        <v>458</v>
+        <v>1124</v>
       </c>
       <c r="C1798" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="D1798" t="s">
-        <v>1082</v>
+        <v>307</v>
       </c>
     </row>
     <row r="1799" spans="1:4">
       <c r="A1799" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B1799" t="s">
-        <v>1125</v>
+        <v>460</v>
       </c>
       <c r="C1799" t="s">
         <v>1126</v>
       </c>
       <c r="D1799" t="s">
-        <v>465</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="1800" spans="1:4">
       <c r="A1800" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B1800" t="s">
         <v>1127</v>
       </c>
       <c r="C1800" t="s">
         <v>1128</v>
       </c>
       <c r="D1800" t="s">
-        <v>1129</v>
+        <v>467</v>
       </c>
     </row>
     <row r="1801" spans="1:4">
       <c r="A1801" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B1801" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C1801" t="s">
         <v>1130</v>
       </c>
-      <c r="C1801" t="s">
+      <c r="D1801" t="s">
         <v>1131</v>
-      </c>
-[...1 lines deleted...]
-        <v>1108</v>
       </c>
     </row>
     <row r="1802" spans="1:4">
       <c r="A1802" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B1802" t="s">
-        <v>98</v>
+        <v>1132</v>
       </c>
       <c r="C1802" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="D1802" t="s">
-        <v>1082</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="1803" spans="1:4">
       <c r="A1803" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B1803" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C1803" t="s">
-        <v>20</v>
+        <v>1134</v>
       </c>
       <c r="D1803" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="1804" spans="1:4">
       <c r="A1804" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B1804" t="s">
-        <v>1133</v>
+        <v>20</v>
       </c>
       <c r="C1804" t="s">
-        <v>1134</v>
+        <v>20</v>
       </c>
       <c r="D1804" t="s">
-        <v>488</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="1805" spans="1:4">
       <c r="A1805" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B1805" t="s">
         <v>1135</v>
       </c>
       <c r="C1805" t="s">
         <v>1136</v>
       </c>
       <c r="D1805" t="s">
-        <v>1137</v>
+        <v>490</v>
       </c>
     </row>
     <row r="1806" spans="1:4">
       <c r="A1806" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B1806" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C1806" t="s">
         <v>1138</v>
       </c>
-      <c r="C1806" t="s">
+      <c r="D1806" t="s">
         <v>1139</v>
-      </c>
-[...1 lines deleted...]
-        <v>815</v>
       </c>
     </row>
     <row r="1807" spans="1:4">
       <c r="A1807" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B1807" t="s">
-        <v>248</v>
+        <v>1140</v>
       </c>
       <c r="C1807" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="D1807" t="s">
-        <v>1082</v>
+        <v>817</v>
       </c>
     </row>
     <row r="1808" spans="1:4">
       <c r="A1808" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B1808" t="s">
-        <v>1141</v>
+        <v>248</v>
       </c>
       <c r="C1808" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="D1808" t="s">
-        <v>695</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="1809" spans="1:4">
       <c r="A1809" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B1809" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="C1809" t="s">
         <v>1143</v>
       </c>
       <c r="D1809" t="s">
-        <v>1082</v>
+        <v>697</v>
       </c>
     </row>
     <row r="1810" spans="1:4">
       <c r="A1810" t="s">
-        <v>1118</v>
+        <v>1104</v>
       </c>
       <c r="B1810" t="s">
         <v>1144</v>
       </c>
       <c r="C1810" t="s">
         <v>1145</v>
       </c>
       <c r="D1810" t="s">
-        <v>221</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="1811" spans="1:4">
       <c r="A1811" t="s">
-        <v>1102</v>
+        <v>1120</v>
       </c>
       <c r="B1811" t="s">
         <v>1146</v>
       </c>
       <c r="C1811" t="s">
         <v>1147</v>
       </c>
       <c r="D1811" t="s">
-        <v>1082</v>
+        <v>221</v>
       </c>
     </row>
     <row r="1812" spans="1:4">
       <c r="A1812" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B1812" t="s">
         <v>1148</v>
       </c>
       <c r="C1812" t="s">
         <v>1149</v>
       </c>
       <c r="D1812" t="s">
-        <v>878</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="1813" spans="1:4">
       <c r="A1813" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B1813" t="s">
         <v>1150</v>
       </c>
       <c r="C1813" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="D1813" t="s">
-        <v>1151</v>
+        <v>880</v>
       </c>
     </row>
     <row r="1814" spans="1:4">
       <c r="A1814" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B1814" t="s">
         <v>1152</v>
       </c>
       <c r="C1814" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D1814" t="s">
         <v>1153</v>
-      </c>
-[...1 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="1815" spans="1:4">
       <c r="A1815" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B1815" t="s">
         <v>1154</v>
       </c>
       <c r="C1815" t="s">
         <v>1155</v>
       </c>
       <c r="D1815" t="s">
-        <v>1108</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="1816" spans="1:4">
       <c r="A1816" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B1816" t="s">
         <v>1156</v>
       </c>
       <c r="C1816" t="s">
         <v>1157</v>
       </c>
       <c r="D1816" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="1817" spans="1:4">
       <c r="A1817" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B1817" t="s">
         <v>1158</v>
       </c>
-      <c r="B1817" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1817" t="s">
-        <v>92</v>
+        <v>1159</v>
       </c>
       <c r="D1817" t="s">
-        <v>93</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="1818" spans="1:4">
       <c r="A1818" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="B1818" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C1818" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D1818" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1819" spans="1:4">
       <c r="A1819" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="B1819" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C1819" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D1819" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1820" spans="1:4">
       <c r="A1820" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="B1820" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C1820" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D1820" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1821" spans="1:4">
       <c r="A1821" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="B1821" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C1821" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D1821" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1822" spans="1:4">
       <c r="A1822" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="B1822" t="s">
-        <v>91</v>
+        <v>20</v>
       </c>
       <c r="C1822" t="s">
-        <v>92</v>
+        <v>20</v>
       </c>
       <c r="D1822" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1823" spans="1:4">
       <c r="A1823" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="B1823" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C1823" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D1823" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1824" spans="1:4">
       <c r="A1824" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="B1824" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C1824" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D1824" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1825" spans="1:4">
       <c r="A1825" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="B1825" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C1825" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D1825" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1826" spans="1:4">
       <c r="A1826" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="B1826" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C1826" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D1826" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1827" spans="1:4">
       <c r="A1827" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="B1827" t="s">
-        <v>91</v>
+        <v>20</v>
       </c>
       <c r="C1827" t="s">
-        <v>92</v>
+        <v>20</v>
       </c>
       <c r="D1827" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1828" spans="1:4">
       <c r="A1828" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="B1828" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C1828" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D1828" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1829" spans="1:4">
       <c r="A1829" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="B1829" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C1829" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D1829" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1830" spans="1:4">
       <c r="A1830" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="B1830" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C1830" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D1830" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1831" spans="1:4">
       <c r="A1831" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="B1831" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C1831" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D1831" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1832" spans="1:4">
       <c r="A1832" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="B1832" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C1832"/>
+        <v>20</v>
+      </c>
+      <c r="C1832" t="s">
+        <v>20</v>
+      </c>
       <c r="D1832" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1833" spans="1:4">
       <c r="A1833" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="B1833" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1833"/>
       <c r="D1833" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1834" spans="1:4">
       <c r="A1834" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="B1834" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1834"/>
       <c r="D1834" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1835" spans="1:4">
       <c r="A1835" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="B1835" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1835"/>
       <c r="D1835" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1836" spans="1:4">
       <c r="A1836" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="B1836" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1836"/>
       <c r="D1836" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1837" spans="1:4">
       <c r="A1837" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="B1837" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1837"/>
       <c r="D1837" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1838" spans="1:4">
       <c r="A1838" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="B1838" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1838"/>
       <c r="D1838" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1839" spans="1:4">
       <c r="A1839" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="B1839" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1839"/>
       <c r="D1839" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1840" spans="1:4">
       <c r="A1840" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="B1840" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C1840"/>
       <c r="D1840" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1841" spans="1:4">
       <c r="A1841" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="B1841" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C1841"/>
       <c r="D1841" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1842" spans="1:4">
       <c r="A1842" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="B1842" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C1842"/>
       <c r="D1842" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1843" spans="1:4">
       <c r="A1843" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="B1843" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C1843"/>
       <c r="D1843" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1844" spans="1:4">
       <c r="A1844" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="B1844" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C1844"/>
       <c r="D1844" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1845" spans="1:4">
       <c r="A1845" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="B1845" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C1845"/>
       <c r="D1845" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1846" spans="1:4">
       <c r="A1846" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="B1846" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C1846"/>
       <c r="D1846" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1847" spans="1:4">
       <c r="A1847" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="B1847" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="C1847"/>
       <c r="D1847" t="s">
-        <v>1165</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1848" spans="1:4">
       <c r="A1848" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1848" t="s">
-        <v>806</v>
-[...3 lines deleted...]
-      </c>
+        <v>807</v>
+      </c>
+      <c r="C1848"/>
       <c r="D1848" t="s">
-        <v>122</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="1849" spans="1:4">
       <c r="A1849" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1849" t="s">
-        <v>1167</v>
+        <v>808</v>
       </c>
       <c r="C1849" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="D1849" t="s">
-        <v>1168</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1850" spans="1:4">
       <c r="A1850" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1850" t="s">
         <v>1169</v>
       </c>
       <c r="C1850" t="s">
         <v>1169</v>
       </c>
       <c r="D1850" t="s">
         <v>1170</v>
       </c>
     </row>
     <row r="1851" spans="1:4">
       <c r="A1851" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1851" t="s">
         <v>1171</v>
       </c>
       <c r="C1851" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D1851" t="s">
         <v>1172</v>
-      </c>
-[...1 lines deleted...]
-        <v>1170</v>
       </c>
     </row>
     <row r="1852" spans="1:4">
       <c r="A1852" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1852" t="s">
         <v>1173</v>
       </c>
       <c r="C1852" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="D1852" t="s">
-        <v>580</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="1853" spans="1:4">
       <c r="A1853" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1853" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="C1853" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="D1853" t="s">
-        <v>1175</v>
+        <v>582</v>
       </c>
     </row>
     <row r="1854" spans="1:4">
       <c r="A1854" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1854" t="s">
         <v>1176</v>
       </c>
       <c r="C1854" t="s">
         <v>1176</v>
       </c>
       <c r="D1854" t="s">
-        <v>1170</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="1855" spans="1:4">
       <c r="A1855" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1855" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="C1855" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="D1855" t="s">
-        <v>1178</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="1856" spans="1:4">
       <c r="A1856" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1856" t="s">
         <v>1179</v>
       </c>
       <c r="C1856" t="s">
         <v>1179</v>
       </c>
       <c r="D1856" t="s">
         <v>1180</v>
       </c>
     </row>
     <row r="1857" spans="1:4">
       <c r="A1857" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1857" t="s">
         <v>1181</v>
       </c>
       <c r="C1857" t="s">
         <v>1181</v>
       </c>
       <c r="D1857" t="s">
-        <v>1175</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="1858" spans="1:4">
       <c r="A1858" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1858" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="C1858" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D1858" t="s">
-        <v>1183</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="1859" spans="1:4">
       <c r="A1859" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1859" t="s">
         <v>1184</v>
       </c>
       <c r="C1859" t="s">
         <v>1184</v>
       </c>
       <c r="D1859" t="s">
-        <v>1175</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="1860" spans="1:4">
       <c r="A1860" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1860" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="C1860" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="D1860" t="s">
-        <v>580</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="1861" spans="1:4">
       <c r="A1861" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1861" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="C1861" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="D1861" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="1862" spans="1:4">
       <c r="A1862" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1862" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="C1862" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="D1862" t="s">
-        <v>1170</v>
+        <v>582</v>
       </c>
     </row>
     <row r="1863" spans="1:4">
       <c r="A1863" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1863" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="C1863" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="D1863" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="1864" spans="1:4">
       <c r="A1864" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1864" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="C1864" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="D1864" t="s">
-        <v>580</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="1865" spans="1:4">
       <c r="A1865" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1865" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="C1865" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="D1865" t="s">
-        <v>1191</v>
+        <v>582</v>
       </c>
     </row>
     <row r="1866" spans="1:4">
       <c r="A1866" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1866" t="s">
         <v>1192</v>
       </c>
       <c r="C1866" t="s">
         <v>1192</v>
       </c>
       <c r="D1866" t="s">
-        <v>580</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="1867" spans="1:4">
       <c r="A1867" t="s">
-        <v>1193</v>
+        <v>1166</v>
       </c>
       <c r="B1867" t="s">
         <v>1194</v>
       </c>
       <c r="C1867" t="s">
         <v>1194</v>
       </c>
       <c r="D1867" t="s">
-        <v>551</v>
+        <v>582</v>
       </c>
     </row>
     <row r="1868" spans="1:4">
       <c r="A1868" t="s">
-        <v>1164</v>
+        <v>1195</v>
       </c>
       <c r="B1868" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="C1868" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="D1868" t="s">
-        <v>1191</v>
+        <v>553</v>
       </c>
     </row>
     <row r="1869" spans="1:4">
       <c r="A1869" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1869" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="C1869" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="D1869" t="s">
-        <v>580</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="1870" spans="1:4">
       <c r="A1870" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1870" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="C1870" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="D1870" t="s">
-        <v>1168</v>
+        <v>582</v>
       </c>
     </row>
     <row r="1871" spans="1:4">
       <c r="A1871" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1871" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="C1871" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="D1871" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="1872" spans="1:4">
       <c r="A1872" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1872" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="C1872" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="D1872" t="s">
         <v>1170</v>
       </c>
     </row>
     <row r="1873" spans="1:4">
       <c r="A1873" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1873" t="s">
-        <v>843</v>
+        <v>1201</v>
       </c>
       <c r="C1873" t="s">
-        <v>843</v>
+        <v>1201</v>
       </c>
       <c r="D1873" t="s">
-        <v>1178</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="1874" spans="1:4">
       <c r="A1874" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1874" t="s">
-        <v>1200</v>
+        <v>845</v>
       </c>
       <c r="C1874" t="s">
-        <v>1200</v>
+        <v>845</v>
       </c>
       <c r="D1874" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="1875" spans="1:4">
       <c r="A1875" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1875" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="C1875" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="D1875" t="s">
-        <v>580</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="1876" spans="1:4">
       <c r="A1876" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1876" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="C1876" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="D1876" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="1877" spans="1:4">
       <c r="A1877" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1877" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="C1877" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="D1877" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="1878" spans="1:4">
       <c r="A1878" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1878" t="s">
-        <v>845</v>
+        <v>1205</v>
       </c>
       <c r="C1878" t="s">
-        <v>845</v>
+        <v>1205</v>
       </c>
       <c r="D1878" t="s">
-        <v>169</v>
+        <v>582</v>
       </c>
     </row>
     <row r="1879" spans="1:4">
       <c r="A1879" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1879" t="s">
-        <v>1204</v>
-[...1 lines deleted...]
-      <c r="C1879"/>
+        <v>847</v>
+      </c>
+      <c r="C1879" t="s">
+        <v>847</v>
+      </c>
       <c r="D1879" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
     </row>
     <row r="1880" spans="1:4">
       <c r="A1880" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1880" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="C1880"/>
       <c r="D1880" t="s">
-        <v>1206</v>
+        <v>180</v>
       </c>
     </row>
     <row r="1881" spans="1:4">
       <c r="A1881" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1881" t="s">
         <v>1207</v>
       </c>
       <c r="C1881"/>
       <c r="D1881" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="1882" spans="1:4">
       <c r="A1882" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1882" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="C1882"/>
       <c r="D1882" t="s">
-        <v>307</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="1883" spans="1:4">
       <c r="A1883" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1883" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="C1883"/>
       <c r="D1883" t="s">
-        <v>1210</v>
+        <v>307</v>
       </c>
     </row>
     <row r="1884" spans="1:4">
       <c r="A1884" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1884" t="s">
         <v>1211</v>
       </c>
-      <c r="C1884" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C1884"/>
       <c r="D1884" t="s">
-        <v>1178</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="1885" spans="1:4">
       <c r="A1885" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1885" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="C1885" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="D1885" t="s">
-        <v>1175</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="1886" spans="1:4">
       <c r="A1886" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1886" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="C1886" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="D1886" t="s">
-        <v>1214</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="1887" spans="1:4">
       <c r="A1887" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1887" t="s">
         <v>1215</v>
       </c>
       <c r="C1887" t="s">
         <v>1215</v>
       </c>
       <c r="D1887" t="s">
         <v>1216</v>
       </c>
     </row>
     <row r="1888" spans="1:4">
       <c r="A1888" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1888" t="s">
         <v>1217</v>
       </c>
       <c r="C1888" t="s">
         <v>1217</v>
       </c>
       <c r="D1888" t="s">
-        <v>682</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="1889" spans="1:4">
       <c r="A1889" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1889" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="C1889" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="D1889" t="s">
-        <v>675</v>
+        <v>684</v>
       </c>
     </row>
     <row r="1890" spans="1:4">
       <c r="A1890" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1890" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="C1890" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="D1890" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
     </row>
     <row r="1891" spans="1:4">
       <c r="A1891" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1891" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="C1891" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="D1891" t="s">
-        <v>1221</v>
+        <v>677</v>
       </c>
     </row>
     <row r="1892" spans="1:4">
       <c r="A1892" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1892" t="s">
         <v>1222</v>
       </c>
       <c r="C1892" t="s">
         <v>1222</v>
       </c>
       <c r="D1892" t="s">
-        <v>580</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="1893" spans="1:4">
       <c r="A1893" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1893" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="C1893" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="D1893" t="s">
-        <v>112</v>
+        <v>582</v>
       </c>
     </row>
     <row r="1894" spans="1:4">
       <c r="A1894" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1894" t="s">
-        <v>1224</v>
-[...1 lines deleted...]
-      <c r="C1894"/>
+        <v>1225</v>
+      </c>
+      <c r="C1894" t="s">
+        <v>1225</v>
+      </c>
       <c r="D1894" t="s">
-        <v>1225</v>
+        <v>112</v>
       </c>
     </row>
     <row r="1895" spans="1:4">
       <c r="A1895" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1895" t="s">
         <v>1226</v>
       </c>
-      <c r="C1895" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C1895"/>
       <c r="D1895" t="s">
-        <v>682</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="1896" spans="1:4">
       <c r="A1896" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1896" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="C1896" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="D1896" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
     </row>
     <row r="1897" spans="1:4">
       <c r="A1897" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1897" t="s">
-        <v>98</v>
+        <v>1229</v>
       </c>
       <c r="C1897" t="s">
-        <v>98</v>
+        <v>1229</v>
       </c>
       <c r="D1897" t="s">
-        <v>307</v>
+        <v>684</v>
       </c>
     </row>
     <row r="1898" spans="1:4">
       <c r="A1898" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1898" t="s">
-        <v>1228</v>
+        <v>98</v>
       </c>
       <c r="C1898" t="s">
-        <v>1229</v>
+        <v>98</v>
       </c>
       <c r="D1898" t="s">
-        <v>1230</v>
+        <v>307</v>
       </c>
     </row>
     <row r="1899" spans="1:4">
       <c r="A1899" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1899" t="s">
-        <v>1231</v>
+        <v>1230</v>
       </c>
       <c r="C1899" t="s">
         <v>1231</v>
       </c>
       <c r="D1899" t="s">
         <v>1232</v>
       </c>
     </row>
     <row r="1900" spans="1:4">
       <c r="A1900" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1900" t="s">
         <v>1233</v>
       </c>
       <c r="C1900" t="s">
         <v>1233</v>
       </c>
       <c r="D1900" t="s">
-        <v>580</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="1901" spans="1:4">
       <c r="A1901" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1901" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="C1901" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="D1901" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="1902" spans="1:4">
       <c r="A1902" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1902" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="C1902" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="D1902" t="s">
-        <v>1214</v>
+        <v>582</v>
       </c>
     </row>
     <row r="1903" spans="1:4">
       <c r="A1903" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1903" t="s">
-        <v>20</v>
+        <v>1237</v>
       </c>
       <c r="C1903" t="s">
-        <v>20</v>
+        <v>1237</v>
       </c>
       <c r="D1903" t="s">
-        <v>1221</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="1904" spans="1:4">
       <c r="A1904" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1904" t="s">
-        <v>1236</v>
-[...1 lines deleted...]
-      <c r="C1904"/>
+        <v>20</v>
+      </c>
+      <c r="C1904" t="s">
+        <v>20</v>
+      </c>
       <c r="D1904" t="s">
-        <v>307</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="1905" spans="1:4">
       <c r="A1905" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1905" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="C1905"/>
       <c r="D1905" t="s">
-        <v>1238</v>
+        <v>307</v>
       </c>
     </row>
     <row r="1906" spans="1:4">
       <c r="A1906" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1906" t="s">
         <v>1239</v>
       </c>
       <c r="C1906"/>
       <c r="D1906" t="s">
         <v>1240</v>
       </c>
     </row>
     <row r="1907" spans="1:4">
       <c r="A1907" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1907" t="s">
         <v>1241</v>
       </c>
-      <c r="C1907" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C1907"/>
       <c r="D1907" t="s">
-        <v>682</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="1908" spans="1:4">
       <c r="A1908" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1908" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="C1908" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="D1908" t="s">
-        <v>1178</v>
+        <v>684</v>
       </c>
     </row>
     <row r="1909" spans="1:4">
       <c r="A1909" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1909" t="s">
-        <v>1243</v>
-[...1 lines deleted...]
-      <c r="C1909"/>
+        <v>1244</v>
+      </c>
+      <c r="C1909" t="s">
+        <v>1244</v>
+      </c>
       <c r="D1909" t="s">
-        <v>1244</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="1910" spans="1:4">
       <c r="A1910" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1910" t="s">
         <v>1245</v>
       </c>
-      <c r="C1910" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C1910"/>
       <c r="D1910" t="s">
-        <v>580</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="1911" spans="1:4">
       <c r="A1911" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1911" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="C1911" t="s">
-        <v>1229</v>
+        <v>1247</v>
       </c>
       <c r="D1911" t="s">
-        <v>662</v>
+        <v>582</v>
       </c>
     </row>
     <row r="1912" spans="1:4">
       <c r="A1912" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1912" t="s">
-        <v>248</v>
+        <v>1248</v>
       </c>
       <c r="C1912" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="D1912" t="s">
-        <v>307</v>
+        <v>664</v>
       </c>
     </row>
     <row r="1913" spans="1:4">
       <c r="A1913" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1913" t="s">
-        <v>1247</v>
-[...1 lines deleted...]
-      <c r="C1913"/>
+        <v>248</v>
+      </c>
+      <c r="C1913" t="s">
+        <v>1231</v>
+      </c>
       <c r="D1913" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="1914" spans="1:4">
       <c r="A1914" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1914" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="C1914"/>
       <c r="D1914" t="s">
-        <v>1249</v>
+        <v>307</v>
       </c>
     </row>
     <row r="1915" spans="1:4">
       <c r="A1915" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1915" t="s">
         <v>1250</v>
       </c>
       <c r="C1915"/>
       <c r="D1915" t="s">
-        <v>1240</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="1916" spans="1:4">
       <c r="A1916" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1916" t="s">
-        <v>1251</v>
-[...3 lines deleted...]
-      </c>
+        <v>1252</v>
+      </c>
+      <c r="C1916"/>
       <c r="D1916" t="s">
-        <v>1191</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="1917" spans="1:4">
       <c r="A1917" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1917" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="C1917" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="D1917" t="s">
-        <v>1175</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="1918" spans="1:4">
       <c r="A1918" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1918" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="C1918" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="D1918" t="s">
-        <v>580</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="1919" spans="1:4">
       <c r="A1919" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1919" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="C1919" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="D1919" t="s">
-        <v>1168</v>
+        <v>582</v>
       </c>
     </row>
     <row r="1920" spans="1:4">
       <c r="A1920" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1920" t="s">
-        <v>1146</v>
-[...1 lines deleted...]
-      <c r="C1920"/>
+        <v>1256</v>
+      </c>
+      <c r="C1920" t="s">
+        <v>1256</v>
+      </c>
       <c r="D1920" t="s">
-        <v>1249</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="1921" spans="1:4">
       <c r="A1921" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1921" t="s">
-        <v>1255</v>
+        <v>1148</v>
       </c>
       <c r="C1921"/>
       <c r="D1921" t="s">
-        <v>1256</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="1922" spans="1:4">
       <c r="A1922" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1922" t="s">
         <v>1257</v>
       </c>
       <c r="C1922"/>
       <c r="D1922" t="s">
-        <v>1206</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="1923" spans="1:4">
       <c r="A1923" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1923" t="s">
-        <v>603</v>
+        <v>1259</v>
       </c>
       <c r="C1923"/>
       <c r="D1923" t="s">
-        <v>307</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="1924" spans="1:4">
       <c r="A1924" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1924" t="s">
-        <v>1258</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="C1924"/>
       <c r="D1924" t="s">
-        <v>1259</v>
+        <v>307</v>
       </c>
     </row>
     <row r="1925" spans="1:4">
       <c r="A1925" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1925" t="s">
         <v>1260</v>
       </c>
       <c r="C1925" t="s">
         <v>1260</v>
       </c>
       <c r="D1925" t="s">
-        <v>682</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="1926" spans="1:4">
       <c r="A1926" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1926" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="C1926" t="s">
-        <v>1229</v>
+        <v>1262</v>
       </c>
       <c r="D1926" t="s">
-        <v>1230</v>
+        <v>684</v>
       </c>
     </row>
     <row r="1927" spans="1:4">
       <c r="A1927" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B1927" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="C1927" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="D1927" t="s">
-        <v>1263</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="1928" spans="1:4">
       <c r="A1928" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B1928" t="s">
         <v>1264</v>
       </c>
-      <c r="B1928" t="s">
+      <c r="C1928" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D1928" t="s">
         <v>1265</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="1929" spans="1:4">
       <c r="A1929" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="B1929" t="s">
         <v>1267</v>
       </c>
       <c r="C1929" t="s">
         <v>1268</v>
       </c>
       <c r="D1929" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="1930" spans="1:4">
       <c r="A1930" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="B1930" t="s">
         <v>1269</v>
       </c>
       <c r="C1930" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="D1930" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="1931" spans="1:4">
       <c r="A1931" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="B1931" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="C1931" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="D1931" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="1932" spans="1:4">
       <c r="A1932" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="B1932" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="C1932" t="s">
         <v>1272</v>
       </c>
       <c r="D1932" t="s">
-        <v>722</v>
+        <v>169</v>
       </c>
     </row>
     <row r="1933" spans="1:4">
       <c r="A1933" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="B1933" t="s">
         <v>1273</v>
       </c>
       <c r="C1933" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="D1933" t="s">
-        <v>169</v>
+        <v>724</v>
       </c>
     </row>
     <row r="1934" spans="1:4">
       <c r="A1934" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="B1934" t="s">
-        <v>246</v>
+        <v>1275</v>
       </c>
       <c r="C1934" t="s">
-        <v>247</v>
+        <v>1275</v>
       </c>
       <c r="D1934" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="1935" spans="1:4">
       <c r="A1935" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="B1935" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="C1935" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D1935" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="1936" spans="1:4">
       <c r="A1936" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="B1936" t="s">
-        <v>1274</v>
+        <v>248</v>
       </c>
       <c r="C1936" t="s">
-        <v>1275</v>
+        <v>248</v>
       </c>
       <c r="D1936" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="1937" spans="1:4">
       <c r="A1937" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="B1937" t="s">
         <v>1276</v>
       </c>
       <c r="C1937" t="s">
         <v>1277</v>
       </c>
       <c r="D1937" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="1938" spans="1:4">
       <c r="A1938" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="B1938" t="s">
         <v>1278</v>
       </c>
       <c r="C1938" t="s">
         <v>1279</v>
       </c>
       <c r="D1938" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="1939" spans="1:4">
       <c r="A1939" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="B1939" t="s">
         <v>1280</v>
       </c>
       <c r="C1939" t="s">
         <v>1281</v>
       </c>
       <c r="D1939" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="1940" spans="1:4">
       <c r="A1940" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B1940" t="s">
         <v>1282</v>
       </c>
-      <c r="B1940" t="s">
+      <c r="C1940" t="s">
         <v>1283</v>
       </c>
-      <c r="C1940" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1940" t="s">
-        <v>722</v>
+        <v>169</v>
       </c>
     </row>
     <row r="1941" spans="1:4">
       <c r="A1941" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="B1941" t="s">
-        <v>1265</v>
+        <v>1285</v>
       </c>
       <c r="C1941" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="D1941" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
     </row>
     <row r="1942" spans="1:4">
       <c r="A1942" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="B1942" t="s">
-        <v>1286</v>
+        <v>1267</v>
       </c>
       <c r="C1942" t="s">
         <v>1287</v>
       </c>
       <c r="D1942" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
     </row>
     <row r="1943" spans="1:4">
       <c r="A1943" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="B1943" t="s">
-        <v>1271</v>
+        <v>1288</v>
       </c>
       <c r="C1943" t="s">
-        <v>1272</v>
+        <v>1289</v>
       </c>
       <c r="D1943" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
     </row>
     <row r="1944" spans="1:4">
       <c r="A1944" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="B1944" t="s">
-        <v>1073</v>
+        <v>1273</v>
       </c>
       <c r="C1944" t="s">
-        <v>1288</v>
+        <v>1274</v>
       </c>
       <c r="D1944" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
     </row>
     <row r="1945" spans="1:4">
       <c r="A1945" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="B1945" t="s">
-        <v>248</v>
+        <v>1075</v>
       </c>
       <c r="C1945" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="D1945" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
     </row>
     <row r="1946" spans="1:4">
       <c r="A1946" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="B1946" t="s">
-        <v>1290</v>
+        <v>248</v>
       </c>
       <c r="C1946" t="s">
         <v>1291</v>
       </c>
       <c r="D1946" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
     </row>
     <row r="1947" spans="1:4">
       <c r="A1947" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="B1947" t="s">
-        <v>1276</v>
+        <v>1292</v>
       </c>
       <c r="C1947" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="D1947" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
     </row>
     <row r="1948" spans="1:4">
       <c r="A1948" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="B1948" t="s">
-        <v>77</v>
+        <v>1278</v>
       </c>
       <c r="C1948" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="D1948" t="s">
-        <v>1294</v>
+        <v>724</v>
       </c>
     </row>
     <row r="1949" spans="1:4">
       <c r="A1949" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B1949" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1949" t="s">
         <v>1295</v>
       </c>
-      <c r="B1949" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1949" t="s">
-        <v>6</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="1950" spans="1:4">
       <c r="A1950" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="B1950" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C1950" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D1950" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1951" spans="1:4">
       <c r="A1951" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="B1951" t="s">
-        <v>1297</v>
+        <v>7</v>
       </c>
       <c r="C1951" t="s">
-        <v>1298</v>
+        <v>7</v>
       </c>
       <c r="D1951" t="s">
-        <v>1299</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1952" spans="1:4">
       <c r="A1952" t="s">
-        <v>1296</v>
+        <v>1298</v>
       </c>
       <c r="B1952" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C1952" t="s">
         <v>1300</v>
       </c>
-      <c r="C1952" t="s">
+      <c r="D1952" t="s">
         <v>1301</v>
-      </c>
-[...1 lines deleted...]
-        <v>1299</v>
       </c>
     </row>
     <row r="1953" spans="1:4">
       <c r="A1953" t="s">
-        <v>1296</v>
+        <v>1298</v>
       </c>
       <c r="B1953" t="s">
-        <v>98</v>
+        <v>1302</v>
       </c>
       <c r="C1953" t="s">
-        <v>98</v>
+        <v>1303</v>
       </c>
       <c r="D1953" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="1954" spans="1:4">
       <c r="A1954" t="s">
-        <v>1296</v>
+        <v>1298</v>
       </c>
       <c r="B1954" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C1954" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D1954" t="s">
-        <v>1302</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="1955" spans="1:4">
       <c r="A1955" t="s">
-        <v>1296</v>
+        <v>1298</v>
       </c>
       <c r="B1955" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="C1955" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="D1955" t="s">
-        <v>1299</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="1956" spans="1:4">
       <c r="A1956" t="s">
-        <v>1303</v>
+        <v>1298</v>
       </c>
       <c r="B1956" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C1956"/>
+        <v>77</v>
+      </c>
+      <c r="C1956" t="s">
+        <v>77</v>
+      </c>
       <c r="D1956" t="s">
-        <v>17</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="1957" spans="1:4">
       <c r="A1957" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="B1957" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1957"/>
       <c r="D1957" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1958" spans="1:4">
       <c r="A1958" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="B1958" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1958"/>
       <c r="D1958" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1959" spans="1:4">
       <c r="A1959" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="B1959" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1959"/>
       <c r="D1959" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1960" spans="1:4">
       <c r="A1960" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="B1960" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1960"/>
       <c r="D1960" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1961" spans="1:4">
       <c r="A1961" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="B1961" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1961"/>
       <c r="D1961" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1962" spans="1:4">
       <c r="A1962" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="B1962" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1962"/>
       <c r="D1962" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1963" spans="1:4">
       <c r="A1963" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="B1963" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1963"/>
       <c r="D1963" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1964" spans="1:4">
       <c r="A1964" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="B1964" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C1964"/>
       <c r="D1964" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1965" spans="1:4">
       <c r="A1965" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="B1965" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C1965"/>
       <c r="D1965" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1966" spans="1:4">
       <c r="A1966" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="B1966" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C1966"/>
       <c r="D1966" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1967" spans="1:4">
       <c r="A1967" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="B1967" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C1967"/>
       <c r="D1967" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1968" spans="1:4">
       <c r="A1968" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="B1968" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C1968"/>
       <c r="D1968" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1969" spans="1:4">
       <c r="A1969" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="B1969" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C1969"/>
       <c r="D1969" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1970" spans="1:4">
       <c r="A1970" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="B1970" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C1970"/>
       <c r="D1970" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1971" spans="1:4">
       <c r="A1971" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="B1971" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1971"/>
       <c r="D1971" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1972" spans="1:4">
       <c r="A1972" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
       <c r="B1972" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C1972" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D1972" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1973" spans="1:4">
       <c r="A1973" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
       <c r="B1973" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C1973" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D1973" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1974" spans="1:4">
       <c r="A1974" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
       <c r="B1974" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C1974" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D1974" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1975" spans="1:4">
       <c r="A1975" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
       <c r="B1975" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C1975" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D1975" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1976" spans="1:4">
       <c r="A1976" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="B1976" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C1976"/>
+        <v>20</v>
+      </c>
+      <c r="C1976" t="s">
+        <v>20</v>
+      </c>
       <c r="D1976" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1977" spans="1:4">
       <c r="A1977" t="s">
-        <v>1307</v>
+        <v>1309</v>
       </c>
       <c r="B1977" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1977"/>
       <c r="D1977" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1978" spans="1:4">
       <c r="A1978" t="s">
-        <v>1307</v>
+        <v>1309</v>
       </c>
       <c r="B1978" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1978"/>
       <c r="D1978" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1979" spans="1:4">
       <c r="A1979" t="s">
-        <v>1307</v>
+        <v>1309</v>
       </c>
       <c r="B1979" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1979"/>
       <c r="D1979" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1980" spans="1:4">
       <c r="A1980" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="B1980" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C1980"/>
       <c r="D1980" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1981" spans="1:4">
       <c r="A1981" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
       <c r="B1981" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1981"/>
       <c r="D1981" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1982" spans="1:4">
       <c r="A1982" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
       <c r="B1982" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1982"/>
       <c r="D1982" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1983" spans="1:4">
       <c r="A1983" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
       <c r="B1983" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1983"/>
       <c r="D1983" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1984" spans="1:4">
       <c r="A1984" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="B1984" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C1984"/>
       <c r="D1984" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1985" spans="1:4">
       <c r="A1985" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
       <c r="B1985" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C1985"/>
       <c r="D1985" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1986" spans="1:4">
       <c r="A1986" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
       <c r="B1986" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C1986"/>
       <c r="D1986" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1987" spans="1:4">
       <c r="A1987" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
       <c r="B1987" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C1987"/>
       <c r="D1987" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1988" spans="1:4">
       <c r="A1988" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
       <c r="B1988" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C1988"/>
       <c r="D1988" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1989" spans="1:4">
       <c r="A1989" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
       <c r="B1989" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C1989"/>
       <c r="D1989" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1990" spans="1:4">
       <c r="A1990" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
       <c r="B1990" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C1990"/>
       <c r="D1990" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1991" spans="1:4">
       <c r="A1991" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="B1991" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C1991"/>
       <c r="D1991" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1992" spans="1:4">
       <c r="A1992" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="B1992" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C1992" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D1992" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1993" spans="1:4">
       <c r="A1993" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="B1993" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C1993" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D1993" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1994" spans="1:4">
       <c r="A1994" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="B1994" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C1994" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D1994" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1995" spans="1:4">
       <c r="A1995" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="B1995" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C1995" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D1995" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="1996" spans="1:4">
       <c r="A1996" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="B1996" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C1996"/>
+        <v>20</v>
+      </c>
+      <c r="C1996" t="s">
+        <v>20</v>
+      </c>
       <c r="D1996" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1997" spans="1:4">
       <c r="A1997" t="s">
-        <v>1311</v>
+        <v>1313</v>
       </c>
       <c r="B1997" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C1997"/>
       <c r="D1997" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1998" spans="1:4">
       <c r="A1998" t="s">
-        <v>1311</v>
+        <v>1313</v>
       </c>
       <c r="B1998" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C1998"/>
       <c r="D1998" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1999" spans="1:4">
       <c r="A1999" t="s">
-        <v>1311</v>
+        <v>1313</v>
       </c>
       <c r="B1999" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C1999"/>
       <c r="D1999" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2000" spans="1:4">
       <c r="A2000" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="B2000" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C2000"/>
       <c r="D2000" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2001" spans="1:4">
       <c r="A2001" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
       <c r="B2001" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2001"/>
       <c r="D2001" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2002" spans="1:4">
       <c r="A2002" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
       <c r="B2002" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2002"/>
       <c r="D2002" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2003" spans="1:4">
       <c r="A2003" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
       <c r="B2003" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C2003"/>
       <c r="D2003" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2004" spans="1:4">
       <c r="A2004" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="B2004" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C2004"/>
       <c r="D2004" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2005" spans="1:4">
       <c r="A2005" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="B2005" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C2005"/>
       <c r="D2005" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2006" spans="1:4">
       <c r="A2006" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="B2006" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C2006"/>
       <c r="D2006" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2007" spans="1:4">
       <c r="A2007" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="B2007" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C2007"/>
       <c r="D2007" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2008" spans="1:4">
       <c r="A2008" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="B2008" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C2008"/>
       <c r="D2008" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2009" spans="1:4">
       <c r="A2009" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="B2009" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C2009"/>
       <c r="D2009" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2010" spans="1:4">
       <c r="A2010" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="B2010" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C2010"/>
       <c r="D2010" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2011" spans="1:4">
       <c r="A2011" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="B2011" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C2011"/>
       <c r="D2011" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2012" spans="1:4">
       <c r="A2012" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
       <c r="B2012" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2012"/>
       <c r="D2012" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2013" spans="1:4">
       <c r="A2013" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
       <c r="B2013" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2013"/>
       <c r="D2013" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2014" spans="1:4">
       <c r="A2014" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
       <c r="B2014" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C2014"/>
       <c r="D2014" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2015" spans="1:4">
       <c r="A2015" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="B2015" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C2015"/>
       <c r="D2015" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2016" spans="1:4">
       <c r="A2016" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
       <c r="B2016" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2016"/>
       <c r="D2016" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2017" spans="1:4">
       <c r="A2017" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
       <c r="B2017" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2017"/>
       <c r="D2017" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2018" spans="1:4">
       <c r="A2018" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
       <c r="B2018" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C2018"/>
       <c r="D2018" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2019" spans="1:4">
       <c r="A2019" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="B2019" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C2019"/>
       <c r="D2019" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2020" spans="1:4">
       <c r="A2020" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="B2020" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C2020"/>
       <c r="D2020" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2021" spans="1:4">
       <c r="A2021" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="B2021" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C2021"/>
       <c r="D2021" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2022" spans="1:4">
       <c r="A2022" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="B2022" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C2022"/>
       <c r="D2022" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2023" spans="1:4">
       <c r="A2023" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="B2023" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C2023"/>
       <c r="D2023" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2024" spans="1:4">
       <c r="A2024" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="B2024" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C2024"/>
       <c r="D2024" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2025" spans="1:4">
       <c r="A2025" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="B2025" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C2025"/>
       <c r="D2025" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2026" spans="1:4">
       <c r="A2026" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="B2026" t="s">
-        <v>1318</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2026"/>
       <c r="D2026" t="s">
-        <v>311</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2027" spans="1:4">
       <c r="A2027" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="B2027" t="s">
         <v>1320</v>
       </c>
       <c r="C2027" t="s">
         <v>1321</v>
       </c>
       <c r="D2027" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="2028" spans="1:4">
       <c r="A2028" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="B2028" t="s">
         <v>1322</v>
       </c>
       <c r="C2028" t="s">
         <v>1323</v>
       </c>
       <c r="D2028" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
     </row>
     <row r="2029" spans="1:4">
       <c r="A2029" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="B2029" t="s">
         <v>1324</v>
       </c>
       <c r="C2029" t="s">
         <v>1325</v>
       </c>
       <c r="D2029" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
     </row>
     <row r="2030" spans="1:4">
       <c r="A2030" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="B2030" t="s">
         <v>1326</v>
       </c>
       <c r="C2030" t="s">
         <v>1327</v>
       </c>
       <c r="D2030" t="s">
-        <v>1328</v>
+        <v>311</v>
       </c>
     </row>
     <row r="2031" spans="1:4">
       <c r="A2031" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="B2031" t="s">
-        <v>1329</v>
+        <v>1328</v>
       </c>
       <c r="C2031" t="s">
         <v>1329</v>
       </c>
       <c r="D2031" t="s">
-        <v>311</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="2032" spans="1:4">
       <c r="A2032" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="B2032" t="s">
-        <v>20</v>
+        <v>1331</v>
       </c>
       <c r="C2032" t="s">
-        <v>20</v>
+        <v>1331</v>
       </c>
       <c r="D2032" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="2033" spans="1:4">
       <c r="A2033" t="s">
-        <v>1330</v>
+        <v>1319</v>
       </c>
       <c r="B2033" t="s">
-        <v>91</v>
+        <v>20</v>
       </c>
       <c r="C2033" t="s">
-        <v>92</v>
+        <v>20</v>
       </c>
       <c r="D2033" t="s">
-        <v>93</v>
+        <v>311</v>
       </c>
     </row>
     <row r="2034" spans="1:4">
       <c r="A2034" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
       <c r="B2034" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C2034" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D2034" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2035" spans="1:4">
       <c r="A2035" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
       <c r="B2035" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C2035" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D2035" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2036" spans="1:4">
       <c r="A2036" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
       <c r="B2036" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C2036" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D2036" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2037" spans="1:4">
       <c r="A2037" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
       <c r="B2037" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C2037" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D2037" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2038" spans="1:4">
       <c r="A2038" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="B2038" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C2038"/>
+        <v>20</v>
+      </c>
+      <c r="C2038" t="s">
+        <v>20</v>
+      </c>
       <c r="D2038" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2039" spans="1:4">
       <c r="A2039" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="B2039" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2039"/>
       <c r="D2039" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2040" spans="1:4">
       <c r="A2040" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="B2040" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2040"/>
       <c r="D2040" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2041" spans="1:4">
       <c r="A2041" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="B2041" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C2041"/>
       <c r="D2041" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2042" spans="1:4">
       <c r="A2042" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="B2042" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C2042"/>
       <c r="D2042" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2043" spans="1:4">
       <c r="A2043" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
       <c r="B2043" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2043"/>
       <c r="D2043" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2044" spans="1:4">
       <c r="A2044" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
       <c r="B2044" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2044"/>
       <c r="D2044" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2045" spans="1:4">
       <c r="A2045" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
       <c r="B2045" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C2045"/>
       <c r="D2045" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2046" spans="1:4">
       <c r="A2046" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="B2046" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C2046"/>
       <c r="D2046" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2047" spans="1:4">
       <c r="A2047" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="B2047" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C2047"/>
       <c r="D2047" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2048" spans="1:4">
       <c r="A2048" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="B2048" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C2048"/>
       <c r="D2048" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2049" spans="1:4">
       <c r="A2049" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="B2049" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C2049"/>
       <c r="D2049" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2050" spans="1:4">
       <c r="A2050" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="B2050" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C2050"/>
       <c r="D2050" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2051" spans="1:4">
       <c r="A2051" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="B2051" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C2051"/>
       <c r="D2051" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2052" spans="1:4">
       <c r="A2052" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="B2052" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C2052"/>
       <c r="D2052" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2053" spans="1:4">
       <c r="A2053" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="B2053" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2053"/>
       <c r="D2053" t="s">
-        <v>722</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2054" spans="1:4">
       <c r="A2054" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="B2054" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C2054" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D2054" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
     </row>
     <row r="2055" spans="1:4">
       <c r="A2055" t="s">
-        <v>946</v>
+        <v>1336</v>
       </c>
       <c r="B2055" t="s">
-        <v>337</v>
-[...1 lines deleted...]
-      <c r="C2055"/>
+        <v>7</v>
+      </c>
+      <c r="C2055" t="s">
+        <v>7</v>
+      </c>
       <c r="D2055" t="s">
-        <v>17</v>
+        <v>724</v>
       </c>
     </row>
     <row r="2056" spans="1:4">
       <c r="A2056" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="B2056" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C2056"/>
       <c r="D2056" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2057" spans="1:4">
       <c r="A2057" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="B2057" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="C2057"/>
       <c r="D2057" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2058" spans="1:4">
       <c r="A2058" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="B2058" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C2058"/>
       <c r="D2058" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2059" spans="1:4">
       <c r="A2059" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="B2059" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="C2059"/>
       <c r="D2059" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2060" spans="1:4">
       <c r="A2060" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="B2060" t="s">
-        <v>28</v>
+        <v>341</v>
       </c>
       <c r="C2060"/>
       <c r="D2060" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2061" spans="1:4">
       <c r="A2061" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="B2061" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C2061"/>
       <c r="D2061" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2062" spans="1:4">
       <c r="A2062" t="s">
-        <v>1335</v>
+        <v>948</v>
       </c>
       <c r="B2062" t="s">
-        <v>1336</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2062"/>
       <c r="D2062" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2063" spans="1:4">
       <c r="A2063" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="B2063" t="s">
         <v>1338</v>
       </c>
       <c r="C2063" t="s">
         <v>1339</v>
       </c>
       <c r="D2063" t="s">
-        <v>383</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2064" spans="1:4">
       <c r="A2064" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="B2064" t="s">
         <v>1340</v>
       </c>
       <c r="C2064" t="s">
         <v>1341</v>
       </c>
       <c r="D2064" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="2065" spans="1:4">
       <c r="A2065" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="B2065" t="s">
         <v>1342</v>
       </c>
       <c r="C2065" t="s">
         <v>1343</v>
       </c>
       <c r="D2065" t="s">
-        <v>93</v>
+        <v>383</v>
       </c>
     </row>
     <row r="2066" spans="1:4">
       <c r="A2066" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="B2066" t="s">
         <v>1344</v>
       </c>
       <c r="C2066" t="s">
         <v>1345</v>
       </c>
       <c r="D2066" t="s">
-        <v>1346</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2067" spans="1:4">
       <c r="A2067" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="B2067" t="s">
-        <v>266</v>
+        <v>1346</v>
       </c>
       <c r="C2067" t="s">
         <v>1347</v>
       </c>
       <c r="D2067" t="s">
-        <v>93</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="2068" spans="1:4">
       <c r="A2068" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="B2068" t="s">
-        <v>20</v>
+        <v>266</v>
       </c>
       <c r="C2068" t="s">
-        <v>20</v>
+        <v>1349</v>
       </c>
       <c r="D2068" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2069" spans="1:4">
       <c r="A2069" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="B2069" t="s">
-        <v>1348</v>
+        <v>20</v>
       </c>
       <c r="C2069" t="s">
-        <v>1349</v>
+        <v>20</v>
       </c>
       <c r="D2069" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2070" spans="1:4">
       <c r="A2070" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="B2070" t="s">
         <v>1350</v>
       </c>
       <c r="C2070" t="s">
         <v>1351</v>
       </c>
       <c r="D2070" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2071" spans="1:4">
       <c r="A2071" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="B2071" t="s">
         <v>1352</v>
       </c>
       <c r="C2071" t="s">
         <v>1353</v>
       </c>
       <c r="D2071" t="s">
-        <v>383</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2072" spans="1:4">
       <c r="A2072" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="B2072" t="s">
         <v>1354</v>
       </c>
       <c r="C2072" t="s">
         <v>1355</v>
       </c>
       <c r="D2072" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="2073" spans="1:4">
       <c r="A2073" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B2073" t="s">
         <v>1356</v>
       </c>
-      <c r="B2073" t="s">
+      <c r="C2073" t="s">
         <v>1357</v>
       </c>
-      <c r="C2073" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2073" t="s">
-        <v>403</v>
+        <v>383</v>
       </c>
     </row>
     <row r="2074" spans="1:4">
       <c r="A2074" t="s">
-        <v>1356</v>
+        <v>1358</v>
       </c>
       <c r="B2074" t="s">
         <v>1359</v>
       </c>
       <c r="C2074" t="s">
         <v>1360</v>
       </c>
       <c r="D2074" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="2075" spans="1:4">
       <c r="A2075" t="s">
-        <v>1356</v>
+        <v>1358</v>
       </c>
       <c r="B2075" t="s">
         <v>1361</v>
       </c>
       <c r="C2075" t="s">
         <v>1362</v>
       </c>
       <c r="D2075" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="2076" spans="1:4">
       <c r="A2076" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B2076" t="s">
         <v>1363</v>
-      </c>
-[...1 lines deleted...]
-        <v>1364</v>
       </c>
       <c r="C2076" t="s">
         <v>1364</v>
       </c>
       <c r="D2076" t="s">
-        <v>169</v>
+        <v>403</v>
       </c>
     </row>
     <row r="2077" spans="1:4">
       <c r="A2077" t="s">
         <v>1365</v>
       </c>
       <c r="B2077" t="s">
         <v>1366</v>
       </c>
       <c r="C2077" t="s">
         <v>1366</v>
       </c>
       <c r="D2077" t="s">
-        <v>1367</v>
+        <v>169</v>
       </c>
     </row>
     <row r="2078" spans="1:4">
       <c r="A2078" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="B2078" t="s">
         <v>1368</v>
       </c>
       <c r="C2078" t="s">
         <v>1368</v>
       </c>
       <c r="D2078" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="2079" spans="1:4">
       <c r="A2079" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="B2079" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C2079" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D2079" t="s">
         <v>1369</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="2080" spans="1:4">
       <c r="A2080" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="B2080" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="C2080" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="D2080" t="s">
-        <v>1367</v>
+        <v>131</v>
       </c>
     </row>
     <row r="2081" spans="1:4">
       <c r="A2081" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="B2081" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="C2081" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="D2081" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="2082" spans="1:4">
       <c r="A2082" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="B2082" t="s">
-        <v>1372</v>
-[...1 lines deleted...]
-      <c r="C2082"/>
+        <v>1373</v>
+      </c>
+      <c r="C2082" t="s">
+        <v>1373</v>
+      </c>
       <c r="D2082" t="s">
-        <v>1373</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="2083" spans="1:4">
       <c r="A2083" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
       <c r="B2083" t="s">
         <v>1374</v>
       </c>
       <c r="C2083"/>
       <c r="D2083" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="2084" spans="1:4">
       <c r="A2084" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
       <c r="B2084" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="C2084"/>
       <c r="D2084" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="2085" spans="1:4">
       <c r="A2085" t="s">
         <v>1365</v>
       </c>
       <c r="B2085" t="s">
-        <v>1376</v>
-[...3 lines deleted...]
-      </c>
+        <v>1377</v>
+      </c>
+      <c r="C2085"/>
       <c r="D2085" t="s">
-        <v>1367</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="2086" spans="1:4">
       <c r="A2086" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="B2086" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="C2086" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="D2086" t="s">
-        <v>127</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="2087" spans="1:4">
       <c r="A2087" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
       <c r="B2087" t="s">
-        <v>1378</v>
-[...1 lines deleted...]
-      <c r="C2087"/>
+        <v>1379</v>
+      </c>
+      <c r="C2087" t="s">
+        <v>1379</v>
+      </c>
       <c r="D2087" t="s">
-        <v>1373</v>
+        <v>127</v>
       </c>
     </row>
     <row r="2088" spans="1:4">
       <c r="A2088" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
       <c r="B2088" t="s">
-        <v>1379</v>
-[...3 lines deleted...]
-      </c>
+        <v>1380</v>
+      </c>
+      <c r="C2088"/>
       <c r="D2088" t="s">
-        <v>169</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="2089" spans="1:4">
       <c r="A2089" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
       <c r="B2089" t="s">
-        <v>1380</v>
-[...1 lines deleted...]
-      <c r="C2089"/>
+        <v>1381</v>
+      </c>
+      <c r="C2089" t="s">
+        <v>1381</v>
+      </c>
       <c r="D2089" t="s">
-        <v>1373</v>
+        <v>169</v>
       </c>
     </row>
     <row r="2090" spans="1:4">
       <c r="A2090" t="s">
         <v>1365</v>
       </c>
       <c r="B2090" t="s">
-        <v>1381</v>
-[...3 lines deleted...]
-      </c>
+        <v>1382</v>
+      </c>
+      <c r="C2090"/>
       <c r="D2090" t="s">
-        <v>1367</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="2091" spans="1:4">
       <c r="A2091" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="B2091" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="C2091" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="D2091" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="2092" spans="1:4">
       <c r="A2092" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="B2092" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="C2092" t="s">
         <v>1384</v>
       </c>
       <c r="D2092" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="2093" spans="1:4">
       <c r="A2093" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="B2093" t="s">
         <v>1385</v>
       </c>
       <c r="C2093" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="D2093" t="s">
-        <v>131</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="2094" spans="1:4">
       <c r="A2094" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="B2094" t="s">
-        <v>246</v>
+        <v>1387</v>
       </c>
       <c r="C2094" t="s">
-        <v>247</v>
+        <v>1387</v>
       </c>
       <c r="D2094" t="s">
-        <v>169</v>
+        <v>131</v>
       </c>
     </row>
     <row r="2095" spans="1:4">
       <c r="A2095" t="s">
         <v>1365</v>
       </c>
       <c r="B2095" t="s">
-        <v>98</v>
+        <v>246</v>
       </c>
       <c r="C2095" t="s">
-        <v>98</v>
+        <v>247</v>
       </c>
       <c r="D2095" t="s">
-        <v>1386</v>
+        <v>169</v>
       </c>
     </row>
     <row r="2096" spans="1:4">
       <c r="A2096" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="B2096" t="s">
-        <v>248</v>
+        <v>98</v>
       </c>
       <c r="C2096" t="s">
-        <v>248</v>
+        <v>98</v>
       </c>
       <c r="D2096" t="s">
-        <v>169</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="2097" spans="1:4">
       <c r="A2097" t="s">
         <v>1365</v>
       </c>
       <c r="B2097" t="s">
-        <v>1387</v>
+        <v>248</v>
       </c>
       <c r="C2097" t="s">
-        <v>1387</v>
+        <v>248</v>
       </c>
       <c r="D2097" t="s">
-        <v>112</v>
+        <v>169</v>
       </c>
     </row>
     <row r="2098" spans="1:4">
       <c r="A2098" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="B2098" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="C2098" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="D2098" t="s">
-        <v>176</v>
+        <v>112</v>
       </c>
     </row>
     <row r="2099" spans="1:4">
       <c r="A2099" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="B2099" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="C2099" t="s">
         <v>1390</v>
       </c>
       <c r="D2099" t="s">
-        <v>722</v>
+        <v>176</v>
       </c>
     </row>
     <row r="2100" spans="1:4">
       <c r="A2100" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="B2100" t="s">
         <v>1391</v>
       </c>
       <c r="C2100" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="D2100" t="s">
-        <v>1367</v>
+        <v>724</v>
       </c>
     </row>
     <row r="2101" spans="1:4">
       <c r="A2101" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="B2101" t="s">
-        <v>1093</v>
+        <v>1393</v>
       </c>
       <c r="C2101" t="s">
-        <v>1093</v>
+        <v>1393</v>
       </c>
       <c r="D2101" t="s">
-        <v>169</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="2102" spans="1:4">
       <c r="A2102" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
       <c r="B2102" t="s">
-        <v>77</v>
+        <v>1095</v>
       </c>
       <c r="C2102" t="s">
-        <v>77</v>
+        <v>1095</v>
       </c>
       <c r="D2102" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="2103" spans="1:4">
       <c r="A2103" t="s">
         <v>1365</v>
       </c>
       <c r="B2103" t="s">
-        <v>1392</v>
+        <v>77</v>
       </c>
       <c r="C2103" t="s">
-        <v>1392</v>
+        <v>77</v>
       </c>
       <c r="D2103" t="s">
-        <v>112</v>
+        <v>169</v>
       </c>
     </row>
     <row r="2104" spans="1:4">
       <c r="A2104" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="B2104" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="C2104" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="D2104" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
     </row>
     <row r="2105" spans="1:4">
       <c r="A2105" t="s">
         <v>1365</v>
       </c>
       <c r="B2105" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="C2105" t="s">
         <v>1395</v>
       </c>
       <c r="D2105" t="s">
-        <v>234</v>
+        <v>169</v>
       </c>
     </row>
     <row r="2106" spans="1:4">
       <c r="A2106" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="B2106" t="s">
         <v>1396</v>
       </c>
       <c r="C2106" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="D2106" t="s">
-        <v>169</v>
+        <v>234</v>
       </c>
     </row>
     <row r="2107" spans="1:4">
       <c r="A2107" t="s">
-        <v>1397</v>
+        <v>1365</v>
       </c>
       <c r="B2107" t="s">
-        <v>91</v>
+        <v>1398</v>
       </c>
       <c r="C2107" t="s">
-        <v>92</v>
+        <v>1398</v>
       </c>
       <c r="D2107" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
     </row>
     <row r="2108" spans="1:4">
       <c r="A2108" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
       <c r="B2108" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C2108" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D2108" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2109" spans="1:4">
       <c r="A2109" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
       <c r="B2109" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C2109" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D2109" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2110" spans="1:4">
       <c r="A2110" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
       <c r="B2110" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C2110" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D2110" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2111" spans="1:4">
       <c r="A2111" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
       <c r="B2111" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C2111" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D2111" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2112" spans="1:4">
       <c r="A2112" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="B2112" t="s">
-        <v>91</v>
+        <v>20</v>
       </c>
       <c r="C2112" t="s">
-        <v>92</v>
+        <v>20</v>
       </c>
       <c r="D2112" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2113" spans="1:4">
       <c r="A2113" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
       <c r="B2113" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C2113" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D2113" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2114" spans="1:4">
       <c r="A2114" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
       <c r="B2114" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C2114" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D2114" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2115" spans="1:4">
       <c r="A2115" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
       <c r="B2115" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C2115" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D2115" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2116" spans="1:4">
       <c r="A2116" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
       <c r="B2116" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C2116" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D2116" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2117" spans="1:4">
       <c r="A2117" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="B2117" t="s">
-        <v>1400</v>
+        <v>20</v>
       </c>
       <c r="C2117" t="s">
-        <v>1401</v>
+        <v>20</v>
       </c>
       <c r="D2117" t="s">
-        <v>1082</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2118" spans="1:4">
       <c r="A2118" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
       <c r="B2118" t="s">
         <v>1402</v>
       </c>
       <c r="C2118" t="s">
         <v>1403</v>
       </c>
       <c r="D2118" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="2119" spans="1:4">
       <c r="A2119" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
       <c r="B2119" t="s">
         <v>1404</v>
       </c>
       <c r="C2119" t="s">
         <v>1405</v>
       </c>
       <c r="D2119" t="s">
-        <v>726</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="2120" spans="1:4">
       <c r="A2120" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
       <c r="B2120" t="s">
-        <v>98</v>
+        <v>1406</v>
       </c>
       <c r="C2120" t="s">
-        <v>98</v>
+        <v>1407</v>
       </c>
       <c r="D2120" t="s">
-        <v>1082</v>
+        <v>728</v>
       </c>
     </row>
     <row r="2121" spans="1:4">
       <c r="A2121" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
       <c r="B2121" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C2121" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D2121" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="2122" spans="1:4">
       <c r="A2122" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
       <c r="B2122" t="s">
-        <v>1406</v>
+        <v>20</v>
       </c>
       <c r="C2122" t="s">
-        <v>1407</v>
+        <v>20</v>
       </c>
       <c r="D2122" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="2123" spans="1:4">
       <c r="A2123" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
       <c r="B2123" t="s">
         <v>1408</v>
       </c>
       <c r="C2123" t="s">
         <v>1409</v>
       </c>
       <c r="D2123" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="2124" spans="1:4">
       <c r="A2124" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B2124" t="s">
         <v>1410</v>
       </c>
-      <c r="B2124" t="s">
+      <c r="C2124" t="s">
         <v>1411</v>
       </c>
-      <c r="C2124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2124" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="2125" spans="1:4">
       <c r="A2125" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
       <c r="B2125" t="s">
         <v>1413</v>
       </c>
       <c r="C2125" t="s">
         <v>1414</v>
       </c>
       <c r="D2125" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="2126" spans="1:4">
       <c r="A2126" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
       <c r="B2126" t="s">
-        <v>98</v>
+        <v>1415</v>
       </c>
       <c r="C2126" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="D2126" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="2127" spans="1:4">
       <c r="A2127" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
       <c r="B2127" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C2127" t="s">
-        <v>20</v>
+        <v>1417</v>
       </c>
       <c r="D2127" t="s">
-        <v>1221</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="2128" spans="1:4">
       <c r="A2128" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
       <c r="B2128" t="s">
-        <v>497</v>
+        <v>20</v>
       </c>
       <c r="C2128" t="s">
-        <v>497</v>
+        <v>20</v>
       </c>
       <c r="D2128" t="s">
-        <v>428</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="2129" spans="1:4">
       <c r="A2129" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
       <c r="B2129" t="s">
-        <v>77</v>
+        <v>499</v>
       </c>
       <c r="C2129" t="s">
-        <v>1416</v>
+        <v>499</v>
       </c>
       <c r="D2129" t="s">
-        <v>1082</v>
+        <v>428</v>
       </c>
     </row>
     <row r="2130" spans="1:4">
       <c r="A2130" t="s">
-        <v>1417</v>
+        <v>1412</v>
       </c>
       <c r="B2130" t="s">
+        <v>77</v>
+      </c>
+      <c r="C2130" t="s">
         <v>1418</v>
       </c>
-      <c r="C2130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2130" t="s">
-        <v>169</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="2131" spans="1:4">
       <c r="A2131" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="B2131" t="s">
         <v>1420</v>
       </c>
       <c r="C2131" t="s">
         <v>1421</v>
       </c>
       <c r="D2131" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="2132" spans="1:4">
       <c r="A2132" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="B2132" t="s">
-        <v>98</v>
+        <v>1422</v>
       </c>
       <c r="C2132" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="D2132" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="2133" spans="1:4">
       <c r="A2133" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="B2133" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C2133" t="s">
-        <v>20</v>
+        <v>1424</v>
       </c>
       <c r="D2133" t="s">
-        <v>140</v>
+        <v>169</v>
       </c>
     </row>
     <row r="2134" spans="1:4">
       <c r="A2134" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="B2134" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="C2134" t="s">
-        <v>1423</v>
+        <v>20</v>
       </c>
       <c r="D2134" t="s">
-        <v>722</v>
+        <v>140</v>
       </c>
     </row>
     <row r="2135" spans="1:4">
       <c r="A2135" t="s">
-        <v>1424</v>
+        <v>1419</v>
       </c>
       <c r="B2135" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="C2135" t="s">
-        <v>92</v>
+        <v>1425</v>
       </c>
       <c r="D2135" t="s">
-        <v>93</v>
+        <v>724</v>
       </c>
     </row>
     <row r="2136" spans="1:4">
       <c r="A2136" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
       <c r="B2136" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C2136" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D2136" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2137" spans="1:4">
       <c r="A2137" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
       <c r="B2137" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C2137" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D2137" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2138" spans="1:4">
       <c r="A2138" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
       <c r="B2138" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C2138" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D2138" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2139" spans="1:4">
       <c r="A2139" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
       <c r="B2139" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C2139" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D2139" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2140" spans="1:4">
       <c r="A2140" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="B2140" t="s">
-        <v>1426</v>
+        <v>20</v>
       </c>
       <c r="C2140" t="s">
-        <v>1269</v>
+        <v>20</v>
       </c>
       <c r="D2140" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2141" spans="1:4">
       <c r="A2141" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="B2141" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="C2141" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="D2141" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2142" spans="1:4">
       <c r="A2142" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="B2142" t="s">
-        <v>98</v>
+        <v>1429</v>
       </c>
       <c r="C2142" t="s">
-        <v>98</v>
+        <v>1272</v>
       </c>
       <c r="D2142" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2143" spans="1:4">
       <c r="A2143" t="s">
-        <v>1428</v>
+        <v>1427</v>
       </c>
       <c r="B2143" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C2143"/>
+        <v>98</v>
+      </c>
+      <c r="C2143" t="s">
+        <v>98</v>
+      </c>
       <c r="D2143" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2144" spans="1:4">
       <c r="A2144" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
       <c r="B2144" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2144"/>
       <c r="D2144" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2145" spans="1:4">
       <c r="A2145" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
       <c r="B2145" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2145"/>
       <c r="D2145" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2146" spans="1:4">
       <c r="A2146" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
       <c r="B2146" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C2146"/>
       <c r="D2146" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2147" spans="1:4">
       <c r="A2147" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="B2147" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C2147"/>
       <c r="D2147" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2148" spans="1:4">
       <c r="A2148" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
       <c r="B2148" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2148"/>
       <c r="D2148" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2149" spans="1:4">
       <c r="A2149" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
       <c r="B2149" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2149"/>
       <c r="D2149" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2150" spans="1:4">
       <c r="A2150" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
       <c r="B2150" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C2150"/>
       <c r="D2150" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2151" spans="1:4">
       <c r="A2151" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="B2151" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C2151"/>
       <c r="D2151" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2152" spans="1:4">
       <c r="A2152" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="B2152" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C2152"/>
       <c r="D2152" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2153" spans="1:4">
       <c r="A2153" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="B2153" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C2153"/>
       <c r="D2153" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2154" spans="1:4">
       <c r="A2154" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="B2154" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C2154"/>
       <c r="D2154" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2155" spans="1:4">
       <c r="A2155" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="B2155" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C2155"/>
       <c r="D2155" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2156" spans="1:4">
       <c r="A2156" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="B2156" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C2156"/>
       <c r="D2156" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2157" spans="1:4">
       <c r="A2157" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="B2157" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C2157"/>
       <c r="D2157" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2158" spans="1:4">
       <c r="A2158" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="B2158" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C2158"/>
       <c r="D2158" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2159" spans="1:4">
       <c r="A2159" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
       <c r="B2159" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2159"/>
       <c r="D2159" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2160" spans="1:4">
       <c r="A2160" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
       <c r="B2160" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2160"/>
       <c r="D2160" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2161" spans="1:4">
       <c r="A2161" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
       <c r="B2161" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C2161"/>
       <c r="D2161" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2162" spans="1:4">
       <c r="A2162" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="B2162" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C2162"/>
       <c r="D2162" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2163" spans="1:4">
       <c r="A2163" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
       <c r="B2163" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2163"/>
       <c r="D2163" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2164" spans="1:4">
       <c r="A2164" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
       <c r="B2164" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2164"/>
       <c r="D2164" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2165" spans="1:4">
       <c r="A2165" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
       <c r="B2165" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C2165"/>
       <c r="D2165" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2166" spans="1:4">
       <c r="A2166" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="B2166" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C2166"/>
       <c r="D2166" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2167" spans="1:4">
       <c r="A2167" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="B2167" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C2167"/>
       <c r="D2167" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2168" spans="1:4">
       <c r="A2168" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="B2168" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C2168"/>
       <c r="D2168" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2169" spans="1:4">
       <c r="A2169" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="B2169" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C2169"/>
       <c r="D2169" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2170" spans="1:4">
       <c r="A2170" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="B2170" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C2170"/>
       <c r="D2170" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2171" spans="1:4">
       <c r="A2171" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="B2171" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C2171"/>
       <c r="D2171" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2172" spans="1:4">
       <c r="A2172" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="B2172" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C2172"/>
       <c r="D2172" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2173" spans="1:4">
       <c r="A2173" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="B2173" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2173"/>
       <c r="D2173" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2174" spans="1:4">
       <c r="A2174" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="B2174" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C2174" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D2174" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2175" spans="1:4">
       <c r="A2175" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="B2175" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C2175" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D2175" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2176" spans="1:4">
       <c r="A2176" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="B2176" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C2176" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D2176" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2177" spans="1:4">
       <c r="A2177" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="B2177" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C2177" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D2177" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2178" spans="1:4">
       <c r="A2178" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="B2178" t="s">
-        <v>91</v>
+        <v>20</v>
       </c>
       <c r="C2178" t="s">
-        <v>92</v>
+        <v>20</v>
       </c>
       <c r="D2178" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2179" spans="1:4">
       <c r="A2179" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
       <c r="B2179" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C2179" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D2179" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2180" spans="1:4">
       <c r="A2180" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
       <c r="B2180" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C2180" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D2180" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2181" spans="1:4">
       <c r="A2181" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
       <c r="B2181" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C2181" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D2181" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2182" spans="1:4">
       <c r="A2182" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
       <c r="B2182" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C2182" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D2182" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2183" spans="1:4">
       <c r="A2183" t="s">
-        <v>397</v>
+        <v>1437</v>
       </c>
       <c r="B2183" t="s">
-        <v>337</v>
-[...1 lines deleted...]
-      <c r="C2183"/>
+        <v>20</v>
+      </c>
+      <c r="C2183" t="s">
+        <v>20</v>
+      </c>
       <c r="D2183" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2184" spans="1:4">
       <c r="A2184" t="s">
         <v>397</v>
       </c>
       <c r="B2184" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C2184"/>
       <c r="D2184" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2185" spans="1:4">
       <c r="A2185" t="s">
         <v>397</v>
       </c>
       <c r="B2185" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="C2185"/>
       <c r="D2185" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2186" spans="1:4">
       <c r="A2186" t="s">
         <v>397</v>
       </c>
       <c r="B2186" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C2186"/>
       <c r="D2186" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2187" spans="1:4">
       <c r="A2187" t="s">
         <v>397</v>
       </c>
       <c r="B2187" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="C2187"/>
       <c r="D2187" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2188" spans="1:4">
       <c r="A2188" t="s">
         <v>397</v>
       </c>
       <c r="B2188" t="s">
-        <v>28</v>
+        <v>341</v>
       </c>
       <c r="C2188"/>
       <c r="D2188" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2189" spans="1:4">
       <c r="A2189" t="s">
         <v>397</v>
       </c>
       <c r="B2189" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C2189"/>
       <c r="D2189" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2190" spans="1:4">
       <c r="A2190" t="s">
-        <v>1436</v>
+        <v>397</v>
       </c>
       <c r="B2190" t="s">
-        <v>305</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2190"/>
       <c r="D2190" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2191" spans="1:4">
       <c r="A2191" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="B2191" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C2191" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="D2191" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2192" spans="1:4">
       <c r="A2192" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="B2192" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C2192" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="D2192" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2193" spans="1:4">
       <c r="A2193" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="B2193" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C2193" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="D2193" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2194" spans="1:4">
       <c r="A2194" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="B2194" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C2194" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D2194" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2195" spans="1:4">
       <c r="A2195" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="B2195" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C2195" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="D2195" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2196" spans="1:4">
       <c r="A2196" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="B2196" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C2196" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="D2196" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2197" spans="1:4">
       <c r="A2197" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="B2197" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C2197" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="D2197" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2198" spans="1:4">
       <c r="A2198" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="B2198" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C2198" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="D2198" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2199" spans="1:4">
       <c r="A2199" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="B2199" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C2199" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="D2199" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2200" spans="1:4">
       <c r="A2200" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="B2200" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C2200" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="D2200" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2201" spans="1:4">
       <c r="A2201" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="B2201" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C2201" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D2201" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2202" spans="1:4">
       <c r="A2202" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="B2202" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="C2202" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="D2202" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2203" spans="1:4">
       <c r="A2203" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="B2203" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="C2203" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D2203" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2204" spans="1:4">
       <c r="A2204" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="B2204" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="C2204" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="D2204" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2205" spans="1:4">
       <c r="A2205" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="B2205" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C2205" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="D2205" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2206" spans="1:4">
       <c r="A2206" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="B2206" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C2206" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D2206" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2207" spans="1:4">
       <c r="A2207" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="B2207" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C2207" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="D2207" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2208" spans="1:4">
       <c r="A2208" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="B2208" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C2208" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="D2208" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2209" spans="1:4">
       <c r="A2209" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="B2209" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C2209" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="D2209" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2210" spans="1:4">
       <c r="A2210" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="B2210" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C2210" t="s">
-        <v>903</v>
+        <v>926</v>
       </c>
       <c r="D2210" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2211" spans="1:4">
       <c r="A2211" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="B2211" t="s">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="C2211" t="s">
-        <v>20</v>
+        <v>905</v>
       </c>
       <c r="D2211" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2212" spans="1:4">
       <c r="A2212" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="B2212" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C2212" t="s">
-        <v>905</v>
+        <v>20</v>
       </c>
       <c r="D2212" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2213" spans="1:4">
       <c r="A2213" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B2213" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C2213" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="D2213" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2214" spans="1:4">
       <c r="A2214" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B2214" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C2214" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="D2214" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2215" spans="1:4">
       <c r="A2215" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B2215" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C2215" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="D2215" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2216" spans="1:4">
       <c r="A2216" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B2216" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C2216" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D2216" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2217" spans="1:4">
       <c r="A2217" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B2217" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C2217" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="D2217" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2218" spans="1:4">
       <c r="A2218" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B2218" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C2218" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="D2218" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2219" spans="1:4">
       <c r="A2219" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B2219" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C2219" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="D2219" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2220" spans="1:4">
       <c r="A2220" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B2220" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C2220" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="D2220" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2221" spans="1:4">
       <c r="A2221" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B2221" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C2221" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="D2221" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2222" spans="1:4">
       <c r="A2222" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B2222" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C2222" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="D2222" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2223" spans="1:4">
       <c r="A2223" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B2223" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C2223" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D2223" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2224" spans="1:4">
       <c r="A2224" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B2224" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="C2224" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="D2224" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2225" spans="1:4">
       <c r="A2225" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B2225" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="C2225" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D2225" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2226" spans="1:4">
       <c r="A2226" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B2226" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="C2226" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="D2226" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2227" spans="1:4">
       <c r="A2227" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B2227" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C2227" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="D2227" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2228" spans="1:4">
       <c r="A2228" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B2228" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C2228" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D2228" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2229" spans="1:4">
       <c r="A2229" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B2229" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C2229" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="D2229" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2230" spans="1:4">
       <c r="A2230" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B2230" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C2230" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="D2230" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2231" spans="1:4">
       <c r="A2231" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B2231" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C2231" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="D2231" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2232" spans="1:4">
       <c r="A2232" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B2232" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C2232" t="s">
-        <v>903</v>
+        <v>926</v>
       </c>
       <c r="D2232" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2233" spans="1:4">
       <c r="A2233" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B2233" t="s">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="C2233" t="s">
-        <v>20</v>
+        <v>905</v>
       </c>
       <c r="D2233" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2234" spans="1:4">
       <c r="A2234" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="B2234" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C2234" t="s">
-        <v>905</v>
+        <v>20</v>
       </c>
       <c r="D2234" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2235" spans="1:4">
       <c r="A2235" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="B2235" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C2235" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="D2235" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2236" spans="1:4">
       <c r="A2236" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="B2236" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C2236" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="D2236" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2237" spans="1:4">
       <c r="A2237" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="B2237" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C2237" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="D2237" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2238" spans="1:4">
       <c r="A2238" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="B2238" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C2238" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D2238" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2239" spans="1:4">
       <c r="A2239" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="B2239" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C2239" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="D2239" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2240" spans="1:4">
       <c r="A2240" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="B2240" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C2240" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="D2240" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2241" spans="1:4">
       <c r="A2241" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="B2241" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C2241" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="D2241" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2242" spans="1:4">
       <c r="A2242" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="B2242" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C2242" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="D2242" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2243" spans="1:4">
       <c r="A2243" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="B2243" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C2243" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="D2243" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2244" spans="1:4">
       <c r="A2244" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="B2244" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C2244" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="D2244" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2245" spans="1:4">
       <c r="A2245" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="B2245" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C2245" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D2245" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2246" spans="1:4">
       <c r="A2246" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="B2246" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="C2246" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="D2246" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2247" spans="1:4">
       <c r="A2247" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="B2247" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="C2247" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D2247" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2248" spans="1:4">
       <c r="A2248" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="B2248" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="C2248" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="D2248" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2249" spans="1:4">
       <c r="A2249" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="B2249" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C2249" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="D2249" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2250" spans="1:4">
       <c r="A2250" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="B2250" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C2250" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D2250" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2251" spans="1:4">
       <c r="A2251" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="B2251" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C2251" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="D2251" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2252" spans="1:4">
       <c r="A2252" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="B2252" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C2252" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="D2252" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2253" spans="1:4">
       <c r="A2253" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="B2253" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C2253" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="D2253" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2254" spans="1:4">
       <c r="A2254" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="B2254" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C2254" t="s">
-        <v>903</v>
+        <v>926</v>
       </c>
       <c r="D2254" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2255" spans="1:4">
       <c r="A2255" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="B2255" t="s">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="C2255" t="s">
-        <v>20</v>
+        <v>905</v>
       </c>
       <c r="D2255" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2256" spans="1:4">
       <c r="A2256" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="B2256" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C2256" t="s">
-        <v>905</v>
+        <v>20</v>
       </c>
       <c r="D2256" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2257" spans="1:4">
       <c r="A2257" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="B2257" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C2257" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="D2257" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2258" spans="1:4">
       <c r="A2258" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="B2258" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C2258" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="D2258" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2259" spans="1:4">
       <c r="A2259" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="B2259" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C2259" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="D2259" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2260" spans="1:4">
       <c r="A2260" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="B2260" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C2260" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D2260" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2261" spans="1:4">
       <c r="A2261" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="B2261" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C2261" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="D2261" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2262" spans="1:4">
       <c r="A2262" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="B2262" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C2262" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="D2262" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2263" spans="1:4">
       <c r="A2263" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="B2263" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C2263" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="D2263" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2264" spans="1:4">
       <c r="A2264" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="B2264" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C2264" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="D2264" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2265" spans="1:4">
       <c r="A2265" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="B2265" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C2265" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="D2265" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2266" spans="1:4">
       <c r="A2266" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="B2266" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C2266" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="D2266" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2267" spans="1:4">
       <c r="A2267" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="B2267" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C2267" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D2267" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2268" spans="1:4">
       <c r="A2268" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="B2268" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="C2268" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="D2268" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2269" spans="1:4">
       <c r="A2269" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="B2269" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="C2269" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D2269" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2270" spans="1:4">
       <c r="A2270" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="B2270" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="C2270" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="D2270" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2271" spans="1:4">
       <c r="A2271" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="B2271" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C2271" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="D2271" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2272" spans="1:4">
       <c r="A2272" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="B2272" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C2272" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D2272" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2273" spans="1:4">
       <c r="A2273" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="B2273" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C2273" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="D2273" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2274" spans="1:4">
       <c r="A2274" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="B2274" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C2274" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="D2274" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2275" spans="1:4">
       <c r="A2275" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="B2275" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C2275" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="D2275" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2276" spans="1:4">
       <c r="A2276" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="B2276" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C2276" t="s">
-        <v>903</v>
+        <v>926</v>
       </c>
       <c r="D2276" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2277" spans="1:4">
       <c r="A2277" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="B2277" t="s">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="C2277" t="s">
-        <v>20</v>
+        <v>905</v>
       </c>
       <c r="D2277" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2278" spans="1:4">
       <c r="A2278" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="B2278" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C2278" t="s">
-        <v>905</v>
+        <v>20</v>
       </c>
       <c r="D2278" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2279" spans="1:4">
       <c r="A2279" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="B2279" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C2279" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="D2279" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2280" spans="1:4">
       <c r="A2280" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="B2280" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C2280" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="D2280" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2281" spans="1:4">
       <c r="A2281" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="B2281" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C2281" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="D2281" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2282" spans="1:4">
       <c r="A2282" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="B2282" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C2282" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D2282" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2283" spans="1:4">
       <c r="A2283" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="B2283" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C2283" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="D2283" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2284" spans="1:4">
       <c r="A2284" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="B2284" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C2284" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="D2284" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2285" spans="1:4">
       <c r="A2285" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="B2285" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C2285" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="D2285" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2286" spans="1:4">
       <c r="A2286" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="B2286" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C2286" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="D2286" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2287" spans="1:4">
       <c r="A2287" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="B2287" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C2287" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="D2287" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2288" spans="1:4">
       <c r="A2288" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="B2288" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C2288" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="D2288" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2289" spans="1:4">
       <c r="A2289" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="B2289" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C2289" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D2289" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2290" spans="1:4">
       <c r="A2290" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="B2290" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="C2290" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="D2290" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2291" spans="1:4">
       <c r="A2291" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="B2291" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="C2291" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D2291" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2292" spans="1:4">
       <c r="A2292" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="B2292" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="C2292" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="D2292" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2293" spans="1:4">
       <c r="A2293" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="B2293" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C2293" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="D2293" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2294" spans="1:4">
       <c r="A2294" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="B2294" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C2294" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D2294" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2295" spans="1:4">
       <c r="A2295" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="B2295" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C2295" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="D2295" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2296" spans="1:4">
       <c r="A2296" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="B2296" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C2296" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="D2296" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2297" spans="1:4">
       <c r="A2297" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="B2297" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C2297" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="D2297" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2298" spans="1:4">
       <c r="A2298" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="B2298" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C2298" t="s">
-        <v>903</v>
+        <v>926</v>
       </c>
       <c r="D2298" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2299" spans="1:4">
       <c r="A2299" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="B2299" t="s">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="C2299" t="s">
-        <v>20</v>
+        <v>905</v>
       </c>
       <c r="D2299" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2300" spans="1:4">
       <c r="A2300" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="B2300" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C2300" t="s">
-        <v>905</v>
+        <v>20</v>
       </c>
       <c r="D2300" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2301" spans="1:4">
       <c r="A2301" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="B2301" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C2301" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="D2301" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2302" spans="1:4">
       <c r="A2302" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="B2302" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C2302" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="D2302" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2303" spans="1:4">
       <c r="A2303" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="B2303" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C2303" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="D2303" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2304" spans="1:4">
       <c r="A2304" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="B2304" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C2304" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D2304" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2305" spans="1:4">
       <c r="A2305" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="B2305" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C2305" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="D2305" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2306" spans="1:4">
       <c r="A2306" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="B2306" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C2306" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="D2306" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2307" spans="1:4">
       <c r="A2307" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="B2307" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C2307" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="D2307" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2308" spans="1:4">
       <c r="A2308" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="B2308" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C2308" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="D2308" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2309" spans="1:4">
       <c r="A2309" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="B2309" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C2309" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="D2309" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2310" spans="1:4">
       <c r="A2310" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="B2310" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C2310" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="D2310" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2311" spans="1:4">
       <c r="A2311" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="B2311" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C2311" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D2311" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2312" spans="1:4">
       <c r="A2312" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="B2312" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="C2312" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="D2312" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2313" spans="1:4">
       <c r="A2313" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="B2313" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="C2313" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D2313" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2314" spans="1:4">
       <c r="A2314" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="B2314" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="C2314" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="D2314" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2315" spans="1:4">
       <c r="A2315" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="B2315" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C2315" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="D2315" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2316" spans="1:4">
       <c r="A2316" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="B2316" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C2316" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D2316" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2317" spans="1:4">
       <c r="A2317" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="B2317" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C2317" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="D2317" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2318" spans="1:4">
       <c r="A2318" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="B2318" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C2318" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="D2318" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2319" spans="1:4">
       <c r="A2319" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="B2319" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C2319" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="D2319" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2320" spans="1:4">
       <c r="A2320" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="B2320" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C2320" t="s">
-        <v>903</v>
+        <v>926</v>
       </c>
       <c r="D2320" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2321" spans="1:4">
       <c r="A2321" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="B2321" t="s">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="C2321" t="s">
-        <v>20</v>
+        <v>905</v>
       </c>
       <c r="D2321" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2322" spans="1:4">
       <c r="A2322" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="B2322" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C2322" t="s">
-        <v>905</v>
+        <v>20</v>
       </c>
       <c r="D2322" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2323" spans="1:4">
       <c r="A2323" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="B2323" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C2323" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="D2323" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2324" spans="1:4">
       <c r="A2324" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="B2324" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C2324" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="D2324" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2325" spans="1:4">
       <c r="A2325" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="B2325" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C2325" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="D2325" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2326" spans="1:4">
       <c r="A2326" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="B2326" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C2326" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D2326" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2327" spans="1:4">
       <c r="A2327" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="B2327" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C2327" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="D2327" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2328" spans="1:4">
       <c r="A2328" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="B2328" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C2328" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="D2328" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2329" spans="1:4">
       <c r="A2329" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="B2329" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C2329" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="D2329" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2330" spans="1:4">
       <c r="A2330" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="B2330" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C2330" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="D2330" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2331" spans="1:4">
       <c r="A2331" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="B2331" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C2331" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="D2331" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2332" spans="1:4">
       <c r="A2332" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="B2332" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C2332" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="D2332" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2333" spans="1:4">
       <c r="A2333" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="B2333" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C2333" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D2333" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2334" spans="1:4">
       <c r="A2334" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="B2334" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="C2334" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="D2334" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2335" spans="1:4">
       <c r="A2335" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="B2335" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="C2335" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D2335" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2336" spans="1:4">
       <c r="A2336" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="B2336" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="C2336" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="D2336" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2337" spans="1:4">
       <c r="A2337" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="B2337" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C2337" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="D2337" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2338" spans="1:4">
       <c r="A2338" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="B2338" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C2338" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D2338" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2339" spans="1:4">
       <c r="A2339" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="B2339" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C2339" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="D2339" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2340" spans="1:4">
       <c r="A2340" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="B2340" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C2340" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="D2340" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2341" spans="1:4">
       <c r="A2341" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="B2341" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C2341" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="D2341" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2342" spans="1:4">
       <c r="A2342" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="B2342" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C2342" t="s">
-        <v>903</v>
+        <v>926</v>
       </c>
       <c r="D2342" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2343" spans="1:4">
       <c r="A2343" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="B2343" t="s">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="C2343" t="s">
-        <v>20</v>
+        <v>905</v>
       </c>
       <c r="D2343" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2344" spans="1:4">
       <c r="A2344" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="B2344" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C2344" t="s">
-        <v>905</v>
+        <v>20</v>
       </c>
       <c r="D2344" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2345" spans="1:4">
       <c r="A2345" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="B2345" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C2345" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="D2345" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2346" spans="1:4">
       <c r="A2346" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="B2346" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C2346" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="D2346" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2347" spans="1:4">
       <c r="A2347" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="B2347" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C2347" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="D2347" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2348" spans="1:4">
       <c r="A2348" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="B2348" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C2348" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D2348" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2349" spans="1:4">
       <c r="A2349" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="B2349" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C2349" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="D2349" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2350" spans="1:4">
       <c r="A2350" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="B2350" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C2350" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="D2350" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2351" spans="1:4">
       <c r="A2351" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="B2351" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C2351" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="D2351" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2352" spans="1:4">
       <c r="A2352" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="B2352" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C2352" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="D2352" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2353" spans="1:4">
       <c r="A2353" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="B2353" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C2353" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="D2353" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2354" spans="1:4">
       <c r="A2354" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="B2354" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C2354" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="D2354" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2355" spans="1:4">
       <c r="A2355" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="B2355" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C2355" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D2355" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2356" spans="1:4">
       <c r="A2356" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="B2356" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="C2356" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="D2356" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2357" spans="1:4">
       <c r="A2357" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="B2357" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="C2357" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D2357" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2358" spans="1:4">
       <c r="A2358" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="B2358" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="C2358" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="D2358" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2359" spans="1:4">
       <c r="A2359" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="B2359" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C2359" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="D2359" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2360" spans="1:4">
       <c r="A2360" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="B2360" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C2360" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D2360" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2361" spans="1:4">
       <c r="A2361" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="B2361" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C2361" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="D2361" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2362" spans="1:4">
       <c r="A2362" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="B2362" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C2362" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="D2362" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2363" spans="1:4">
       <c r="A2363" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="B2363" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C2363" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="D2363" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2364" spans="1:4">
       <c r="A2364" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="B2364" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C2364" t="s">
-        <v>903</v>
+        <v>926</v>
       </c>
       <c r="D2364" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2365" spans="1:4">
       <c r="A2365" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="B2365" t="s">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="C2365" t="s">
-        <v>20</v>
+        <v>905</v>
       </c>
       <c r="D2365" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2366" spans="1:4">
       <c r="A2366" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="B2366" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C2366" t="s">
-        <v>905</v>
+        <v>20</v>
       </c>
       <c r="D2366" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2367" spans="1:4">
       <c r="A2367" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="B2367" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C2367" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="D2367" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2368" spans="1:4">
       <c r="A2368" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="B2368" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C2368" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="D2368" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2369" spans="1:4">
       <c r="A2369" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="B2369" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C2369" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="D2369" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2370" spans="1:4">
       <c r="A2370" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="B2370" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C2370" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D2370" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2371" spans="1:4">
       <c r="A2371" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="B2371" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C2371" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="D2371" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2372" spans="1:4">
       <c r="A2372" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="B2372" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C2372" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="D2372" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2373" spans="1:4">
       <c r="A2373" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="B2373" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C2373" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="D2373" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2374" spans="1:4">
       <c r="A2374" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="B2374" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C2374" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="D2374" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2375" spans="1:4">
       <c r="A2375" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="B2375" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C2375" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="D2375" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2376" spans="1:4">
       <c r="A2376" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="B2376" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C2376" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="D2376" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2377" spans="1:4">
       <c r="A2377" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="B2377" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C2377" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D2377" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2378" spans="1:4">
       <c r="A2378" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="B2378" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="C2378" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="D2378" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2379" spans="1:4">
       <c r="A2379" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="B2379" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="C2379" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D2379" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2380" spans="1:4">
       <c r="A2380" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="B2380" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="C2380" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="D2380" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2381" spans="1:4">
       <c r="A2381" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="B2381" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C2381" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="D2381" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2382" spans="1:4">
       <c r="A2382" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="B2382" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C2382" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D2382" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2383" spans="1:4">
       <c r="A2383" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="B2383" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C2383" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="D2383" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2384" spans="1:4">
       <c r="A2384" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="B2384" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C2384" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="D2384" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2385" spans="1:4">
       <c r="A2385" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="B2385" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C2385" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="D2385" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2386" spans="1:4">
       <c r="A2386" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="B2386" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C2386" t="s">
-        <v>903</v>
+        <v>926</v>
       </c>
       <c r="D2386" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2387" spans="1:4">
       <c r="A2387" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="B2387" t="s">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="C2387" t="s">
-        <v>20</v>
+        <v>905</v>
       </c>
       <c r="D2387" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2388" spans="1:4">
       <c r="A2388" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="B2388" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C2388" t="s">
-        <v>905</v>
+        <v>20</v>
       </c>
       <c r="D2388" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2389" spans="1:4">
       <c r="A2389" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="B2389" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C2389" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="D2389" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2390" spans="1:4">
       <c r="A2390" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="B2390" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C2390" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="D2390" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2391" spans="1:4">
       <c r="A2391" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="B2391" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C2391" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="D2391" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2392" spans="1:4">
       <c r="A2392" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="B2392" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C2392" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D2392" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2393" spans="1:4">
       <c r="A2393" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="B2393" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C2393" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="D2393" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2394" spans="1:4">
       <c r="A2394" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="B2394" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C2394" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="D2394" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2395" spans="1:4">
       <c r="A2395" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="B2395" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C2395" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="D2395" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2396" spans="1:4">
       <c r="A2396" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="B2396" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C2396" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="D2396" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2397" spans="1:4">
       <c r="A2397" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="B2397" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C2397" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="D2397" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2398" spans="1:4">
       <c r="A2398" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="B2398" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C2398" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="D2398" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2399" spans="1:4">
       <c r="A2399" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="B2399" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C2399" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D2399" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2400" spans="1:4">
       <c r="A2400" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="B2400" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="C2400" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="D2400" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2401" spans="1:4">
       <c r="A2401" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="B2401" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="C2401" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D2401" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2402" spans="1:4">
       <c r="A2402" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="B2402" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="C2402" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="D2402" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2403" spans="1:4">
       <c r="A2403" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="B2403" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C2403" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="D2403" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2404" spans="1:4">
       <c r="A2404" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="B2404" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C2404" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D2404" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2405" spans="1:4">
       <c r="A2405" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="B2405" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C2405" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="D2405" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2406" spans="1:4">
       <c r="A2406" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="B2406" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C2406" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="D2406" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2407" spans="1:4">
       <c r="A2407" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="B2407" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C2407" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="D2407" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2408" spans="1:4">
       <c r="A2408" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="B2408" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C2408" t="s">
-        <v>903</v>
+        <v>926</v>
       </c>
       <c r="D2408" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2409" spans="1:4">
       <c r="A2409" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="B2409" t="s">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="C2409" t="s">
-        <v>20</v>
+        <v>905</v>
       </c>
       <c r="D2409" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2410" spans="1:4">
       <c r="A2410" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="B2410" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C2410" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D2410" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2411" spans="1:4">
       <c r="A2411" t="s">
-        <v>1446</v>
+        <v>1448</v>
       </c>
       <c r="B2411" t="s">
-        <v>1336</v>
+        <v>305</v>
       </c>
       <c r="C2411" t="s">
-        <v>1447</v>
+        <v>28</v>
       </c>
       <c r="D2411" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2412" spans="1:4">
       <c r="A2412" t="s">
-        <v>1446</v>
+        <v>1448</v>
       </c>
       <c r="B2412" t="s">
-        <v>629</v>
+        <v>1338</v>
       </c>
       <c r="C2412" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="D2412" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2413" spans="1:4">
       <c r="A2413" t="s">
-        <v>1446</v>
+        <v>1448</v>
       </c>
       <c r="B2413" t="s">
-        <v>266</v>
+        <v>631</v>
       </c>
       <c r="C2413" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="D2413" t="s">
-        <v>1450</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2414" spans="1:4">
       <c r="A2414" t="s">
-        <v>1446</v>
+        <v>1448</v>
       </c>
       <c r="B2414" t="s">
-        <v>20</v>
+        <v>266</v>
       </c>
       <c r="C2414" t="s">
-        <v>20</v>
+        <v>1451</v>
       </c>
       <c r="D2414" t="s">
-        <v>93</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="2415" spans="1:4">
       <c r="A2415" t="s">
-        <v>1446</v>
+        <v>1448</v>
       </c>
       <c r="B2415" t="s">
-        <v>381</v>
+        <v>20</v>
       </c>
       <c r="C2415" t="s">
-        <v>1451</v>
+        <v>20</v>
       </c>
       <c r="D2415" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2416" spans="1:4">
       <c r="A2416" t="s">
-        <v>1446</v>
+        <v>1448</v>
       </c>
       <c r="B2416" t="s">
-        <v>267</v>
+        <v>381</v>
       </c>
       <c r="C2416" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="D2416" t="s">
-        <v>1450</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2417" spans="1:4">
       <c r="A2417" t="s">
-        <v>1453</v>
+        <v>1448</v>
       </c>
       <c r="B2417" t="s">
-        <v>305</v>
+        <v>267</v>
       </c>
       <c r="C2417" t="s">
-        <v>28</v>
+        <v>1454</v>
       </c>
       <c r="D2417" t="s">
-        <v>93</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="2418" spans="1:4">
       <c r="A2418" t="s">
-        <v>1453</v>
+        <v>1455</v>
       </c>
       <c r="B2418" t="s">
-        <v>1336</v>
+        <v>305</v>
       </c>
       <c r="C2418" t="s">
-        <v>1447</v>
+        <v>28</v>
       </c>
       <c r="D2418" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2419" spans="1:4">
       <c r="A2419" t="s">
-        <v>1453</v>
+        <v>1455</v>
       </c>
       <c r="B2419" t="s">
-        <v>629</v>
+        <v>1338</v>
       </c>
       <c r="C2419" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="D2419" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2420" spans="1:4">
       <c r="A2420" t="s">
-        <v>1453</v>
+        <v>1455</v>
       </c>
       <c r="B2420" t="s">
-        <v>266</v>
+        <v>631</v>
       </c>
       <c r="C2420" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="D2420" t="s">
-        <v>1450</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2421" spans="1:4">
       <c r="A2421" t="s">
-        <v>1453</v>
+        <v>1455</v>
       </c>
       <c r="B2421" t="s">
-        <v>20</v>
+        <v>266</v>
       </c>
       <c r="C2421" t="s">
-        <v>20</v>
+        <v>1451</v>
       </c>
       <c r="D2421" t="s">
-        <v>93</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="2422" spans="1:4">
       <c r="A2422" t="s">
-        <v>1453</v>
+        <v>1455</v>
       </c>
       <c r="B2422" t="s">
-        <v>381</v>
+        <v>20</v>
       </c>
       <c r="C2422" t="s">
-        <v>1451</v>
+        <v>20</v>
       </c>
       <c r="D2422" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2423" spans="1:4">
       <c r="A2423" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B2423" t="s">
+        <v>381</v>
+      </c>
+      <c r="C2423" t="s">
         <v>1453</v>
       </c>
-      <c r="B2423" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D2423" t="s">
-        <v>1450</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2424" spans="1:4">
       <c r="A2424" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B2424" t="s">
+        <v>267</v>
+      </c>
+      <c r="C2424" t="s">
         <v>1454</v>
       </c>
-      <c r="B2424" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D2424" t="s">
-        <v>93</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="2425" spans="1:4">
       <c r="A2425" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
       <c r="B2425" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C2425" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D2425" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2426" spans="1:4">
       <c r="A2426" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
       <c r="B2426" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2426" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D2426" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2427" spans="1:4">
       <c r="A2427" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
       <c r="B2427" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2427" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="D2427" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2428" spans="1:4">
       <c r="A2428" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
       <c r="B2428" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C2428" t="s">
-        <v>1455</v>
+        <v>795</v>
       </c>
       <c r="D2428" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2429" spans="1:4">
       <c r="A2429" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
       <c r="B2429" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="C2429" t="s">
-        <v>20</v>
+        <v>1457</v>
       </c>
       <c r="D2429" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2430" spans="1:4">
       <c r="A2430" t="s">
         <v>1456</v>
       </c>
       <c r="B2430" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C2430" t="s">
-        <v>790</v>
+        <v>20</v>
       </c>
       <c r="D2430" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2431" spans="1:4">
       <c r="A2431" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
       <c r="B2431" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C2431" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D2431" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2432" spans="1:4">
       <c r="A2432" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
       <c r="B2432" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2432" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D2432" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2433" spans="1:4">
       <c r="A2433" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
       <c r="B2433" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2433" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="D2433" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2434" spans="1:4">
       <c r="A2434" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
       <c r="B2434" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C2434" t="s">
-        <v>1455</v>
+        <v>795</v>
       </c>
       <c r="D2434" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2435" spans="1:4">
       <c r="A2435" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
       <c r="B2435" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="C2435" t="s">
-        <v>20</v>
+        <v>1457</v>
       </c>
       <c r="D2435" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2436" spans="1:4">
       <c r="A2436" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="B2436" t="s">
-        <v>629</v>
+        <v>20</v>
       </c>
       <c r="C2436" t="s">
-        <v>1458</v>
+        <v>20</v>
       </c>
       <c r="D2436" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2437" spans="1:4">
       <c r="A2437" t="s">
-        <v>1457</v>
+        <v>1459</v>
       </c>
       <c r="B2437" t="s">
-        <v>1426</v>
+        <v>631</v>
       </c>
       <c r="C2437" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="D2437" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2438" spans="1:4">
       <c r="A2438" t="s">
-        <v>1457</v>
+        <v>1459</v>
       </c>
       <c r="B2438" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="C2438" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="D2438" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2439" spans="1:4">
       <c r="A2439" t="s">
-        <v>1457</v>
+        <v>1459</v>
       </c>
       <c r="B2439" t="s">
-        <v>96</v>
+        <v>1429</v>
       </c>
       <c r="C2439" t="s">
-        <v>458</v>
+        <v>1462</v>
       </c>
       <c r="D2439" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2440" spans="1:4">
       <c r="A2440" t="s">
-        <v>1457</v>
+        <v>1459</v>
       </c>
       <c r="B2440" t="s">
-        <v>266</v>
+        <v>96</v>
       </c>
       <c r="C2440" t="s">
-        <v>98</v>
+        <v>460</v>
       </c>
       <c r="D2440" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2441" spans="1:4">
       <c r="A2441" t="s">
-        <v>1457</v>
+        <v>1459</v>
       </c>
       <c r="B2441" t="s">
-        <v>20</v>
+        <v>266</v>
       </c>
       <c r="C2441" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D2441" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2442" spans="1:4">
       <c r="A2442" t="s">
-        <v>1461</v>
+        <v>1459</v>
       </c>
       <c r="B2442" t="s">
-        <v>337</v>
-[...1 lines deleted...]
-      <c r="C2442"/>
+        <v>20</v>
+      </c>
+      <c r="C2442" t="s">
+        <v>20</v>
+      </c>
       <c r="D2442" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2443" spans="1:4">
       <c r="A2443" t="s">
-        <v>1461</v>
+        <v>1463</v>
       </c>
       <c r="B2443" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C2443"/>
       <c r="D2443" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2444" spans="1:4">
       <c r="A2444" t="s">
-        <v>1461</v>
+        <v>1463</v>
       </c>
       <c r="B2444" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="C2444"/>
       <c r="D2444" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2445" spans="1:4">
       <c r="A2445" t="s">
-        <v>1461</v>
+        <v>1463</v>
       </c>
       <c r="B2445" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C2445"/>
       <c r="D2445" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2446" spans="1:4">
       <c r="A2446" t="s">
-        <v>1461</v>
+        <v>1463</v>
       </c>
       <c r="B2446" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="C2446"/>
       <c r="D2446" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2447" spans="1:4">
       <c r="A2447" t="s">
-        <v>1461</v>
+        <v>1463</v>
       </c>
       <c r="B2447" t="s">
-        <v>28</v>
+        <v>341</v>
       </c>
       <c r="C2447"/>
       <c r="D2447" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2448" spans="1:4">
       <c r="A2448" t="s">
-        <v>1461</v>
+        <v>1463</v>
       </c>
       <c r="B2448" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C2448"/>
       <c r="D2448" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2449" spans="1:4">
       <c r="A2449" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="B2449" t="s">
-        <v>305</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2449"/>
       <c r="D2449" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2450" spans="1:4">
       <c r="A2450" t="s">
-        <v>1462</v>
+        <v>1464</v>
       </c>
       <c r="B2450" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C2450" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D2450" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2451" spans="1:4">
       <c r="A2451" t="s">
-        <v>1462</v>
+        <v>1464</v>
       </c>
       <c r="B2451" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2451" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D2451" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2452" spans="1:4">
       <c r="A2452" t="s">
-        <v>1462</v>
+        <v>1464</v>
       </c>
       <c r="B2452" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2452" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="D2452" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2453" spans="1:4">
       <c r="A2453" t="s">
-        <v>1462</v>
+        <v>1464</v>
       </c>
       <c r="B2453" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C2453" t="s">
-        <v>1455</v>
+        <v>795</v>
       </c>
       <c r="D2453" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2454" spans="1:4">
       <c r="A2454" t="s">
-        <v>1462</v>
+        <v>1464</v>
       </c>
       <c r="B2454" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="C2454" t="s">
-        <v>20</v>
+        <v>1457</v>
       </c>
       <c r="D2454" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2455" spans="1:4">
       <c r="A2455" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="B2455" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C2455" t="s">
-        <v>790</v>
+        <v>20</v>
       </c>
       <c r="D2455" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2456" spans="1:4">
       <c r="A2456" t="s">
-        <v>1463</v>
+        <v>1465</v>
       </c>
       <c r="B2456" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C2456" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D2456" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2457" spans="1:4">
       <c r="A2457" t="s">
-        <v>1463</v>
+        <v>1465</v>
       </c>
       <c r="B2457" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2457" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D2457" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2458" spans="1:4">
       <c r="A2458" t="s">
-        <v>1463</v>
+        <v>1465</v>
       </c>
       <c r="B2458" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2458" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="D2458" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2459" spans="1:4">
       <c r="A2459" t="s">
-        <v>1463</v>
+        <v>1465</v>
       </c>
       <c r="B2459" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C2459" t="s">
-        <v>1455</v>
+        <v>795</v>
       </c>
       <c r="D2459" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2460" spans="1:4">
       <c r="A2460" t="s">
-        <v>1463</v>
+        <v>1465</v>
       </c>
       <c r="B2460" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="C2460" t="s">
-        <v>20</v>
+        <v>1457</v>
       </c>
       <c r="D2460" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2461" spans="1:4">
       <c r="A2461" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="B2461" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C2461" t="s">
-        <v>790</v>
+        <v>20</v>
       </c>
       <c r="D2461" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2462" spans="1:4">
       <c r="A2462" t="s">
-        <v>1464</v>
+        <v>1466</v>
       </c>
       <c r="B2462" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C2462" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D2462" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2463" spans="1:4">
       <c r="A2463" t="s">
-        <v>1464</v>
+        <v>1466</v>
       </c>
       <c r="B2463" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2463" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D2463" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2464" spans="1:4">
       <c r="A2464" t="s">
-        <v>1464</v>
+        <v>1466</v>
       </c>
       <c r="B2464" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2464" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="D2464" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2465" spans="1:4">
       <c r="A2465" t="s">
-        <v>1464</v>
+        <v>1466</v>
       </c>
       <c r="B2465" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C2465" t="s">
-        <v>1455</v>
+        <v>795</v>
       </c>
       <c r="D2465" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2466" spans="1:4">
       <c r="A2466" t="s">
-        <v>1464</v>
+        <v>1466</v>
       </c>
       <c r="B2466" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="C2466" t="s">
-        <v>20</v>
+        <v>1457</v>
       </c>
       <c r="D2466" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2467" spans="1:4">
       <c r="A2467" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="B2467" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C2467" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D2467" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2468" spans="1:4">
       <c r="A2468" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="B2468" t="s">
-        <v>1336</v>
+        <v>305</v>
       </c>
       <c r="C2468" t="s">
-        <v>1447</v>
+        <v>28</v>
       </c>
       <c r="D2468" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2469" spans="1:4">
       <c r="A2469" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="B2469" t="s">
-        <v>629</v>
+        <v>1338</v>
       </c>
       <c r="C2469" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="D2469" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2470" spans="1:4">
       <c r="A2470" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="B2470" t="s">
-        <v>266</v>
+        <v>631</v>
       </c>
       <c r="C2470" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="D2470" t="s">
-        <v>1450</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2471" spans="1:4">
       <c r="A2471" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="B2471" t="s">
-        <v>20</v>
+        <v>266</v>
       </c>
       <c r="C2471" t="s">
-        <v>20</v>
+        <v>1451</v>
       </c>
       <c r="D2471" t="s">
-        <v>93</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="2472" spans="1:4">
       <c r="A2472" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="B2472" t="s">
-        <v>381</v>
+        <v>20</v>
       </c>
       <c r="C2472" t="s">
-        <v>1451</v>
+        <v>20</v>
       </c>
       <c r="D2472" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2473" spans="1:4">
       <c r="A2473" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="B2473" t="s">
-        <v>267</v>
+        <v>381</v>
       </c>
       <c r="C2473" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="D2473" t="s">
-        <v>1450</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2474" spans="1:4">
       <c r="A2474" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="B2474" t="s">
-        <v>305</v>
+        <v>267</v>
       </c>
       <c r="C2474" t="s">
-        <v>28</v>
+        <v>1454</v>
       </c>
       <c r="D2474" t="s">
-        <v>93</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="2475" spans="1:4">
       <c r="A2475" t="s">
-        <v>1466</v>
+        <v>1468</v>
       </c>
       <c r="B2475" t="s">
-        <v>1336</v>
+        <v>305</v>
       </c>
       <c r="C2475" t="s">
-        <v>1447</v>
+        <v>28</v>
       </c>
       <c r="D2475" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2476" spans="1:4">
       <c r="A2476" t="s">
-        <v>1466</v>
+        <v>1468</v>
       </c>
       <c r="B2476" t="s">
-        <v>629</v>
+        <v>1338</v>
       </c>
       <c r="C2476" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="D2476" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2477" spans="1:4">
       <c r="A2477" t="s">
-        <v>1466</v>
+        <v>1468</v>
       </c>
       <c r="B2477" t="s">
-        <v>20</v>
+        <v>631</v>
       </c>
       <c r="C2477" t="s">
-        <v>20</v>
+        <v>1450</v>
       </c>
       <c r="D2477" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2478" spans="1:4">
       <c r="A2478" t="s">
-        <v>1466</v>
+        <v>1468</v>
       </c>
       <c r="B2478" t="s">
-        <v>381</v>
+        <v>20</v>
       </c>
       <c r="C2478" t="s">
-        <v>1451</v>
+        <v>20</v>
       </c>
       <c r="D2478" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2479" spans="1:4">
       <c r="A2479" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="B2479" t="s">
-        <v>305</v>
+        <v>381</v>
       </c>
       <c r="C2479" t="s">
-        <v>790</v>
+        <v>1453</v>
       </c>
       <c r="D2479" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2480" spans="1:4">
       <c r="A2480" t="s">
-        <v>1467</v>
+        <v>1469</v>
       </c>
       <c r="B2480" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C2480" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D2480" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2481" spans="1:4">
       <c r="A2481" t="s">
-        <v>1467</v>
+        <v>1469</v>
       </c>
       <c r="B2481" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2481" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D2481" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2482" spans="1:4">
       <c r="A2482" t="s">
-        <v>1467</v>
+        <v>1469</v>
       </c>
       <c r="B2482" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2482" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="D2482" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2483" spans="1:4">
       <c r="A2483" t="s">
-        <v>1467</v>
+        <v>1469</v>
       </c>
       <c r="B2483" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C2483" t="s">
-        <v>1455</v>
+        <v>795</v>
       </c>
       <c r="D2483" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2484" spans="1:4">
       <c r="A2484" t="s">
-        <v>1467</v>
+        <v>1469</v>
       </c>
       <c r="B2484" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="C2484" t="s">
-        <v>20</v>
+        <v>1457</v>
       </c>
       <c r="D2484" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2485" spans="1:4">
       <c r="A2485" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="B2485" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C2485" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D2485" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2486" spans="1:4">
       <c r="A2486" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
       <c r="B2486" t="s">
-        <v>1336</v>
+        <v>305</v>
       </c>
       <c r="C2486" t="s">
-        <v>1447</v>
+        <v>28</v>
       </c>
       <c r="D2486" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2487" spans="1:4">
       <c r="A2487" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
       <c r="B2487" t="s">
-        <v>629</v>
+        <v>1338</v>
       </c>
       <c r="C2487" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="D2487" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2488" spans="1:4">
       <c r="A2488" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
       <c r="B2488" t="s">
-        <v>266</v>
+        <v>631</v>
       </c>
       <c r="C2488" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="D2488" t="s">
-        <v>1450</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2489" spans="1:4">
       <c r="A2489" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
       <c r="B2489" t="s">
-        <v>20</v>
+        <v>266</v>
       </c>
       <c r="C2489" t="s">
-        <v>20</v>
+        <v>1451</v>
       </c>
       <c r="D2489" t="s">
-        <v>93</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="2490" spans="1:4">
       <c r="A2490" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
       <c r="B2490" t="s">
-        <v>381</v>
+        <v>20</v>
       </c>
       <c r="C2490" t="s">
-        <v>1451</v>
+        <v>20</v>
       </c>
       <c r="D2490" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2491" spans="1:4">
       <c r="A2491" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
       <c r="B2491" t="s">
-        <v>267</v>
+        <v>381</v>
       </c>
       <c r="C2491" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="D2491" t="s">
-        <v>1450</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2492" spans="1:4">
       <c r="A2492" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="B2492" t="s">
-        <v>337</v>
-[...1 lines deleted...]
-      <c r="C2492"/>
+        <v>267</v>
+      </c>
+      <c r="C2492" t="s">
+        <v>1454</v>
+      </c>
       <c r="D2492" t="s">
-        <v>17</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="2493" spans="1:4">
       <c r="A2493" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
       <c r="B2493" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C2493"/>
       <c r="D2493" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2494" spans="1:4">
       <c r="A2494" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
       <c r="B2494" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="C2494"/>
       <c r="D2494" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2495" spans="1:4">
       <c r="A2495" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
       <c r="B2495" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C2495"/>
       <c r="D2495" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2496" spans="1:4">
       <c r="A2496" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
       <c r="B2496" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="C2496"/>
       <c r="D2496" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2497" spans="1:4">
       <c r="A2497" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
       <c r="B2497" t="s">
-        <v>28</v>
+        <v>341</v>
       </c>
       <c r="C2497"/>
       <c r="D2497" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2498" spans="1:4">
       <c r="A2498" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
       <c r="B2498" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C2498"/>
       <c r="D2498" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2499" spans="1:4">
       <c r="A2499" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="B2499" t="s">
-        <v>305</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2499"/>
       <c r="D2499" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2500" spans="1:4">
       <c r="A2500" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
       <c r="B2500" t="s">
-        <v>1336</v>
+        <v>305</v>
       </c>
       <c r="C2500" t="s">
-        <v>1447</v>
+        <v>28</v>
       </c>
       <c r="D2500" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2501" spans="1:4">
       <c r="A2501" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
       <c r="B2501" t="s">
-        <v>629</v>
+        <v>1338</v>
       </c>
       <c r="C2501" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="D2501" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2502" spans="1:4">
       <c r="A2502" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
       <c r="B2502" t="s">
-        <v>20</v>
+        <v>631</v>
       </c>
       <c r="C2502" t="s">
-        <v>20</v>
+        <v>1450</v>
       </c>
       <c r="D2502" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2503" spans="1:4">
       <c r="A2503" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
       <c r="B2503" t="s">
-        <v>381</v>
+        <v>20</v>
       </c>
       <c r="C2503" t="s">
-        <v>1451</v>
+        <v>20</v>
       </c>
       <c r="D2503" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2504" spans="1:4">
       <c r="A2504" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="B2504" t="s">
-        <v>305</v>
+        <v>381</v>
       </c>
       <c r="C2504" t="s">
-        <v>28</v>
+        <v>1453</v>
       </c>
       <c r="D2504" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2505" spans="1:4">
       <c r="A2505" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="B2505" t="s">
-        <v>1336</v>
+        <v>305</v>
       </c>
       <c r="C2505" t="s">
-        <v>1447</v>
+        <v>28</v>
       </c>
       <c r="D2505" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2506" spans="1:4">
       <c r="A2506" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="B2506" t="s">
-        <v>629</v>
+        <v>1338</v>
       </c>
       <c r="C2506" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="D2506" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2507" spans="1:4">
       <c r="A2507" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="B2507" t="s">
-        <v>20</v>
+        <v>631</v>
       </c>
       <c r="C2507" t="s">
-        <v>20</v>
+        <v>1450</v>
       </c>
       <c r="D2507" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2508" spans="1:4">
       <c r="A2508" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="B2508" t="s">
-        <v>381</v>
+        <v>20</v>
       </c>
       <c r="C2508" t="s">
-        <v>1451</v>
+        <v>20</v>
       </c>
       <c r="D2508" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2509" spans="1:4">
       <c r="A2509" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="B2509" t="s">
-        <v>305</v>
+        <v>381</v>
       </c>
       <c r="C2509" t="s">
-        <v>28</v>
+        <v>1453</v>
       </c>
       <c r="D2509" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2510" spans="1:4">
       <c r="A2510" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
       <c r="B2510" t="s">
-        <v>1336</v>
+        <v>305</v>
       </c>
       <c r="C2510" t="s">
-        <v>1447</v>
+        <v>28</v>
       </c>
       <c r="D2510" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2511" spans="1:4">
       <c r="A2511" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
       <c r="B2511" t="s">
-        <v>629</v>
+        <v>1338</v>
       </c>
       <c r="C2511" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="D2511" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2512" spans="1:4">
       <c r="A2512" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
       <c r="B2512" t="s">
-        <v>20</v>
+        <v>631</v>
       </c>
       <c r="C2512" t="s">
-        <v>20</v>
+        <v>1450</v>
       </c>
       <c r="D2512" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2513" spans="1:4">
       <c r="A2513" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
       <c r="B2513" t="s">
-        <v>381</v>
+        <v>20</v>
       </c>
       <c r="C2513" t="s">
-        <v>1451</v>
+        <v>20</v>
       </c>
       <c r="D2513" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2514" spans="1:4">
       <c r="A2514" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="B2514" t="s">
-        <v>305</v>
+        <v>381</v>
       </c>
       <c r="C2514" t="s">
-        <v>28</v>
+        <v>1453</v>
       </c>
       <c r="D2514" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2515" spans="1:4">
       <c r="A2515" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="B2515" t="s">
-        <v>1336</v>
+        <v>305</v>
       </c>
       <c r="C2515" t="s">
-        <v>1447</v>
+        <v>28</v>
       </c>
       <c r="D2515" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2516" spans="1:4">
       <c r="A2516" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="B2516" t="s">
-        <v>629</v>
+        <v>1338</v>
       </c>
       <c r="C2516" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="D2516" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2517" spans="1:4">
       <c r="A2517" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="B2517" t="s">
-        <v>20</v>
+        <v>631</v>
       </c>
       <c r="C2517" t="s">
-        <v>20</v>
+        <v>1450</v>
       </c>
       <c r="D2517" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2518" spans="1:4">
       <c r="A2518" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="B2518" t="s">
-        <v>381</v>
+        <v>20</v>
       </c>
       <c r="C2518" t="s">
-        <v>1451</v>
+        <v>20</v>
       </c>
       <c r="D2518" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2519" spans="1:4">
       <c r="A2519" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="B2519" t="s">
-        <v>305</v>
+        <v>381</v>
       </c>
       <c r="C2519" t="s">
-        <v>28</v>
+        <v>1453</v>
       </c>
       <c r="D2519" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2520" spans="1:4">
       <c r="A2520" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
       <c r="B2520" t="s">
-        <v>1336</v>
+        <v>305</v>
       </c>
       <c r="C2520" t="s">
-        <v>1447</v>
+        <v>28</v>
       </c>
       <c r="D2520" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2521" spans="1:4">
       <c r="A2521" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
       <c r="B2521" t="s">
-        <v>629</v>
+        <v>1338</v>
       </c>
       <c r="C2521" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="D2521" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2522" spans="1:4">
       <c r="A2522" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
       <c r="B2522" t="s">
-        <v>266</v>
+        <v>631</v>
       </c>
       <c r="C2522" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="D2522" t="s">
-        <v>1450</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2523" spans="1:4">
       <c r="A2523" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
       <c r="B2523" t="s">
-        <v>20</v>
+        <v>266</v>
       </c>
       <c r="C2523" t="s">
-        <v>20</v>
+        <v>1451</v>
       </c>
       <c r="D2523" t="s">
-        <v>93</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="2524" spans="1:4">
       <c r="A2524" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
       <c r="B2524" t="s">
-        <v>381</v>
+        <v>20</v>
       </c>
       <c r="C2524" t="s">
-        <v>1451</v>
+        <v>20</v>
       </c>
       <c r="D2524" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2525" spans="1:4">
       <c r="A2525" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
       <c r="B2525" t="s">
-        <v>267</v>
+        <v>381</v>
       </c>
       <c r="C2525" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="D2525" t="s">
-        <v>1450</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2526" spans="1:4">
       <c r="A2526" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="B2526" t="s">
-        <v>305</v>
+        <v>267</v>
       </c>
       <c r="C2526" t="s">
-        <v>28</v>
+        <v>1454</v>
       </c>
       <c r="D2526" t="s">
-        <v>270</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="2527" spans="1:4">
       <c r="A2527" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="B2527" t="s">
-        <v>629</v>
+        <v>305</v>
       </c>
       <c r="C2527" t="s">
-        <v>1476</v>
+        <v>28</v>
       </c>
       <c r="D2527" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2528" spans="1:4">
       <c r="A2528" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="B2528" t="s">
-        <v>266</v>
+        <v>631</v>
       </c>
       <c r="C2528" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="D2528" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2529" spans="1:4">
       <c r="A2529" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="B2529" t="s">
-        <v>20</v>
+        <v>266</v>
       </c>
       <c r="C2529" t="s">
-        <v>20</v>
+        <v>1479</v>
       </c>
       <c r="D2529" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2530" spans="1:4">
       <c r="A2530" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="B2530" t="s">
-        <v>381</v>
+        <v>20</v>
       </c>
       <c r="C2530" t="s">
-        <v>1478</v>
+        <v>20</v>
       </c>
       <c r="D2530" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2531" spans="1:4">
       <c r="A2531" t="s">
-        <v>1479</v>
+        <v>1477</v>
       </c>
       <c r="B2531" t="s">
-        <v>305</v>
+        <v>381</v>
       </c>
       <c r="C2531" t="s">
-        <v>28</v>
+        <v>1480</v>
       </c>
       <c r="D2531" t="s">
-        <v>93</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2532" spans="1:4">
       <c r="A2532" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="B2532" t="s">
-        <v>1336</v>
+        <v>305</v>
       </c>
       <c r="C2532" t="s">
-        <v>1447</v>
+        <v>28</v>
       </c>
       <c r="D2532" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2533" spans="1:4">
       <c r="A2533" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="B2533" t="s">
-        <v>629</v>
+        <v>1338</v>
       </c>
       <c r="C2533" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="D2533" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2534" spans="1:4">
       <c r="A2534" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="B2534" t="s">
-        <v>266</v>
+        <v>631</v>
       </c>
       <c r="C2534" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="D2534" t="s">
-        <v>1450</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2535" spans="1:4">
       <c r="A2535" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="B2535" t="s">
-        <v>20</v>
+        <v>266</v>
       </c>
       <c r="C2535" t="s">
-        <v>20</v>
+        <v>1451</v>
       </c>
       <c r="D2535" t="s">
-        <v>93</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="2536" spans="1:4">
       <c r="A2536" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="B2536" t="s">
-        <v>381</v>
+        <v>20</v>
       </c>
       <c r="C2536" t="s">
-        <v>1451</v>
+        <v>20</v>
       </c>
       <c r="D2536" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2537" spans="1:4">
       <c r="A2537" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="B2537" t="s">
-        <v>267</v>
+        <v>381</v>
       </c>
       <c r="C2537" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="D2537" t="s">
-        <v>1450</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2538" spans="1:4">
       <c r="A2538" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="B2538" t="s">
-        <v>305</v>
+        <v>267</v>
       </c>
       <c r="C2538" t="s">
-        <v>28</v>
+        <v>1454</v>
       </c>
       <c r="D2538" t="s">
-        <v>93</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="2539" spans="1:4">
       <c r="A2539" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
       <c r="B2539" t="s">
-        <v>1336</v>
+        <v>305</v>
       </c>
       <c r="C2539" t="s">
-        <v>1447</v>
+        <v>28</v>
       </c>
       <c r="D2539" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2540" spans="1:4">
       <c r="A2540" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
       <c r="B2540" t="s">
-        <v>629</v>
+        <v>1338</v>
       </c>
       <c r="C2540" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="D2540" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2541" spans="1:4">
       <c r="A2541" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
       <c r="B2541" t="s">
-        <v>20</v>
+        <v>631</v>
       </c>
       <c r="C2541" t="s">
-        <v>20</v>
+        <v>1450</v>
       </c>
       <c r="D2541" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2542" spans="1:4">
       <c r="A2542" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
       <c r="B2542" t="s">
-        <v>381</v>
+        <v>20</v>
       </c>
       <c r="C2542" t="s">
-        <v>1451</v>
+        <v>20</v>
       </c>
       <c r="D2542" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2543" spans="1:4">
       <c r="A2543" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="B2543" t="s">
-        <v>305</v>
+        <v>381</v>
       </c>
       <c r="C2543" t="s">
-        <v>28</v>
+        <v>1453</v>
       </c>
       <c r="D2543" t="s">
-        <v>270</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2544" spans="1:4">
       <c r="A2544" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="B2544" t="s">
-        <v>629</v>
+        <v>305</v>
       </c>
       <c r="C2544" t="s">
-        <v>1476</v>
+        <v>28</v>
       </c>
       <c r="D2544" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2545" spans="1:4">
       <c r="A2545" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="B2545" t="s">
-        <v>266</v>
+        <v>631</v>
       </c>
       <c r="C2545" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="D2545" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2546" spans="1:4">
       <c r="A2546" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="B2546" t="s">
-        <v>20</v>
+        <v>266</v>
       </c>
       <c r="C2546" t="s">
-        <v>20</v>
+        <v>1479</v>
       </c>
       <c r="D2546" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2547" spans="1:4">
       <c r="A2547" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="B2547" t="s">
-        <v>381</v>
+        <v>20</v>
       </c>
       <c r="C2547" t="s">
-        <v>1478</v>
+        <v>20</v>
       </c>
       <c r="D2547" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2548" spans="1:4">
       <c r="A2548" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="B2548" t="s">
-        <v>305</v>
+        <v>381</v>
       </c>
       <c r="C2548" t="s">
-        <v>790</v>
+        <v>1480</v>
       </c>
       <c r="D2548" t="s">
-        <v>93</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2549" spans="1:4">
       <c r="A2549" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
       <c r="B2549" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C2549" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D2549" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2550" spans="1:4">
       <c r="A2550" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
       <c r="B2550" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2550" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D2550" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2551" spans="1:4">
       <c r="A2551" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
       <c r="B2551" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2551" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="D2551" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2552" spans="1:4">
       <c r="A2552" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
       <c r="B2552" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C2552" t="s">
-        <v>1455</v>
+        <v>795</v>
       </c>
       <c r="D2552" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2553" spans="1:4">
       <c r="A2553" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
       <c r="B2553" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="C2553" t="s">
-        <v>20</v>
+        <v>1457</v>
       </c>
       <c r="D2553" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2554" spans="1:4">
       <c r="A2554" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="B2554" t="s">
-        <v>629</v>
+        <v>20</v>
       </c>
       <c r="C2554" t="s">
-        <v>1458</v>
+        <v>20</v>
       </c>
       <c r="D2554" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2555" spans="1:4">
       <c r="A2555" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="B2555" t="s">
-        <v>1426</v>
+        <v>631</v>
       </c>
       <c r="C2555" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="D2555" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2556" spans="1:4">
       <c r="A2556" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="B2556" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="C2556" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="D2556" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2557" spans="1:4">
       <c r="A2557" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="B2557" t="s">
-        <v>96</v>
+        <v>1429</v>
       </c>
       <c r="C2557" t="s">
-        <v>458</v>
+        <v>1462</v>
       </c>
       <c r="D2557" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2558" spans="1:4">
       <c r="A2558" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="B2558" t="s">
-        <v>266</v>
+        <v>96</v>
       </c>
       <c r="C2558" t="s">
-        <v>98</v>
+        <v>460</v>
       </c>
       <c r="D2558" t="s">
-        <v>1484</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2559" spans="1:4">
       <c r="A2559" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="B2559" t="s">
-        <v>98</v>
+        <v>266</v>
       </c>
       <c r="C2559" t="s">
         <v>98</v>
       </c>
       <c r="D2559" t="s">
-        <v>93</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="2560" spans="1:4">
       <c r="A2560" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="B2560" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C2560" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D2560" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2561" spans="1:4">
       <c r="A2561" t="s">
         <v>1485</v>
       </c>
       <c r="B2561" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C2561" t="s">
-        <v>790</v>
+        <v>20</v>
       </c>
       <c r="D2561" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2562" spans="1:4">
       <c r="A2562" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
       <c r="B2562" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C2562" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D2562" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2563" spans="1:4">
       <c r="A2563" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
       <c r="B2563" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2563" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D2563" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2564" spans="1:4">
       <c r="A2564" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
       <c r="B2564" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2564" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="D2564" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2565" spans="1:4">
       <c r="A2565" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
       <c r="B2565" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C2565" t="s">
-        <v>1455</v>
+        <v>795</v>
       </c>
       <c r="D2565" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2566" spans="1:4">
       <c r="A2566" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
       <c r="B2566" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="C2566" t="s">
-        <v>20</v>
+        <v>1457</v>
       </c>
       <c r="D2566" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2567" spans="1:4">
       <c r="A2567" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="B2567" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C2567" t="s">
-        <v>790</v>
+        <v>20</v>
       </c>
       <c r="D2567" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2568" spans="1:4">
       <c r="A2568" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="B2568" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C2568" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D2568" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2569" spans="1:4">
       <c r="A2569" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="B2569" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2569" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D2569" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2570" spans="1:4">
       <c r="A2570" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="B2570" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2570" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="D2570" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2571" spans="1:4">
       <c r="A2571" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="B2571" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C2571" t="s">
-        <v>1455</v>
+        <v>795</v>
       </c>
       <c r="D2571" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2572" spans="1:4">
       <c r="A2572" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="B2572" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="C2572" t="s">
-        <v>20</v>
+        <v>1457</v>
       </c>
       <c r="D2572" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2573" spans="1:4">
       <c r="A2573" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="B2573" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C2573" t="s">
-        <v>321</v>
+        <v>20</v>
       </c>
       <c r="D2573" t="s">
-        <v>270</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2574" spans="1:4">
       <c r="A2574" t="s">
-        <v>1487</v>
+        <v>1489</v>
       </c>
       <c r="B2574" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C2574" t="s">
-        <v>1488</v>
+        <v>321</v>
       </c>
       <c r="D2574" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2575" spans="1:4">
       <c r="A2575" t="s">
-        <v>1487</v>
+        <v>1489</v>
       </c>
       <c r="B2575" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2575" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="D2575" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2576" spans="1:4">
       <c r="A2576" t="s">
-        <v>1487</v>
+        <v>1489</v>
       </c>
       <c r="B2576" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2576" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="D2576" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2577" spans="1:4">
       <c r="A2577" t="s">
-        <v>1487</v>
+        <v>1489</v>
       </c>
       <c r="B2577" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C2577" t="s">
-        <v>727</v>
+        <v>1492</v>
       </c>
       <c r="D2577" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2578" spans="1:4">
       <c r="A2578" t="s">
-        <v>1487</v>
+        <v>1489</v>
       </c>
       <c r="B2578" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="C2578" t="s">
-        <v>20</v>
+        <v>729</v>
       </c>
       <c r="D2578" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2579" spans="1:4">
       <c r="A2579" t="s">
-        <v>1491</v>
+        <v>1489</v>
       </c>
       <c r="B2579" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C2579" t="s">
-        <v>321</v>
+        <v>20</v>
       </c>
       <c r="D2579" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2580" spans="1:4">
       <c r="A2580" t="s">
-        <v>1491</v>
+        <v>1493</v>
       </c>
       <c r="B2580" t="s">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="C2580" t="s">
-        <v>1488</v>
+        <v>321</v>
       </c>
       <c r="D2580" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2581" spans="1:4">
       <c r="A2581" t="s">
-        <v>1491</v>
+        <v>1493</v>
       </c>
       <c r="B2581" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2581" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="D2581" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2582" spans="1:4">
       <c r="A2582" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B2582" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2582" t="s">
         <v>1491</v>
-      </c>
-[...4 lines deleted...]
-        <v>1490</v>
       </c>
       <c r="D2582" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2583" spans="1:4">
       <c r="A2583" t="s">
-        <v>1491</v>
+        <v>1493</v>
       </c>
       <c r="B2583" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C2583" t="s">
-        <v>727</v>
+        <v>1492</v>
       </c>
       <c r="D2583" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2584" spans="1:4">
       <c r="A2584" t="s">
-        <v>1491</v>
+        <v>1493</v>
       </c>
       <c r="B2584" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="C2584" t="s">
-        <v>20</v>
+        <v>729</v>
       </c>
       <c r="D2584" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2585" spans="1:4">
       <c r="A2585" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="B2585" t="s">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="C2585" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D2585" t="s">
-        <v>93</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2586" spans="1:4">
       <c r="A2586" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
       <c r="B2586" t="s">
-        <v>1336</v>
+        <v>305</v>
       </c>
       <c r="C2586" t="s">
-        <v>1447</v>
+        <v>28</v>
       </c>
       <c r="D2586" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2587" spans="1:4">
       <c r="A2587" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
       <c r="B2587" t="s">
-        <v>629</v>
+        <v>1338</v>
       </c>
       <c r="C2587" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="D2587" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2588" spans="1:4">
       <c r="A2588" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
       <c r="B2588" t="s">
-        <v>20</v>
+        <v>631</v>
       </c>
       <c r="C2588" t="s">
-        <v>20</v>
+        <v>1450</v>
       </c>
       <c r="D2588" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2589" spans="1:4">
       <c r="A2589" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
       <c r="B2589" t="s">
-        <v>381</v>
+        <v>20</v>
       </c>
       <c r="C2589" t="s">
-        <v>1451</v>
+        <v>20</v>
       </c>
       <c r="D2589" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2590" spans="1:4">
       <c r="A2590" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="B2590" t="s">
-        <v>305</v>
+        <v>381</v>
       </c>
       <c r="C2590" t="s">
-        <v>28</v>
+        <v>1453</v>
       </c>
       <c r="D2590" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2591" spans="1:4">
       <c r="A2591" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="B2591" t="s">
-        <v>1336</v>
+        <v>305</v>
       </c>
       <c r="C2591" t="s">
-        <v>1447</v>
+        <v>28</v>
       </c>
       <c r="D2591" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2592" spans="1:4">
       <c r="A2592" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="B2592" t="s">
-        <v>629</v>
+        <v>1338</v>
       </c>
       <c r="C2592" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="D2592" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2593" spans="1:4">
       <c r="A2593" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="B2593" t="s">
-        <v>266</v>
+        <v>631</v>
       </c>
       <c r="C2593" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="D2593" t="s">
-        <v>1450</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2594" spans="1:4">
       <c r="A2594" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="B2594" t="s">
-        <v>20</v>
+        <v>266</v>
       </c>
       <c r="C2594" t="s">
-        <v>20</v>
+        <v>1451</v>
       </c>
       <c r="D2594" t="s">
-        <v>93</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="2595" spans="1:4">
       <c r="A2595" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="B2595" t="s">
-        <v>381</v>
+        <v>20</v>
       </c>
       <c r="C2595" t="s">
-        <v>1451</v>
+        <v>20</v>
       </c>
       <c r="D2595" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2596" spans="1:4">
       <c r="A2596" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="B2596" t="s">
-        <v>267</v>
+        <v>381</v>
       </c>
       <c r="C2596" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="D2596" t="s">
-        <v>1450</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2597" spans="1:4">
       <c r="A2597" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="B2597" t="s">
-        <v>337</v>
-[...1 lines deleted...]
-      <c r="C2597"/>
+        <v>267</v>
+      </c>
+      <c r="C2597" t="s">
+        <v>1454</v>
+      </c>
       <c r="D2597" t="s">
-        <v>17</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="2598" spans="1:4">
       <c r="A2598" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="B2598" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C2598"/>
       <c r="D2598" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2599" spans="1:4">
       <c r="A2599" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="B2599" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="C2599"/>
       <c r="D2599" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2600" spans="1:4">
       <c r="A2600" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="B2600" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C2600"/>
       <c r="D2600" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2601" spans="1:4">
       <c r="A2601" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="B2601" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="C2601"/>
       <c r="D2601" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2602" spans="1:4">
       <c r="A2602" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="B2602" t="s">
-        <v>28</v>
+        <v>341</v>
       </c>
       <c r="C2602"/>
       <c r="D2602" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2603" spans="1:4">
       <c r="A2603" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="B2603" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C2603"/>
       <c r="D2603" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2604" spans="1:4">
       <c r="A2604" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="B2604" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C2604"/>
       <c r="D2604" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2605" spans="1:4">
       <c r="A2605" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="B2605" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2605"/>
       <c r="D2605" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2606" spans="1:4">
       <c r="A2606" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="B2606" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2606"/>
       <c r="D2606" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2607" spans="1:4">
       <c r="A2607" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="B2607" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C2607"/>
       <c r="D2607" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2608" spans="1:4">
       <c r="A2608" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="B2608" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C2608"/>
       <c r="D2608" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2609" spans="1:4">
       <c r="A2609" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="B2609" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2609"/>
       <c r="D2609" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2610" spans="1:4">
       <c r="A2610" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="B2610" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2610"/>
       <c r="D2610" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2611" spans="1:4">
       <c r="A2611" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="B2611" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C2611"/>
       <c r="D2611" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2612" spans="1:4">
       <c r="A2612" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="B2612" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C2612"/>
       <c r="D2612" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2613" spans="1:4">
       <c r="A2613" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="B2613" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C2613"/>
       <c r="D2613" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2614" spans="1:4">
       <c r="A2614" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="B2614" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C2614"/>
       <c r="D2614" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2615" spans="1:4">
       <c r="A2615" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="B2615" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C2615"/>
       <c r="D2615" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2616" spans="1:4">
       <c r="A2616" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="B2616" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C2616"/>
       <c r="D2616" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2617" spans="1:4">
       <c r="A2617" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="B2617" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C2617"/>
       <c r="D2617" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2618" spans="1:4">
       <c r="A2618" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="B2618" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C2618"/>
       <c r="D2618" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2619" spans="1:4">
       <c r="A2619" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="B2619" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="C2619"/>
       <c r="D2619" t="s">
-        <v>1165</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2620" spans="1:4">
       <c r="A2620" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
       <c r="B2620" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C2620"/>
       <c r="D2620" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="2621" spans="1:4">
       <c r="A2621" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="B2621" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="C2621"/>
       <c r="D2621" t="s">
-        <v>93</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="2622" spans="1:4">
       <c r="A2622" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="B2622" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C2622" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D2622" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2623" spans="1:4">
       <c r="A2623" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="B2623" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C2623" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D2623" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2624" spans="1:4">
       <c r="A2624" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="B2624" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C2624" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D2624" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2625" spans="1:4">
       <c r="A2625" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="B2625" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C2625" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D2625" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2626" spans="1:4">
       <c r="A2626" t="s">
-        <v>949</v>
+        <v>1501</v>
       </c>
       <c r="B2626" t="s">
-        <v>337</v>
-[...1 lines deleted...]
-      <c r="C2626"/>
+        <v>20</v>
+      </c>
+      <c r="C2626" t="s">
+        <v>20</v>
+      </c>
       <c r="D2626" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2627" spans="1:4">
       <c r="A2627" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="B2627" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C2627"/>
       <c r="D2627" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2628" spans="1:4">
       <c r="A2628" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="B2628" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="C2628"/>
       <c r="D2628" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2629" spans="1:4">
       <c r="A2629" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="B2629" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C2629"/>
       <c r="D2629" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2630" spans="1:4">
       <c r="A2630" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="B2630" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="C2630"/>
       <c r="D2630" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2631" spans="1:4">
       <c r="A2631" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="B2631" t="s">
-        <v>28</v>
+        <v>341</v>
       </c>
       <c r="C2631"/>
       <c r="D2631" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2632" spans="1:4">
       <c r="A2632" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="B2632" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C2632"/>
       <c r="D2632" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2633" spans="1:4">
       <c r="A2633" t="s">
-        <v>1500</v>
+        <v>951</v>
       </c>
       <c r="B2633" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C2633"/>
       <c r="D2633" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2634" spans="1:4">
       <c r="A2634" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
       <c r="B2634" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2634"/>
       <c r="D2634" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2635" spans="1:4">
       <c r="A2635" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
       <c r="B2635" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2635"/>
       <c r="D2635" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2636" spans="1:4">
       <c r="A2636" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
       <c r="B2636" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C2636"/>
       <c r="D2636" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2637" spans="1:4">
       <c r="A2637" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="B2637" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C2637"/>
       <c r="D2637" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2638" spans="1:4">
       <c r="A2638" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="B2638" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2638"/>
       <c r="D2638" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2639" spans="1:4">
       <c r="A2639" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="B2639" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2639"/>
       <c r="D2639" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2640" spans="1:4">
       <c r="A2640" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="B2640" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C2640"/>
       <c r="D2640" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2641" spans="1:4">
       <c r="A2641" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="B2641" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C2641"/>
       <c r="D2641" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2642" spans="1:4">
       <c r="A2642" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="B2642" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C2642"/>
       <c r="D2642" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2643" spans="1:4">
       <c r="A2643" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="B2643" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C2643"/>
       <c r="D2643" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2644" spans="1:4">
       <c r="A2644" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="B2644" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C2644"/>
       <c r="D2644" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2645" spans="1:4">
       <c r="A2645" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="B2645" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C2645"/>
       <c r="D2645" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2646" spans="1:4">
       <c r="A2646" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="B2646" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C2646"/>
       <c r="D2646" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2647" spans="1:4">
       <c r="A2647" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="B2647" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C2647"/>
       <c r="D2647" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2648" spans="1:4">
       <c r="A2648" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="B2648" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C2648"/>
       <c r="D2648" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2649" spans="1:4">
       <c r="A2649" t="s">
-        <v>1503</v>
+        <v>1505</v>
       </c>
       <c r="B2649" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2649"/>
       <c r="D2649" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2650" spans="1:4">
       <c r="A2650" t="s">
-        <v>1503</v>
+        <v>1505</v>
       </c>
       <c r="B2650" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2650"/>
       <c r="D2650" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2651" spans="1:4">
       <c r="A2651" t="s">
-        <v>1503</v>
+        <v>1505</v>
       </c>
       <c r="B2651" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C2651"/>
       <c r="D2651" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2652" spans="1:4">
       <c r="A2652" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="B2652" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C2652"/>
       <c r="D2652" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2653" spans="1:4">
       <c r="A2653" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
       <c r="B2653" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2653"/>
       <c r="D2653" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2654" spans="1:4">
       <c r="A2654" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
       <c r="B2654" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2654"/>
       <c r="D2654" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2655" spans="1:4">
       <c r="A2655" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
       <c r="B2655" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C2655"/>
       <c r="D2655" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2656" spans="1:4">
       <c r="A2656" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="B2656" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C2656"/>
       <c r="D2656" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2657" spans="1:4">
       <c r="A2657" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
       <c r="B2657" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C2657"/>
       <c r="D2657" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2658" spans="1:4">
       <c r="A2658" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
       <c r="B2658" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C2658"/>
       <c r="D2658" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2659" spans="1:4">
       <c r="A2659" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
       <c r="B2659" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C2659"/>
       <c r="D2659" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2660" spans="1:4">
       <c r="A2660" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
       <c r="B2660" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C2660"/>
       <c r="D2660" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2661" spans="1:4">
       <c r="A2661" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
       <c r="B2661" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C2661"/>
       <c r="D2661" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2662" spans="1:4">
       <c r="A2662" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
       <c r="B2662" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C2662"/>
       <c r="D2662" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2663" spans="1:4">
       <c r="A2663" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="B2663" t="s">
-        <v>1507</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2663"/>
       <c r="D2663" t="s">
-        <v>1508</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2664" spans="1:4">
       <c r="A2664" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
       <c r="B2664" t="s">
-        <v>1276</v>
+        <v>1509</v>
       </c>
       <c r="C2664" t="s">
-        <v>1276</v>
+        <v>1509</v>
       </c>
       <c r="D2664" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="2665" spans="1:4">
       <c r="A2665" t="s">
-        <v>1509</v>
+        <v>1508</v>
       </c>
       <c r="B2665" t="s">
-        <v>91</v>
+        <v>1278</v>
       </c>
       <c r="C2665" t="s">
-        <v>92</v>
+        <v>1278</v>
       </c>
       <c r="D2665" t="s">
-        <v>93</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="2666" spans="1:4">
       <c r="A2666" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
       <c r="B2666" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C2666" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D2666" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2667" spans="1:4">
       <c r="A2667" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
       <c r="B2667" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C2667" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D2667" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2668" spans="1:4">
       <c r="A2668" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
       <c r="B2668" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C2668" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D2668" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2669" spans="1:4">
       <c r="A2669" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
       <c r="B2669" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C2669" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D2669" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2670" spans="1:4">
       <c r="A2670" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="B2670" t="s">
-        <v>266</v>
+        <v>20</v>
       </c>
       <c r="C2670" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="D2670" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2671" spans="1:4">
       <c r="A2671" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="B2671" t="s">
-        <v>20</v>
+        <v>266</v>
       </c>
       <c r="C2671" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="D2671" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2672" spans="1:4">
       <c r="A2672" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="B2672" t="s">
-        <v>267</v>
+        <v>20</v>
       </c>
       <c r="C2672" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D2672" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2673" spans="1:4">
       <c r="A2673" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="B2673" t="s">
-        <v>1512</v>
+        <v>267</v>
       </c>
       <c r="C2673" t="s">
-        <v>1512</v>
+        <v>7</v>
       </c>
       <c r="D2673" t="s">
-        <v>1082</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2674" spans="1:4">
       <c r="A2674" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="B2674" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="C2674" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="D2674" t="s">
-        <v>638</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="2675" spans="1:4">
       <c r="A2675" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="B2675" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="C2675" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="D2675" t="s">
-        <v>171</v>
+        <v>640</v>
       </c>
     </row>
     <row r="2676" spans="1:4">
       <c r="A2676" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="B2676" t="s">
-        <v>1402</v>
+        <v>1516</v>
       </c>
       <c r="C2676" t="s">
-        <v>1402</v>
+        <v>1516</v>
       </c>
       <c r="D2676" t="s">
-        <v>1082</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2677" spans="1:4">
       <c r="A2677" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="B2677" t="s">
-        <v>1515</v>
+        <v>1404</v>
       </c>
       <c r="C2677" t="s">
-        <v>1515</v>
+        <v>1404</v>
       </c>
       <c r="D2677" t="s">
-        <v>638</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="2678" spans="1:4">
       <c r="A2678" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="B2678" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="C2678" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="D2678" t="s">
-        <v>1517</v>
+        <v>640</v>
       </c>
     </row>
     <row r="2679" spans="1:4">
       <c r="A2679" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="B2679" t="s">
         <v>1518</v>
       </c>
       <c r="C2679" t="s">
         <v>1518</v>
       </c>
       <c r="D2679" t="s">
-        <v>171</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="2680" spans="1:4">
       <c r="A2680" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="B2680" t="s">
-        <v>20</v>
+        <v>1520</v>
       </c>
       <c r="C2680" t="s">
-        <v>20</v>
+        <v>1520</v>
       </c>
       <c r="D2680" t="s">
-        <v>1082</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2681" spans="1:4">
       <c r="A2681" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="B2681" t="s">
-        <v>248</v>
+        <v>20</v>
       </c>
       <c r="C2681" t="s">
-        <v>489</v>
+        <v>20</v>
       </c>
       <c r="D2681" t="s">
-        <v>488</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="2682" spans="1:4">
       <c r="A2682" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="B2682" t="s">
-        <v>1519</v>
+        <v>248</v>
       </c>
       <c r="C2682" t="s">
-        <v>1519</v>
+        <v>491</v>
       </c>
       <c r="D2682" t="s">
-        <v>1082</v>
+        <v>490</v>
       </c>
     </row>
     <row r="2683" spans="1:4">
       <c r="A2683" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="B2683" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="C2683" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="D2683" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="2684" spans="1:4">
       <c r="A2684" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="B2684" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="C2684" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="D2684" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="2685" spans="1:4">
       <c r="A2685" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="B2685" t="s">
-        <v>1522</v>
-[...1 lines deleted...]
-      <c r="C2685"/>
+        <v>1523</v>
+      </c>
+      <c r="C2685" t="s">
+        <v>1523</v>
+      </c>
       <c r="D2685" t="s">
-        <v>428</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="2686" spans="1:4">
       <c r="A2686" t="s">
-        <v>1523</v>
+        <v>1513</v>
       </c>
       <c r="B2686" t="s">
-        <v>266</v>
-[...3 lines deleted...]
-      </c>
+        <v>1524</v>
+      </c>
+      <c r="C2686"/>
       <c r="D2686" t="s">
-        <v>93</v>
+        <v>428</v>
       </c>
     </row>
     <row r="2687" spans="1:4">
       <c r="A2687" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
       <c r="B2687" t="s">
-        <v>20</v>
+        <v>266</v>
       </c>
       <c r="C2687" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="D2687" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2688" spans="1:4">
       <c r="A2688" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
       <c r="B2688" t="s">
-        <v>267</v>
+        <v>20</v>
       </c>
       <c r="C2688" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D2688" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2689" spans="1:4">
       <c r="A2689" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="B2689" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C2689"/>
+        <v>267</v>
+      </c>
+      <c r="C2689" t="s">
+        <v>7</v>
+      </c>
       <c r="D2689" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2690" spans="1:4">
       <c r="A2690" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="B2690" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2690"/>
       <c r="D2690" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2691" spans="1:4">
       <c r="A2691" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="B2691" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2691"/>
       <c r="D2691" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2692" spans="1:4">
       <c r="A2692" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="B2692" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C2692"/>
       <c r="D2692" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2693" spans="1:4">
       <c r="A2693" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="B2693" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C2693"/>
       <c r="D2693" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2694" spans="1:4">
       <c r="A2694" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
       <c r="B2694" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2694"/>
       <c r="D2694" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2695" spans="1:4">
       <c r="A2695" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
       <c r="B2695" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2695"/>
       <c r="D2695" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2696" spans="1:4">
       <c r="A2696" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
       <c r="B2696" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C2696"/>
       <c r="D2696" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2697" spans="1:4">
       <c r="A2697" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="B2697" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C2697"/>
       <c r="D2697" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2698" spans="1:4">
       <c r="A2698" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
       <c r="B2698" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C2698"/>
       <c r="D2698" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2699" spans="1:4">
       <c r="A2699" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
       <c r="B2699" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C2699"/>
       <c r="D2699" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2700" spans="1:4">
       <c r="A2700" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
       <c r="B2700" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C2700"/>
       <c r="D2700" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2701" spans="1:4">
       <c r="A2701" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
       <c r="B2701" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C2701"/>
       <c r="D2701" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2702" spans="1:4">
       <c r="A2702" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
       <c r="B2702" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C2702"/>
       <c r="D2702" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2703" spans="1:4">
       <c r="A2703" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
       <c r="B2703" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C2703"/>
       <c r="D2703" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2704" spans="1:4">
       <c r="A2704" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="B2704" t="s">
-        <v>1528</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2704"/>
       <c r="D2704" t="s">
-        <v>1529</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2705" spans="1:4">
       <c r="A2705" t="s">
-        <v>1527</v>
+        <v>1529</v>
       </c>
       <c r="B2705" t="s">
         <v>1530</v>
       </c>
       <c r="C2705" t="s">
         <v>1530</v>
       </c>
       <c r="D2705" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="2706" spans="1:4">
       <c r="A2706" t="s">
-        <v>1527</v>
+        <v>1529</v>
       </c>
       <c r="B2706" t="s">
-        <v>20</v>
+        <v>1532</v>
       </c>
       <c r="C2706" t="s">
-        <v>20</v>
+        <v>1532</v>
       </c>
       <c r="D2706" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="2707" spans="1:4">
       <c r="A2707" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B2707" t="s">
+        <v>20</v>
+      </c>
+      <c r="C2707" t="s">
+        <v>20</v>
+      </c>
+      <c r="D2707" t="s">
         <v>1531</v>
-      </c>
-[...7 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="2708" spans="1:4">
       <c r="A2708" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
       <c r="B2708" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C2708" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D2708" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2709" spans="1:4">
       <c r="A2709" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="B2709" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C2709" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D2709" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2710" spans="1:4">
       <c r="A2710" t="s">
-        <v>1532</v>
+        <v>1534</v>
       </c>
       <c r="B2710" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C2710" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D2710" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2711" spans="1:4">
       <c r="A2711" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="B2711" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C2711" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D2711" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2712" spans="1:4">
       <c r="A2712" t="s">
-        <v>1533</v>
+        <v>1535</v>
       </c>
       <c r="B2712" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C2712" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D2712" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2713" spans="1:4">
       <c r="A2713" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="B2713" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C2713" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D2713" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2714" spans="1:4">
       <c r="A2714" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="B2714" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C2714" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D2714" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2715" spans="1:4">
       <c r="A2715" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="B2715" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C2715" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D2715" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2716" spans="1:4">
       <c r="A2716" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
       <c r="B2716" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C2716" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D2716" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2717" spans="1:4">
       <c r="A2717" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="B2717" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C2717" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D2717" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2718" spans="1:4">
       <c r="A2718" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
       <c r="B2718" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C2718" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D2718" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2719" spans="1:4">
       <c r="A2719" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="B2719" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C2719" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D2719" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2720" spans="1:4">
       <c r="A2720" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
       <c r="B2720" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C2720" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D2720" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2721" spans="1:4">
       <c r="A2721" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="B2721" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C2721" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D2721" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2722" spans="1:4">
       <c r="A2722" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="B2722" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C2722" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D2722" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2723" spans="1:4">
       <c r="A2723" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="B2723" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C2723" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D2723" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2724" spans="1:4">
       <c r="A2724" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
       <c r="B2724" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C2724" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D2724" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2725" spans="1:4">
       <c r="A2725" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="B2725" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C2725" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D2725" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2726" spans="1:4">
       <c r="A2726" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="B2726" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C2726" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D2726" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2727" spans="1:4">
       <c r="A2727" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="B2727" t="s">
-        <v>248</v>
-[...1 lines deleted...]
-      <c r="C2727"/>
+        <v>7</v>
+      </c>
+      <c r="C2727" t="s">
+        <v>7</v>
+      </c>
       <c r="D2727" t="s">
-        <v>488</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2728" spans="1:4">
       <c r="A2728" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="B2728" t="s">
-        <v>1542</v>
+        <v>248</v>
       </c>
       <c r="C2728"/>
       <c r="D2728" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="2729" spans="1:4">
       <c r="A2729" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="B2729" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="C2729"/>
       <c r="D2729" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="2730" spans="1:4">
       <c r="A2730" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="B2730" t="s">
-        <v>77</v>
+        <v>1545</v>
       </c>
       <c r="C2730"/>
       <c r="D2730" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="2731" spans="1:4">
       <c r="A2731" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="B2731" t="s">
-        <v>1544</v>
+        <v>77</v>
       </c>
       <c r="C2731"/>
       <c r="D2731" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="2732" spans="1:4">
       <c r="A2732" t="s">
-        <v>1545</v>
+        <v>1543</v>
       </c>
       <c r="B2732" t="s">
         <v>1546</v>
       </c>
-      <c r="C2732" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C2732"/>
       <c r="D2732" t="s">
-        <v>1548</v>
+        <v>490</v>
       </c>
     </row>
     <row r="2733" spans="1:4">
       <c r="A2733" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
       <c r="B2733" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C2733" t="s">
         <v>1549</v>
       </c>
-      <c r="C2733" t="s">
+      <c r="D2733" t="s">
         <v>1550</v>
-      </c>
-[...1 lines deleted...]
-        <v>1548</v>
       </c>
     </row>
     <row r="2734" spans="1:4">
       <c r="A2734" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
       <c r="B2734" t="s">
         <v>1551</v>
       </c>
       <c r="C2734" t="s">
         <v>1552</v>
       </c>
       <c r="D2734" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2735" spans="1:4">
       <c r="A2735" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
       <c r="B2735" t="s">
         <v>1553</v>
       </c>
       <c r="C2735" t="s">
         <v>1554</v>
       </c>
       <c r="D2735" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2736" spans="1:4">
       <c r="A2736" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
       <c r="B2736" t="s">
         <v>1555</v>
       </c>
       <c r="C2736" t="s">
         <v>1556</v>
       </c>
       <c r="D2736" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2737" spans="1:4">
       <c r="A2737" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
       <c r="B2737" t="s">
         <v>1557</v>
       </c>
       <c r="C2737" t="s">
         <v>1558</v>
       </c>
       <c r="D2737" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2738" spans="1:4">
       <c r="A2738" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
       <c r="B2738" t="s">
         <v>1559</v>
       </c>
       <c r="C2738" t="s">
-        <v>20</v>
+        <v>1560</v>
       </c>
       <c r="D2738" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2739" spans="1:4">
       <c r="A2739" t="s">
-        <v>1560</v>
+        <v>1547</v>
       </c>
       <c r="B2739" t="s">
-        <v>276</v>
+        <v>1561</v>
       </c>
       <c r="C2739" t="s">
-        <v>1561</v>
+        <v>20</v>
       </c>
       <c r="D2739" t="s">
-        <v>270</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2740" spans="1:4">
       <c r="A2740" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="B2740" t="s">
-        <v>1426</v>
+        <v>276</v>
       </c>
       <c r="C2740" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="D2740" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2741" spans="1:4">
       <c r="A2741" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="B2741" t="s">
-        <v>94</v>
+        <v>1428</v>
       </c>
       <c r="C2741" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="D2741" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2742" spans="1:4">
       <c r="A2742" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="B2742" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C2742" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="D2742" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2743" spans="1:4">
       <c r="A2743" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="B2743" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C2743" t="s">
-        <v>98</v>
+        <v>1566</v>
       </c>
       <c r="D2743" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2744" spans="1:4">
       <c r="A2744" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="B2744" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C2744" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D2744" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2745" spans="1:4">
       <c r="A2745" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="B2745" t="s">
-        <v>1348</v>
+        <v>20</v>
       </c>
       <c r="C2745" t="s">
-        <v>1565</v>
+        <v>20</v>
       </c>
       <c r="D2745" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2746" spans="1:4">
       <c r="A2746" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="B2746" t="s">
-        <v>1566</v>
+        <v>1350</v>
       </c>
       <c r="C2746" t="s">
         <v>1567</v>
       </c>
       <c r="D2746" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2747" spans="1:4">
       <c r="A2747" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="B2747" t="s">
-        <v>1350</v>
+        <v>1568</v>
       </c>
       <c r="C2747" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="D2747" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2748" spans="1:4">
       <c r="A2748" t="s">
-        <v>1569</v>
+        <v>1562</v>
       </c>
       <c r="B2748" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C2748" t="s">
         <v>1570</v>
       </c>
-      <c r="C2748"/>
       <c r="D2748" t="s">
-        <v>17</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2749" spans="1:4">
       <c r="A2749" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B2749" t="s">
-        <v>33</v>
+        <v>1572</v>
       </c>
       <c r="C2749"/>
       <c r="D2749" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2750" spans="1:4">
       <c r="A2750" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B2750" t="s">
-        <v>1571</v>
+        <v>33</v>
       </c>
       <c r="C2750"/>
       <c r="D2750" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2751" spans="1:4">
       <c r="A2751" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B2751" t="s">
-        <v>43</v>
+        <v>1573</v>
       </c>
       <c r="C2751"/>
       <c r="D2751" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2752" spans="1:4">
       <c r="A2752" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B2752" t="s">
-        <v>1572</v>
+        <v>43</v>
       </c>
       <c r="C2752"/>
       <c r="D2752" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2753" spans="1:4">
       <c r="A2753" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B2753" t="s">
-        <v>18</v>
+        <v>1574</v>
       </c>
       <c r="C2753"/>
       <c r="D2753" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2754" spans="1:4">
       <c r="A2754" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B2754" t="s">
-        <v>1573</v>
+        <v>18</v>
       </c>
       <c r="C2754"/>
       <c r="D2754" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2755" spans="1:4">
       <c r="A2755" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B2755" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="C2755"/>
       <c r="D2755" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2756" spans="1:4">
       <c r="A2756" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B2756" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="C2756"/>
       <c r="D2756" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2757" spans="1:4">
       <c r="A2757" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B2757" t="s">
-        <v>55</v>
+        <v>1577</v>
       </c>
       <c r="C2757"/>
       <c r="D2757" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2758" spans="1:4">
       <c r="A2758" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B2758" t="s">
-        <v>1576</v>
+        <v>55</v>
       </c>
       <c r="C2758"/>
       <c r="D2758" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2759" spans="1:4">
       <c r="A2759" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B2759" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="C2759"/>
       <c r="D2759" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2760" spans="1:4">
       <c r="A2760" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B2760" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="C2760"/>
       <c r="D2760" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2761" spans="1:4">
       <c r="A2761" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B2761" t="s">
-        <v>63</v>
+        <v>1580</v>
       </c>
       <c r="C2761"/>
       <c r="D2761" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2762" spans="1:4">
       <c r="A2762" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B2762" t="s">
-        <v>1579</v>
+        <v>63</v>
       </c>
       <c r="C2762"/>
       <c r="D2762" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2763" spans="1:4">
       <c r="A2763" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B2763" t="s">
-        <v>346</v>
+        <v>1581</v>
       </c>
       <c r="C2763"/>
       <c r="D2763" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2764" spans="1:4">
       <c r="A2764" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B2764" t="s">
-        <v>657</v>
+        <v>346</v>
       </c>
       <c r="C2764"/>
       <c r="D2764" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2765" spans="1:4">
       <c r="A2765" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B2765" t="s">
-        <v>1580</v>
-[...3 lines deleted...]
-      </c>
+        <v>659</v>
+      </c>
+      <c r="C2765"/>
       <c r="D2765" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2766" spans="1:4">
       <c r="A2766" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B2766" t="s">
         <v>1582</v>
       </c>
       <c r="C2766" t="s">
         <v>1583</v>
       </c>
       <c r="D2766" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2767" spans="1:4">
       <c r="A2767" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B2767" t="s">
         <v>1584</v>
       </c>
       <c r="C2767" t="s">
         <v>1585</v>
       </c>
       <c r="D2767" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2768" spans="1:4">
       <c r="A2768" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B2768" t="s">
         <v>1586</v>
       </c>
       <c r="C2768" t="s">
         <v>1587</v>
       </c>
       <c r="D2768" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2769" spans="1:4">
       <c r="A2769" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B2769" t="s">
         <v>1588</v>
       </c>
       <c r="C2769" t="s">
         <v>1589</v>
       </c>
       <c r="D2769" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2770" spans="1:4">
       <c r="A2770" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B2770" t="s">
         <v>1590</v>
       </c>
       <c r="C2770" t="s">
         <v>1591</v>
       </c>
       <c r="D2770" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2771" spans="1:4">
       <c r="A2771" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B2771" t="s">
-        <v>20</v>
+        <v>1592</v>
       </c>
       <c r="C2771" t="s">
-        <v>20</v>
+        <v>1593</v>
       </c>
       <c r="D2771" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2772" spans="1:4">
       <c r="A2772" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B2772" t="s">
-        <v>1592</v>
+        <v>20</v>
       </c>
       <c r="C2772" t="s">
-        <v>1593</v>
+        <v>20</v>
       </c>
       <c r="D2772" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2773" spans="1:4">
       <c r="A2773" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B2773" t="s">
         <v>1594</v>
       </c>
       <c r="C2773" t="s">
         <v>1595</v>
       </c>
       <c r="D2773" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2774" spans="1:4">
       <c r="A2774" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B2774" t="s">
         <v>1596</v>
       </c>
       <c r="C2774" t="s">
         <v>1597</v>
       </c>
       <c r="D2774" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2775" spans="1:4">
       <c r="A2775" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B2775" t="s">
         <v>1598</v>
       </c>
       <c r="C2775" t="s">
         <v>1599</v>
       </c>
       <c r="D2775" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2776" spans="1:4">
       <c r="A2776" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B2776" t="s">
         <v>1600</v>
       </c>
       <c r="C2776" t="s">
         <v>1601</v>
       </c>
       <c r="D2776" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2777" spans="1:4">
       <c r="A2777" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B2777" t="s">
         <v>1602</v>
       </c>
       <c r="C2777" t="s">
         <v>1603</v>
       </c>
       <c r="D2777" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2778" spans="1:4">
       <c r="A2778" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B2778" t="s">
         <v>1604</v>
       </c>
       <c r="C2778" t="s">
         <v>1605</v>
       </c>
       <c r="D2778" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2779" spans="1:4">
       <c r="A2779" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B2779" t="s">
         <v>1606</v>
       </c>
       <c r="C2779" t="s">
         <v>1607</v>
       </c>
       <c r="D2779" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2780" spans="1:4">
       <c r="A2780" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B2780" t="s">
         <v>1608</v>
       </c>
-      <c r="B2780" t="s">
-[...2 lines deleted...]
-      <c r="C2780"/>
+      <c r="C2780" t="s">
+        <v>1609</v>
+      </c>
       <c r="D2780" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2781" spans="1:4">
       <c r="A2781" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="B2781" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2781"/>
       <c r="D2781" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2782" spans="1:4">
       <c r="A2782" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="B2782" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2782"/>
       <c r="D2782" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2783" spans="1:4">
       <c r="A2783" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="B2783" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C2783"/>
       <c r="D2783" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2784" spans="1:4">
       <c r="A2784" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="B2784" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C2784"/>
       <c r="D2784" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2785" spans="1:4">
       <c r="A2785" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
       <c r="B2785" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2785"/>
       <c r="D2785" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2786" spans="1:4">
       <c r="A2786" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
       <c r="B2786" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2786"/>
       <c r="D2786" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2787" spans="1:4">
       <c r="A2787" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
       <c r="B2787" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C2787"/>
       <c r="D2787" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2788" spans="1:4">
       <c r="A2788" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="B2788" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C2788"/>
       <c r="D2788" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2789" spans="1:4">
       <c r="A2789" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="B2789" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C2789"/>
       <c r="D2789" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2790" spans="1:4">
       <c r="A2790" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="B2790" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C2790"/>
       <c r="D2790" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2791" spans="1:4">
       <c r="A2791" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="B2791" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C2791"/>
       <c r="D2791" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2792" spans="1:4">
       <c r="A2792" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="B2792" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C2792"/>
       <c r="D2792" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2793" spans="1:4">
       <c r="A2793" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="B2793" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C2793"/>
       <c r="D2793" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2794" spans="1:4">
       <c r="A2794" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="B2794" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C2794"/>
       <c r="D2794" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2795" spans="1:4">
       <c r="A2795" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="B2795" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2795"/>
       <c r="D2795" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2796" spans="1:4">
       <c r="A2796" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
       <c r="B2796" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C2796" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D2796" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2797" spans="1:4">
       <c r="A2797" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
       <c r="B2797" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C2797" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D2797" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2798" spans="1:4">
       <c r="A2798" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
       <c r="B2798" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C2798" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D2798" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2799" spans="1:4">
       <c r="A2799" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
       <c r="B2799" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C2799" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D2799" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2800" spans="1:4">
       <c r="A2800" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="B2800" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="C2800"/>
+        <v>20</v>
+      </c>
+      <c r="C2800" t="s">
+        <v>20</v>
+      </c>
       <c r="D2800" t="s">
-        <v>1165</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2801" spans="1:4">
       <c r="A2801" t="s">
-        <v>1612</v>
+        <v>1614</v>
       </c>
       <c r="B2801" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>246</v>
+      </c>
+      <c r="C2801"/>
       <c r="D2801" t="s">
-        <v>169</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="2802" spans="1:4">
       <c r="A2802" t="s">
-        <v>1612</v>
+        <v>1614</v>
       </c>
       <c r="B2802" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C2802"/>
+        <v>5</v>
+      </c>
+      <c r="C2802" t="s">
+        <v>1615</v>
+      </c>
       <c r="D2802" t="s">
-        <v>1165</v>
+        <v>169</v>
       </c>
     </row>
     <row r="2803" spans="1:4">
       <c r="A2803" t="s">
-        <v>1612</v>
+        <v>1614</v>
       </c>
       <c r="B2803" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="C2803"/>
       <c r="D2803" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="2804" spans="1:4">
       <c r="A2804" t="s">
-        <v>1612</v>
+        <v>1614</v>
       </c>
       <c r="B2804" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="C2804"/>
       <c r="D2804" t="s">
-        <v>169</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="2805" spans="1:4">
       <c r="A2805" t="s">
-        <v>1615</v>
+        <v>1614</v>
       </c>
       <c r="B2805" t="s">
+        <v>7</v>
+      </c>
+      <c r="C2805" t="s">
         <v>1616</v>
       </c>
-      <c r="C2805"/>
       <c r="D2805" t="s">
-        <v>488</v>
+        <v>169</v>
       </c>
     </row>
     <row r="2806" spans="1:4">
       <c r="A2806" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
       <c r="B2806" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="C2806"/>
       <c r="D2806" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="2807" spans="1:4">
       <c r="A2807" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
       <c r="B2807" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="C2807"/>
       <c r="D2807" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="2808" spans="1:4">
       <c r="A2808" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
       <c r="B2808" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="C2808"/>
       <c r="D2808" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="2809" spans="1:4">
       <c r="A2809" t="s">
-        <v>1620</v>
+        <v>1617</v>
       </c>
       <c r="B2809" t="s">
         <v>1621</v>
       </c>
-      <c r="C2809" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C2809"/>
       <c r="D2809" t="s">
-        <v>1623</v>
+        <v>490</v>
       </c>
     </row>
     <row r="2810" spans="1:4">
       <c r="A2810" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
       <c r="B2810" t="s">
-        <v>1068</v>
+        <v>1623</v>
       </c>
       <c r="C2810" t="s">
         <v>1624</v>
       </c>
       <c r="D2810" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="2811" spans="1:4">
       <c r="A2811" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
       <c r="B2811" t="s">
-        <v>92</v>
+        <v>1070</v>
       </c>
       <c r="C2811" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D2811" t="s">
         <v>1625</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="2812" spans="1:4">
       <c r="A2812" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
       <c r="B2812" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C2812" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="D2812" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="2813" spans="1:4">
       <c r="A2813" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
       <c r="B2813" t="s">
-        <v>1627</v>
+        <v>95</v>
       </c>
       <c r="C2813" t="s">
         <v>1628</v>
       </c>
       <c r="D2813" t="s">
-        <v>1623</v>
+        <v>467</v>
       </c>
     </row>
     <row r="2814" spans="1:4">
       <c r="A2814" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B2814" t="s">
         <v>1629</v>
-      </c>
-[...1 lines deleted...]
-        <v>1630</v>
       </c>
       <c r="C2814" t="s">
         <v>1630</v>
       </c>
       <c r="D2814" t="s">
-        <v>6</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="2815" spans="1:4">
       <c r="A2815" t="s">
-        <v>1629</v>
+        <v>1631</v>
       </c>
       <c r="B2815" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="C2815" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="D2815" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2816" spans="1:4">
       <c r="A2816" t="s">
-        <v>1632</v>
+        <v>1631</v>
       </c>
       <c r="B2816" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C2816"/>
+        <v>1633</v>
+      </c>
+      <c r="C2816" t="s">
+        <v>1633</v>
+      </c>
       <c r="D2816" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2817" spans="1:4">
       <c r="A2817" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="B2817" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2817"/>
       <c r="D2817" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2818" spans="1:4">
       <c r="A2818" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="B2818" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2818"/>
       <c r="D2818" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2819" spans="1:4">
       <c r="A2819" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="B2819" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C2819"/>
       <c r="D2819" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2820" spans="1:4">
       <c r="A2820" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="B2820" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C2820"/>
       <c r="D2820" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2821" spans="1:4">
       <c r="A2821" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
       <c r="B2821" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2821"/>
       <c r="D2821" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2822" spans="1:4">
       <c r="A2822" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
       <c r="B2822" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2822"/>
       <c r="D2822" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2823" spans="1:4">
       <c r="A2823" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
       <c r="B2823" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C2823"/>
       <c r="D2823" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2824" spans="1:4">
       <c r="A2824" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="B2824" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C2824"/>
       <c r="D2824" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2825" spans="1:4">
       <c r="A2825" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
       <c r="B2825" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C2825"/>
       <c r="D2825" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2826" spans="1:4">
       <c r="A2826" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
       <c r="B2826" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C2826"/>
       <c r="D2826" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2827" spans="1:4">
       <c r="A2827" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
       <c r="B2827" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C2827"/>
       <c r="D2827" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2828" spans="1:4">
       <c r="A2828" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
       <c r="B2828" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C2828"/>
       <c r="D2828" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2829" spans="1:4">
       <c r="A2829" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
       <c r="B2829" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C2829"/>
       <c r="D2829" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2830" spans="1:4">
       <c r="A2830" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
       <c r="B2830" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C2830"/>
       <c r="D2830" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2831" spans="1:4">
       <c r="A2831" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="B2831" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2831"/>
       <c r="D2831" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2832" spans="1:4">
       <c r="A2832" t="s">
-        <v>1635</v>
+        <v>1637</v>
       </c>
       <c r="B2832" t="s">
-        <v>98</v>
+        <v>321</v>
       </c>
       <c r="C2832" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="D2832" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2833" spans="1:4">
       <c r="A2833" t="s">
-        <v>1635</v>
+        <v>1637</v>
       </c>
       <c r="B2833" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C2833" t="s">
-        <v>20</v>
+        <v>1639</v>
       </c>
       <c r="D2833" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2834" spans="1:4">
       <c r="A2834" t="s">
-        <v>1635</v>
+        <v>1637</v>
       </c>
       <c r="B2834" t="s">
-        <v>497</v>
+        <v>20</v>
       </c>
       <c r="C2834" t="s">
-        <v>1638</v>
+        <v>20</v>
       </c>
       <c r="D2834" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2835" spans="1:4">
       <c r="A2835" t="s">
-        <v>1639</v>
+        <v>1637</v>
       </c>
       <c r="B2835" t="s">
-        <v>321</v>
+        <v>499</v>
       </c>
       <c r="C2835" t="s">
-        <v>1636</v>
+        <v>1640</v>
       </c>
       <c r="D2835" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2836" spans="1:4">
       <c r="A2836" t="s">
-        <v>1639</v>
+        <v>1641</v>
       </c>
       <c r="B2836" t="s">
-        <v>98</v>
+        <v>321</v>
       </c>
       <c r="C2836" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="D2836" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2837" spans="1:4">
       <c r="A2837" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B2837" t="s">
+        <v>98</v>
+      </c>
+      <c r="C2837" t="s">
         <v>1639</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="D2837" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2838" spans="1:4">
       <c r="A2838" t="s">
-        <v>1639</v>
+        <v>1641</v>
       </c>
       <c r="B2838" t="s">
-        <v>497</v>
+        <v>20</v>
       </c>
       <c r="C2838" t="s">
-        <v>1638</v>
+        <v>20</v>
       </c>
       <c r="D2838" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2839" spans="1:4">
       <c r="A2839" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B2839" t="s">
+        <v>499</v>
+      </c>
+      <c r="C2839" t="s">
         <v>1640</v>
-      </c>
-[...4 lines deleted...]
-        <v>1636</v>
       </c>
       <c r="D2839" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2840" spans="1:4">
       <c r="A2840" t="s">
-        <v>1640</v>
+        <v>1642</v>
       </c>
       <c r="B2840" t="s">
-        <v>98</v>
+        <v>321</v>
       </c>
       <c r="C2840" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="D2840" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2841" spans="1:4">
       <c r="A2841" t="s">
-        <v>1640</v>
+        <v>1642</v>
       </c>
       <c r="B2841" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C2841" t="s">
-        <v>20</v>
+        <v>1639</v>
       </c>
       <c r="D2841" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2842" spans="1:4">
       <c r="A2842" t="s">
-        <v>1640</v>
+        <v>1642</v>
       </c>
       <c r="B2842" t="s">
-        <v>497</v>
+        <v>20</v>
       </c>
       <c r="C2842" t="s">
-        <v>1638</v>
+        <v>20</v>
       </c>
       <c r="D2842" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2843" spans="1:4">
       <c r="A2843" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="B2843" t="s">
-        <v>321</v>
+        <v>499</v>
       </c>
       <c r="C2843" t="s">
-        <v>1636</v>
+        <v>1640</v>
       </c>
       <c r="D2843" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2844" spans="1:4">
       <c r="A2844" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
       <c r="B2844" t="s">
-        <v>98</v>
+        <v>321</v>
       </c>
       <c r="C2844" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="D2844" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2845" spans="1:4">
       <c r="A2845" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
       <c r="B2845" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C2845" t="s">
-        <v>20</v>
+        <v>1639</v>
       </c>
       <c r="D2845" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2846" spans="1:4">
       <c r="A2846" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
       <c r="B2846" t="s">
-        <v>497</v>
+        <v>20</v>
       </c>
       <c r="C2846" t="s">
-        <v>1638</v>
+        <v>20</v>
       </c>
       <c r="D2846" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2847" spans="1:4">
       <c r="A2847" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="B2847" t="s">
-        <v>321</v>
+        <v>499</v>
       </c>
       <c r="C2847" t="s">
-        <v>1636</v>
+        <v>1640</v>
       </c>
       <c r="D2847" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2848" spans="1:4">
       <c r="A2848" t="s">
-        <v>1642</v>
+        <v>1644</v>
       </c>
       <c r="B2848" t="s">
-        <v>98</v>
+        <v>321</v>
       </c>
       <c r="C2848" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="D2848" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2849" spans="1:4">
       <c r="A2849" t="s">
-        <v>1642</v>
+        <v>1644</v>
       </c>
       <c r="B2849" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C2849" t="s">
-        <v>20</v>
+        <v>1639</v>
       </c>
       <c r="D2849" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2850" spans="1:4">
       <c r="A2850" t="s">
-        <v>1642</v>
+        <v>1644</v>
       </c>
       <c r="B2850" t="s">
-        <v>497</v>
+        <v>20</v>
       </c>
       <c r="C2850" t="s">
-        <v>1638</v>
+        <v>20</v>
       </c>
       <c r="D2850" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2851" spans="1:4">
       <c r="A2851" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="B2851" t="s">
-        <v>321</v>
+        <v>499</v>
       </c>
       <c r="C2851" t="s">
-        <v>1636</v>
+        <v>1640</v>
       </c>
       <c r="D2851" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2852" spans="1:4">
       <c r="A2852" t="s">
-        <v>1643</v>
+        <v>1645</v>
       </c>
       <c r="B2852" t="s">
-        <v>98</v>
+        <v>321</v>
       </c>
       <c r="C2852" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="D2852" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2853" spans="1:4">
       <c r="A2853" t="s">
-        <v>1643</v>
+        <v>1645</v>
       </c>
       <c r="B2853" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C2853" t="s">
-        <v>20</v>
+        <v>1639</v>
       </c>
       <c r="D2853" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2854" spans="1:4">
       <c r="A2854" t="s">
-        <v>1643</v>
+        <v>1645</v>
       </c>
       <c r="B2854" t="s">
-        <v>497</v>
+        <v>20</v>
       </c>
       <c r="C2854" t="s">
-        <v>1638</v>
+        <v>20</v>
       </c>
       <c r="D2854" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2855" spans="1:4">
       <c r="A2855" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="B2855" t="s">
-        <v>321</v>
+        <v>499</v>
       </c>
       <c r="C2855" t="s">
-        <v>1636</v>
+        <v>1640</v>
       </c>
       <c r="D2855" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2856" spans="1:4">
       <c r="A2856" t="s">
-        <v>1644</v>
+        <v>1646</v>
       </c>
       <c r="B2856" t="s">
-        <v>98</v>
+        <v>321</v>
       </c>
       <c r="C2856" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="D2856" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2857" spans="1:4">
       <c r="A2857" t="s">
-        <v>1644</v>
+        <v>1646</v>
       </c>
       <c r="B2857" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C2857" t="s">
-        <v>20</v>
+        <v>1639</v>
       </c>
       <c r="D2857" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2858" spans="1:4">
       <c r="A2858" t="s">
-        <v>1644</v>
+        <v>1646</v>
       </c>
       <c r="B2858" t="s">
-        <v>497</v>
+        <v>20</v>
       </c>
       <c r="C2858" t="s">
-        <v>1638</v>
+        <v>20</v>
       </c>
       <c r="D2858" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2859" spans="1:4">
       <c r="A2859" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="B2859" t="s">
-        <v>321</v>
+        <v>499</v>
       </c>
       <c r="C2859" t="s">
-        <v>1636</v>
+        <v>1640</v>
       </c>
       <c r="D2859" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2860" spans="1:4">
       <c r="A2860" t="s">
-        <v>1645</v>
+        <v>1647</v>
       </c>
       <c r="B2860" t="s">
-        <v>98</v>
+        <v>321</v>
       </c>
       <c r="C2860" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="D2860" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2861" spans="1:4">
       <c r="A2861" t="s">
-        <v>1645</v>
+        <v>1647</v>
       </c>
       <c r="B2861" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C2861" t="s">
-        <v>20</v>
+        <v>1639</v>
       </c>
       <c r="D2861" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2862" spans="1:4">
       <c r="A2862" t="s">
-        <v>1645</v>
+        <v>1647</v>
       </c>
       <c r="B2862" t="s">
-        <v>497</v>
+        <v>20</v>
       </c>
       <c r="C2862" t="s">
-        <v>1638</v>
+        <v>20</v>
       </c>
       <c r="D2862" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2863" spans="1:4">
       <c r="A2863" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="B2863" t="s">
-        <v>321</v>
+        <v>499</v>
       </c>
       <c r="C2863" t="s">
-        <v>1636</v>
+        <v>1640</v>
       </c>
       <c r="D2863" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2864" spans="1:4">
       <c r="A2864" t="s">
-        <v>1646</v>
+        <v>1648</v>
       </c>
       <c r="B2864" t="s">
-        <v>98</v>
+        <v>321</v>
       </c>
       <c r="C2864" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="D2864" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2865" spans="1:4">
       <c r="A2865" t="s">
-        <v>1646</v>
+        <v>1648</v>
       </c>
       <c r="B2865" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C2865" t="s">
-        <v>20</v>
+        <v>1639</v>
       </c>
       <c r="D2865" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2866" spans="1:4">
       <c r="A2866" t="s">
-        <v>1646</v>
+        <v>1648</v>
       </c>
       <c r="B2866" t="s">
-        <v>497</v>
+        <v>20</v>
       </c>
       <c r="C2866" t="s">
-        <v>1638</v>
+        <v>20</v>
       </c>
       <c r="D2866" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2867" spans="1:4">
       <c r="A2867" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="B2867" t="s">
-        <v>321</v>
+        <v>499</v>
       </c>
       <c r="C2867" t="s">
-        <v>1636</v>
+        <v>1640</v>
       </c>
       <c r="D2867" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2868" spans="1:4">
       <c r="A2868" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
       <c r="B2868" t="s">
-        <v>98</v>
+        <v>321</v>
       </c>
       <c r="C2868" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="D2868" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2869" spans="1:4">
       <c r="A2869" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
       <c r="B2869" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C2869" t="s">
-        <v>20</v>
+        <v>1639</v>
       </c>
       <c r="D2869" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2870" spans="1:4">
       <c r="A2870" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
       <c r="B2870" t="s">
-        <v>497</v>
+        <v>20</v>
       </c>
       <c r="C2870" t="s">
-        <v>1638</v>
+        <v>20</v>
       </c>
       <c r="D2870" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2871" spans="1:4">
       <c r="A2871" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="B2871" t="s">
-        <v>321</v>
+        <v>499</v>
       </c>
       <c r="C2871" t="s">
-        <v>1636</v>
+        <v>1640</v>
       </c>
       <c r="D2871" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2872" spans="1:4">
       <c r="A2872" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="B2872" t="s">
-        <v>98</v>
+        <v>321</v>
       </c>
       <c r="C2872" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="D2872" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2873" spans="1:4">
       <c r="A2873" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="B2873" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C2873" t="s">
-        <v>20</v>
+        <v>1639</v>
       </c>
       <c r="D2873" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2874" spans="1:4">
       <c r="A2874" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="B2874" t="s">
-        <v>497</v>
+        <v>20</v>
       </c>
       <c r="C2874" t="s">
-        <v>1638</v>
+        <v>20</v>
       </c>
       <c r="D2874" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2875" spans="1:4">
       <c r="A2875" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="B2875" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C2875"/>
+        <v>499</v>
+      </c>
+      <c r="C2875" t="s">
+        <v>1640</v>
+      </c>
       <c r="D2875" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2876" spans="1:4">
       <c r="A2876" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
       <c r="B2876" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2876"/>
       <c r="D2876" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2877" spans="1:4">
       <c r="A2877" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
       <c r="B2877" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2877"/>
       <c r="D2877" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2878" spans="1:4">
       <c r="A2878" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
       <c r="B2878" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C2878"/>
       <c r="D2878" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2879" spans="1:4">
       <c r="A2879" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="B2879" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C2879"/>
       <c r="D2879" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2880" spans="1:4">
       <c r="A2880" t="s">
-        <v>1650</v>
+        <v>1652</v>
       </c>
       <c r="B2880" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2880"/>
       <c r="D2880" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2881" spans="1:4">
       <c r="A2881" t="s">
-        <v>1650</v>
+        <v>1652</v>
       </c>
       <c r="B2881" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2881"/>
       <c r="D2881" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2882" spans="1:4">
       <c r="A2882" t="s">
-        <v>1650</v>
+        <v>1652</v>
       </c>
       <c r="B2882" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C2882"/>
       <c r="D2882" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2883" spans="1:4">
       <c r="A2883" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="B2883" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C2883"/>
       <c r="D2883" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2884" spans="1:4">
       <c r="A2884" t="s">
-        <v>1651</v>
+        <v>1653</v>
       </c>
       <c r="B2884" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C2884"/>
       <c r="D2884" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2885" spans="1:4">
       <c r="A2885" t="s">
-        <v>1651</v>
+        <v>1653</v>
       </c>
       <c r="B2885" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C2885"/>
       <c r="D2885" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2886" spans="1:4">
       <c r="A2886" t="s">
-        <v>1651</v>
+        <v>1653</v>
       </c>
       <c r="B2886" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C2886"/>
       <c r="D2886" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2887" spans="1:4">
       <c r="A2887" t="s">
-        <v>1651</v>
+        <v>1653</v>
       </c>
       <c r="B2887" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C2887"/>
       <c r="D2887" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2888" spans="1:4">
       <c r="A2888" t="s">
-        <v>1651</v>
+        <v>1653</v>
       </c>
       <c r="B2888" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C2888"/>
       <c r="D2888" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2889" spans="1:4">
       <c r="A2889" t="s">
-        <v>1651</v>
+        <v>1653</v>
       </c>
       <c r="B2889" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C2889"/>
       <c r="D2889" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2890" spans="1:4">
       <c r="A2890" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="B2890" t="s">
-        <v>1653</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2890"/>
       <c r="D2890" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2891" spans="1:4">
       <c r="A2891" t="s">
-        <v>1652</v>
+        <v>1654</v>
       </c>
       <c r="B2891" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="C2891" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="D2891" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2892" spans="1:4">
       <c r="A2892" t="s">
-        <v>1652</v>
+        <v>1654</v>
       </c>
       <c r="B2892" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="C2892" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="D2892" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2893" spans="1:4">
       <c r="A2893" t="s">
-        <v>1652</v>
+        <v>1654</v>
       </c>
       <c r="B2893" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="C2893" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="D2893" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2894" spans="1:4">
       <c r="A2894" t="s">
-        <v>1652</v>
+        <v>1654</v>
       </c>
       <c r="B2894" t="s">
-        <v>5</v>
+        <v>1658</v>
       </c>
       <c r="C2894" t="s">
-        <v>5</v>
+        <v>1658</v>
       </c>
       <c r="D2894" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2895" spans="1:4">
       <c r="A2895" t="s">
-        <v>1657</v>
+        <v>1654</v>
       </c>
       <c r="B2895" t="s">
-        <v>1653</v>
+        <v>5</v>
       </c>
       <c r="C2895" t="s">
-        <v>1653</v>
+        <v>5</v>
       </c>
       <c r="D2895" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2896" spans="1:4">
       <c r="A2896" t="s">
-        <v>1657</v>
+        <v>1659</v>
       </c>
       <c r="B2896" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="C2896" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="D2896" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2897" spans="1:4">
       <c r="A2897" t="s">
-        <v>1657</v>
+        <v>1659</v>
       </c>
       <c r="B2897" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="C2897" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="D2897" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2898" spans="1:4">
       <c r="A2898" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B2898" t="s">
         <v>1657</v>
       </c>
-      <c r="B2898" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C2898" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="D2898" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2899" spans="1:4">
       <c r="A2899" t="s">
-        <v>1657</v>
+        <v>1659</v>
       </c>
       <c r="B2899" t="s">
-        <v>5</v>
+        <v>1658</v>
       </c>
       <c r="C2899" t="s">
-        <v>5</v>
+        <v>1658</v>
       </c>
       <c r="D2899" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2900" spans="1:4">
       <c r="A2900" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="B2900" t="s">
-        <v>1653</v>
+        <v>5</v>
       </c>
       <c r="C2900" t="s">
-        <v>1653</v>
+        <v>5</v>
       </c>
       <c r="D2900" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2901" spans="1:4">
       <c r="A2901" t="s">
-        <v>1658</v>
+        <v>1660</v>
       </c>
       <c r="B2901" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="C2901" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="D2901" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2902" spans="1:4">
       <c r="A2902" t="s">
-        <v>1658</v>
+        <v>1660</v>
       </c>
       <c r="B2902" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="C2902" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="D2902" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2903" spans="1:4">
       <c r="A2903" t="s">
-        <v>1658</v>
+        <v>1660</v>
       </c>
       <c r="B2903" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="C2903" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="D2903" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2904" spans="1:4">
       <c r="A2904" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B2904" t="s">
         <v>1658</v>
       </c>
-      <c r="B2904" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C2904" t="s">
-        <v>5</v>
+        <v>1658</v>
       </c>
       <c r="D2904" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2905" spans="1:4">
       <c r="A2905" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="B2905" t="s">
-        <v>1653</v>
+        <v>5</v>
       </c>
       <c r="C2905" t="s">
-        <v>1653</v>
+        <v>5</v>
       </c>
       <c r="D2905" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2906" spans="1:4">
       <c r="A2906" t="s">
-        <v>1659</v>
+        <v>1661</v>
       </c>
       <c r="B2906" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="C2906" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="D2906" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2907" spans="1:4">
       <c r="A2907" t="s">
-        <v>1659</v>
+        <v>1661</v>
       </c>
       <c r="B2907" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="C2907" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="D2907" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2908" spans="1:4">
       <c r="A2908" t="s">
-        <v>1659</v>
+        <v>1661</v>
       </c>
       <c r="B2908" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="C2908" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="D2908" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2909" spans="1:4">
       <c r="A2909" t="s">
-        <v>1659</v>
+        <v>1661</v>
       </c>
       <c r="B2909" t="s">
-        <v>5</v>
+        <v>1658</v>
       </c>
       <c r="C2909" t="s">
-        <v>5</v>
+        <v>1658</v>
       </c>
       <c r="D2909" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2910" spans="1:4">
       <c r="A2910" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="B2910" t="s">
-        <v>1653</v>
+        <v>5</v>
       </c>
       <c r="C2910" t="s">
-        <v>1653</v>
+        <v>5</v>
       </c>
       <c r="D2910" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2911" spans="1:4">
       <c r="A2911" t="s">
-        <v>1660</v>
+        <v>1662</v>
       </c>
       <c r="B2911" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="C2911" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="D2911" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2912" spans="1:4">
       <c r="A2912" t="s">
-        <v>1660</v>
+        <v>1662</v>
       </c>
       <c r="B2912" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="C2912" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="D2912" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2913" spans="1:4">
       <c r="A2913" t="s">
-        <v>1660</v>
+        <v>1662</v>
       </c>
       <c r="B2913" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="C2913" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="D2913" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2914" spans="1:4">
       <c r="A2914" t="s">
-        <v>1660</v>
+        <v>1662</v>
       </c>
       <c r="B2914" t="s">
-        <v>5</v>
+        <v>1658</v>
       </c>
       <c r="C2914" t="s">
-        <v>5</v>
+        <v>1658</v>
       </c>
       <c r="D2914" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2915" spans="1:4">
       <c r="A2915" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="B2915" t="s">
-        <v>1653</v>
+        <v>5</v>
       </c>
       <c r="C2915" t="s">
-        <v>1653</v>
+        <v>5</v>
       </c>
       <c r="D2915" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2916" spans="1:4">
       <c r="A2916" t="s">
-        <v>1661</v>
+        <v>1663</v>
       </c>
       <c r="B2916" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="C2916" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="D2916" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2917" spans="1:4">
       <c r="A2917" t="s">
-        <v>1661</v>
+        <v>1663</v>
       </c>
       <c r="B2917" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="C2917" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="D2917" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2918" spans="1:4">
       <c r="A2918" t="s">
-        <v>1661</v>
+        <v>1663</v>
       </c>
       <c r="B2918" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="C2918" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="D2918" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2919" spans="1:4">
       <c r="A2919" t="s">
-        <v>1661</v>
+        <v>1663</v>
       </c>
       <c r="B2919" t="s">
-        <v>5</v>
+        <v>1658</v>
       </c>
       <c r="C2919" t="s">
-        <v>5</v>
+        <v>1658</v>
       </c>
       <c r="D2919" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2920" spans="1:4">
       <c r="A2920" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="B2920" t="s">
-        <v>1653</v>
+        <v>5</v>
       </c>
       <c r="C2920" t="s">
-        <v>1653</v>
+        <v>5</v>
       </c>
       <c r="D2920" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2921" spans="1:4">
       <c r="A2921" t="s">
-        <v>1662</v>
+        <v>1664</v>
       </c>
       <c r="B2921" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="C2921" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="D2921" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2922" spans="1:4">
       <c r="A2922" t="s">
-        <v>1662</v>
+        <v>1664</v>
       </c>
       <c r="B2922" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="C2922" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="D2922" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2923" spans="1:4">
       <c r="A2923" t="s">
-        <v>1662</v>
+        <v>1664</v>
       </c>
       <c r="B2923" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="C2923" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="D2923" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2924" spans="1:4">
       <c r="A2924" t="s">
-        <v>1662</v>
+        <v>1664</v>
       </c>
       <c r="B2924" t="s">
-        <v>5</v>
+        <v>1658</v>
       </c>
       <c r="C2924" t="s">
-        <v>5</v>
+        <v>1658</v>
       </c>
       <c r="D2924" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2925" spans="1:4">
       <c r="A2925" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="B2925" t="s">
-        <v>1653</v>
+        <v>5</v>
       </c>
       <c r="C2925" t="s">
-        <v>1653</v>
+        <v>5</v>
       </c>
       <c r="D2925" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2926" spans="1:4">
       <c r="A2926" t="s">
-        <v>1663</v>
+        <v>1665</v>
       </c>
       <c r="B2926" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="C2926" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="D2926" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2927" spans="1:4">
       <c r="A2927" t="s">
-        <v>1663</v>
+        <v>1665</v>
       </c>
       <c r="B2927" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="C2927" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="D2927" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2928" spans="1:4">
       <c r="A2928" t="s">
-        <v>1663</v>
+        <v>1665</v>
       </c>
       <c r="B2928" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="C2928" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="D2928" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2929" spans="1:4">
       <c r="A2929" t="s">
-        <v>1663</v>
+        <v>1665</v>
       </c>
       <c r="B2929" t="s">
-        <v>5</v>
+        <v>1658</v>
       </c>
       <c r="C2929" t="s">
-        <v>5</v>
+        <v>1658</v>
       </c>
       <c r="D2929" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2930" spans="1:4">
       <c r="A2930" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="B2930" t="s">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="C2930" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="D2930" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2931" spans="1:4">
       <c r="A2931" t="s">
-        <v>1664</v>
+        <v>1666</v>
       </c>
       <c r="B2931" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C2931" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D2931" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2932" spans="1:4">
       <c r="A2932" t="s">
-        <v>1664</v>
+        <v>1666</v>
       </c>
       <c r="B2932" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C2932" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D2932" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2933" spans="1:4">
       <c r="A2933" t="s">
-        <v>1664</v>
+        <v>1666</v>
       </c>
       <c r="B2933" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C2933" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D2933" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2934" spans="1:4">
       <c r="A2934" t="s">
-        <v>1664</v>
+        <v>1666</v>
       </c>
       <c r="B2934" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C2934" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D2934" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2935" spans="1:4">
       <c r="A2935" t="s">
-        <v>1664</v>
+        <v>1666</v>
       </c>
       <c r="B2935" t="s">
-        <v>497</v>
+        <v>20</v>
       </c>
       <c r="C2935" t="s">
-        <v>1665</v>
+        <v>20</v>
       </c>
       <c r="D2935" t="s">
-        <v>1666</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2936" spans="1:4">
       <c r="A2936" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B2936" t="s">
+        <v>499</v>
+      </c>
+      <c r="C2936" t="s">
         <v>1667</v>
       </c>
-      <c r="B2936" t="s">
-[...2 lines deleted...]
-      <c r="C2936"/>
       <c r="D2936" t="s">
-        <v>17</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="2937" spans="1:4">
       <c r="A2937" t="s">
-        <v>1667</v>
+        <v>1669</v>
       </c>
       <c r="B2937" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2937"/>
       <c r="D2937" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2938" spans="1:4">
       <c r="A2938" t="s">
-        <v>1667</v>
+        <v>1669</v>
       </c>
       <c r="B2938" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2938"/>
       <c r="D2938" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2939" spans="1:4">
       <c r="A2939" t="s">
-        <v>1667</v>
+        <v>1669</v>
       </c>
       <c r="B2939" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C2939"/>
       <c r="D2939" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2940" spans="1:4">
       <c r="A2940" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="B2940" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C2940"/>
       <c r="D2940" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2941" spans="1:4">
       <c r="A2941" t="s">
-        <v>1668</v>
+        <v>1670</v>
       </c>
       <c r="B2941" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2941"/>
       <c r="D2941" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2942" spans="1:4">
       <c r="A2942" t="s">
-        <v>1668</v>
+        <v>1670</v>
       </c>
       <c r="B2942" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2942"/>
       <c r="D2942" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2943" spans="1:4">
       <c r="A2943" t="s">
-        <v>1668</v>
+        <v>1670</v>
       </c>
       <c r="B2943" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C2943"/>
       <c r="D2943" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2944" spans="1:4">
       <c r="A2944" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="B2944" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C2944"/>
       <c r="D2944" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2945" spans="1:4">
       <c r="A2945" t="s">
-        <v>1669</v>
+        <v>1671</v>
       </c>
       <c r="B2945" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C2945"/>
       <c r="D2945" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2946" spans="1:4">
       <c r="A2946" t="s">
-        <v>1669</v>
+        <v>1671</v>
       </c>
       <c r="B2946" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C2946"/>
       <c r="D2946" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2947" spans="1:4">
       <c r="A2947" t="s">
-        <v>1669</v>
+        <v>1671</v>
       </c>
       <c r="B2947" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C2947"/>
       <c r="D2947" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2948" spans="1:4">
       <c r="A2948" t="s">
-        <v>1669</v>
+        <v>1671</v>
       </c>
       <c r="B2948" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C2948"/>
       <c r="D2948" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2949" spans="1:4">
       <c r="A2949" t="s">
-        <v>1669</v>
+        <v>1671</v>
       </c>
       <c r="B2949" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C2949"/>
       <c r="D2949" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2950" spans="1:4">
       <c r="A2950" t="s">
-        <v>1669</v>
+        <v>1671</v>
       </c>
       <c r="B2950" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C2950"/>
       <c r="D2950" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2951" spans="1:4">
       <c r="A2951" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="B2951" t="s">
-        <v>1671</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C2951"/>
       <c r="D2951" t="s">
-        <v>1548</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2952" spans="1:4">
       <c r="A2952" t="s">
-        <v>1670</v>
+        <v>1672</v>
       </c>
       <c r="B2952" t="s">
         <v>1673</v>
       </c>
       <c r="C2952" t="s">
         <v>1674</v>
       </c>
       <c r="D2952" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2953" spans="1:4">
       <c r="A2953" t="s">
-        <v>1670</v>
+        <v>1672</v>
       </c>
       <c r="B2953" t="s">
         <v>1675</v>
       </c>
       <c r="C2953" t="s">
         <v>1676</v>
       </c>
       <c r="D2953" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2954" spans="1:4">
       <c r="A2954" t="s">
-        <v>1670</v>
+        <v>1672</v>
       </c>
       <c r="B2954" t="s">
         <v>1677</v>
       </c>
       <c r="C2954" t="s">
         <v>1678</v>
       </c>
       <c r="D2954" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2955" spans="1:4">
       <c r="A2955" t="s">
-        <v>1670</v>
+        <v>1672</v>
       </c>
       <c r="B2955" t="s">
         <v>1679</v>
       </c>
       <c r="C2955" t="s">
         <v>1680</v>
       </c>
       <c r="D2955" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2956" spans="1:4">
       <c r="A2956" t="s">
-        <v>1670</v>
+        <v>1672</v>
       </c>
       <c r="B2956" t="s">
-        <v>20</v>
+        <v>1681</v>
       </c>
       <c r="C2956" t="s">
-        <v>20</v>
+        <v>1682</v>
       </c>
       <c r="D2956" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2957" spans="1:4">
       <c r="A2957" t="s">
-        <v>1681</v>
+        <v>1672</v>
       </c>
       <c r="B2957" t="s">
-        <v>337</v>
+        <v>20</v>
       </c>
       <c r="C2957" t="s">
-        <v>1682</v>
+        <v>20</v>
       </c>
       <c r="D2957" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2958" spans="1:4">
       <c r="A2958" t="s">
-        <v>1681</v>
+        <v>1683</v>
       </c>
       <c r="B2958" t="s">
-        <v>1683</v>
+        <v>337</v>
       </c>
       <c r="C2958" t="s">
         <v>1684</v>
       </c>
       <c r="D2958" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2959" spans="1:4">
       <c r="A2959" t="s">
-        <v>1681</v>
+        <v>1683</v>
       </c>
       <c r="B2959" t="s">
         <v>1685</v>
       </c>
       <c r="C2959" t="s">
         <v>1686</v>
       </c>
       <c r="D2959" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2960" spans="1:4">
       <c r="A2960" t="s">
-        <v>1681</v>
+        <v>1683</v>
       </c>
       <c r="B2960" t="s">
         <v>1687</v>
       </c>
       <c r="C2960" t="s">
         <v>1688</v>
       </c>
       <c r="D2960" t="s">
-        <v>1689</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2961" spans="1:4">
       <c r="A2961" t="s">
-        <v>1681</v>
+        <v>1683</v>
       </c>
       <c r="B2961" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="C2961" t="s">
         <v>1690</v>
       </c>
       <c r="D2961" t="s">
-        <v>1548</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="2962" spans="1:4">
       <c r="A2962" t="s">
-        <v>1681</v>
+        <v>1683</v>
       </c>
       <c r="B2962" t="s">
-        <v>20</v>
+        <v>1690</v>
       </c>
       <c r="C2962" t="s">
-        <v>20</v>
+        <v>1692</v>
       </c>
       <c r="D2962" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2963" spans="1:4">
       <c r="A2963" t="s">
-        <v>1691</v>
+        <v>1683</v>
       </c>
       <c r="B2963" t="s">
-        <v>1692</v>
+        <v>20</v>
       </c>
       <c r="C2963" t="s">
-        <v>1693</v>
+        <v>20</v>
       </c>
       <c r="D2963" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2964" spans="1:4">
       <c r="A2964" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="B2964" t="s">
         <v>1694</v>
       </c>
       <c r="C2964" t="s">
         <v>1695</v>
       </c>
       <c r="D2964" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2965" spans="1:4">
       <c r="A2965" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="B2965" t="s">
         <v>1696</v>
       </c>
       <c r="C2965" t="s">
         <v>1697</v>
       </c>
       <c r="D2965" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2966" spans="1:4">
       <c r="A2966" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="B2966" t="s">
         <v>1698</v>
       </c>
       <c r="C2966" t="s">
         <v>1699</v>
       </c>
       <c r="D2966" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2967" spans="1:4">
       <c r="A2967" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="B2967" t="s">
         <v>1700</v>
       </c>
       <c r="C2967" t="s">
         <v>1701</v>
       </c>
       <c r="D2967" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2968" spans="1:4">
       <c r="A2968" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="B2968" t="s">
         <v>1702</v>
       </c>
       <c r="C2968" t="s">
         <v>1703</v>
       </c>
       <c r="D2968" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2969" spans="1:4">
       <c r="A2969" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="B2969" t="s">
         <v>1704</v>
       </c>
       <c r="C2969" t="s">
         <v>1705</v>
       </c>
       <c r="D2969" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2970" spans="1:4">
       <c r="A2970" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="B2970" t="s">
         <v>1706</v>
       </c>
       <c r="C2970" t="s">
         <v>1707</v>
       </c>
       <c r="D2970" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2971" spans="1:4">
       <c r="A2971" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="B2971" t="s">
         <v>1708</v>
       </c>
       <c r="C2971" t="s">
         <v>1709</v>
       </c>
       <c r="D2971" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2972" spans="1:4">
       <c r="A2972" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="B2972" t="s">
         <v>1710</v>
       </c>
       <c r="C2972" t="s">
         <v>1711</v>
       </c>
       <c r="D2972" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2973" spans="1:4">
       <c r="A2973" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="B2973" t="s">
         <v>1712</v>
       </c>
       <c r="C2973" t="s">
         <v>1713</v>
       </c>
       <c r="D2973" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2974" spans="1:4">
       <c r="A2974" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="B2974" t="s">
         <v>1714</v>
       </c>
       <c r="C2974" t="s">
         <v>1715</v>
       </c>
       <c r="D2974" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2975" spans="1:4">
       <c r="A2975" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="B2975" t="s">
         <v>1716</v>
       </c>
       <c r="C2975" t="s">
         <v>1717</v>
       </c>
       <c r="D2975" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2976" spans="1:4">
       <c r="A2976" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="B2976" t="s">
         <v>1718</v>
       </c>
       <c r="C2976" t="s">
         <v>1719</v>
       </c>
       <c r="D2976" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2977" spans="1:4">
       <c r="A2977" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="B2977" t="s">
         <v>1720</v>
       </c>
       <c r="C2977" t="s">
         <v>1721</v>
       </c>
       <c r="D2977" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2978" spans="1:4">
       <c r="A2978" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="B2978" t="s">
         <v>1722</v>
       </c>
       <c r="C2978" t="s">
         <v>1723</v>
       </c>
       <c r="D2978" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2979" spans="1:4">
       <c r="A2979" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="B2979" t="s">
         <v>1724</v>
       </c>
       <c r="C2979" t="s">
         <v>1725</v>
       </c>
       <c r="D2979" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2980" spans="1:4">
       <c r="A2980" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="B2980" t="s">
-        <v>98</v>
+        <v>1726</v>
       </c>
       <c r="C2980" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="D2980" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2981" spans="1:4">
       <c r="A2981" t="s">
-        <v>1727</v>
+        <v>1693</v>
       </c>
       <c r="B2981" t="s">
+        <v>98</v>
+      </c>
+      <c r="C2981" t="s">
         <v>1728</v>
       </c>
-      <c r="C2981" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2981" t="s">
-        <v>403</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="2982" spans="1:4">
       <c r="A2982" t="s">
-        <v>1727</v>
+        <v>1729</v>
       </c>
       <c r="B2982" t="s">
         <v>1730</v>
       </c>
       <c r="C2982" t="s">
         <v>1731</v>
       </c>
       <c r="D2982" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="2983" spans="1:4">
       <c r="A2983" t="s">
-        <v>1727</v>
+        <v>1729</v>
       </c>
       <c r="B2983" t="s">
-        <v>20</v>
+        <v>1732</v>
       </c>
       <c r="C2983" t="s">
-        <v>20</v>
+        <v>1733</v>
       </c>
       <c r="D2983" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="2984" spans="1:4">
       <c r="A2984" t="s">
-        <v>1727</v>
+        <v>1729</v>
       </c>
       <c r="B2984" t="s">
-        <v>1732</v>
+        <v>20</v>
       </c>
       <c r="C2984" t="s">
-        <v>1733</v>
+        <v>20</v>
       </c>
       <c r="D2984" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="2985" spans="1:4">
       <c r="A2985" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B2985" t="s">
         <v>1734</v>
       </c>
-      <c r="B2985" t="s">
-[...2 lines deleted...]
-      <c r="C2985"/>
+      <c r="C2985" t="s">
+        <v>1735</v>
+      </c>
       <c r="D2985" t="s">
-        <v>17</v>
+        <v>403</v>
       </c>
     </row>
     <row r="2986" spans="1:4">
       <c r="A2986" t="s">
-        <v>1734</v>
+        <v>1736</v>
       </c>
       <c r="B2986" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2986"/>
       <c r="D2986" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2987" spans="1:4">
       <c r="A2987" t="s">
-        <v>1734</v>
+        <v>1736</v>
       </c>
       <c r="B2987" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2987"/>
       <c r="D2987" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2988" spans="1:4">
       <c r="A2988" t="s">
-        <v>1734</v>
+        <v>1736</v>
       </c>
       <c r="B2988" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C2988"/>
       <c r="D2988" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2989" spans="1:4">
       <c r="A2989" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="B2989" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C2989"/>
       <c r="D2989" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2990" spans="1:4">
       <c r="A2990" t="s">
-        <v>1735</v>
+        <v>1737</v>
       </c>
       <c r="B2990" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C2990"/>
       <c r="D2990" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2991" spans="1:4">
       <c r="A2991" t="s">
-        <v>1735</v>
+        <v>1737</v>
       </c>
       <c r="B2991" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C2991"/>
       <c r="D2991" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2992" spans="1:4">
       <c r="A2992" t="s">
-        <v>1735</v>
+        <v>1737</v>
       </c>
       <c r="B2992" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C2992"/>
       <c r="D2992" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2993" spans="1:4">
       <c r="A2993" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="B2993" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C2993"/>
       <c r="D2993" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2994" spans="1:4">
       <c r="A2994" t="s">
-        <v>1736</v>
+        <v>1738</v>
       </c>
       <c r="B2994" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C2994"/>
       <c r="D2994" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2995" spans="1:4">
       <c r="A2995" t="s">
-        <v>1736</v>
+        <v>1738</v>
       </c>
       <c r="B2995" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C2995"/>
       <c r="D2995" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2996" spans="1:4">
       <c r="A2996" t="s">
-        <v>1736</v>
+        <v>1738</v>
       </c>
       <c r="B2996" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C2996"/>
       <c r="D2996" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2997" spans="1:4">
       <c r="A2997" t="s">
-        <v>1736</v>
+        <v>1738</v>
       </c>
       <c r="B2997" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C2997"/>
       <c r="D2997" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2998" spans="1:4">
       <c r="A2998" t="s">
-        <v>1736</v>
+        <v>1738</v>
       </c>
       <c r="B2998" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C2998"/>
       <c r="D2998" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2999" spans="1:4">
       <c r="A2999" t="s">
-        <v>1736</v>
+        <v>1738</v>
       </c>
       <c r="B2999" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C2999"/>
       <c r="D2999" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3000" spans="1:4">
       <c r="A3000" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="B3000" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C3000"/>
       <c r="D3000" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3001" spans="1:4">
       <c r="A3001" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="B3001" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C3001"/>
       <c r="D3001" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3002" spans="1:4">
       <c r="A3002" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="B3002" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C3002"/>
       <c r="D3002" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3003" spans="1:4">
       <c r="A3003" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="B3003" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C3003"/>
       <c r="D3003" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3004" spans="1:4">
       <c r="A3004" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="B3004" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C3004"/>
       <c r="D3004" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3005" spans="1:4">
       <c r="A3005" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="B3005" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C3005"/>
       <c r="D3005" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3006" spans="1:4">
       <c r="A3006" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="B3006" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C3006"/>
       <c r="D3006" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3007" spans="1:4">
       <c r="A3007" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="B3007" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C3007"/>
       <c r="D3007" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3008" spans="1:4">
       <c r="A3008" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="B3008" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C3008"/>
       <c r="D3008" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3009" spans="1:4">
       <c r="A3009" t="s">
-        <v>1739</v>
+        <v>1741</v>
       </c>
       <c r="B3009" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C3009"/>
       <c r="D3009" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3010" spans="1:4">
       <c r="A3010" t="s">
-        <v>1739</v>
+        <v>1741</v>
       </c>
       <c r="B3010" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C3010"/>
       <c r="D3010" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3011" spans="1:4">
       <c r="A3011" t="s">
-        <v>1739</v>
+        <v>1741</v>
       </c>
       <c r="B3011" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C3011"/>
       <c r="D3011" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3012" spans="1:4">
       <c r="A3012" t="s">
-        <v>1739</v>
+        <v>1741</v>
       </c>
       <c r="B3012" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C3012"/>
       <c r="D3012" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3013" spans="1:4">
       <c r="A3013" t="s">
-        <v>1739</v>
+        <v>1741</v>
       </c>
       <c r="B3013" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C3013"/>
       <c r="D3013" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3014" spans="1:4">
       <c r="A3014" t="s">
-        <v>1739</v>
+        <v>1741</v>
       </c>
       <c r="B3014" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C3014"/>
       <c r="D3014" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3015" spans="1:4">
       <c r="A3015" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="B3015" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C3015"/>
       <c r="D3015" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3016" spans="1:4">
       <c r="A3016" t="s">
-        <v>1740</v>
+        <v>1742</v>
       </c>
       <c r="B3016" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C3016"/>
       <c r="D3016" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3017" spans="1:4">
       <c r="A3017" t="s">
-        <v>1740</v>
+        <v>1742</v>
       </c>
       <c r="B3017" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C3017"/>
       <c r="D3017" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3018" spans="1:4">
       <c r="A3018" t="s">
-        <v>1740</v>
+        <v>1742</v>
       </c>
       <c r="B3018" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C3018"/>
       <c r="D3018" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3019" spans="1:4">
       <c r="A3019" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="B3019" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C3019"/>
       <c r="D3019" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3020" spans="1:4">
       <c r="A3020" t="s">
-        <v>1741</v>
+        <v>1743</v>
       </c>
       <c r="B3020" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C3020"/>
       <c r="D3020" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3021" spans="1:4">
       <c r="A3021" t="s">
-        <v>1741</v>
+        <v>1743</v>
       </c>
       <c r="B3021" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C3021"/>
       <c r="D3021" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3022" spans="1:4">
       <c r="A3022" t="s">
-        <v>1741</v>
+        <v>1743</v>
       </c>
       <c r="B3022" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C3022"/>
       <c r="D3022" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3023" spans="1:4">
       <c r="A3023" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="B3023" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C3023"/>
       <c r="D3023" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3024" spans="1:4">
       <c r="A3024" t="s">
-        <v>1742</v>
+        <v>1744</v>
       </c>
       <c r="B3024" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C3024"/>
       <c r="D3024" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3025" spans="1:4">
       <c r="A3025" t="s">
-        <v>1742</v>
+        <v>1744</v>
       </c>
       <c r="B3025" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C3025"/>
       <c r="D3025" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3026" spans="1:4">
       <c r="A3026" t="s">
-        <v>1742</v>
+        <v>1744</v>
       </c>
       <c r="B3026" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C3026"/>
       <c r="D3026" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3027" spans="1:4">
       <c r="A3027" t="s">
-        <v>1742</v>
+        <v>1744</v>
       </c>
       <c r="B3027" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C3027"/>
       <c r="D3027" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3028" spans="1:4">
       <c r="A3028" t="s">
-        <v>1742</v>
+        <v>1744</v>
       </c>
       <c r="B3028" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C3028"/>
       <c r="D3028" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3029" spans="1:4">
       <c r="A3029" t="s">
-        <v>1742</v>
+        <v>1744</v>
       </c>
       <c r="B3029" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C3029"/>
       <c r="D3029" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3030" spans="1:4">
       <c r="A3030" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="B3030" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C3030"/>
       <c r="D3030" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3031" spans="1:4">
       <c r="A3031" t="s">
-        <v>1743</v>
+        <v>1745</v>
       </c>
       <c r="B3031" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C3031"/>
       <c r="D3031" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3032" spans="1:4">
       <c r="A3032" t="s">
-        <v>1743</v>
+        <v>1745</v>
       </c>
       <c r="B3032" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C3032"/>
       <c r="D3032" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3033" spans="1:4">
       <c r="A3033" t="s">
-        <v>1743</v>
+        <v>1745</v>
       </c>
       <c r="B3033" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C3033"/>
       <c r="D3033" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3034" spans="1:4">
       <c r="A3034" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="B3034" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C3034"/>
       <c r="D3034" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3035" spans="1:4">
       <c r="A3035" t="s">
-        <v>1744</v>
+        <v>1746</v>
       </c>
       <c r="B3035" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C3035"/>
       <c r="D3035" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3036" spans="1:4">
       <c r="A3036" t="s">
-        <v>1744</v>
+        <v>1746</v>
       </c>
       <c r="B3036" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C3036"/>
       <c r="D3036" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3037" spans="1:4">
       <c r="A3037" t="s">
-        <v>1744</v>
+        <v>1746</v>
       </c>
       <c r="B3037" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C3037"/>
       <c r="D3037" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3038" spans="1:4">
       <c r="A3038" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="B3038" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C3038"/>
       <c r="D3038" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3039" spans="1:4">
       <c r="A3039" t="s">
-        <v>1745</v>
+        <v>1747</v>
       </c>
       <c r="B3039" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C3039"/>
       <c r="D3039" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3040" spans="1:4">
       <c r="A3040" t="s">
-        <v>1745</v>
+        <v>1747</v>
       </c>
       <c r="B3040" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C3040"/>
       <c r="D3040" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3041" spans="1:4">
       <c r="A3041" t="s">
-        <v>1745</v>
+        <v>1747</v>
       </c>
       <c r="B3041" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C3041"/>
       <c r="D3041" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3042" spans="1:4">
       <c r="A3042" t="s">
-        <v>1745</v>
+        <v>1747</v>
       </c>
       <c r="B3042" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C3042"/>
       <c r="D3042" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3043" spans="1:4">
       <c r="A3043" t="s">
-        <v>1745</v>
+        <v>1747</v>
       </c>
       <c r="B3043" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C3043"/>
       <c r="D3043" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3044" spans="1:4">
       <c r="A3044" t="s">
-        <v>1745</v>
+        <v>1747</v>
       </c>
       <c r="B3044" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C3044"/>
       <c r="D3044" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3045" spans="1:4">
       <c r="A3045" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="B3045" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C3045"/>
       <c r="D3045" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3046" spans="1:4">
       <c r="A3046" t="s">
-        <v>1746</v>
+        <v>1748</v>
       </c>
       <c r="B3046" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C3046"/>
       <c r="D3046" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3047" spans="1:4">
       <c r="A3047" t="s">
-        <v>1746</v>
+        <v>1748</v>
       </c>
       <c r="B3047" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C3047"/>
       <c r="D3047" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3048" spans="1:4">
       <c r="A3048" t="s">
-        <v>1746</v>
+        <v>1748</v>
       </c>
       <c r="B3048" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C3048"/>
       <c r="D3048" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3049" spans="1:4">
       <c r="A3049" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="B3049" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C3049"/>
       <c r="D3049" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3050" spans="1:4">
       <c r="A3050" t="s">
-        <v>1747</v>
+        <v>1749</v>
       </c>
       <c r="B3050" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C3050"/>
       <c r="D3050" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3051" spans="1:4">
       <c r="A3051" t="s">
-        <v>1747</v>
+        <v>1749</v>
       </c>
       <c r="B3051" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C3051"/>
       <c r="D3051" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3052" spans="1:4">
       <c r="A3052" t="s">
-        <v>1747</v>
+        <v>1749</v>
       </c>
       <c r="B3052" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C3052"/>
       <c r="D3052" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3053" spans="1:4">
       <c r="A3053" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="B3053" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C3053"/>
       <c r="D3053" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3054" spans="1:4">
       <c r="A3054" t="s">
-        <v>1748</v>
+        <v>1750</v>
       </c>
       <c r="B3054" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C3054"/>
       <c r="D3054" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3055" spans="1:4">
       <c r="A3055" t="s">
-        <v>1748</v>
+        <v>1750</v>
       </c>
       <c r="B3055" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C3055"/>
       <c r="D3055" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3056" spans="1:4">
       <c r="A3056" t="s">
-        <v>1748</v>
+        <v>1750</v>
       </c>
       <c r="B3056" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C3056"/>
       <c r="D3056" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3057" spans="1:4">
       <c r="A3057" t="s">
-        <v>1748</v>
+        <v>1750</v>
       </c>
       <c r="B3057" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C3057"/>
       <c r="D3057" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3058" spans="1:4">
       <c r="A3058" t="s">
-        <v>1748</v>
+        <v>1750</v>
       </c>
       <c r="B3058" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C3058"/>
       <c r="D3058" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3059" spans="1:4">
       <c r="A3059" t="s">
-        <v>1748</v>
+        <v>1750</v>
       </c>
       <c r="B3059" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C3059"/>
       <c r="D3059" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3060" spans="1:4">
       <c r="A3060" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="B3060" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C3060"/>
       <c r="D3060" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3061" spans="1:4">
       <c r="A3061" t="s">
-        <v>1749</v>
+        <v>1751</v>
       </c>
       <c r="B3061" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C3061" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="D3061" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3062" spans="1:4">
       <c r="A3062" t="s">
-        <v>1752</v>
+        <v>1751</v>
       </c>
       <c r="B3062" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C3062"/>
+        <v>7</v>
+      </c>
+      <c r="C3062" t="s">
+        <v>1753</v>
+      </c>
       <c r="D3062" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3063" spans="1:4">
       <c r="A3063" t="s">
-        <v>1752</v>
+        <v>1754</v>
       </c>
       <c r="B3063" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C3063"/>
       <c r="D3063" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3064" spans="1:4">
       <c r="A3064" t="s">
-        <v>1752</v>
+        <v>1754</v>
       </c>
       <c r="B3064" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C3064"/>
       <c r="D3064" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3065" spans="1:4">
       <c r="A3065" t="s">
-        <v>1752</v>
+        <v>1754</v>
       </c>
       <c r="B3065" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C3065"/>
       <c r="D3065" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3066" spans="1:4">
       <c r="A3066" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="B3066" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C3066"/>
       <c r="D3066" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3067" spans="1:4">
       <c r="A3067" t="s">
-        <v>1753</v>
+        <v>1755</v>
       </c>
       <c r="B3067" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C3067"/>
       <c r="D3067" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3068" spans="1:4">
       <c r="A3068" t="s">
-        <v>1753</v>
+        <v>1755</v>
       </c>
       <c r="B3068" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C3068"/>
       <c r="D3068" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3069" spans="1:4">
       <c r="A3069" t="s">
-        <v>1753</v>
+        <v>1755</v>
       </c>
       <c r="B3069" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C3069"/>
       <c r="D3069" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3070" spans="1:4">
       <c r="A3070" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="B3070" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C3070"/>
       <c r="D3070" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3071" spans="1:4">
       <c r="A3071" t="s">
-        <v>1754</v>
+        <v>1756</v>
       </c>
       <c r="B3071" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C3071"/>
       <c r="D3071" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3072" spans="1:4">
       <c r="A3072" t="s">
-        <v>1754</v>
+        <v>1756</v>
       </c>
       <c r="B3072" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C3072"/>
       <c r="D3072" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3073" spans="1:4">
       <c r="A3073" t="s">
-        <v>1754</v>
+        <v>1756</v>
       </c>
       <c r="B3073" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C3073"/>
       <c r="D3073" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3074" spans="1:4">
       <c r="A3074" t="s">
-        <v>1754</v>
+        <v>1756</v>
       </c>
       <c r="B3074" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C3074"/>
       <c r="D3074" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3075" spans="1:4">
       <c r="A3075" t="s">
-        <v>1754</v>
+        <v>1756</v>
       </c>
       <c r="B3075" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C3075"/>
       <c r="D3075" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3076" spans="1:4">
       <c r="A3076" t="s">
-        <v>1754</v>
+        <v>1756</v>
       </c>
       <c r="B3076" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C3076"/>
       <c r="D3076" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3077" spans="1:4">
       <c r="A3077" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="B3077" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C3077"/>
       <c r="D3077" t="s">
-        <v>1756</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3078" spans="1:4">
       <c r="A3078" t="s">
-        <v>1755</v>
+        <v>1757</v>
       </c>
       <c r="B3078" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="C3078" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="D3078" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="3079" spans="1:4">
       <c r="A3079" t="s">
-        <v>1755</v>
+        <v>1757</v>
       </c>
       <c r="B3079" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="C3079" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D3079" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="3080" spans="1:4">
       <c r="A3080" t="s">
         <v>1757</v>
       </c>
       <c r="B3080" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C3080" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D3080" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="3081" spans="1:4">
       <c r="A3081" t="s">
-        <v>1757</v>
+        <v>1759</v>
       </c>
       <c r="B3081" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="C3081" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="D3081" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="3082" spans="1:4">
       <c r="A3082" t="s">
-        <v>1757</v>
+        <v>1759</v>
       </c>
       <c r="B3082" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="C3082" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D3082" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="3083" spans="1:4">
       <c r="A3083" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B3083" t="s">
+        <v>7</v>
+      </c>
+      <c r="C3083" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3083" t="s">
         <v>1758</v>
-      </c>
-[...7 lines deleted...]
-        <v>1756</v>
       </c>
     </row>
     <row r="3084" spans="1:4">
       <c r="A3084" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B3084" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3084" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3084" t="s">
         <v>1758</v>
-      </c>
-[...7 lines deleted...]
-        <v>1756</v>
       </c>
     </row>
     <row r="3085" spans="1:4">
       <c r="A3085" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B3085" t="s">
+        <v>20</v>
+      </c>
+      <c r="C3085" t="s">
+        <v>20</v>
+      </c>
+      <c r="D3085" t="s">
         <v>1758</v>
-      </c>
-[...7 lines deleted...]
-        <v>1756</v>
       </c>
     </row>
     <row r="3086" spans="1:4">
       <c r="A3086" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="B3086" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C3086" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D3086" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="3087" spans="1:4">
       <c r="A3087" t="s">
-        <v>1759</v>
+        <v>1761</v>
       </c>
       <c r="B3087" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="C3087" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="D3087" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="3088" spans="1:4">
       <c r="A3088" t="s">
-        <v>1759</v>
+        <v>1761</v>
       </c>
       <c r="B3088" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="C3088" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D3088" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="3089" spans="1:4">
       <c r="A3089" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="B3089" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C3089" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D3089" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="3090" spans="1:4">
       <c r="A3090" t="s">
-        <v>1760</v>
+        <v>1762</v>
       </c>
       <c r="B3090" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="C3090" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="D3090" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="3091" spans="1:4">
       <c r="A3091" t="s">
-        <v>1760</v>
+        <v>1762</v>
       </c>
       <c r="B3091" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="C3091" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="D3091" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="3092" spans="1:4">
       <c r="A3092" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="B3092" t="s">
-        <v>1762</v>
+        <v>7</v>
       </c>
       <c r="C3092" t="s">
-        <v>1762</v>
+        <v>5</v>
       </c>
       <c r="D3092" t="s">
-        <v>580</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="3093" spans="1:4">
       <c r="A3093" t="s">
-        <v>1761</v>
+        <v>1763</v>
       </c>
       <c r="B3093" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="C3093" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="D3093" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="3094" spans="1:4">
       <c r="A3094" t="s">
-        <v>1761</v>
+        <v>1763</v>
       </c>
       <c r="B3094" t="s">
-        <v>98</v>
+        <v>1765</v>
       </c>
       <c r="C3094" t="s">
-        <v>98</v>
+        <v>1765</v>
       </c>
       <c r="D3094" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="3095" spans="1:4">
       <c r="A3095" t="s">
-        <v>1761</v>
+        <v>1763</v>
       </c>
       <c r="B3095" t="s">
-        <v>1073</v>
+        <v>98</v>
       </c>
       <c r="C3095" t="s">
-        <v>1073</v>
+        <v>98</v>
       </c>
       <c r="D3095" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="3096" spans="1:4">
       <c r="A3096" t="s">
-        <v>1761</v>
+        <v>1763</v>
       </c>
       <c r="B3096" t="s">
-        <v>20</v>
+        <v>1075</v>
       </c>
       <c r="C3096" t="s">
-        <v>20</v>
+        <v>1075</v>
       </c>
       <c r="D3096" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="3097" spans="1:4">
       <c r="A3097" t="s">
-        <v>1761</v>
+        <v>1763</v>
       </c>
       <c r="B3097" t="s">
-        <v>248</v>
+        <v>20</v>
       </c>
       <c r="C3097" t="s">
-        <v>248</v>
+        <v>20</v>
       </c>
       <c r="D3097" t="s">
-        <v>465</v>
+        <v>582</v>
       </c>
     </row>
     <row r="3098" spans="1:4">
       <c r="A3098" t="s">
-        <v>1764</v>
+        <v>1763</v>
       </c>
       <c r="B3098" t="s">
-        <v>1765</v>
-[...1 lines deleted...]
-      <c r="C3098"/>
+        <v>248</v>
+      </c>
+      <c r="C3098" t="s">
+        <v>248</v>
+      </c>
       <c r="D3098" t="s">
-        <v>17</v>
+        <v>467</v>
       </c>
     </row>
     <row r="3099" spans="1:4">
       <c r="A3099" t="s">
-        <v>1764</v>
+        <v>1766</v>
       </c>
       <c r="B3099" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="C3099"/>
       <c r="D3099" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3100" spans="1:4">
       <c r="A3100" t="s">
-        <v>1764</v>
+        <v>1766</v>
       </c>
       <c r="B3100" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="C3100"/>
       <c r="D3100" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3101" spans="1:4">
       <c r="A3101" t="s">
-        <v>1764</v>
+        <v>1766</v>
       </c>
       <c r="B3101" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="C3101"/>
       <c r="D3101" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3102" spans="1:4">
       <c r="A3102" t="s">
-        <v>1764</v>
+        <v>1766</v>
       </c>
       <c r="B3102" t="s">
-        <v>20</v>
+        <v>1770</v>
       </c>
       <c r="C3102"/>
       <c r="D3102" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3103" spans="1:4">
       <c r="A3103" t="s">
-        <v>1764</v>
+        <v>1766</v>
       </c>
       <c r="B3103" t="s">
-        <v>1000</v>
+        <v>20</v>
       </c>
       <c r="C3103"/>
       <c r="D3103" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3104" spans="1:4">
       <c r="A3104" t="s">
-        <v>1769</v>
+        <v>1766</v>
       </c>
       <c r="B3104" t="s">
-        <v>16</v>
+        <v>1002</v>
       </c>
       <c r="C3104"/>
       <c r="D3104" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3105" spans="1:4">
       <c r="A3105" t="s">
-        <v>1769</v>
+        <v>1771</v>
       </c>
       <c r="B3105" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C3105"/>
       <c r="D3105" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3106" spans="1:4">
       <c r="A3106" t="s">
-        <v>1769</v>
+        <v>1771</v>
       </c>
       <c r="B3106" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C3106"/>
       <c r="D3106" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3107" spans="1:4">
       <c r="A3107" t="s">
-        <v>1769</v>
+        <v>1771</v>
       </c>
       <c r="B3107" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C3107"/>
       <c r="D3107" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3108" spans="1:4">
       <c r="A3108" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="B3108" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C3108"/>
       <c r="D3108" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3109" spans="1:4">
       <c r="A3109" t="s">
-        <v>1770</v>
+        <v>1772</v>
       </c>
       <c r="B3109" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C3109"/>
       <c r="D3109" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3110" spans="1:4">
       <c r="A3110" t="s">
-        <v>1770</v>
+        <v>1772</v>
       </c>
       <c r="B3110" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C3110"/>
       <c r="D3110" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3111" spans="1:4">
       <c r="A3111" t="s">
-        <v>1770</v>
+        <v>1772</v>
       </c>
       <c r="B3111" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C3111"/>
       <c r="D3111" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3112" spans="1:4">
       <c r="A3112" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="B3112" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C3112"/>
       <c r="D3112" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3113" spans="1:4">
       <c r="A3113" t="s">
-        <v>1771</v>
+        <v>1773</v>
       </c>
       <c r="B3113" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C3113"/>
       <c r="D3113" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3114" spans="1:4">
       <c r="A3114" t="s">
-        <v>1771</v>
+        <v>1773</v>
       </c>
       <c r="B3114" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C3114"/>
       <c r="D3114" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3115" spans="1:4">
       <c r="A3115" t="s">
-        <v>1771</v>
+        <v>1773</v>
       </c>
       <c r="B3115" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C3115"/>
       <c r="D3115" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3116" spans="1:4">
       <c r="A3116" t="s">
-        <v>1771</v>
+        <v>1773</v>
       </c>
       <c r="B3116" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C3116"/>
       <c r="D3116" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3117" spans="1:4">
       <c r="A3117" t="s">
-        <v>1771</v>
+        <v>1773</v>
       </c>
       <c r="B3117" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C3117"/>
       <c r="D3117" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3118" spans="1:4">
       <c r="A3118" t="s">
-        <v>1771</v>
+        <v>1773</v>
       </c>
       <c r="B3118" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C3118"/>
       <c r="D3118" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3119" spans="1:4">
       <c r="A3119" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="B3119" t="s">
-        <v>246</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C3119"/>
       <c r="D3119" t="s">
-        <v>488</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3120" spans="1:4">
       <c r="A3120" t="s">
-        <v>1772</v>
+        <v>1774</v>
       </c>
       <c r="B3120" t="s">
-        <v>1774</v>
+        <v>246</v>
       </c>
       <c r="C3120" t="s">
         <v>1775</v>
       </c>
       <c r="D3120" t="s">
-        <v>1082</v>
+        <v>490</v>
       </c>
     </row>
     <row r="3121" spans="1:4">
       <c r="A3121" t="s">
-        <v>1772</v>
+        <v>1774</v>
       </c>
       <c r="B3121" t="s">
-        <v>20</v>
+        <v>1776</v>
       </c>
       <c r="C3121" t="s">
-        <v>20</v>
+        <v>1777</v>
       </c>
       <c r="D3121" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="3122" spans="1:4">
       <c r="A3122" t="s">
-        <v>1772</v>
+        <v>1774</v>
       </c>
       <c r="B3122" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="C3122" t="s">
-        <v>1776</v>
+        <v>20</v>
       </c>
       <c r="D3122" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="3123" spans="1:4">
       <c r="A3123" t="s">
-        <v>1772</v>
+        <v>1774</v>
       </c>
       <c r="B3123" t="s">
-        <v>1777</v>
+        <v>77</v>
       </c>
       <c r="C3123" t="s">
         <v>1778</v>
       </c>
       <c r="D3123" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="3124" spans="1:4">
       <c r="A3124" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B3124" t="s">
         <v>1779</v>
       </c>
-      <c r="B3124" t="s">
-[...2 lines deleted...]
-      <c r="C3124"/>
+      <c r="C3124" t="s">
+        <v>1780</v>
+      </c>
       <c r="D3124" t="s">
-        <v>17</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="3125" spans="1:4">
       <c r="A3125" t="s">
-        <v>1779</v>
+        <v>1781</v>
       </c>
       <c r="B3125" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C3125"/>
       <c r="D3125" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3126" spans="1:4">
       <c r="A3126" t="s">
-        <v>1779</v>
+        <v>1781</v>
       </c>
       <c r="B3126" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C3126"/>
       <c r="D3126" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3127" spans="1:4">
       <c r="A3127" t="s">
-        <v>1779</v>
+        <v>1781</v>
       </c>
       <c r="B3127" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C3127"/>
       <c r="D3127" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3128" spans="1:4">
       <c r="A3128" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="B3128" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C3128"/>
       <c r="D3128" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3129" spans="1:4">
       <c r="A3129" t="s">
-        <v>1780</v>
+        <v>1782</v>
       </c>
       <c r="B3129" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C3129"/>
       <c r="D3129" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3130" spans="1:4">
       <c r="A3130" t="s">
-        <v>1780</v>
+        <v>1782</v>
       </c>
       <c r="B3130" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C3130"/>
       <c r="D3130" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3131" spans="1:4">
       <c r="A3131" t="s">
-        <v>1780</v>
+        <v>1782</v>
       </c>
       <c r="B3131" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C3131"/>
       <c r="D3131" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3132" spans="1:4">
       <c r="A3132" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="B3132" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C3132"/>
       <c r="D3132" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3133" spans="1:4">
       <c r="A3133" t="s">
-        <v>1781</v>
+        <v>1783</v>
       </c>
       <c r="B3133" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C3133"/>
       <c r="D3133" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3134" spans="1:4">
       <c r="A3134" t="s">
-        <v>1781</v>
+        <v>1783</v>
       </c>
       <c r="B3134" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C3134"/>
       <c r="D3134" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3135" spans="1:4">
       <c r="A3135" t="s">
-        <v>1781</v>
+        <v>1783</v>
       </c>
       <c r="B3135" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C3135"/>
       <c r="D3135" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3136" spans="1:4">
       <c r="A3136" t="s">
-        <v>1781</v>
+        <v>1783</v>
       </c>
       <c r="B3136" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C3136"/>
       <c r="D3136" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3137" spans="1:4">
       <c r="A3137" t="s">
-        <v>1781</v>
+        <v>1783</v>
       </c>
       <c r="B3137" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C3137"/>
       <c r="D3137" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3138" spans="1:4">
       <c r="A3138" t="s">
-        <v>1781</v>
+        <v>1783</v>
       </c>
       <c r="B3138" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C3138"/>
       <c r="D3138" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3139" spans="1:4">
       <c r="A3139" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="B3139" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C3139"/>
       <c r="D3139" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3140" spans="1:4">
       <c r="A3140" t="s">
-        <v>1782</v>
+        <v>1784</v>
       </c>
       <c r="B3140" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C3140"/>
       <c r="D3140" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3141" spans="1:4">
       <c r="A3141" t="s">
-        <v>1782</v>
+        <v>1784</v>
       </c>
       <c r="B3141" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C3141"/>
       <c r="D3141" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3142" spans="1:4">
       <c r="A3142" t="s">
-        <v>1782</v>
+        <v>1784</v>
       </c>
       <c r="B3142" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C3142"/>
       <c r="D3142" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3143" spans="1:4">
       <c r="A3143" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="B3143" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C3143"/>
       <c r="D3143" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3144" spans="1:4">
       <c r="A3144" t="s">
-        <v>1783</v>
+        <v>1785</v>
       </c>
       <c r="B3144" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C3144"/>
       <c r="D3144" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3145" spans="1:4">
       <c r="A3145" t="s">
-        <v>1783</v>
+        <v>1785</v>
       </c>
       <c r="B3145" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C3145"/>
       <c r="D3145" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3146" spans="1:4">
       <c r="A3146" t="s">
-        <v>1783</v>
+        <v>1785</v>
       </c>
       <c r="B3146" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C3146"/>
       <c r="D3146" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3147" spans="1:4">
       <c r="A3147" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="B3147" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C3147"/>
       <c r="D3147" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3148" spans="1:4">
       <c r="A3148" t="s">
-        <v>1784</v>
+        <v>1786</v>
       </c>
       <c r="B3148" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C3148"/>
       <c r="D3148" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3149" spans="1:4">
       <c r="A3149" t="s">
-        <v>1784</v>
+        <v>1786</v>
       </c>
       <c r="B3149" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C3149"/>
       <c r="D3149" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3150" spans="1:4">
       <c r="A3150" t="s">
-        <v>1784</v>
+        <v>1786</v>
       </c>
       <c r="B3150" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C3150"/>
       <c r="D3150" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3151" spans="1:4">
       <c r="A3151" t="s">
-        <v>1784</v>
+        <v>1786</v>
       </c>
       <c r="B3151" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C3151"/>
       <c r="D3151" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3152" spans="1:4">
       <c r="A3152" t="s">
-        <v>1784</v>
+        <v>1786</v>
       </c>
       <c r="B3152" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C3152"/>
       <c r="D3152" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3153" spans="1:4">
       <c r="A3153" t="s">
-        <v>1784</v>
+        <v>1786</v>
       </c>
       <c r="B3153" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C3153"/>
       <c r="D3153" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3154" spans="1:4">
       <c r="A3154" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="B3154" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C3154"/>
       <c r="D3154" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3155" spans="1:4">
       <c r="A3155" t="s">
-        <v>1785</v>
+        <v>1787</v>
       </c>
       <c r="B3155" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C3155"/>
       <c r="D3155" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3156" spans="1:4">
       <c r="A3156" t="s">
-        <v>1785</v>
+        <v>1787</v>
       </c>
       <c r="B3156" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C3156"/>
       <c r="D3156" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3157" spans="1:4">
       <c r="A3157" t="s">
-        <v>1785</v>
+        <v>1787</v>
       </c>
       <c r="B3157" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C3157"/>
       <c r="D3157" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3158" spans="1:4">
       <c r="A3158" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="B3158" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C3158"/>
       <c r="D3158" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3159" spans="1:4">
       <c r="A3159" t="s">
-        <v>1786</v>
+        <v>1788</v>
       </c>
       <c r="B3159" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C3159"/>
       <c r="D3159" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3160" spans="1:4">
       <c r="A3160" t="s">
-        <v>1786</v>
+        <v>1788</v>
       </c>
       <c r="B3160" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C3160"/>
       <c r="D3160" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3161" spans="1:4">
       <c r="A3161" t="s">
-        <v>1786</v>
+        <v>1788</v>
       </c>
       <c r="B3161" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C3161"/>
       <c r="D3161" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3162" spans="1:4">
       <c r="A3162" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="B3162" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C3162"/>
       <c r="D3162" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3163" spans="1:4">
       <c r="A3163" t="s">
-        <v>1787</v>
+        <v>1789</v>
       </c>
       <c r="B3163" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C3163"/>
       <c r="D3163" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3164" spans="1:4">
       <c r="A3164" t="s">
-        <v>1787</v>
+        <v>1789</v>
       </c>
       <c r="B3164" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C3164"/>
       <c r="D3164" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3165" spans="1:4">
       <c r="A3165" t="s">
-        <v>1787</v>
+        <v>1789</v>
       </c>
       <c r="B3165" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C3165"/>
       <c r="D3165" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3166" spans="1:4">
       <c r="A3166" t="s">
-        <v>1787</v>
+        <v>1789</v>
       </c>
       <c r="B3166" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C3166"/>
       <c r="D3166" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3167" spans="1:4">
       <c r="A3167" t="s">
-        <v>1787</v>
+        <v>1789</v>
       </c>
       <c r="B3167" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C3167"/>
       <c r="D3167" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3168" spans="1:4">
       <c r="A3168" t="s">
-        <v>1787</v>
+        <v>1789</v>
       </c>
       <c r="B3168" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C3168"/>
       <c r="D3168" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3169" spans="1:4">
       <c r="A3169" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="B3169" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C3169"/>
       <c r="D3169" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3170" spans="1:4">
       <c r="A3170" t="s">
-        <v>1788</v>
+        <v>1790</v>
       </c>
       <c r="B3170" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C3170" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D3170" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3171" spans="1:4">
       <c r="A3171" t="s">
-        <v>1788</v>
+        <v>1790</v>
       </c>
       <c r="B3171" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C3171" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D3171" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3172" spans="1:4">
       <c r="A3172" t="s">
-        <v>1788</v>
+        <v>1790</v>
       </c>
       <c r="B3172" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C3172" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D3172" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3173" spans="1:4">
       <c r="A3173" t="s">
-        <v>1788</v>
+        <v>1790</v>
       </c>
       <c r="B3173" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C3173" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D3173" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3174" spans="1:4">
       <c r="A3174" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="B3174" t="s">
-        <v>91</v>
+        <v>20</v>
       </c>
       <c r="C3174" t="s">
-        <v>92</v>
+        <v>20</v>
       </c>
       <c r="D3174" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3175" spans="1:4">
       <c r="A3175" t="s">
-        <v>1789</v>
+        <v>1791</v>
       </c>
       <c r="B3175" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C3175" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D3175" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3176" spans="1:4">
       <c r="A3176" t="s">
-        <v>1789</v>
+        <v>1791</v>
       </c>
       <c r="B3176" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C3176" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D3176" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3177" spans="1:4">
       <c r="A3177" t="s">
-        <v>1789</v>
+        <v>1791</v>
       </c>
       <c r="B3177" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C3177" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D3177" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3178" spans="1:4">
       <c r="A3178" t="s">
-        <v>1789</v>
+        <v>1791</v>
       </c>
       <c r="B3178" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C3178" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D3178" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3179" spans="1:4">
       <c r="A3179" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="B3179" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C3179" t="s">
-        <v>1791</v>
+        <v>20</v>
       </c>
       <c r="D3179" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3180" spans="1:4">
       <c r="A3180" t="s">
-        <v>1790</v>
+        <v>1792</v>
       </c>
       <c r="B3180" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C3180" t="s">
-        <v>18</v>
+        <v>1793</v>
       </c>
       <c r="D3180" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3181" spans="1:4">
       <c r="A3181" t="s">
-        <v>1790</v>
+        <v>1792</v>
       </c>
       <c r="B3181" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C3181" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D3181" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3182" spans="1:4">
       <c r="A3182" t="s">
-        <v>1790</v>
+        <v>1792</v>
       </c>
       <c r="B3182" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C3182" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="D3182" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3183" spans="1:4">
       <c r="A3183" t="s">
-        <v>1790</v>
+        <v>1792</v>
       </c>
       <c r="B3183" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C3183" t="s">
-        <v>1792</v>
+        <v>55</v>
       </c>
       <c r="D3183" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3184" spans="1:4">
       <c r="A3184" t="s">
-        <v>1790</v>
+        <v>1792</v>
       </c>
       <c r="B3184" t="s">
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="C3184" t="s">
-        <v>20</v>
+        <v>1794</v>
       </c>
       <c r="D3184" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3185" spans="1:4">
       <c r="A3185" t="s">
-        <v>1793</v>
+        <v>1792</v>
       </c>
       <c r="B3185" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C3185" t="s">
-        <v>1794</v>
+        <v>20</v>
       </c>
       <c r="D3185" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3186" spans="1:4">
       <c r="A3186" t="s">
-        <v>1793</v>
+        <v>1795</v>
       </c>
       <c r="B3186" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C3186" t="s">
-        <v>18</v>
+        <v>1796</v>
       </c>
       <c r="D3186" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3187" spans="1:4">
       <c r="A3187" t="s">
-        <v>1793</v>
+        <v>1795</v>
       </c>
       <c r="B3187" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C3187" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D3187" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3188" spans="1:4">
       <c r="A3188" t="s">
-        <v>1793</v>
+        <v>1795</v>
       </c>
       <c r="B3188" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C3188" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="D3188" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3189" spans="1:4">
       <c r="A3189" t="s">
-        <v>1793</v>
+        <v>1795</v>
       </c>
       <c r="B3189" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C3189" t="s">
-        <v>1795</v>
+        <v>55</v>
       </c>
       <c r="D3189" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3190" spans="1:4">
       <c r="A3190" t="s">
-        <v>1793</v>
+        <v>1795</v>
       </c>
       <c r="B3190" t="s">
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="C3190" t="s">
-        <v>20</v>
+        <v>1797</v>
       </c>
       <c r="D3190" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3191" spans="1:4">
       <c r="A3191" t="s">
-        <v>1796</v>
+        <v>1795</v>
       </c>
       <c r="B3191" t="s">
-        <v>1797</v>
+        <v>20</v>
       </c>
       <c r="C3191" t="s">
-        <v>1798</v>
+        <v>20</v>
       </c>
       <c r="D3191" t="s">
-        <v>403</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3192" spans="1:4">
       <c r="A3192" t="s">
-        <v>1796</v>
+        <v>1798</v>
       </c>
       <c r="B3192" t="s">
-        <v>75</v>
+        <v>1799</v>
       </c>
       <c r="C3192" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="D3192" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="3193" spans="1:4">
       <c r="A3193" t="s">
-        <v>1796</v>
+        <v>1798</v>
       </c>
       <c r="B3193" t="s">
-        <v>1800</v>
+        <v>75</v>
       </c>
       <c r="C3193" t="s">
         <v>1801</v>
       </c>
       <c r="D3193" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="3194" spans="1:4">
       <c r="A3194" t="s">
-        <v>1796</v>
+        <v>1798</v>
       </c>
       <c r="B3194" t="s">
-        <v>20</v>
+        <v>1802</v>
       </c>
       <c r="C3194" t="s">
-        <v>20</v>
+        <v>1803</v>
       </c>
       <c r="D3194" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="3195" spans="1:4">
       <c r="A3195" t="s">
-        <v>1796</v>
+        <v>1798</v>
       </c>
       <c r="B3195" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="C3195" t="s">
-        <v>1802</v>
+        <v>20</v>
       </c>
       <c r="D3195" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="3196" spans="1:4">
       <c r="A3196" t="s">
-        <v>1803</v>
+        <v>1798</v>
       </c>
       <c r="B3196" t="s">
-        <v>1512</v>
+        <v>77</v>
       </c>
       <c r="C3196" t="s">
-        <v>1512</v>
+        <v>1804</v>
       </c>
       <c r="D3196" t="s">
-        <v>423</v>
+        <v>403</v>
       </c>
     </row>
     <row r="3197" spans="1:4">
       <c r="A3197" t="s">
-        <v>1803</v>
+        <v>1805</v>
       </c>
       <c r="B3197" t="s">
-        <v>1804</v>
-[...1 lines deleted...]
-      <c r="C3197"/>
+        <v>1514</v>
+      </c>
+      <c r="C3197" t="s">
+        <v>1514</v>
+      </c>
       <c r="D3197" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="3198" spans="1:4">
       <c r="A3198" t="s">
-        <v>1803</v>
+        <v>1805</v>
       </c>
       <c r="B3198" t="s">
-        <v>1805</v>
-[...3 lines deleted...]
-      </c>
+        <v>1806</v>
+      </c>
+      <c r="C3198"/>
       <c r="D3198" t="s">
-        <v>456</v>
+        <v>423</v>
       </c>
     </row>
     <row r="3199" spans="1:4">
       <c r="A3199" t="s">
-        <v>1803</v>
+        <v>1805</v>
       </c>
       <c r="B3199" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="C3199" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="D3199" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="3200" spans="1:4">
       <c r="A3200" t="s">
-        <v>1803</v>
+        <v>1805</v>
       </c>
       <c r="B3200" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="C3200" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="D3200" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="3201" spans="1:4">
       <c r="A3201" t="s">
-        <v>1803</v>
+        <v>1805</v>
       </c>
       <c r="B3201" t="s">
-        <v>1808</v>
-[...1 lines deleted...]
-      <c r="C3201"/>
+        <v>1809</v>
+      </c>
+      <c r="C3201" t="s">
+        <v>1809</v>
+      </c>
       <c r="D3201" t="s">
-        <v>423</v>
+        <v>458</v>
       </c>
     </row>
     <row r="3202" spans="1:4">
       <c r="A3202" t="s">
-        <v>1803</v>
+        <v>1805</v>
       </c>
       <c r="B3202" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>1810</v>
+      </c>
+      <c r="C3202"/>
       <c r="D3202" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="3203" spans="1:4">
       <c r="A3203" t="s">
-        <v>1803</v>
+        <v>1805</v>
       </c>
       <c r="B3203" t="s">
-        <v>248</v>
+        <v>20</v>
       </c>
       <c r="C3203" t="s">
-        <v>248</v>
+        <v>20</v>
       </c>
       <c r="D3203" t="s">
-        <v>465</v>
+        <v>423</v>
       </c>
     </row>
     <row r="3204" spans="1:4">
       <c r="A3204" t="s">
-        <v>1809</v>
+        <v>1805</v>
       </c>
       <c r="B3204" t="s">
-        <v>1810</v>
-[...1 lines deleted...]
-      <c r="C3204"/>
+        <v>248</v>
+      </c>
+      <c r="C3204" t="s">
+        <v>248</v>
+      </c>
       <c r="D3204" t="s">
-        <v>1811</v>
+        <v>467</v>
       </c>
     </row>
     <row r="3205" spans="1:4">
       <c r="A3205" t="s">
-        <v>1809</v>
+        <v>1811</v>
       </c>
       <c r="B3205" t="s">
         <v>1812</v>
       </c>
       <c r="C3205"/>
       <c r="D3205" t="s">
-        <v>1811</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="3206" spans="1:4">
       <c r="A3206" t="s">
-        <v>1809</v>
+        <v>1811</v>
       </c>
       <c r="B3206" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="C3206"/>
       <c r="D3206" t="s">
-        <v>428</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="3207" spans="1:4">
       <c r="A3207" t="s">
-        <v>1809</v>
+        <v>1811</v>
       </c>
       <c r="B3207" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="C3207"/>
       <c r="D3207" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="3208" spans="1:4">
       <c r="A3208" t="s">
-        <v>1809</v>
+        <v>1811</v>
       </c>
       <c r="B3208" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="C3208"/>
       <c r="D3208" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="3209" spans="1:4">
       <c r="A3209" t="s">
-        <v>1809</v>
+        <v>1811</v>
       </c>
       <c r="B3209" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="C3209"/>
       <c r="D3209" t="s">
-        <v>1811</v>
+        <v>428</v>
       </c>
     </row>
     <row r="3210" spans="1:4">
       <c r="A3210" t="s">
-        <v>1809</v>
+        <v>1811</v>
       </c>
       <c r="B3210" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="C3210"/>
       <c r="D3210" t="s">
-        <v>428</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="3211" spans="1:4">
       <c r="A3211" t="s">
-        <v>1818</v>
+        <v>1811</v>
       </c>
       <c r="B3211" t="s">
-        <v>16</v>
+        <v>1819</v>
       </c>
       <c r="C3211"/>
       <c r="D3211" t="s">
-        <v>17</v>
+        <v>428</v>
       </c>
     </row>
     <row r="3212" spans="1:4">
       <c r="A3212" t="s">
-        <v>1818</v>
+        <v>1820</v>
       </c>
       <c r="B3212" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C3212"/>
       <c r="D3212" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3213" spans="1:4">
       <c r="A3213" t="s">
-        <v>1818</v>
+        <v>1820</v>
       </c>
       <c r="B3213" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C3213"/>
       <c r="D3213" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3214" spans="1:4">
       <c r="A3214" t="s">
-        <v>1818</v>
+        <v>1820</v>
       </c>
       <c r="B3214" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C3214"/>
       <c r="D3214" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3215" spans="1:4">
       <c r="A3215" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="B3215" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C3215"/>
       <c r="D3215" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3216" spans="1:4">
       <c r="A3216" t="s">
-        <v>1819</v>
+        <v>1821</v>
       </c>
       <c r="B3216" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C3216"/>
       <c r="D3216" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3217" spans="1:4">
       <c r="A3217" t="s">
-        <v>1819</v>
+        <v>1821</v>
       </c>
       <c r="B3217" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C3217"/>
       <c r="D3217" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3218" spans="1:4">
       <c r="A3218" t="s">
-        <v>1819</v>
+        <v>1821</v>
       </c>
       <c r="B3218" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C3218"/>
       <c r="D3218" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3219" spans="1:4">
       <c r="A3219" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="B3219" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C3219"/>
       <c r="D3219" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3220" spans="1:4">
       <c r="A3220" t="s">
-        <v>1820</v>
+        <v>1822</v>
       </c>
       <c r="B3220" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C3220"/>
       <c r="D3220" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3221" spans="1:4">
       <c r="A3221" t="s">
-        <v>1820</v>
+        <v>1822</v>
       </c>
       <c r="B3221" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C3221"/>
       <c r="D3221" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3222" spans="1:4">
       <c r="A3222" t="s">
-        <v>1820</v>
+        <v>1822</v>
       </c>
       <c r="B3222" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C3222"/>
       <c r="D3222" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3223" spans="1:4">
       <c r="A3223" t="s">
-        <v>1820</v>
+        <v>1822</v>
       </c>
       <c r="B3223" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C3223"/>
       <c r="D3223" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3224" spans="1:4">
       <c r="A3224" t="s">
-        <v>1820</v>
+        <v>1822</v>
       </c>
       <c r="B3224" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C3224"/>
       <c r="D3224" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3225" spans="1:4">
       <c r="A3225" t="s">
-        <v>1820</v>
+        <v>1822</v>
       </c>
       <c r="B3225" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C3225"/>
       <c r="D3225" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3226" spans="1:4">
       <c r="A3226" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="B3226" t="s">
-        <v>1822</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C3226"/>
       <c r="D3226" t="s">
-        <v>403</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3227" spans="1:4">
       <c r="A3227" t="s">
-        <v>1821</v>
+        <v>1823</v>
       </c>
       <c r="B3227" t="s">
         <v>1824</v>
       </c>
       <c r="C3227" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="D3227" t="s">
-        <v>1825</v>
+        <v>403</v>
       </c>
     </row>
     <row r="3228" spans="1:4">
       <c r="A3228" t="s">
-        <v>1821</v>
+        <v>1823</v>
       </c>
       <c r="B3228" t="s">
         <v>1826</v>
       </c>
       <c r="C3228" t="s">
         <v>1826</v>
       </c>
       <c r="D3228" t="s">
-        <v>403</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="3229" spans="1:4">
       <c r="A3229" t="s">
-        <v>1821</v>
+        <v>1823</v>
       </c>
       <c r="B3229" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="C3229" t="s">
         <v>1828</v>
       </c>
       <c r="D3229" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="3230" spans="1:4">
       <c r="A3230" t="s">
-        <v>1821</v>
+        <v>1823</v>
       </c>
       <c r="B3230" t="s">
-        <v>20</v>
+        <v>1829</v>
       </c>
       <c r="C3230" t="s">
-        <v>20</v>
+        <v>1830</v>
       </c>
       <c r="D3230" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="3231" spans="1:4">
       <c r="A3231" t="s">
-        <v>1821</v>
+        <v>1823</v>
       </c>
       <c r="B3231" t="s">
-        <v>248</v>
+        <v>20</v>
       </c>
       <c r="C3231" t="s">
-        <v>248</v>
+        <v>20</v>
       </c>
       <c r="D3231" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="3232" spans="1:4">
       <c r="A3232" t="s">
-        <v>1821</v>
+        <v>1823</v>
       </c>
       <c r="B3232" t="s">
-        <v>1829</v>
+        <v>248</v>
       </c>
       <c r="C3232" t="s">
-        <v>1829</v>
+        <v>248</v>
       </c>
       <c r="D3232" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="3233" spans="1:4">
       <c r="A3233" t="s">
-        <v>1821</v>
+        <v>1823</v>
       </c>
       <c r="B3233" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="C3233" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="D3233" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="3234" spans="1:4">
       <c r="A3234" t="s">
-        <v>1821</v>
+        <v>1823</v>
       </c>
       <c r="B3234" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="C3234" t="s">
         <v>1832</v>
       </c>
       <c r="D3234" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="3235" spans="1:4">
       <c r="A3235" t="s">
-        <v>1821</v>
+        <v>1823</v>
       </c>
       <c r="B3235" t="s">
         <v>1833</v>
       </c>
       <c r="C3235" t="s">
         <v>1834</v>
       </c>
       <c r="D3235" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="3236" spans="1:4">
       <c r="A3236" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B3236" t="s">
         <v>1835</v>
       </c>
-      <c r="B3236" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3236" t="s">
-        <v>5</v>
+        <v>1836</v>
       </c>
       <c r="D3236" t="s">
-        <v>1756</v>
+        <v>403</v>
       </c>
     </row>
     <row r="3237" spans="1:4">
       <c r="A3237" t="s">
-        <v>1835</v>
+        <v>1837</v>
       </c>
       <c r="B3237" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="C3237" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="D3237" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="3238" spans="1:4">
       <c r="A3238" t="s">
-        <v>1835</v>
+        <v>1837</v>
       </c>
       <c r="B3238" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="C3238" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D3238" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="3239" spans="1:4">
       <c r="A3239" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="B3239" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C3239" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D3239" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="3240" spans="1:4">
       <c r="A3240" t="s">
-        <v>1836</v>
+        <v>1838</v>
       </c>
       <c r="B3240" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="C3240" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="D3240" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="3241" spans="1:4">
       <c r="A3241" t="s">
-        <v>1836</v>
+        <v>1838</v>
       </c>
       <c r="B3241" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="C3241" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D3241" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="3242" spans="1:4">
       <c r="A3242" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="B3242" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C3242" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D3242" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="3243" spans="1:4">
       <c r="A3243" t="s">
-        <v>1837</v>
+        <v>1839</v>
       </c>
       <c r="B3243" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="C3243" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="D3243" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="3244" spans="1:4">
       <c r="A3244" t="s">
-        <v>1837</v>
+        <v>1839</v>
       </c>
       <c r="B3244" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="C3244" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D3244" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="3245" spans="1:4">
       <c r="A3245" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
       <c r="B3245" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C3245" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D3245" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="3246" spans="1:4">
       <c r="A3246" t="s">
-        <v>1838</v>
+        <v>1840</v>
       </c>
       <c r="B3246" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="C3246" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="D3246" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="3247" spans="1:4">
       <c r="A3247" t="s">
-        <v>1838</v>
+        <v>1840</v>
       </c>
       <c r="B3247" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="C3247" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D3247" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="3248" spans="1:4">
       <c r="A3248" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
       <c r="B3248" t="s">
-        <v>337</v>
-[...1 lines deleted...]
-      <c r="C3248"/>
+        <v>7</v>
+      </c>
+      <c r="C3248" t="s">
+        <v>7</v>
+      </c>
       <c r="D3248" t="s">
-        <v>17</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="3249" spans="1:4">
       <c r="A3249" t="s">
-        <v>1839</v>
+        <v>1841</v>
       </c>
       <c r="B3249" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C3249"/>
       <c r="D3249" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3250" spans="1:4">
       <c r="A3250" t="s">
-        <v>1839</v>
+        <v>1841</v>
       </c>
       <c r="B3250" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="C3250"/>
       <c r="D3250" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3251" spans="1:4">
       <c r="A3251" t="s">
-        <v>1839</v>
+        <v>1841</v>
       </c>
       <c r="B3251" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C3251"/>
       <c r="D3251" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3252" spans="1:4">
       <c r="A3252" t="s">
-        <v>1839</v>
+        <v>1841</v>
       </c>
       <c r="B3252" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="C3252"/>
       <c r="D3252" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3253" spans="1:4">
       <c r="A3253" t="s">
-        <v>1839</v>
+        <v>1841</v>
       </c>
       <c r="B3253" t="s">
-        <v>28</v>
+        <v>341</v>
       </c>
       <c r="C3253"/>
       <c r="D3253" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3254" spans="1:4">
       <c r="A3254" t="s">
-        <v>1839</v>
+        <v>1841</v>
       </c>
       <c r="B3254" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C3254"/>
       <c r="D3254" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3255" spans="1:4">
       <c r="A3255" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="B3255" t="s">
-        <v>1427</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C3255"/>
       <c r="D3255" t="s">
-        <v>307</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3256" spans="1:4">
       <c r="A3256" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
       <c r="B3256" t="s">
-        <v>1842</v>
+        <v>1429</v>
       </c>
       <c r="C3256" t="s">
         <v>1843</v>
       </c>
       <c r="D3256" t="s">
-        <v>1844</v>
+        <v>307</v>
       </c>
     </row>
     <row r="3257" spans="1:4">
       <c r="A3257" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
       <c r="B3257" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C3257" t="s">
         <v>1845</v>
       </c>
-      <c r="C3257" t="s">
+      <c r="D3257" t="s">
         <v>1846</v>
-      </c>
-[...1 lines deleted...]
-        <v>1844</v>
       </c>
     </row>
     <row r="3258" spans="1:4">
       <c r="A3258" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
       <c r="B3258" t="s">
-        <v>266</v>
+        <v>1847</v>
       </c>
       <c r="C3258" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="D3258" t="s">
-        <v>307</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="3259" spans="1:4">
       <c r="A3259" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
       <c r="B3259" t="s">
-        <v>1848</v>
+        <v>266</v>
       </c>
       <c r="C3259" t="s">
         <v>1849</v>
       </c>
       <c r="D3259" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="3260" spans="1:4">
       <c r="A3260" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
       <c r="B3260" t="s">
         <v>1850</v>
       </c>
       <c r="C3260" t="s">
         <v>1851</v>
       </c>
       <c r="D3260" t="s">
-        <v>171</v>
+        <v>307</v>
       </c>
     </row>
     <row r="3261" spans="1:4">
       <c r="A3261" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
       <c r="B3261" t="s">
         <v>1852</v>
       </c>
       <c r="C3261" t="s">
         <v>1853</v>
       </c>
       <c r="D3261" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="3262" spans="1:4">
       <c r="A3262" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
       <c r="B3262" t="s">
-        <v>20</v>
+        <v>1854</v>
       </c>
       <c r="C3262" t="s">
-        <v>20</v>
+        <v>1855</v>
       </c>
       <c r="D3262" t="s">
-        <v>307</v>
+        <v>171</v>
       </c>
     </row>
     <row r="3263" spans="1:4">
       <c r="A3263" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
       <c r="B3263" t="s">
-        <v>1854</v>
+        <v>20</v>
       </c>
       <c r="C3263" t="s">
-        <v>1855</v>
+        <v>20</v>
       </c>
       <c r="D3263" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="3264" spans="1:4">
       <c r="A3264" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
       <c r="B3264" t="s">
-        <v>271</v>
+        <v>1856</v>
       </c>
       <c r="C3264" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="D3264" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="3265" spans="1:4">
       <c r="A3265" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
       <c r="B3265" t="s">
-        <v>1857</v>
+        <v>271</v>
       </c>
       <c r="C3265" t="s">
         <v>1858</v>
       </c>
       <c r="D3265" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="3266" spans="1:4">
       <c r="A3266" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
       <c r="B3266" t="s">
         <v>1859</v>
       </c>
       <c r="C3266" t="s">
         <v>1860</v>
       </c>
       <c r="D3266" t="s">
-        <v>1861</v>
+        <v>307</v>
       </c>
     </row>
     <row r="3267" spans="1:4">
       <c r="A3267" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
       <c r="B3267" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C3267" t="s">
         <v>1862</v>
       </c>
-      <c r="C3267" t="s">
+      <c r="D3267" t="s">
         <v>1863</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="3268" spans="1:4">
       <c r="A3268" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
       <c r="B3268" t="s">
         <v>1864</v>
       </c>
       <c r="C3268" t="s">
         <v>1865</v>
       </c>
       <c r="D3268" t="s">
-        <v>307</v>
+        <v>171</v>
       </c>
     </row>
     <row r="3269" spans="1:4">
       <c r="A3269" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
       <c r="B3269" t="s">
-        <v>1350</v>
+        <v>1866</v>
       </c>
       <c r="C3269" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="D3269" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="3270" spans="1:4">
       <c r="A3270" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
       <c r="B3270" t="s">
-        <v>1867</v>
+        <v>1352</v>
       </c>
       <c r="C3270" t="s">
         <v>1868</v>
       </c>
       <c r="D3270" t="s">
-        <v>1869</v>
+        <v>307</v>
       </c>
     </row>
     <row r="3271" spans="1:4">
       <c r="A3271" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
       <c r="B3271" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C3271" t="s">
         <v>1870</v>
       </c>
-      <c r="C3271" t="s">
+      <c r="D3271" t="s">
         <v>1871</v>
-      </c>
-[...1 lines deleted...]
-        <v>1844</v>
       </c>
     </row>
     <row r="3272" spans="1:4">
       <c r="A3272" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
       <c r="B3272" t="s">
         <v>1872</v>
       </c>
       <c r="C3272" t="s">
         <v>1873</v>
       </c>
       <c r="D3272" t="s">
-        <v>307</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="3273" spans="1:4">
       <c r="A3273" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B3273" t="s">
         <v>1874</v>
       </c>
-      <c r="B3273" t="s">
+      <c r="C3273" t="s">
         <v>1875</v>
       </c>
-      <c r="C3273" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3273" t="s">
-        <v>403</v>
+        <v>307</v>
       </c>
     </row>
     <row r="3274" spans="1:4">
       <c r="A3274" t="s">
-        <v>1874</v>
+        <v>1876</v>
       </c>
       <c r="B3274" t="s">
         <v>1877</v>
       </c>
       <c r="C3274" t="s">
         <v>1878</v>
       </c>
       <c r="D3274" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="3275" spans="1:4">
       <c r="A3275" t="s">
-        <v>1874</v>
+        <v>1876</v>
       </c>
       <c r="B3275" t="s">
         <v>1879</v>
       </c>
       <c r="C3275" t="s">
         <v>1880</v>
       </c>
       <c r="D3275" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="3276" spans="1:4">
       <c r="A3276" t="s">
-        <v>1874</v>
+        <v>1876</v>
       </c>
       <c r="B3276" t="s">
-        <v>98</v>
+        <v>1881</v>
       </c>
       <c r="C3276" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="D3276" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="3277" spans="1:4">
       <c r="A3277" t="s">
-        <v>1874</v>
+        <v>1876</v>
       </c>
       <c r="B3277" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="C3277" t="s">
-        <v>20</v>
+        <v>1883</v>
       </c>
       <c r="D3277" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="3278" spans="1:4">
       <c r="A3278" t="s">
-        <v>1882</v>
+        <v>1876</v>
       </c>
       <c r="B3278" t="s">
-        <v>1883</v>
-[...1 lines deleted...]
-      <c r="C3278"/>
+        <v>20</v>
+      </c>
+      <c r="C3278" t="s">
+        <v>20</v>
+      </c>
       <c r="D3278" t="s">
-        <v>488</v>
+        <v>403</v>
       </c>
     </row>
     <row r="3279" spans="1:4">
       <c r="A3279" t="s">
-        <v>1882</v>
+        <v>1884</v>
       </c>
       <c r="B3279" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="C3279"/>
       <c r="D3279" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="3280" spans="1:4">
       <c r="A3280" t="s">
-        <v>1882</v>
+        <v>1884</v>
       </c>
       <c r="B3280" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="C3280"/>
       <c r="D3280" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="3281" spans="1:4">
       <c r="A3281" t="s">
-        <v>1882</v>
+        <v>1884</v>
       </c>
       <c r="B3281" t="s">
-        <v>20</v>
+        <v>1887</v>
       </c>
       <c r="C3281"/>
       <c r="D3281" t="s">
-        <v>488</v>
+        <v>490</v>
+      </c>
+    </row>
+    <row r="3282" spans="1:4">
+      <c r="A3282" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B3282" t="s">
+        <v>20</v>
+      </c>
+      <c r="C3282"/>
+      <c r="D3282" t="s">
+        <v>490</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">