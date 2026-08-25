--- v0 (2026-05-21)
+++ v1 (2026-08-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>CollectionMethodCode</t>
   </si>
   <si>
     <t>CollectionMethodName</t>
   </si>
   <si>
     <t>CollectionMethodDescr</t>
   </si>
   <si>
     <t>LastUpdateDate</t>
   </si>
   <si>
     <t>ActiveSampler</t>
   </si>
   <si>
     <t>Sample collected by continuous active sampler.</t>
   </si>
   <si>
     <t>2021-04-28</t>
   </si>
   <si>
     <t>Algae_EMAP</t>
   </si>
   <si>
@@ -305,50 +305,62 @@
   <si>
     <t>2009-03-18</t>
   </si>
   <si>
     <t>BMI_CSBP_Trans</t>
   </si>
   <si>
     <t>BMI_CSBP_Transects</t>
   </si>
   <si>
     <t>CSBP collection method for non-composited (i.e., samples from distinct transects were processed separately) freshwater benthic macroinvertebrate (BMI) samples</t>
   </si>
   <si>
     <t>BMI_DRIFT</t>
   </si>
   <si>
     <t>BMI_Drift_Net</t>
   </si>
   <si>
     <t>Drift net sample to collect benthic and terrestrial organisms floating in free flowing water of streams or rivers</t>
   </si>
   <si>
     <t>2021-02-03</t>
   </si>
   <si>
+    <t>BMI_EPA_NWS</t>
+  </si>
+  <si>
+    <t>BMI_EPA_NWS </t>
+  </si>
+  <si>
+    <t>EPA Non wadeable streams for benthic macroinvertebrate samples</t>
+  </si>
+  <si>
+    <t>2026-08-05</t>
+  </si>
+  <si>
     <t>BMI_RWB</t>
   </si>
   <si>
     <t>BMI_Reach-WideBenthos</t>
   </si>
   <si>
     <t>Reach-Wide Benthos collection method for freshwater benthic macroinvertebrate (BMI) samples</t>
   </si>
   <si>
     <t>2008-03-26</t>
   </si>
   <si>
     <t>BMI_RWB_MCM</t>
   </si>
   <si>
     <t>BMI_Margin-Ctr-Margin</t>
   </si>
   <si>
     <t>Margin-Center-Margin collection method for freshwater benthic macroinvertebrate (BMI) samples</t>
   </si>
   <si>
     <t>2008-11-14</t>
   </si>
   <si>
     <t>BMI_RWB1_SFEel</t>
@@ -528,50 +540,62 @@
     <t>2009-04-13</t>
   </si>
   <si>
     <t>Not Applicable</t>
   </si>
   <si>
     <t>Not Applicable, use for LABQA, FieldQA and Field Observations</t>
   </si>
   <si>
     <t>Not Recorded</t>
   </si>
   <si>
     <t>Collection method not recorded</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>PassiveSampler</t>
   </si>
   <si>
     <t>Sample is passively integrated over a given period of time</t>
   </si>
   <si>
     <t>2012-10-04</t>
+  </si>
+  <si>
+    <t>PokePole</t>
+  </si>
+  <si>
+    <t>Poke Pole</t>
+  </si>
+  <si>
+    <t>Poke Pole used to collect sample</t>
+  </si>
+  <si>
+    <t>2026-07-29</t>
   </si>
   <si>
     <t>Scum</t>
   </si>
   <si>
     <t>Buoyant microorganisms or detritus that form scum (or foam); found on the surface of water or pushed on shore.</t>
   </si>
   <si>
     <t>Sed_Core</t>
   </si>
   <si>
     <t>Sediment_Core</t>
   </si>
   <si>
     <t>Method for sediment core collection</t>
   </si>
   <si>
     <t>Sed_Grab</t>
   </si>
   <si>
     <t>Sediment_Grab</t>
   </si>
   <si>
     <t>Method for generic sediment collection that was either grab or integrated</t>
   </si>
@@ -1015,51 +1039,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D72"/>
+  <dimension ref="A1:D74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="290.072021" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.281738" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
@@ -1480,602 +1504,630 @@
         <v>99</v>
       </c>
       <c r="D31" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>101</v>
       </c>
       <c r="B32" t="s">
         <v>102</v>
       </c>
       <c r="C32" t="s">
         <v>103</v>
       </c>
       <c r="D32" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>105</v>
       </c>
       <c r="B33" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C33" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D33" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B34" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C34" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D34" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B35" t="s">
         <v>112</v>
       </c>
       <c r="C35" t="s">
         <v>113</v>
       </c>
       <c r="D35" t="s">
-        <v>100</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B36" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C36" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D36" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>118</v>
       </c>
       <c r="B37" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C37" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D37" t="s">
-        <v>9</v>
+        <v>121</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B38" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C38" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D38" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B39" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C39" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D39" t="s">
-        <v>126</v>
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>127</v>
       </c>
       <c r="B40" t="s">
         <v>128</v>
       </c>
       <c r="C40" t="s">
         <v>129</v>
       </c>
       <c r="D40" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>131</v>
       </c>
       <c r="B41" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C41" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D41" t="s">
-        <v>9</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B42" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C42" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D42" t="s">
-        <v>136</v>
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>137</v>
       </c>
       <c r="B43" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C43" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D43" t="s">
-        <v>9</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B44" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C44" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B45" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C45" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D45" t="s">
-        <v>143</v>
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B46" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C46" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D46" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B47" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C47" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D47" t="s">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B48" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C48" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D48" t="s">
-        <v>151</v>
+        <v>104</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B49" t="s">
         <v>153</v>
       </c>
       <c r="C49" t="s">
         <v>154</v>
       </c>
       <c r="D49" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B50" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C50" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D50" t="s">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B51" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C51" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="D51" t="s">
-        <v>81</v>
+        <v>104</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B52" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C52" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D52" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B53" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C53" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D53" t="s">
-        <v>163</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B54" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C54" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D54" t="s">
-        <v>126</v>
+        <v>167</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B55" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C55" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D55" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B56" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C56" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D56" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B57" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C57" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D57" t="s">
-        <v>171</v>
+        <v>81</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B58" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C58" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D58" t="s">
-        <v>29</v>
+        <v>175</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B59" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C59" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D59" t="s">
-        <v>9</v>
+        <v>179</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B60" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C60" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="D60" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B61" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C61" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D61" t="s">
-        <v>183</v>
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B62" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C62" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D62" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B63" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="C63" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D63" t="s">
-        <v>9</v>
+        <v>191</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="B64" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="C64" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="D64" t="s">
-        <v>163</v>
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="B65" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C65" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D65" t="s">
-        <v>117</v>
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B66" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C66" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D66" t="s">
-        <v>117</v>
+        <v>167</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B67" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="C67" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="D67" t="s">
-        <v>198</v>
+        <v>121</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B68" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C68" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="D68" t="s">
-        <v>9</v>
+        <v>121</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B69" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="C69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D69" t="s">
-        <v>9</v>
+        <v>206</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B70" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="C70" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="D70" t="s">
-        <v>205</v>
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B71" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="C71" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D71" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B72" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="C72" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D72" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73" t="s">
+        <v>214</v>
+      </c>
+      <c r="B73" t="s">
+        <v>214</v>
+      </c>
+      <c r="C73" t="s">
+        <v>215</v>
+      </c>
+      <c r="D73" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74" t="s">
+        <v>216</v>
+      </c>
+      <c r="B74" t="s">
+        <v>216</v>
+      </c>
+      <c r="C74" t="s">
+        <v>217</v>
+      </c>
+      <c r="D74" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>